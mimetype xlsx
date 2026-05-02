--- v0 (2026-02-01)
+++ v1 (2026-05-02)
@@ -1,98 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr codeName="DieseArbeitsmappe"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://ortecmanagement.sharepoint.com/Mandate/ORS/02. Kommissionen/04. PVK Rollstuhl/04. Organisation/03. Vertragslieferanten/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://suvaprodcloud-my.sharepoint.com/personal/luigi_frisullo_suva_ch/Documents/Documents/__ZMT/Rollstuhltarif/Vertragslieferanten/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="609" documentId="8_{F2CA14F9-A08D-46C2-91DB-1A59223CC2E9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{07CC1299-AFA5-46CD-991E-1D6A3D0BC0F5}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{156C399D-E5C8-45F0-A563-CFE86ABA125E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-98" yWindow="-98" windowWidth="22695" windowHeight="14476" xr2:uid="{0F2CFB09-E405-4D8E-9277-826FAC5518C5}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{0F2CFB09-E405-4D8E-9277-826FAC5518C5}"/>
   </bookViews>
   <sheets>
     <sheet name="Tabelle1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_FilterDatabase" localSheetId="0" hidden="1">Tabelle1!$A$1:$G$1</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Tabelle1!$A$1:$N$167</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Tabelle1!$A$1:$N$168</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Tabelle1!$A$1:$I$168</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Tabelle1!$1:$1</definedName>
-    <definedName name="Print_Area" localSheetId="0">Tabelle1!$A$1:$G$161</definedName>
+    <definedName name="Print_Area" localSheetId="0">Tabelle1!$A$1:$G$162</definedName>
     <definedName name="Print_Titles" localSheetId="0">Tabelle1!$1:$1</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1367" uniqueCount="823">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1377" uniqueCount="832">
   <si>
     <t>Kanton</t>
   </si>
   <si>
     <t>Firma</t>
   </si>
   <si>
     <t>Zusatz</t>
   </si>
   <si>
     <t>Strasse / Nr.</t>
   </si>
   <si>
     <t>PLZ</t>
   </si>
   <si>
     <t>Ort</t>
   </si>
   <si>
     <t>GLN-Nummer</t>
   </si>
   <si>
     <t>Telefon</t>
   </si>
   <si>
@@ -212,56 +213,50 @@
   <si>
     <t>Rennaz</t>
   </si>
   <si>
     <t>info@asema.ch</t>
   </si>
   <si>
     <t>ZH</t>
   </si>
   <si>
     <t>ATEC Ingenieurbüro AG</t>
   </si>
   <si>
     <t>Breitenstrasse 1</t>
   </si>
   <si>
     <t>Küssnacht am Rigi</t>
   </si>
   <si>
     <t>041 854 80 20</t>
   </si>
   <si>
     <t>info@swisstrac.ch</t>
   </si>
   <si>
-    <t>Atelier roue libre</t>
-[...4 lines deleted...]
-  <si>
     <t>Penthalaz</t>
   </si>
   <si>
     <t>021 861 04 83</t>
   </si>
   <si>
     <t>arl@atelier-rouelibre.ch</t>
   </si>
   <si>
     <t>BL</t>
   </si>
   <si>
     <t>Auforum AG</t>
   </si>
   <si>
     <t>Im Steinenmüller 2</t>
   </si>
   <si>
     <t>Münchenstein</t>
   </si>
   <si>
     <t>061 411 24 24</t>
   </si>
   <si>
     <t>info@auforum.ch</t>
@@ -359,53 +354,50 @@
   <si>
     <t>Seebahnstrasse 31</t>
   </si>
   <si>
     <t>044 461 71 21</t>
   </si>
   <si>
     <t xml:space="preserve">info@bellmann.ch </t>
   </si>
   <si>
     <t>SG</t>
   </si>
   <si>
     <t>Bente Orthopädie- und Rehatechnik AG</t>
   </si>
   <si>
     <t>Grünaustrasse 19</t>
   </si>
   <si>
     <t>Buchs</t>
   </si>
   <si>
     <t>081 755 80 80</t>
   </si>
   <si>
-    <t xml:space="preserve">info@orthocenter.ch </t>
-[...1 lines deleted...]
-  <si>
     <t>Binder-Rehab AG</t>
   </si>
   <si>
     <t>Durisolstrasse 12</t>
   </si>
   <si>
     <t>Villmergen</t>
   </si>
   <si>
     <t>056 618 32 32</t>
   </si>
   <si>
     <t>info@binderrehab.ch</t>
   </si>
   <si>
     <t>TI</t>
   </si>
   <si>
     <t>Bösch Ortopedia SA</t>
   </si>
   <si>
     <t>Via Vicari 4a</t>
   </si>
   <si>
     <t>Lugano</t>
@@ -794,53 +786,50 @@
   <si>
     <t>Avenue Antoine-Michel-Servan 21</t>
   </si>
   <si>
     <t>Lausanne</t>
   </si>
   <si>
     <t>021 616 23 43</t>
   </si>
   <si>
     <t xml:space="preserve">info@huguenin-orthopedie.ch </t>
   </si>
   <si>
     <t>IWAZ Rehatech</t>
   </si>
   <si>
     <t>Neugrundstrasse 4</t>
   </si>
   <si>
     <t>Wetzikon</t>
   </si>
   <si>
     <t>044 933 23 23</t>
   </si>
   <si>
-    <t>kontakt@iwaz.ch</t>
-[...1 lines deleted...]
-  <si>
     <t>Jomes Reha</t>
   </si>
   <si>
     <t>Rütihofstrasse 21</t>
   </si>
   <si>
     <t>043 550 75 59</t>
   </si>
   <si>
     <t>info@jomes.ch</t>
   </si>
   <si>
     <t xml:space="preserve">Kiechle AG Orthopädie-Technik </t>
   </si>
   <si>
     <t>und Podo-Orthesiologie</t>
   </si>
   <si>
     <t>Elisabethenstrasse 39</t>
   </si>
   <si>
     <t xml:space="preserve">info@kiechle.ch </t>
   </si>
   <si>
     <t>Kohler Orthopädie/Podologie GmbH</t>
@@ -962,53 +951,50 @@
   <si>
     <t>info@meditec.ch</t>
   </si>
   <si>
     <t>NE</t>
   </si>
   <si>
     <t>Messmer Orthopédie</t>
   </si>
   <si>
     <t>Philippe Messmer</t>
   </si>
   <si>
     <t>Rue Daniel-Jeanrichard 44</t>
   </si>
   <si>
     <t>La Chaux-de-Fonds</t>
   </si>
   <si>
     <t>032 913 26 10</t>
   </si>
   <si>
     <t>pmessmer@swopt.ch</t>
   </si>
   <si>
-    <t>münger orthopädie ag</t>
-[...1 lines deleted...]
-  <si>
     <t>Kriens</t>
   </si>
   <si>
     <t>041 512 41 41</t>
   </si>
   <si>
     <t>info@muenger-ortho.ch</t>
   </si>
   <si>
     <t>Murten Orthopädie KLG</t>
   </si>
   <si>
     <t>Au Tombex 41</t>
   </si>
   <si>
     <t>Murten</t>
   </si>
   <si>
     <t>026 670 46 00</t>
   </si>
   <si>
     <t>kontakt@murten-orthopaedie.ch</t>
   </si>
   <si>
     <t>Naropa Reha AG</t>
@@ -1049,92 +1035,86 @@
   <si>
     <t>St. Gallerstrasse 3</t>
   </si>
   <si>
     <t>Sargans</t>
   </si>
   <si>
     <t>081 723 40 82</t>
   </si>
   <si>
     <t>info@orthonegele.ch</t>
   </si>
   <si>
     <t>NEOTEC, Neb Orthopädie</t>
   </si>
   <si>
     <t>Konstanzerstrasse 38</t>
   </si>
   <si>
     <t xml:space="preserve">Wil </t>
   </si>
   <si>
     <t>071 571 36 22</t>
   </si>
   <si>
-    <t xml:space="preserve">info@neot.ec </t>
-[...1 lines deleted...]
-  <si>
     <t>Kanalstrassse 8</t>
   </si>
   <si>
     <t>Dietikon</t>
   </si>
   <si>
     <t>044 746 46 00</t>
   </si>
   <si>
     <t>info@numo.ch</t>
   </si>
   <si>
     <t>OW</t>
   </si>
   <si>
     <t>Ortho Balance</t>
   </si>
   <si>
     <t>Panoramastrasse 28</t>
   </si>
   <si>
     <t>Giswil</t>
   </si>
   <si>
     <t>041 675 25 25</t>
   </si>
   <si>
     <t>Ortho Botta AG</t>
   </si>
   <si>
     <t>Karl-Neuhausstrasse 24</t>
   </si>
   <si>
     <t>032 328 40 80</t>
   </si>
   <si>
-    <t xml:space="preserve">info@bottaweb.ch </t>
-[...1 lines deleted...]
-  <si>
     <t>Ortho Group AG</t>
   </si>
   <si>
     <t>Kreuzstrasse 46</t>
   </si>
   <si>
     <t>044 266 61 66</t>
   </si>
   <si>
     <t>andreas.grimm@ortho-group.ch</t>
   </si>
   <si>
     <t>Ortho Koller SA</t>
   </si>
   <si>
     <t>Av. Général-Guisan 38</t>
   </si>
   <si>
     <t>Vevey</t>
   </si>
   <si>
     <t>021 922 72 82</t>
   </si>
   <si>
     <t xml:space="preserve">info@orthokoller.ch </t>
@@ -1688,53 +1668,50 @@
   <si>
     <t>Rue du Tir-au-Canon 6</t>
   </si>
   <si>
     <t>Carouge</t>
   </si>
   <si>
     <t>022 301 26 50</t>
   </si>
   <si>
     <t>info@rehactif.ch</t>
   </si>
   <si>
     <t xml:space="preserve">Rehaklinik Bellikon </t>
   </si>
   <si>
     <t>Techn. Leitung Orthopädie</t>
   </si>
   <si>
     <t>Mutschellensstrasse 2</t>
   </si>
   <si>
     <t>Bellikon</t>
   </si>
   <si>
-    <t>michael.hofer@rehabellikon.ch</t>
-[...1 lines deleted...]
-  <si>
     <t>RehaPlanet S.N.C</t>
   </si>
   <si>
     <t>Via San Gottardo 18a</t>
   </si>
   <si>
     <t>Castione</t>
   </si>
   <si>
     <t>091 821 40 00</t>
   </si>
   <si>
     <t>info@rehaplanet.ch</t>
   </si>
   <si>
     <t>Rehatec AG</t>
   </si>
   <si>
     <t>Allschwil</t>
   </si>
   <si>
     <t>061 487 99 11</t>
   </si>
   <si>
     <t>office@rehatec.ch</t>
@@ -1796,53 +1773,50 @@
   <si>
     <t>info@reha-mobility.ch</t>
   </si>
   <si>
     <t>Robert Daniel Orthopédie SA</t>
   </si>
   <si>
     <t>Route de Divonne 46</t>
   </si>
   <si>
     <t>Nyon</t>
   </si>
   <si>
     <t>022 365 52 60</t>
   </si>
   <si>
     <t>022 329 69 29</t>
   </si>
   <si>
     <t>cluse@orthoconcept.ch</t>
   </si>
   <si>
     <t>RollinUp GmbH</t>
   </si>
   <si>
-    <t>Kirchgasse 5</t>
-[...1 lines deleted...]
-  <si>
     <t>Moosseedorf</t>
   </si>
   <si>
     <t>031 556 34 00</t>
   </si>
   <si>
     <t>rollin@rollinup.ch</t>
   </si>
   <si>
     <t>Roll-Star Orthorehab SA</t>
   </si>
   <si>
     <t>Via Pobbia 6</t>
   </si>
   <si>
     <t>Bellinzona Sementina</t>
   </si>
   <si>
     <t xml:space="preserve">091 857 67 33 </t>
   </si>
   <si>
     <t>info@roll-star.ch</t>
   </si>
   <si>
     <t>AR</t>
@@ -1913,53 +1887,50 @@
   <si>
     <t>044 211 72 48</t>
   </si>
   <si>
     <t>info@ruetschi-ganganalyse.ch</t>
   </si>
   <si>
     <t>Murtenstrasse 7</t>
   </si>
   <si>
     <t>032 323 14 74</t>
   </si>
   <si>
     <t>SanVena GmbH</t>
   </si>
   <si>
     <t>Zürcherstrasse 107</t>
   </si>
   <si>
     <t>061 311 03 03</t>
   </si>
   <si>
     <t>sanvena@bluewin.ch</t>
   </si>
   <si>
-    <t>Schärer Orthopädie AG</t>
-[...1 lines deleted...]
-  <si>
     <t>041 220 78 78</t>
   </si>
   <si>
     <t>JU</t>
   </si>
   <si>
     <t>SEREI Fondation</t>
   </si>
   <si>
     <t>Rue du Colonel-Hofmeyer 49</t>
   </si>
   <si>
     <t>Bassecourt</t>
   </si>
   <si>
     <t>032 426 13 65</t>
   </si>
   <si>
     <t>serei-jura@bluewin.ch</t>
   </si>
   <si>
     <t xml:space="preserve">Rue de la Ronde 30 </t>
   </si>
   <si>
     <t>032 886 81 00</t>
@@ -2036,53 +2007,50 @@
   <si>
     <t>Tellstrasse 13</t>
   </si>
   <si>
     <t>Kreuzlingen</t>
   </si>
   <si>
     <t>071 672 24 82</t>
   </si>
   <si>
     <t>kreuzlingen@spiess-kuehne.ch</t>
   </si>
   <si>
     <t>SPITEX- &amp; REHA-Hilfsmittel GmbH</t>
   </si>
   <si>
     <t>Girardstrasse 10</t>
   </si>
   <si>
     <t>Grenchen</t>
   </si>
   <si>
     <t>032 653 11 11</t>
   </si>
   <si>
-    <t>info@REHA-Hilfsmittel.ch</t>
-[...1 lines deleted...]
-  <si>
     <t>SH</t>
   </si>
   <si>
     <t>Strack AG</t>
   </si>
   <si>
     <t>Ebnatstrasse 125</t>
   </si>
   <si>
     <t>Schauffhausen</t>
   </si>
   <si>
     <t>058 666 08 08</t>
   </si>
   <si>
     <t>info@strack.ch</t>
   </si>
   <si>
     <t>Sutter Roland Orthopädie-Technik</t>
   </si>
   <si>
     <t>Amthofstrasse</t>
   </si>
   <si>
     <t xml:space="preserve">Rüti </t>
@@ -2093,53 +2061,50 @@
   <si>
     <t xml:space="preserve">info@sutter-technik.ch </t>
   </si>
   <si>
     <t>Tamagni &amp; Partner AG</t>
   </si>
   <si>
     <t>Seefeldstrasse 25</t>
   </si>
   <si>
     <t>044 252 75 60</t>
   </si>
   <si>
     <t xml:space="preserve">info@tamagnipartner.ch </t>
   </si>
   <si>
     <t>tilia Stiftung für Langzeitpflege</t>
   </si>
   <si>
     <t>Untere Zollgasse 28</t>
   </si>
   <si>
     <t>Ostermunden</t>
   </si>
   <si>
-    <t> 031 970 65 00</t>
-[...1 lines deleted...]
-  <si>
     <t>info@tilia-stiftung.ch</t>
   </si>
   <si>
     <t>transtronic AG</t>
   </si>
   <si>
     <t>Schwyzerstrasse 30</t>
   </si>
   <si>
     <t>Brunnen</t>
   </si>
   <si>
     <t>041 820 57 57</t>
   </si>
   <si>
     <t>info@transtronic.ch</t>
   </si>
   <si>
     <t>Trend Reha AG</t>
   </si>
   <si>
     <t>Dorfstrasse 22</t>
   </si>
   <si>
     <t>Wünnewil</t>
@@ -2321,53 +2286,50 @@
   <si>
     <t>024 524 14 00</t>
   </si>
   <si>
     <t>Bleichistrasse 5</t>
   </si>
   <si>
     <t>Herrengasse 8</t>
   </si>
   <si>
     <t>guido.furrer@gelbart.ch</t>
   </si>
   <si>
     <t>sion@orthoconcept.ch</t>
   </si>
   <si>
     <t>visp.reha@orthoconcept.ch</t>
   </si>
   <si>
     <t>yverdon@orthoconcept.ch</t>
   </si>
   <si>
     <t xml:space="preserve">fribourg@orthoconcept.ch </t>
   </si>
   <si>
-    <t>fontenailles@orthoconcept.ch</t>
-[...1 lines deleted...]
-  <si>
     <t>nyon@orthoconcept.ch</t>
   </si>
   <si>
     <t xml:space="preserve">022 340 45 45 </t>
   </si>
   <si>
     <t>liotard@orthoconcept.ch</t>
   </si>
   <si>
     <t>Mutation</t>
   </si>
   <si>
     <t>03.10.24/uva</t>
   </si>
   <si>
     <t>ch. De la Vignette 3</t>
   </si>
   <si>
     <t>Lussy sur Morges</t>
   </si>
   <si>
     <t xml:space="preserve">021 869 72 63 </t>
   </si>
   <si>
     <t>lacote@orthoconcept.ch</t>
@@ -2517,57 +2479,123 @@
     <t>Av. Des Grandes-Maresches 110</t>
   </si>
   <si>
     <t>info@ortho-vital.ch</t>
   </si>
   <si>
     <t>ab 01.11.2025 ist fachliche Leitung Michelle Frolli-Algisi</t>
   </si>
   <si>
     <t>fachliche Leitung</t>
   </si>
   <si>
     <t>OMOD Orthopädie- und Rehatechnik GmbH</t>
   </si>
   <si>
     <t>044 554 26 81</t>
   </si>
   <si>
     <t>info@omod.ch</t>
   </si>
   <si>
     <t>Kantonsstrasse 19</t>
   </si>
   <si>
     <t>Horw</t>
+  </si>
+  <si>
+    <t>Thibauld Guyomarch</t>
+  </si>
+  <si>
+    <t>bente@spiess-kuehne.ch</t>
+  </si>
+  <si>
+    <t>031 970 65 25</t>
+  </si>
+  <si>
+    <t>info@reha-hilfsmittel.ch</t>
+  </si>
+  <si>
+    <t>Orthopädie Schärer AG</t>
+  </si>
+  <si>
+    <t>rehatech@iwaz.ch</t>
+  </si>
+  <si>
+    <t>Fondation Serei</t>
+  </si>
+  <si>
+    <t>Chemin de l ' Islettaz 5</t>
+  </si>
+  <si>
+    <t>neb.ortho@hin.ch</t>
+  </si>
+  <si>
+    <t>münger orthopädie- und rehatechnik ag</t>
+  </si>
+  <si>
+    <t>info@orthobotta.ch</t>
+  </si>
+  <si>
+    <t>rh@orthoconcept.ch</t>
+  </si>
+  <si>
+    <t>sekretariat.to@rehabellikon.ch</t>
+  </si>
+  <si>
+    <t>Kündigung erhalten von Les Orthopédiest</t>
+  </si>
+  <si>
+    <t>Weidenstrasse 2</t>
+  </si>
+  <si>
+    <t>Atelier roue libre SA</t>
+  </si>
+  <si>
+    <t>Hofwilstrasse 4a</t>
+  </si>
+  <si>
+    <t>CMS+ Fondation de La Côte</t>
+  </si>
+  <si>
+    <t>route de l'Industrie 2</t>
+  </si>
+  <si>
+    <t>Etoy</t>
+  </si>
+  <si>
+    <t>021 822 24 40</t>
+  </si>
+  <si>
+    <t>cms.plus@avasad.ch</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="20" x14ac:knownFonts="1">
+  <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -2642,228 +2670,204 @@
       <sz val="8"/>
       <color theme="0" tint="-0.34998626667073579"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="0" tint="-0.34998626667073579"/>
       <name val="Arial"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="0" tint="-0.249977111117893"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="0" tint="-0.249977111117893"/>
       <name val="Arial"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
-    <font>
-[...6 lines deleted...]
-    </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFCCFF99"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="86">
+  <cellXfs count="88">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="1" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="1" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="1" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...4 lines deleted...]
-    <xf numFmtId="1" fontId="7" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -2945,56 +2949,76 @@
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="18" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="17" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="1" fontId="19" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="1" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="2">
-    <cellStyle name="Link" xfId="1" builtinId="8"/>
+  <cellStyles count="1">
     <cellStyle name="Standard" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="4">
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFF0000"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="8"/>
         <color theme="1"/>
         <name val="Arial"/>
         <family val="2"/>
@@ -3045,52 +3069,52 @@
   <colors>
     <mruColors>
       <color rgb="FFCCFF99"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing1.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{6A47CACA-DFB5-45EB-B30B-DA1D337B1616}" name="Tabelle1" displayName="Tabelle1" ref="P1:P169" totalsRowShown="0" headerRowDxfId="3" dataDxfId="2">
-  <autoFilter ref="P1:P169" xr:uid="{6A47CACA-DFB5-45EB-B30B-DA1D337B1616}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{6A47CACA-DFB5-45EB-B30B-DA1D337B1616}" name="Tabelle1" displayName="Tabelle1" ref="P1:P170" totalsRowShown="0" headerRowDxfId="3" dataDxfId="2">
+  <autoFilter ref="P1:P170" xr:uid="{6A47CACA-DFB5-45EB-B30B-DA1D337B1616}"/>
   <tableColumns count="1">
     <tableColumn id="1" xr3:uid="{354B8BDD-512B-4072-954F-68BA5DDE02DE}" name="fachliche Leitung" dataDxfId="1"/>
   </tableColumns>
   <tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="SMT">
   <a:themeElements>
     <a:clrScheme name="SwissMedtech_Farben">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="E20031"/>
@@ -3292,6013 +3316,6089 @@
     <a:txDef>
       <a:spPr>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
         <a:ln w="6350">
           <a:solidFill>
             <a:prstClr val="black"/>
           </a:solidFill>
         </a:ln>
       </a:spPr>
       <a:bodyPr wrap="square" rtlCol="0"/>
       <a:lstStyle/>
     </a:txDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@omod.ch" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@sanitasreha-ag.ch" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rollin@rollinup.ch" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@sanitasreha-ag.ch" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CDB478D6-18CC-496B-B16D-C3A6412772CF}">
   <sheetPr codeName="Tabelle1" filterMode="1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:P179"/>
+  <dimension ref="A1:P180"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageLayout" topLeftCell="A40" zoomScale="110" zoomScaleNormal="110" zoomScalePageLayoutView="110" workbookViewId="0">
-      <selection activeCell="F68" sqref="F68"/>
+    <sheetView tabSelected="1" zoomScale="130" zoomScaleNormal="130" zoomScalePageLayoutView="110" workbookViewId="0">
+      <pane xSplit="2" ySplit="1" topLeftCell="C2" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight" activeCell="C1" sqref="C1"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
+      <selection pane="bottomRight" activeCell="C2" sqref="C2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11" defaultRowHeight="13.9" customHeight="1" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11" defaultRowHeight="13.9" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="5.625" style="18" customWidth="1"/>
-[...14 lines deleted...]
-    <col min="17" max="16384" width="11" style="26"/>
+    <col min="1" max="1" width="5.625" style="16" customWidth="1"/>
+    <col min="2" max="2" width="30" style="24" customWidth="1"/>
+    <col min="3" max="3" width="18" style="62" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="21.875" style="27" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="7.125" style="16" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="14.625" style="24" customWidth="1"/>
+    <col min="7" max="7" width="12.375" style="23" customWidth="1"/>
+    <col min="8" max="8" width="12.25" style="23" customWidth="1"/>
+    <col min="9" max="9" width="24.125" style="28" customWidth="1"/>
+    <col min="10" max="10" width="10.625" style="40" customWidth="1"/>
+    <col min="11" max="11" width="11" style="32" customWidth="1"/>
+    <col min="12" max="12" width="11" style="45" customWidth="1"/>
+    <col min="13" max="14" width="11" style="32"/>
+    <col min="15" max="15" width="11" style="24"/>
+    <col min="16" max="16" width="12.875" style="24" customWidth="1"/>
+    <col min="17" max="16384" width="11" style="24"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="26.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="1" spans="1:16" ht="26.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A1" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="46" t="s">
+      <c r="B1" s="41" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="46" t="s">
+      <c r="D1" s="41" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="7" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="8" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="J1" s="33" t="s">
-[...2 lines deleted...]
-      <c r="K1" s="12" t="s">
+      <c r="J1" s="30" t="s">
+        <v>732</v>
+      </c>
+      <c r="K1" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="L1" s="48" t="s">
-[...14 lines deleted...]
-        <v>84</v>
+      <c r="L1" s="43" t="s">
+        <v>748</v>
+      </c>
+      <c r="M1" s="11" t="s">
+        <v>723</v>
+      </c>
+      <c r="N1" s="11" t="s">
+        <v>724</v>
+      </c>
+      <c r="P1" s="24" t="s">
+        <v>804</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="13" t="s">
+        <v>82</v>
       </c>
       <c r="B2" s="3" t="s">
-        <v>775</v>
+        <v>762</v>
       </c>
       <c r="C2" s="2"/>
       <c r="D2" s="3" t="s">
-        <v>172</v>
-[...1 lines deleted...]
-      <c r="E2" s="14">
+        <v>169</v>
+      </c>
+      <c r="E2" s="13">
         <v>4051</v>
       </c>
       <c r="F2" s="2" t="s">
-        <v>87</v>
-[...1 lines deleted...]
-      <c r="G2" s="15">
+        <v>85</v>
+      </c>
+      <c r="G2" s="14">
         <v>7601007781911</v>
       </c>
-      <c r="H2" s="15" t="s">
-        <v>173</v>
+      <c r="H2" s="14" t="s">
+        <v>170</v>
       </c>
       <c r="I2" s="5" t="s">
-        <v>174</v>
-[...9 lines deleted...]
-      <c r="A3" s="14" t="s">
+        <v>171</v>
+      </c>
+      <c r="J2" s="36" t="s">
+        <v>733</v>
+      </c>
+      <c r="K2" s="32" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="3" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="13" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="9"/>
       <c r="D3" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="E3" s="14">
+      <c r="E3" s="13">
         <v>3012</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="G3" s="17">
+      <c r="G3" s="15">
         <v>7601001989269</v>
       </c>
-      <c r="H3" s="18" t="s">
+      <c r="H3" s="16" t="s">
         <v>14</v>
       </c>
-      <c r="I3" s="11" t="s">
+      <c r="I3" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="J3" s="38" t="s">
-[...6 lines deleted...]
-      <c r="M3" s="34">
+      <c r="J3" s="35" t="s">
+        <v>733</v>
+      </c>
+      <c r="K3" s="33" t="s">
+        <v>23</v>
+      </c>
+      <c r="L3" s="44"/>
+      <c r="M3" s="31">
         <v>45292</v>
       </c>
-      <c r="N3" s="36"/>
-[...2 lines deleted...]
-      <c r="A4" s="14" t="s">
+      <c r="N3" s="33"/>
+    </row>
+    <row r="4" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C4" s="2"/>
       <c r="D4" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="E4" s="14">
+      <c r="E4" s="13">
         <v>6020</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>20</v>
       </c>
-      <c r="G4" s="15">
+      <c r="G4" s="14">
         <v>7601007783236</v>
       </c>
-      <c r="H4" s="15" t="s">
+      <c r="H4" s="14" t="s">
         <v>21</v>
       </c>
       <c r="I4" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="J4" s="39" t="s">
-[...7 lines deleted...]
-      <c r="A5" s="14" t="s">
+      <c r="J4" s="36" t="s">
+        <v>733</v>
+      </c>
+      <c r="K4" s="32" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="5" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C5" s="2"/>
       <c r="D5" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="E5" s="14">
+      <c r="E5" s="13">
         <v>4600</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="G5" s="15">
+      <c r="G5" s="14">
         <v>7601003850338</v>
       </c>
-      <c r="H5" s="15" t="s">
-[...16 lines deleted...]
-      <c r="A6" s="14" t="s">
+      <c r="H5" s="14" t="s">
+        <v>716</v>
+      </c>
+      <c r="I5" s="24" t="s">
+        <v>757</v>
+      </c>
+      <c r="J5" s="32" t="s">
+        <v>733</v>
+      </c>
+      <c r="K5" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="L5" s="45" t="s">
+        <v>749</v>
+      </c>
+    </row>
+    <row r="6" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="13" t="s">
         <v>10</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>28</v>
       </c>
       <c r="C6" s="2"/>
       <c r="D6" s="3" t="s">
         <v>29</v>
       </c>
-      <c r="E6" s="14">
+      <c r="E6" s="13">
         <v>2502</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="G6" s="15">
+      <c r="G6" s="14">
         <v>7601007783427</v>
       </c>
-      <c r="H6" s="15" t="s">
+      <c r="H6" s="14" t="s">
         <v>31</v>
       </c>
       <c r="I6" s="5" t="s">
-        <v>723</v>
-[...9 lines deleted...]
-      <c r="A7" s="14" t="s">
+        <v>711</v>
+      </c>
+      <c r="J6" s="36" t="s">
+        <v>733</v>
+      </c>
+      <c r="K6" s="32" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="13" t="s">
         <v>10</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>32</v>
       </c>
       <c r="C7" s="9"/>
       <c r="D7" s="3" t="s">
         <v>33</v>
       </c>
-      <c r="E7" s="14">
+      <c r="E7" s="13">
         <v>3800</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="G7" s="17">
+      <c r="G7" s="15">
         <v>7601001011625</v>
       </c>
-      <c r="H7" s="19" t="s">
+      <c r="H7" s="17" t="s">
         <v>35</v>
       </c>
-      <c r="I7" s="26" t="s">
+      <c r="I7" s="24" t="s">
         <v>36</v>
       </c>
-      <c r="J7" s="35" t="s">
-[...2 lines deleted...]
-      <c r="K7" s="36" t="s">
+      <c r="J7" s="16" t="s">
+        <v>733</v>
+      </c>
+      <c r="K7" s="80" t="s">
         <v>37</v>
       </c>
-      <c r="L7" s="49"/>
-[...4 lines deleted...]
-      <c r="A8" s="14" t="s">
+      <c r="L7" s="80"/>
+      <c r="M7" s="80"/>
+      <c r="N7" s="80"/>
+    </row>
+    <row r="8" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="13" t="s">
         <v>38</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>39</v>
       </c>
       <c r="C8" s="9"/>
       <c r="D8" s="3" t="s">
         <v>40</v>
       </c>
-      <c r="E8" s="14">
+      <c r="E8" s="13">
         <v>1040</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="G8" s="17">
+      <c r="G8" s="15">
         <v>7601003892291</v>
       </c>
-      <c r="H8" s="19" t="s">
+      <c r="H8" s="17" t="s">
         <v>42</v>
       </c>
-      <c r="I8" s="26" t="s">
+      <c r="I8" s="24" t="s">
         <v>43</v>
       </c>
-      <c r="J8" s="35" t="s">
-[...2 lines deleted...]
-      <c r="K8" s="36" t="s">
+      <c r="J8" s="32" t="s">
+        <v>735</v>
+      </c>
+      <c r="K8" s="33" t="s">
         <v>37</v>
       </c>
-      <c r="L8" s="49"/>
-[...4 lines deleted...]
-      <c r="A9" s="14" t="s">
+      <c r="L8" s="44"/>
+      <c r="M8" s="33"/>
+      <c r="N8" s="33"/>
+    </row>
+    <row r="9" spans="1:16" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A9" s="13" t="s">
         <v>38</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>44</v>
       </c>
       <c r="C9" s="9"/>
       <c r="D9" s="3" t="s">
         <v>45</v>
       </c>
-      <c r="E9" s="14">
+      <c r="E9" s="13">
         <v>1847</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="G9" s="17">
+      <c r="G9" s="15">
         <v>7601001407107</v>
       </c>
-      <c r="H9" s="18" t="s">
-[...2 lines deleted...]
-      <c r="I9" s="26" t="s">
+      <c r="H9" s="16" t="s">
+        <v>737</v>
+      </c>
+      <c r="I9" s="24" t="s">
         <v>47</v>
       </c>
-      <c r="J9" s="35" t="s">
-[...2 lines deleted...]
-      <c r="K9" s="36" t="s">
+      <c r="J9" s="32" t="s">
+        <v>735</v>
+      </c>
+      <c r="K9" s="33" t="s">
         <v>37</v>
       </c>
-      <c r="L9" s="49"/>
-[...5 lines deleted...]
-        <v>388</v>
+      <c r="L9" s="44"/>
+      <c r="M9" s="33"/>
+      <c r="N9" s="33"/>
+    </row>
+    <row r="10" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="13" t="s">
+        <v>381</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>49</v>
       </c>
       <c r="C10" s="9"/>
       <c r="D10" s="3" t="s">
         <v>50</v>
       </c>
-      <c r="E10" s="14">
+      <c r="E10" s="13">
         <v>6403</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>51</v>
       </c>
-      <c r="G10" s="17">
+      <c r="G10" s="15">
         <v>7601007939756</v>
       </c>
-      <c r="H10" s="18" t="s">
+      <c r="H10" s="16" t="s">
         <v>52</v>
       </c>
-      <c r="I10" s="26" t="s">
+      <c r="I10" s="24" t="s">
         <v>53</v>
       </c>
-      <c r="J10" s="35" t="s">
-[...2 lines deleted...]
-      <c r="K10" s="36" t="s">
+      <c r="J10" s="16" t="s">
+        <v>733</v>
+      </c>
+      <c r="K10" s="80" t="s">
         <v>37</v>
       </c>
-      <c r="L10" s="49"/>
-[...4 lines deleted...]
-      <c r="A11" s="14" t="s">
+      <c r="L10" s="80"/>
+      <c r="M10" s="80"/>
+      <c r="N10" s="80"/>
+    </row>
+    <row r="11" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="13" t="s">
         <v>38</v>
       </c>
       <c r="B11" s="3" t="s">
-        <v>54</v>
+        <v>825</v>
       </c>
       <c r="C11" s="9"/>
       <c r="D11" s="3" t="s">
+        <v>817</v>
+      </c>
+      <c r="E11" s="13">
+        <v>1305</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="G11" s="15">
+        <v>7601001409545</v>
+      </c>
+      <c r="H11" s="85" t="s">
         <v>55</v>
       </c>
-      <c r="E11" s="14">
-[...2 lines deleted...]
-      <c r="F11" s="2" t="s">
+      <c r="I11" s="24" t="s">
         <v>56</v>
       </c>
-      <c r="G11" s="17">
-[...2 lines deleted...]
-      <c r="H11" s="16" t="s">
+      <c r="J11" s="16" t="s">
+        <v>735</v>
+      </c>
+      <c r="K11" s="80" t="s">
+        <v>37</v>
+      </c>
+      <c r="L11" s="80"/>
+      <c r="M11" s="80"/>
+      <c r="N11" s="80"/>
+    </row>
+    <row r="12" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="13" t="s">
         <v>57</v>
       </c>
-      <c r="I11" s="26" t="s">
+      <c r="B12" s="3" t="s">
         <v>58</v>
-      </c>
-[...15 lines deleted...]
-        <v>60</v>
       </c>
       <c r="C12" s="9"/>
       <c r="D12" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="E12" s="13">
+        <v>4142</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="G12" s="15">
+        <v>7601007979950</v>
+      </c>
+      <c r="H12" s="18" t="s">
         <v>61</v>
       </c>
-      <c r="E12" s="14">
-[...2 lines deleted...]
-      <c r="F12" s="2" t="s">
+      <c r="I12" s="24" t="s">
         <v>62</v>
       </c>
-      <c r="G12" s="17">
-[...2 lines deleted...]
-      <c r="H12" s="20" t="s">
+      <c r="J12" s="32" t="s">
+        <v>733</v>
+      </c>
+      <c r="K12" s="33" t="s">
+        <v>37</v>
+      </c>
+      <c r="L12" s="44"/>
+      <c r="M12" s="33"/>
+      <c r="N12" s="33"/>
+    </row>
+    <row r="13" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="13" t="s">
         <v>63</v>
       </c>
-      <c r="I12" s="26" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="B13" s="3" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C13" s="9"/>
       <c r="D13" s="3" t="s">
-        <v>750</v>
-[...1 lines deleted...]
-      <c r="E13" s="14">
+        <v>738</v>
+      </c>
+      <c r="E13" s="13">
         <v>6300</v>
       </c>
       <c r="F13" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="G13" s="15">
+        <v>7601002767309</v>
+      </c>
+      <c r="H13" s="15" t="s">
+        <v>65</v>
+      </c>
+      <c r="I13" s="24" t="s">
         <v>66</v>
       </c>
-      <c r="G13" s="17">
-[...2 lines deleted...]
-      <c r="H13" s="17" t="s">
+      <c r="J13" s="32" t="s">
+        <v>733</v>
+      </c>
+      <c r="K13" s="33" t="s">
+        <v>37</v>
+      </c>
+      <c r="L13" s="44"/>
+      <c r="M13" s="33"/>
+      <c r="N13" s="33"/>
+    </row>
+    <row r="14" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="13" t="s">
         <v>67</v>
       </c>
-      <c r="I13" s="26" t="s">
+      <c r="B14" s="3" t="s">
         <v>68</v>
-      </c>
-[...15 lines deleted...]
-        <v>70</v>
       </c>
       <c r="C14" s="2"/>
       <c r="D14" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="E14" s="13">
+        <v>5404</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="G14" s="14">
+        <v>7601007593149</v>
+      </c>
+      <c r="H14" s="14" t="s">
         <v>71</v>
       </c>
-      <c r="E14" s="14">
-[...2 lines deleted...]
-      <c r="F14" s="2" t="s">
+      <c r="I14" s="5" t="s">
         <v>72</v>
       </c>
-      <c r="G14" s="15">
-[...2 lines deleted...]
-      <c r="H14" s="15" t="s">
+      <c r="J14" s="36" t="s">
+        <v>733</v>
+      </c>
+      <c r="K14" s="32" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="B15" s="3" t="s">
         <v>73</v>
-      </c>
-[...15 lines deleted...]
-        <v>75</v>
       </c>
       <c r="C15" s="2"/>
       <c r="D15" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="E15" s="13">
+        <v>8008</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="G15" s="14">
+        <v>7601003226546</v>
+      </c>
+      <c r="H15" s="14" t="s">
         <v>76</v>
       </c>
-      <c r="E15" s="14">
-[...2 lines deleted...]
-      <c r="F15" s="2" t="s">
+      <c r="I15" s="5" t="s">
+        <v>704</v>
+      </c>
+      <c r="J15" s="36" t="s">
+        <v>733</v>
+      </c>
+      <c r="K15" s="32" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="B16" s="3" t="s">
         <v>77</v>
-      </c>
-[...21 lines deleted...]
-        <v>79</v>
       </c>
       <c r="C16" s="2"/>
       <c r="D16" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="E16" s="13">
+        <v>4402</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="G16" s="14">
+        <v>7601007783458</v>
+      </c>
+      <c r="H16" s="14" t="s">
         <v>80</v>
       </c>
-      <c r="E16" s="14">
-[...2 lines deleted...]
-      <c r="F16" s="2" t="s">
+      <c r="I16" s="5" t="s">
         <v>81</v>
       </c>
-      <c r="G16" s="15">
-[...2 lines deleted...]
-      <c r="H16" s="15" t="s">
+      <c r="J16" s="36" t="s">
+        <v>733</v>
+      </c>
+      <c r="K16" s="32" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="17" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="13" t="s">
         <v>82</v>
       </c>
-      <c r="I16" s="5" t="s">
+      <c r="B17" s="3" t="s">
         <v>83</v>
-      </c>
-[...12 lines deleted...]
-        <v>85</v>
       </c>
       <c r="C17" s="2"/>
       <c r="D17" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="E17" s="13">
+        <v>4051</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="G17" s="14">
+        <v>7601003005479</v>
+      </c>
+      <c r="H17" s="14" t="s">
         <v>86</v>
       </c>
-      <c r="E17" s="14">
-[...2 lines deleted...]
-      <c r="F17" s="2" t="s">
+      <c r="I17" s="5" t="s">
         <v>87</v>
       </c>
-      <c r="G17" s="15">
-[...2 lines deleted...]
-      <c r="H17" s="15" t="s">
+      <c r="J17" s="36" t="s">
+        <v>733</v>
+      </c>
+      <c r="K17" s="32" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="18" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="B18" s="3" t="s">
         <v>88</v>
-      </c>
-[...15 lines deleted...]
-        <v>90</v>
       </c>
       <c r="C18" s="9"/>
       <c r="D18" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="E18" s="13">
+        <v>8003</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="G18" s="15">
+        <v>7601007773572</v>
+      </c>
+      <c r="H18" s="16" t="s">
+        <v>90</v>
+      </c>
+      <c r="I18" s="24" t="s">
         <v>91</v>
       </c>
-      <c r="E18" s="14">
+      <c r="J18" s="16" t="s">
+        <v>733</v>
+      </c>
+      <c r="K18" s="80" t="s">
+        <v>37</v>
+      </c>
+      <c r="L18" s="80"/>
+      <c r="M18" s="80"/>
+      <c r="N18" s="80"/>
+    </row>
+    <row r="19" spans="1:15" s="51" customFormat="1" ht="13.9" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="46" t="s">
+        <v>48</v>
+      </c>
+      <c r="B19" s="47" t="s">
+        <v>92</v>
+      </c>
+      <c r="C19" s="48"/>
+      <c r="D19" s="47" t="s">
+        <v>93</v>
+      </c>
+      <c r="E19" s="46">
         <v>8003</v>
       </c>
-      <c r="F18" s="2" t="s">
-[...25 lines deleted...]
-      <c r="B19" s="3" t="s">
+      <c r="F19" s="48" t="s">
+        <v>75</v>
+      </c>
+      <c r="G19" s="56">
+        <v>7601007783243</v>
+      </c>
+      <c r="H19" s="56" t="s">
         <v>94</v>
       </c>
-      <c r="C19" s="2"/>
-      <c r="D19" s="3" t="s">
+      <c r="I19" s="57" t="s">
         <v>95</v>
       </c>
-      <c r="E19" s="14">
-[...8 lines deleted...]
-      <c r="H19" s="15" t="s">
+      <c r="J19" s="58" t="s">
+        <v>733</v>
+      </c>
+      <c r="K19" s="52" t="s">
+        <v>23</v>
+      </c>
+      <c r="L19" s="59"/>
+      <c r="M19" s="52"/>
+      <c r="N19" s="52"/>
+    </row>
+    <row r="20" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="13" t="s">
         <v>96</v>
       </c>
-      <c r="I19" s="5" t="s">
+      <c r="B20" s="3" t="s">
         <v>97</v>
-      </c>
-[...12 lines deleted...]
-        <v>99</v>
       </c>
       <c r="C20" s="2"/>
       <c r="D20" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="E20" s="13">
+        <v>9470</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="G20" s="14">
+        <v>7601003910384</v>
+      </c>
+      <c r="H20" s="14" t="s">
         <v>100</v>
       </c>
-      <c r="E20" s="14">
-[...2 lines deleted...]
-      <c r="F20" s="2" t="s">
+      <c r="I20" s="5" t="s">
+        <v>811</v>
+      </c>
+      <c r="J20" s="36" t="s">
+        <v>733</v>
+      </c>
+      <c r="K20" s="32" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="21" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="B21" s="3" t="s">
         <v>101</v>
-      </c>
-[...21 lines deleted...]
-        <v>104</v>
       </c>
       <c r="C21" s="9"/>
       <c r="D21" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="E21" s="13">
+        <v>5612</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="G21" s="15">
+        <v>7601007939763</v>
+      </c>
+      <c r="H21" s="15" t="s">
+        <v>104</v>
+      </c>
+      <c r="I21" s="24" t="s">
         <v>105</v>
       </c>
-      <c r="E21" s="14">
-[...2 lines deleted...]
-      <c r="F21" s="2" t="s">
+      <c r="J21" s="16" t="s">
+        <v>733</v>
+      </c>
+      <c r="K21" s="80" t="s">
+        <v>37</v>
+      </c>
+      <c r="L21" s="80"/>
+      <c r="M21" s="80"/>
+      <c r="N21" s="80"/>
+    </row>
+    <row r="22" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="13" t="s">
         <v>106</v>
       </c>
-      <c r="G21" s="17">
-[...2 lines deleted...]
-      <c r="H21" s="17" t="s">
+      <c r="B22" s="3" t="s">
         <v>107</v>
-      </c>
-[...18 lines deleted...]
-        <v>110</v>
       </c>
       <c r="C22" s="2"/>
       <c r="D22" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="E22" s="13">
+        <v>6900</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="G22" s="14">
+        <v>7601003851984</v>
+      </c>
+      <c r="H22" s="14" t="s">
+        <v>110</v>
+      </c>
+      <c r="I22" s="5" t="s">
         <v>111</v>
       </c>
-      <c r="E22" s="14">
-[...2 lines deleted...]
-      <c r="F22" s="2" t="s">
+      <c r="J22" s="36" t="s">
+        <v>734</v>
+      </c>
+      <c r="K22" s="32" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="23" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="13" t="s">
+        <v>96</v>
+      </c>
+      <c r="B23" s="3" t="s">
         <v>112</v>
-      </c>
-[...21 lines deleted...]
-        <v>115</v>
       </c>
       <c r="C23" s="2"/>
       <c r="D23" s="3" t="s">
-        <v>780</v>
-[...1 lines deleted...]
-      <c r="E23" s="14">
+        <v>767</v>
+      </c>
+      <c r="E23" s="13">
         <v>9000</v>
       </c>
       <c r="F23" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="G23" s="14">
+        <v>7601003905090</v>
+      </c>
+      <c r="H23" s="14" t="s">
+        <v>114</v>
+      </c>
+      <c r="I23" s="24" t="s">
+        <v>115</v>
+      </c>
+      <c r="J23" s="32" t="s">
+        <v>733</v>
+      </c>
+      <c r="K23" s="32" t="s">
         <v>116</v>
       </c>
-      <c r="G23" s="15">
-[...2 lines deleted...]
-      <c r="H23" s="15" t="s">
+    </row>
+    <row r="24" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="13" t="s">
         <v>117</v>
       </c>
-      <c r="I23" s="26" t="s">
+      <c r="B24" s="3" t="s">
         <v>118</v>
-      </c>
-[...12 lines deleted...]
-        <v>121</v>
       </c>
       <c r="C24" s="2"/>
       <c r="D24" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="E24" s="13">
+        <v>7000</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="G24" s="14">
+        <v>7601007783311</v>
+      </c>
+      <c r="H24" s="14" t="s">
+        <v>121</v>
+      </c>
+      <c r="I24" s="5" t="s">
         <v>122</v>
       </c>
-      <c r="E24" s="14">
-[...2 lines deleted...]
-      <c r="F24" s="2" t="s">
+      <c r="J24" s="36" t="s">
+        <v>733</v>
+      </c>
+      <c r="K24" s="32" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="25" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>827</v>
+      </c>
+      <c r="C25" s="2"/>
+      <c r="D25" s="3" t="s">
+        <v>828</v>
+      </c>
+      <c r="E25" s="13">
+        <v>1163</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>829</v>
+      </c>
+      <c r="G25" s="14">
+        <v>7601007933563</v>
+      </c>
+      <c r="H25" s="14" t="s">
+        <v>830</v>
+      </c>
+      <c r="I25" s="5" t="s">
+        <v>831</v>
+      </c>
+      <c r="J25" s="36" t="s">
+        <v>735</v>
+      </c>
+      <c r="K25" s="32" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="26" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="13" t="s">
         <v>123</v>
       </c>
-      <c r="G24" s="15">
-[...2 lines deleted...]
-      <c r="H24" s="15" t="s">
+      <c r="B26" s="3" t="s">
         <v>124</v>
       </c>
-      <c r="I24" s="5" t="s">
+      <c r="C26" s="9"/>
+      <c r="D26" s="3" t="s">
         <v>125</v>
       </c>
-      <c r="J24" s="39" t="s">
-[...7 lines deleted...]
-      <c r="A25" s="14" t="s">
+      <c r="E26" s="13">
+        <v>1870</v>
+      </c>
+      <c r="F26" s="2" t="s">
         <v>126</v>
       </c>
-      <c r="B25" s="3" t="s">
+      <c r="G26" s="15">
+        <v>7601007700936</v>
+      </c>
+      <c r="H26" s="17" t="s">
         <v>127</v>
       </c>
-      <c r="C25" s="9"/>
-      <c r="D25" s="3" t="s">
+      <c r="I26" s="24" t="s">
         <v>128</v>
       </c>
-      <c r="E25" s="14">
-[...2 lines deleted...]
-      <c r="F25" s="2" t="s">
+      <c r="J26" s="32" t="s">
+        <v>735</v>
+      </c>
+      <c r="K26" s="33" t="s">
+        <v>37</v>
+      </c>
+      <c r="L26" s="44"/>
+      <c r="M26" s="33"/>
+      <c r="N26" s="33"/>
+    </row>
+    <row r="27" spans="1:15" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="13" t="s">
+        <v>106</v>
+      </c>
+      <c r="B27" s="3" t="s">
         <v>129</v>
-      </c>
-[...57 lines deleted...]
-        <v>136</v>
       </c>
       <c r="C27" s="2"/>
       <c r="D27" s="3" t="s">
-        <v>137</v>
-[...2 lines deleted...]
-        <v>1950</v>
+        <v>130</v>
+      </c>
+      <c r="E27" s="13">
+        <v>6900</v>
       </c>
       <c r="F27" s="2" t="s">
-        <v>138</v>
-[...22 lines deleted...]
-        <v>126</v>
+        <v>109</v>
+      </c>
+      <c r="G27" s="14">
+        <v>7601007783670</v>
+      </c>
+      <c r="H27" s="14" t="s">
+        <v>131</v>
+      </c>
+      <c r="I27" s="24" t="s">
+        <v>132</v>
+      </c>
+      <c r="J27" s="32" t="s">
+        <v>734</v>
+      </c>
+      <c r="K27" s="32" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="28" spans="1:15" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="13" t="s">
+        <v>123</v>
       </c>
       <c r="B28" s="3" t="s">
-        <v>140</v>
+        <v>133</v>
       </c>
       <c r="C28" s="2"/>
       <c r="D28" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="E28" s="13">
+        <v>1950</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>135</v>
+      </c>
+      <c r="G28" s="14">
+        <v>7601003398373</v>
+      </c>
+      <c r="H28" s="14" t="s">
+        <v>136</v>
+      </c>
+      <c r="I28" s="24" t="s">
+        <v>741</v>
+      </c>
+      <c r="J28" s="32" t="s">
+        <v>735</v>
+      </c>
+      <c r="K28" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="L28" s="45" t="s">
+        <v>749</v>
+      </c>
+    </row>
+    <row r="29" spans="1:15" s="51" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="13" t="s">
+        <v>123</v>
+      </c>
+      <c r="B29" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="C29" s="2"/>
+      <c r="D29" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="E29" s="13">
+        <v>1951</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>135</v>
+      </c>
+      <c r="G29" s="14">
+        <v>7601002117425</v>
+      </c>
+      <c r="H29" s="14" t="s">
+        <v>139</v>
+      </c>
+      <c r="I29" s="5" t="s">
+        <v>140</v>
+      </c>
+      <c r="J29" s="36" t="s">
+        <v>735</v>
+      </c>
+      <c r="K29" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="L29" s="45"/>
+      <c r="M29" s="32"/>
+      <c r="N29" s="32"/>
+      <c r="O29" s="51" t="s">
+        <v>764</v>
+      </c>
+    </row>
+    <row r="30" spans="1:15" ht="13.9" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="46" t="s">
+        <v>123</v>
+      </c>
+      <c r="B30" s="47" t="s">
         <v>141</v>
       </c>
-      <c r="E28" s="14">
-[...8 lines deleted...]
-      <c r="H28" s="15" t="s">
+      <c r="C30" s="48"/>
+      <c r="D30" s="47" t="s">
         <v>142</v>
       </c>
-      <c r="I28" s="5" t="s">
+      <c r="E30" s="46">
+        <v>1907</v>
+      </c>
+      <c r="F30" s="48" t="s">
         <v>143</v>
       </c>
-      <c r="J28" s="39" t="s">
-[...16 lines deleted...]
-      <c r="B29" s="52" t="s">
+      <c r="G30" s="49">
+        <v>7601007939732</v>
+      </c>
+      <c r="H30" s="50" t="s">
         <v>144</v>
       </c>
-      <c r="C29" s="53"/>
-      <c r="D29" s="52" t="s">
+      <c r="I30" s="51" t="s">
         <v>145</v>
       </c>
-      <c r="E29" s="51">
-[...2 lines deleted...]
-      <c r="F29" s="53" t="s">
+      <c r="J30" s="52" t="s">
+        <v>735</v>
+      </c>
+      <c r="K30" s="53" t="s">
+        <v>37</v>
+      </c>
+      <c r="L30" s="54" t="s">
+        <v>763</v>
+      </c>
+      <c r="M30" s="53"/>
+      <c r="N30" s="55">
+        <v>45593</v>
+      </c>
+    </row>
+    <row r="31" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="13" t="s">
         <v>146</v>
       </c>
-      <c r="G29" s="54">
-[...2 lines deleted...]
-      <c r="H29" s="55" t="s">
+      <c r="B31" s="3" t="s">
         <v>147</v>
       </c>
-      <c r="I29" s="56" t="s">
-[...5 lines deleted...]
-      <c r="K29" s="58" t="s">
+      <c r="C31" s="9"/>
+      <c r="D31" s="3" t="s">
+        <v>778</v>
+      </c>
+      <c r="E31" s="13">
+        <v>1213</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>779</v>
+      </c>
+      <c r="G31" s="15">
+        <v>7601007959792</v>
+      </c>
+      <c r="H31" s="19" t="s">
+        <v>780</v>
+      </c>
+      <c r="I31" s="24" t="s">
+        <v>781</v>
+      </c>
+      <c r="J31" s="32" t="s">
+        <v>733</v>
+      </c>
+      <c r="K31" s="33" t="s">
         <v>37</v>
       </c>
-      <c r="L29" s="59" t="s">
-[...8 lines deleted...]
-      <c r="A30" s="14" t="s">
+      <c r="L31" s="44"/>
+      <c r="M31" s="33"/>
+      <c r="N31" s="33"/>
+    </row>
+    <row r="32" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="13" t="s">
+        <v>123</v>
+      </c>
+      <c r="B32" s="3" t="s">
         <v>149</v>
-      </c>
-[...73 lines deleted...]
-        <v>156</v>
       </c>
       <c r="C32" s="2"/>
       <c r="D32" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="E32" s="13">
+        <v>3930</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="G32" s="14">
+        <v>7601003208283</v>
+      </c>
+      <c r="H32" s="14" t="s">
+        <v>152</v>
+      </c>
+      <c r="I32" s="24" t="s">
+        <v>742</v>
+      </c>
+      <c r="J32" s="36" t="s">
+        <v>733</v>
+      </c>
+      <c r="K32" s="32" t="s">
+        <v>116</v>
+      </c>
+      <c r="L32" s="45" t="s">
+        <v>749</v>
+      </c>
+    </row>
+    <row r="33" spans="1:15" ht="13.9" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="13" t="s">
+        <v>146</v>
+      </c>
+      <c r="B33" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="C33" s="2"/>
+      <c r="D33" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="E33" s="13">
+        <v>1213</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="G33" s="14">
+        <v>7601007783342</v>
+      </c>
+      <c r="H33" s="14" t="s">
+        <v>156</v>
+      </c>
+      <c r="I33" s="5" t="s">
         <v>157</v>
       </c>
-      <c r="E32" s="14">
-[...2 lines deleted...]
-      <c r="F32" s="2" t="s">
+      <c r="J33" s="36" t="s">
+        <v>735</v>
+      </c>
+      <c r="K33" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="N33" s="34">
+        <v>45639</v>
+      </c>
+    </row>
+    <row r="34" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="16" t="s">
+        <v>628</v>
+      </c>
+      <c r="B34" s="24" t="s">
+        <v>769</v>
+      </c>
+      <c r="D34" s="27" t="s">
+        <v>770</v>
+      </c>
+      <c r="E34" s="16">
+        <v>8753</v>
+      </c>
+      <c r="F34" s="24" t="s">
+        <v>771</v>
+      </c>
+      <c r="G34" s="14">
+        <v>7601001837423</v>
+      </c>
+      <c r="H34" s="14" t="s">
+        <v>772</v>
+      </c>
+      <c r="I34" s="24" t="s">
+        <v>773</v>
+      </c>
+      <c r="J34" s="23" t="s">
+        <v>733</v>
+      </c>
+      <c r="K34" s="16" t="s">
+        <v>37</v>
+      </c>
+      <c r="L34" s="16"/>
+      <c r="M34" s="84">
+        <v>45729</v>
+      </c>
+      <c r="N34" s="16"/>
+    </row>
+    <row r="35" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="B35" s="3" t="s">
         <v>158</v>
       </c>
-      <c r="G32" s="15">
-[...2 lines deleted...]
-      <c r="H32" s="15" t="s">
+      <c r="C35" s="2"/>
+      <c r="D35" s="3" t="s">
         <v>159</v>
       </c>
-      <c r="I32" s="5" t="s">
+      <c r="E35" s="13">
+        <v>4153</v>
+      </c>
+      <c r="F35" s="2" t="s">
         <v>160</v>
       </c>
-      <c r="J32" s="39" t="s">
-[...34 lines deleted...]
-      <c r="K33" s="35" t="s">
+      <c r="G35" s="14">
+        <v>7601007783373</v>
+      </c>
+      <c r="H35" s="14" t="s">
+        <v>161</v>
+      </c>
+      <c r="I35" s="24" t="s">
+        <v>162</v>
+      </c>
+      <c r="J35" s="32" t="s">
+        <v>733</v>
+      </c>
+      <c r="K35" s="32" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="36" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="B36" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="C36" s="9" t="s">
+        <v>164</v>
+      </c>
+      <c r="D36" s="3" t="s">
+        <v>165</v>
+      </c>
+      <c r="E36" s="13">
+        <v>3400</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>166</v>
+      </c>
+      <c r="G36" s="15">
+        <v>7601007946877</v>
+      </c>
+      <c r="H36" s="20" t="s">
+        <v>167</v>
+      </c>
+      <c r="I36" s="10" t="s">
+        <v>168</v>
+      </c>
+      <c r="J36" s="35" t="s">
+        <v>733</v>
+      </c>
+      <c r="K36" s="33" t="s">
         <v>37</v>
       </c>
-      <c r="M33" s="37">
-[...112 lines deleted...]
-        <v>179</v>
+      <c r="L36" s="44"/>
+      <c r="M36" s="33"/>
+      <c r="N36" s="33"/>
+    </row>
+    <row r="37" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="13" t="s">
+        <v>146</v>
       </c>
       <c r="B37" s="3" t="s">
-        <v>180</v>
+        <v>172</v>
       </c>
       <c r="C37" s="9"/>
       <c r="D37" s="3" t="s">
+        <v>765</v>
+      </c>
+      <c r="E37" s="13">
+        <v>1228</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>173</v>
+      </c>
+      <c r="G37" s="15">
+        <v>7601002521246</v>
+      </c>
+      <c r="H37" s="16" t="s">
+        <v>174</v>
+      </c>
+      <c r="I37" s="24" t="s">
+        <v>175</v>
+      </c>
+      <c r="J37" s="32" t="s">
+        <v>735</v>
+      </c>
+      <c r="K37" s="33" t="s">
+        <v>37</v>
+      </c>
+      <c r="L37" s="44"/>
+      <c r="M37" s="33"/>
+      <c r="N37" s="33"/>
+    </row>
+    <row r="38" spans="1:15" s="51" customFormat="1" ht="13.9" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="46" t="s">
+        <v>176</v>
+      </c>
+      <c r="B38" s="47" t="s">
+        <v>177</v>
+      </c>
+      <c r="C38" s="48"/>
+      <c r="D38" s="47" t="s">
+        <v>178</v>
+      </c>
+      <c r="E38" s="46">
+        <v>1696</v>
+      </c>
+      <c r="F38" s="48" t="s">
+        <v>179</v>
+      </c>
+      <c r="G38" s="49">
+        <v>7601001696877</v>
+      </c>
+      <c r="H38" s="50" t="s">
+        <v>180</v>
+      </c>
+      <c r="I38" s="51" t="s">
         <v>181</v>
       </c>
-      <c r="E37" s="14">
-[...2 lines deleted...]
-      <c r="F37" s="2" t="s">
+      <c r="J38" s="52" t="s">
+        <v>735</v>
+      </c>
+      <c r="K38" s="53" t="s">
+        <v>37</v>
+      </c>
+      <c r="L38" s="54"/>
+      <c r="M38" s="53"/>
+      <c r="N38" s="55">
+        <v>45644</v>
+      </c>
+      <c r="O38" s="51" t="s">
+        <v>793</v>
+      </c>
+    </row>
+    <row r="39" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="B39" s="3" t="s">
         <v>182</v>
       </c>
-      <c r="G37" s="17">
-[...2 lines deleted...]
-      <c r="H37" s="19" t="s">
+      <c r="C39" s="2" t="s">
         <v>183</v>
       </c>
-      <c r="I37" s="26" t="s">
+      <c r="D39" s="3" t="s">
         <v>184</v>
       </c>
-      <c r="J37" s="35" t="s">
-[...2 lines deleted...]
-      <c r="K37" s="36" t="s">
+      <c r="E39" s="13">
+        <v>6005</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>185</v>
+      </c>
+      <c r="G39" s="14">
+        <v>7601007783410</v>
+      </c>
+      <c r="H39" s="14" t="s">
+        <v>186</v>
+      </c>
+      <c r="I39" s="5" t="s">
+        <v>740</v>
+      </c>
+      <c r="J39" s="36" t="s">
+        <v>733</v>
+      </c>
+      <c r="K39" s="32" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="40" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="B40" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="C40" s="9" t="s">
+        <v>187</v>
+      </c>
+      <c r="D40" s="3" t="s">
+        <v>188</v>
+      </c>
+      <c r="E40" s="13">
+        <v>8134</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="G40" s="15">
+        <v>7601007783410</v>
+      </c>
+      <c r="H40" s="17" t="s">
+        <v>190</v>
+      </c>
+      <c r="I40" s="5" t="s">
+        <v>740</v>
+      </c>
+      <c r="J40" s="32" t="s">
+        <v>733</v>
+      </c>
+      <c r="K40" s="33" t="s">
+        <v>23</v>
+      </c>
+      <c r="L40" s="44"/>
+      <c r="M40" s="33"/>
+      <c r="N40" s="33"/>
+    </row>
+    <row r="41" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="13" t="s">
+        <v>146</v>
+      </c>
+      <c r="B41" s="3" t="s">
+        <v>787</v>
+      </c>
+      <c r="C41" s="2"/>
+      <c r="D41" s="3" t="s">
+        <v>531</v>
+      </c>
+      <c r="E41" s="13" t="s">
+        <v>788</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>789</v>
+      </c>
+      <c r="G41" s="14">
+        <v>7601007783533</v>
+      </c>
+      <c r="H41" s="14" t="s">
+        <v>191</v>
+      </c>
+      <c r="I41" s="5" t="s">
+        <v>192</v>
+      </c>
+      <c r="J41" s="36" t="s">
+        <v>735</v>
+      </c>
+      <c r="K41" s="32" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="42" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="B42" s="3" t="s">
+        <v>193</v>
+      </c>
+      <c r="C42" s="9"/>
+      <c r="D42" s="3" t="s">
+        <v>194</v>
+      </c>
+      <c r="E42" s="13">
+        <v>4458</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>195</v>
+      </c>
+      <c r="G42" s="15">
+        <v>7601007920419</v>
+      </c>
+      <c r="H42" s="20" t="s">
+        <v>196</v>
+      </c>
+      <c r="I42" s="24" t="s">
+        <v>197</v>
+      </c>
+      <c r="J42" s="32" t="s">
+        <v>733</v>
+      </c>
+      <c r="K42" s="33" t="s">
         <v>37</v>
       </c>
-      <c r="L37" s="49"/>
-[...42 lines deleted...]
-      <c r="A39" s="14" t="s">
+      <c r="L42" s="44"/>
+      <c r="M42" s="33"/>
+      <c r="N42" s="33"/>
+    </row>
+    <row r="43" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="13" t="s">
         <v>48</v>
       </c>
-      <c r="B39" s="3" t="s">
-[...80 lines deleted...]
-      <c r="F41" s="2" t="s">
+      <c r="B43" s="3" t="s">
         <v>198</v>
-      </c>
-[...57 lines deleted...]
-        <v>205</v>
       </c>
       <c r="C43" s="2"/>
       <c r="D43" s="3" t="s">
-        <v>206</v>
-[...2 lines deleted...]
-        <v>4055</v>
+        <v>199</v>
+      </c>
+      <c r="E43" s="13">
+        <v>8005</v>
       </c>
       <c r="F43" s="2" t="s">
-        <v>87</v>
-[...5 lines deleted...]
-        <v>207</v>
+        <v>75</v>
+      </c>
+      <c r="G43" s="14">
+        <v>7601007783588</v>
+      </c>
+      <c r="H43" s="14" t="s">
+        <v>200</v>
       </c>
       <c r="I43" s="5" t="s">
-        <v>208</v>
-[...10 lines deleted...]
-        <v>48</v>
+        <v>201</v>
+      </c>
+      <c r="J43" s="36" t="s">
+        <v>733</v>
+      </c>
+      <c r="K43" s="32" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="44" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="13" t="s">
+        <v>82</v>
       </c>
       <c r="B44" s="3" t="s">
-        <v>209</v>
+        <v>202</v>
       </c>
       <c r="C44" s="2"/>
       <c r="D44" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="E44" s="13">
+        <v>4055</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="G44" s="14">
+        <v>7601003851175</v>
+      </c>
+      <c r="H44" s="14" t="s">
+        <v>204</v>
+      </c>
+      <c r="I44" s="5" t="s">
+        <v>205</v>
+      </c>
+      <c r="J44" s="36" t="s">
+        <v>733</v>
+      </c>
+      <c r="K44" s="32" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="45" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="B45" s="3" t="s">
+        <v>206</v>
+      </c>
+      <c r="C45" s="2"/>
+      <c r="D45" s="3" t="s">
+        <v>207</v>
+      </c>
+      <c r="E45" s="13">
+        <v>8037</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="G45" s="14">
+        <v>7601007783328</v>
+      </c>
+      <c r="H45" s="14" t="s">
+        <v>208</v>
+      </c>
+      <c r="I45" s="5" t="s">
+        <v>209</v>
+      </c>
+      <c r="J45" s="36" t="s">
+        <v>733</v>
+      </c>
+      <c r="K45" s="32" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="46" spans="1:15" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A46" s="13" t="s">
+        <v>123</v>
+      </c>
+      <c r="B46" s="3" t="s">
         <v>210</v>
       </c>
-      <c r="E44" s="14">
-[...8 lines deleted...]
-      <c r="H44" s="15" t="s">
+      <c r="C46" s="9"/>
+      <c r="D46" s="3" t="s">
         <v>211</v>
       </c>
-      <c r="I44" s="5" t="s">
+      <c r="E46" s="13">
+        <v>1950</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>135</v>
+      </c>
+      <c r="G46" s="15">
+        <v>7601002154635</v>
+      </c>
+      <c r="H46" s="17" t="s">
         <v>212</v>
       </c>
-      <c r="J44" s="39" t="s">
-[...10 lines deleted...]
-      <c r="B45" s="3" t="s">
+      <c r="I46" s="24" t="s">
         <v>213</v>
       </c>
-      <c r="C45" s="9"/>
-      <c r="D45" s="3" t="s">
+      <c r="J46" s="32" t="s">
+        <v>735</v>
+      </c>
+      <c r="K46" s="33" t="s">
+        <v>37</v>
+      </c>
+      <c r="L46" s="44"/>
+      <c r="M46" s="33"/>
+      <c r="N46" s="33"/>
+    </row>
+    <row r="47" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="B47" s="3" t="s">
         <v>214</v>
       </c>
-      <c r="E45" s="14">
-[...8 lines deleted...]
-      <c r="H45" s="19" t="s">
+      <c r="C47" s="2" t="s">
+        <v>183</v>
+      </c>
+      <c r="D47" s="3" t="s">
         <v>215</v>
       </c>
-      <c r="I45" s="26" t="s">
+      <c r="E47" s="13">
+        <v>6030</v>
+      </c>
+      <c r="F47" s="2" t="s">
         <v>216</v>
       </c>
-      <c r="J45" s="35" t="s">
-[...13 lines deleted...]
-      <c r="B46" s="3" t="s">
+      <c r="G47" s="14">
+        <v>7601001364639</v>
+      </c>
+      <c r="H47" s="14" t="s">
         <v>217</v>
       </c>
-      <c r="C46" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D46" s="3" t="s">
+      <c r="I47" s="5" t="s">
+        <v>722</v>
+      </c>
+      <c r="J47" s="36" t="s">
+        <v>733</v>
+      </c>
+      <c r="K47" s="32" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="48" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="B48" s="3" t="s">
         <v>218</v>
       </c>
-      <c r="E46" s="14">
-[...2 lines deleted...]
-      <c r="F46" s="2" t="s">
+      <c r="C48" s="2"/>
+      <c r="D48" s="3" t="s">
+        <v>188</v>
+      </c>
+      <c r="E48" s="13">
+        <v>8134</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="G48" s="14">
+        <v>7601007783618</v>
+      </c>
+      <c r="H48" s="14" t="s">
         <v>219</v>
       </c>
-      <c r="G46" s="15">
-[...2 lines deleted...]
-      <c r="H46" s="15" t="s">
+      <c r="I48" s="5" t="s">
         <v>220</v>
       </c>
-      <c r="I46" s="5" t="s">
-[...13 lines deleted...]
-      <c r="B47" s="3" t="s">
+      <c r="J48" s="36" t="s">
+        <v>733</v>
+      </c>
+      <c r="K48" s="32" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="49" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="B49" s="3" t="s">
         <v>221</v>
-      </c>
-[...67 lines deleted...]
-        <v>229</v>
       </c>
       <c r="C49" s="9"/>
       <c r="D49" s="3" t="s">
-        <v>230</v>
-[...1 lines deleted...]
-      <c r="E49" s="14">
+        <v>222</v>
+      </c>
+      <c r="E49" s="13">
+        <v>4704</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>223</v>
+      </c>
+      <c r="G49" s="15">
+        <v>7601007939787</v>
+      </c>
+      <c r="H49" s="15" t="s">
+        <v>224</v>
+      </c>
+      <c r="I49" s="24" t="s">
+        <v>225</v>
+      </c>
+      <c r="J49" s="16" t="s">
+        <v>733</v>
+      </c>
+      <c r="K49" s="80" t="s">
+        <v>37</v>
+      </c>
+      <c r="L49" s="80"/>
+      <c r="M49" s="80"/>
+      <c r="N49" s="80"/>
+    </row>
+    <row r="50" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="B50" s="3" t="s">
+        <v>226</v>
+      </c>
+      <c r="C50" s="9"/>
+      <c r="D50" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="E50" s="13">
         <v>3027</v>
       </c>
-      <c r="F49" s="2" t="s">
+      <c r="F50" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="G49" s="17">
+      <c r="G50" s="15">
         <v>7601007939794</v>
       </c>
-      <c r="H49" s="19" t="s">
-[...8 lines deleted...]
-      <c r="K49" s="36" t="s">
+      <c r="H50" s="17" t="s">
+        <v>721</v>
+      </c>
+      <c r="I50" s="24" t="s">
+        <v>228</v>
+      </c>
+      <c r="J50" s="32" t="s">
+        <v>733</v>
+      </c>
+      <c r="K50" s="33" t="s">
         <v>37</v>
       </c>
-      <c r="L49" s="49"/>
-[...4 lines deleted...]
-      <c r="A50" s="14" t="s">
+      <c r="L50" s="44"/>
+      <c r="M50" s="33"/>
+      <c r="N50" s="33"/>
+    </row>
+    <row r="51" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="13" t="s">
         <v>38</v>
       </c>
-      <c r="B50" s="3" t="s">
-[...34 lines deleted...]
-      </c>
       <c r="B51" s="3" t="s">
-        <v>236</v>
+        <v>229</v>
       </c>
       <c r="C51" s="2"/>
       <c r="D51" s="3" t="s">
-        <v>237</v>
-[...2 lines deleted...]
-        <v>4056</v>
+        <v>230</v>
+      </c>
+      <c r="E51" s="13">
+        <v>1400</v>
       </c>
       <c r="F51" s="2" t="s">
-        <v>87</v>
-[...19 lines deleted...]
-        <v>38</v>
+        <v>231</v>
+      </c>
+      <c r="G51" s="14">
+        <v>7601003889727</v>
+      </c>
+      <c r="H51" s="14" t="s">
+        <v>232</v>
+      </c>
+      <c r="I51" s="24" t="s">
+        <v>743</v>
+      </c>
+      <c r="J51" s="36" t="s">
+        <v>735</v>
+      </c>
+      <c r="K51" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="L51" s="45" t="s">
+        <v>749</v>
+      </c>
+    </row>
+    <row r="52" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="13" t="s">
+        <v>82</v>
       </c>
       <c r="B52" s="3" t="s">
-        <v>239</v>
+        <v>233</v>
       </c>
       <c r="C52" s="2"/>
       <c r="D52" s="3" t="s">
+        <v>234</v>
+      </c>
+      <c r="E52" s="13">
+        <v>4056</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="G52" s="14">
+        <v>7601003007077</v>
+      </c>
+      <c r="H52" s="14" t="s">
+        <v>235</v>
+      </c>
+      <c r="I52" s="24" t="s">
+        <v>715</v>
+      </c>
+      <c r="J52" s="32" t="s">
+        <v>733</v>
+      </c>
+      <c r="K52" s="32" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="53" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="B53" s="3" t="s">
+        <v>236</v>
+      </c>
+      <c r="C53" s="2"/>
+      <c r="D53" s="3" t="s">
+        <v>237</v>
+      </c>
+      <c r="E53" s="13">
+        <v>1006</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>238</v>
+      </c>
+      <c r="G53" s="14">
+        <v>7601007783281</v>
+      </c>
+      <c r="H53" s="14" t="s">
+        <v>239</v>
+      </c>
+      <c r="I53" s="24" t="s">
         <v>240</v>
       </c>
-      <c r="E52" s="14">
-[...2 lines deleted...]
-      <c r="F52" s="2" t="s">
+      <c r="J53" s="32" t="s">
+        <v>735</v>
+      </c>
+      <c r="K53" s="32" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="54" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="B54" s="3" t="s">
         <v>241</v>
-      </c>
-[...57 lines deleted...]
-        <v>249</v>
       </c>
       <c r="C54" s="9"/>
       <c r="D54" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="E54" s="13">
+        <v>8620</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>243</v>
+      </c>
+      <c r="G54" s="15">
+        <v>7601007944491</v>
+      </c>
+      <c r="H54" s="16" t="s">
+        <v>244</v>
+      </c>
+      <c r="I54" s="24" t="s">
+        <v>815</v>
+      </c>
+      <c r="J54" s="16" t="s">
+        <v>733</v>
+      </c>
+      <c r="K54" s="80" t="s">
+        <v>37</v>
+      </c>
+      <c r="L54" s="80"/>
+      <c r="M54" s="80"/>
+      <c r="N54" s="80"/>
+    </row>
+    <row r="55" spans="1:15" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="B55" s="3" t="s">
+        <v>245</v>
+      </c>
+      <c r="C55" s="9"/>
+      <c r="D55" s="3" t="s">
+        <v>246</v>
+      </c>
+      <c r="E55" s="13">
+        <v>8049</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="G55" s="15">
+        <v>7601007927951</v>
+      </c>
+      <c r="H55" s="16" t="s">
+        <v>247</v>
+      </c>
+      <c r="I55" s="25" t="s">
+        <v>248</v>
+      </c>
+      <c r="J55" s="37" t="s">
+        <v>733</v>
+      </c>
+      <c r="K55" s="33" t="s">
+        <v>37</v>
+      </c>
+      <c r="L55" s="44"/>
+      <c r="M55" s="33"/>
+      <c r="N55" s="33"/>
+    </row>
+    <row r="56" spans="1:15" s="51" customFormat="1" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="46" t="s">
+        <v>82</v>
+      </c>
+      <c r="B56" s="47" t="s">
+        <v>249</v>
+      </c>
+      <c r="C56" s="48" t="s">
         <v>250</v>
       </c>
-      <c r="E54" s="14">
-[...8 lines deleted...]
-      <c r="H54" s="18" t="s">
+      <c r="D56" s="47" t="s">
         <v>251</v>
       </c>
-      <c r="I54" s="27" t="s">
+      <c r="E56" s="46">
+        <v>4051</v>
+      </c>
+      <c r="F56" s="48" t="s">
+        <v>85</v>
+      </c>
+      <c r="G56" s="56">
+        <v>7601007783663</v>
+      </c>
+      <c r="H56" s="56" t="s">
+        <v>725</v>
+      </c>
+      <c r="I56" s="57" t="s">
         <v>252</v>
       </c>
-      <c r="J54" s="40" t="s">
-[...13 lines deleted...]
-      <c r="B55" s="3" t="s">
+      <c r="J56" s="58" t="s">
+        <v>733</v>
+      </c>
+      <c r="K56" s="52" t="s">
+        <v>23</v>
+      </c>
+      <c r="L56" s="59"/>
+      <c r="M56" s="52"/>
+      <c r="N56" s="52"/>
+    </row>
+    <row r="57" spans="1:15" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="B57" s="3" t="s">
         <v>253</v>
       </c>
-      <c r="C55" s="2" t="s">
+      <c r="C57" s="2"/>
+      <c r="D57" s="3" t="s">
         <v>254</v>
       </c>
-      <c r="D55" s="3" t="s">
+      <c r="E57" s="13">
+        <v>3011</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G57" s="14">
+        <v>7601007783632</v>
+      </c>
+      <c r="H57" s="14" t="s">
         <v>255</v>
       </c>
-      <c r="E55" s="14">
-[...11 lines deleted...]
-      <c r="I55" s="5" t="s">
+      <c r="I57" s="5" t="s">
         <v>256</v>
       </c>
-      <c r="J55" s="39" t="s">
-[...10 lines deleted...]
-      <c r="B56" s="3" t="s">
+      <c r="J57" s="36" t="s">
+        <v>733</v>
+      </c>
+      <c r="K57" s="32" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="58" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A58" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="B58" s="3" t="s">
         <v>257</v>
       </c>
-      <c r="C56" s="2"/>
-      <c r="D56" s="3" t="s">
+      <c r="C58" s="9"/>
+      <c r="D58" s="3" t="s">
         <v>258</v>
       </c>
-      <c r="E56" s="14">
-[...8 lines deleted...]
-      <c r="H56" s="15" t="s">
+      <c r="E58" s="13">
+        <v>8610</v>
+      </c>
+      <c r="F58" s="2" t="s">
         <v>259</v>
       </c>
-      <c r="I56" s="5" t="s">
+      <c r="G58" s="15">
+        <v>7601007951802</v>
+      </c>
+      <c r="H58" s="16" t="s">
         <v>260</v>
       </c>
-      <c r="J56" s="39" t="s">
-[...10 lines deleted...]
-      <c r="B57" s="3" t="s">
+      <c r="I58" s="24" t="s">
         <v>261</v>
       </c>
-      <c r="C57" s="9"/>
-      <c r="D57" s="3" t="s">
+      <c r="J58" s="32" t="s">
+        <v>733</v>
+      </c>
+      <c r="K58" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="L58" s="44"/>
+      <c r="M58" s="33"/>
+      <c r="N58" s="31"/>
+    </row>
+    <row r="59" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="B59" s="3" t="s">
         <v>262</v>
-      </c>
-[...63 lines deleted...]
-        <v>271</v>
       </c>
       <c r="C59" s="2"/>
       <c r="D59" s="3" t="s">
-        <v>729</v>
-[...1 lines deleted...]
-      <c r="E59" s="14">
+        <v>263</v>
+      </c>
+      <c r="E59" s="13">
+        <v>5032</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>264</v>
+      </c>
+      <c r="G59" s="14">
+        <v>7601007783267</v>
+      </c>
+      <c r="H59" s="14" t="s">
+        <v>265</v>
+      </c>
+      <c r="I59" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="J59" s="36" t="s">
+        <v>733</v>
+      </c>
+      <c r="K59" s="32" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="60" spans="1:15" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="B60" s="3" t="s">
+        <v>267</v>
+      </c>
+      <c r="C60" s="2"/>
+      <c r="D60" s="3" t="s">
+        <v>717</v>
+      </c>
+      <c r="E60" s="13">
         <v>8400</v>
       </c>
-      <c r="F59" s="2" t="s">
+      <c r="F60" s="2" t="s">
+        <v>268</v>
+      </c>
+      <c r="G60" s="14">
+        <v>7601007783571</v>
+      </c>
+      <c r="H60" s="14" t="s">
+        <v>269</v>
+      </c>
+      <c r="I60" s="5" t="s">
+        <v>270</v>
+      </c>
+      <c r="J60" s="36" t="s">
+        <v>733</v>
+      </c>
+      <c r="K60" s="32" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="61" spans="1:15" s="72" customFormat="1" ht="11.25" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="63" t="s">
+        <v>38</v>
+      </c>
+      <c r="B61" s="64" t="s">
+        <v>271</v>
+      </c>
+      <c r="C61" s="65"/>
+      <c r="D61" s="64" t="s">
+        <v>794</v>
+      </c>
+      <c r="E61" s="63">
+        <v>1820</v>
+      </c>
+      <c r="F61" s="65" t="s">
         <v>272</v>
       </c>
-      <c r="G59" s="15">
-[...2 lines deleted...]
-      <c r="H59" s="15" t="s">
+      <c r="G61" s="66">
+        <v>7601007783649</v>
+      </c>
+      <c r="H61" s="66" t="s">
         <v>273</v>
       </c>
-      <c r="I59" s="5" t="s">
+      <c r="I61" s="67" t="s">
         <v>274</v>
       </c>
-      <c r="J59" s="39" t="s">
-[...10 lines deleted...]
-      <c r="B60" s="69" t="s">
+      <c r="J61" s="68" t="s">
+        <v>735</v>
+      </c>
+      <c r="K61" s="69" t="s">
+        <v>23</v>
+      </c>
+      <c r="L61" s="74"/>
+      <c r="M61" s="69"/>
+      <c r="N61" s="71">
+        <v>46022</v>
+      </c>
+      <c r="O61" s="72" t="s">
+        <v>823</v>
+      </c>
+    </row>
+    <row r="62" spans="1:15" s="72" customFormat="1" ht="11.25" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="63" t="s">
+        <v>106</v>
+      </c>
+      <c r="B62" s="64" t="s">
         <v>275</v>
       </c>
-      <c r="C60" s="70"/>
-[...6 lines deleted...]
-      <c r="F60" s="70" t="s">
+      <c r="C62" s="65"/>
+      <c r="D62" s="64" t="s">
         <v>276</v>
       </c>
-      <c r="G60" s="71">
-[...2 lines deleted...]
-      <c r="H60" s="71" t="s">
+      <c r="E62" s="63">
+        <v>6900</v>
+      </c>
+      <c r="F62" s="65" t="s">
         <v>277</v>
       </c>
-      <c r="I60" s="72" t="s">
+      <c r="G62" s="66">
+        <v>7601007783700</v>
+      </c>
+      <c r="H62" s="66" t="s">
         <v>278</v>
       </c>
-      <c r="J60" s="73" t="s">
-[...15 lines deleted...]
-      <c r="B61" s="69" t="s">
+      <c r="I62" s="67" t="s">
         <v>279</v>
       </c>
-      <c r="C61" s="70"/>
-      <c r="D61" s="69" t="s">
+      <c r="J62" s="68" t="s">
+        <v>734</v>
+      </c>
+      <c r="K62" s="69" t="s">
+        <v>23</v>
+      </c>
+      <c r="L62" s="70"/>
+      <c r="M62" s="69"/>
+      <c r="N62" s="71">
+        <v>45846</v>
+      </c>
+    </row>
+    <row r="63" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="B63" s="3" t="s">
         <v>280</v>
       </c>
-      <c r="E61" s="68">
-[...2 lines deleted...]
-      <c r="F61" s="70" t="s">
+      <c r="C63" s="2"/>
+      <c r="D63" s="3" t="s">
         <v>281</v>
       </c>
-      <c r="G61" s="71">
-[...2 lines deleted...]
-      <c r="H61" s="71" t="s">
+      <c r="E63" s="13">
+        <v>4800</v>
+      </c>
+      <c r="F63" s="2" t="s">
         <v>282</v>
       </c>
-      <c r="I61" s="72" t="s">
+      <c r="G63" s="14">
+        <v>7601007783595</v>
+      </c>
+      <c r="H63" s="14" t="s">
         <v>283</v>
       </c>
-      <c r="J61" s="73" t="s">
-[...15 lines deleted...]
-      <c r="B62" s="3" t="s">
+      <c r="I63" s="5" t="s">
+        <v>712</v>
+      </c>
+      <c r="J63" s="36" t="s">
+        <v>733</v>
+      </c>
+      <c r="K63" s="32" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="64" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="B64" s="3" t="s">
         <v>284</v>
-      </c>
-[...67 lines deleted...]
-        <v>292</v>
       </c>
       <c r="C64" s="9"/>
       <c r="D64" s="3" t="s">
+        <v>285</v>
+      </c>
+      <c r="E64" s="13">
+        <v>3645</v>
+      </c>
+      <c r="F64" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="G64" s="15">
+        <v>7601007939800</v>
+      </c>
+      <c r="H64" s="16" t="s">
+        <v>286</v>
+      </c>
+      <c r="I64" s="10" t="s">
+        <v>287</v>
+      </c>
+      <c r="J64" s="35" t="s">
+        <v>733</v>
+      </c>
+      <c r="K64" s="33" t="s">
+        <v>23</v>
+      </c>
+      <c r="L64" s="44"/>
+      <c r="M64" s="33"/>
+      <c r="N64" s="33"/>
+    </row>
+    <row r="65" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A65" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="B65" s="3" t="s">
+        <v>288</v>
+      </c>
+      <c r="C65" s="9"/>
+      <c r="D65" s="3" t="s">
+        <v>289</v>
+      </c>
+      <c r="E65" s="13">
+        <v>1038</v>
+      </c>
+      <c r="F65" s="2" t="s">
+        <v>290</v>
+      </c>
+      <c r="G65" s="15">
+        <v>7601002747622</v>
+      </c>
+      <c r="H65" s="17" t="s">
+        <v>291</v>
+      </c>
+      <c r="I65" s="24" t="s">
+        <v>292</v>
+      </c>
+      <c r="J65" s="32" t="s">
+        <v>735</v>
+      </c>
+      <c r="K65" s="33" t="s">
+        <v>37</v>
+      </c>
+      <c r="L65" s="44"/>
+      <c r="M65" s="33"/>
+      <c r="N65" s="33"/>
+    </row>
+    <row r="66" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A66" s="13" t="s">
         <v>293</v>
       </c>
-      <c r="E64" s="14">
-[...2 lines deleted...]
-      <c r="F64" s="2" t="s">
+      <c r="B66" s="3" t="s">
         <v>294</v>
       </c>
-      <c r="G64" s="17">
-[...2 lines deleted...]
-      <c r="H64" s="19" t="s">
+      <c r="C66" s="2" t="s">
         <v>295</v>
       </c>
-      <c r="I64" s="26" t="s">
+      <c r="D66" s="3" t="s">
         <v>296</v>
       </c>
-      <c r="J64" s="35" t="s">
-[...2 lines deleted...]
-      <c r="K64" s="36" t="s">
+      <c r="E66" s="13">
+        <v>2300</v>
+      </c>
+      <c r="F66" s="2" t="s">
+        <v>297</v>
+      </c>
+      <c r="G66" s="14">
+        <v>7601007783601</v>
+      </c>
+      <c r="H66" s="14" t="s">
+        <v>298</v>
+      </c>
+      <c r="I66" s="5" t="s">
+        <v>299</v>
+      </c>
+      <c r="J66" s="36" t="s">
+        <v>735</v>
+      </c>
+      <c r="K66" s="32" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="67" spans="1:14" ht="13.9" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A67" s="46" t="s">
+        <v>176</v>
+      </c>
+      <c r="B67" s="47" t="s">
+        <v>303</v>
+      </c>
+      <c r="C67" s="48"/>
+      <c r="D67" s="47" t="s">
+        <v>304</v>
+      </c>
+      <c r="E67" s="46">
+        <v>3280</v>
+      </c>
+      <c r="F67" s="48" t="s">
+        <v>305</v>
+      </c>
+      <c r="G67" s="56">
+        <v>7601007783731</v>
+      </c>
+      <c r="H67" s="56" t="s">
+        <v>306</v>
+      </c>
+      <c r="I67" s="57" t="s">
+        <v>307</v>
+      </c>
+      <c r="J67" s="58" t="s">
+        <v>733</v>
+      </c>
+      <c r="K67" s="52" t="s">
+        <v>23</v>
+      </c>
+      <c r="L67" s="59"/>
+      <c r="M67" s="52"/>
+      <c r="N67" s="60">
+        <v>45291</v>
+      </c>
+    </row>
+    <row r="68" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A68" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="B68" s="3" t="s">
+        <v>819</v>
+      </c>
+      <c r="C68" s="2"/>
+      <c r="D68" s="3" t="s">
+        <v>808</v>
+      </c>
+      <c r="E68" s="13">
+        <v>6048</v>
+      </c>
+      <c r="F68" s="2" t="s">
+        <v>809</v>
+      </c>
+      <c r="G68" s="14">
+        <v>7601001602946</v>
+      </c>
+      <c r="H68" s="14" t="s">
+        <v>301</v>
+      </c>
+      <c r="I68" s="5" t="s">
+        <v>302</v>
+      </c>
+      <c r="J68" s="36" t="s">
+        <v>733</v>
+      </c>
+      <c r="K68" s="32" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="69" spans="1:14" s="51" customFormat="1" ht="13.9" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="46" t="s">
+        <v>96</v>
+      </c>
+      <c r="B69" s="47" t="s">
+        <v>308</v>
+      </c>
+      <c r="C69" s="48"/>
+      <c r="D69" s="47" t="s">
+        <v>309</v>
+      </c>
+      <c r="E69" s="46">
+        <v>9422</v>
+      </c>
+      <c r="F69" s="48" t="s">
+        <v>310</v>
+      </c>
+      <c r="G69" s="49">
+        <v>7601007939817</v>
+      </c>
+      <c r="H69" s="87" t="s">
+        <v>311</v>
+      </c>
+      <c r="I69" s="51" t="s">
+        <v>312</v>
+      </c>
+      <c r="J69" s="52" t="s">
+        <v>733</v>
+      </c>
+      <c r="K69" s="53" t="s">
         <v>37</v>
       </c>
-      <c r="L64" s="49"/>
-[...113 lines deleted...]
-      <c r="B68" s="3" t="s">
+      <c r="L69" s="54"/>
+      <c r="M69" s="53"/>
+      <c r="N69" s="53"/>
+    </row>
+    <row r="70" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A70" s="13" t="s">
         <v>313</v>
       </c>
-      <c r="C68" s="9"/>
-      <c r="D68" s="3" t="s">
+      <c r="B70" s="3" t="s">
         <v>314</v>
-      </c>
-[...63 lines deleted...]
-        <v>324</v>
       </c>
       <c r="C70" s="2"/>
       <c r="D70" s="3" t="s">
-        <v>325</v>
-[...2 lines deleted...]
-        <v>7320</v>
+        <v>315</v>
+      </c>
+      <c r="E70" s="13">
+        <v>9495</v>
       </c>
       <c r="F70" s="2" t="s">
-        <v>326</v>
-[...19 lines deleted...]
-        <v>98</v>
+        <v>316</v>
+      </c>
+      <c r="G70" s="14">
+        <v>7601003851939</v>
+      </c>
+      <c r="H70" s="14" t="s">
+        <v>317</v>
+      </c>
+      <c r="I70" s="26" t="s">
+        <v>318</v>
+      </c>
+      <c r="J70" s="38" t="s">
+        <v>733</v>
+      </c>
+      <c r="K70" s="32" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="71" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A71" s="13" t="s">
+        <v>96</v>
       </c>
       <c r="B71" s="3" t="s">
-        <v>329</v>
+        <v>319</v>
       </c>
       <c r="C71" s="2"/>
       <c r="D71" s="3" t="s">
-        <v>330</v>
-[...1 lines deleted...]
-      <c r="E71" s="14">
+        <v>320</v>
+      </c>
+      <c r="E71" s="13">
+        <v>7320</v>
+      </c>
+      <c r="F71" s="2" t="s">
+        <v>321</v>
+      </c>
+      <c r="G71" s="14">
+        <v>7601002999335</v>
+      </c>
+      <c r="H71" s="14" t="s">
+        <v>322</v>
+      </c>
+      <c r="I71" s="5" t="s">
+        <v>323</v>
+      </c>
+      <c r="J71" s="36" t="s">
+        <v>733</v>
+      </c>
+      <c r="K71" s="32" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="72" spans="1:14" s="51" customFormat="1" ht="13.9" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A72" s="46" t="s">
+        <v>96</v>
+      </c>
+      <c r="B72" s="47" t="s">
+        <v>324</v>
+      </c>
+      <c r="C72" s="48"/>
+      <c r="D72" s="47" t="s">
+        <v>325</v>
+      </c>
+      <c r="E72" s="46">
         <v>9500</v>
       </c>
-      <c r="F71" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G71" s="15">
+      <c r="F72" s="48" t="s">
+        <v>326</v>
+      </c>
+      <c r="G72" s="56">
         <v>7601007783755</v>
       </c>
-      <c r="H71" s="15" t="s">
-[...13 lines deleted...]
-      <c r="A72" s="14" t="s">
+      <c r="H72" s="56" t="s">
+        <v>327</v>
+      </c>
+      <c r="I72" s="57" t="s">
+        <v>818</v>
+      </c>
+      <c r="J72" s="58" t="s">
+        <v>733</v>
+      </c>
+      <c r="K72" s="52" t="s">
+        <v>23</v>
+      </c>
+      <c r="L72" s="59"/>
+      <c r="M72" s="52"/>
+      <c r="N72" s="52"/>
+    </row>
+    <row r="73" spans="1:14" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A73" s="13" t="s">
         <v>48</v>
       </c>
-      <c r="B72" s="3" t="s">
-[...33 lines deleted...]
-        <v>339</v>
+      <c r="B73" s="3" t="s">
+        <v>766</v>
       </c>
       <c r="C73" s="2"/>
       <c r="D73" s="3" t="s">
-        <v>340</v>
-[...1 lines deleted...]
-      <c r="E73" s="4">
+        <v>328</v>
+      </c>
+      <c r="E73" s="13">
+        <v>8953</v>
+      </c>
+      <c r="F73" s="2" t="s">
+        <v>329</v>
+      </c>
+      <c r="G73" s="14">
+        <v>7601007783786</v>
+      </c>
+      <c r="H73" s="14" t="s">
+        <v>330</v>
+      </c>
+      <c r="I73" s="5" t="s">
+        <v>331</v>
+      </c>
+      <c r="J73" s="36" t="s">
+        <v>733</v>
+      </c>
+      <c r="K73" s="32" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="74" spans="1:14" customFormat="1" ht="13.9" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A74" s="13" t="s">
+        <v>332</v>
+      </c>
+      <c r="B74" s="29" t="s">
+        <v>333</v>
+      </c>
+      <c r="C74" s="2"/>
+      <c r="D74" s="3" t="s">
+        <v>334</v>
+      </c>
+      <c r="E74" s="4">
         <v>6074</v>
       </c>
-      <c r="F73" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G73" s="5">
+      <c r="F74" s="2" t="s">
+        <v>335</v>
+      </c>
+      <c r="G74" s="5">
         <v>7601007997527</v>
       </c>
-      <c r="H73" s="5" t="s">
-[...11 lines deleted...]
-      <c r="N73" s="47">
+      <c r="H74" s="5" t="s">
+        <v>336</v>
+      </c>
+      <c r="I74" s="5"/>
+      <c r="J74" s="35" t="s">
+        <v>733</v>
+      </c>
+      <c r="K74" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="L74" s="45"/>
+      <c r="M74" s="12"/>
+      <c r="N74" s="42">
         <v>45291</v>
       </c>
     </row>
-    <row r="74" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A74" s="14" t="s">
+    <row r="75" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A75" s="13" t="s">
         <v>48</v>
       </c>
-      <c r="B74" s="3" t="s">
-[...6 lines deleted...]
-      <c r="E74" s="14">
+      <c r="B75" s="3" t="s">
+        <v>805</v>
+      </c>
+      <c r="C75" s="9"/>
+      <c r="D75" s="3" t="s">
+        <v>786</v>
+      </c>
+      <c r="E75" s="13">
         <v>8954</v>
       </c>
-      <c r="F74" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G74" s="17">
+      <c r="F75" s="2" t="s">
+        <v>785</v>
+      </c>
+      <c r="G75" s="15">
         <v>7601001583276</v>
       </c>
-      <c r="H74" s="17" t="s">
-[...16 lines deleted...]
-      <c r="A75" s="14" t="s">
+      <c r="H75" s="15" t="s">
+        <v>806</v>
+      </c>
+      <c r="I75" s="5" t="s">
+        <v>807</v>
+      </c>
+      <c r="J75" s="35" t="s">
+        <v>733</v>
+      </c>
+      <c r="K75" s="33" t="s">
+        <v>23</v>
+      </c>
+      <c r="L75" s="44"/>
+      <c r="M75" s="33"/>
+      <c r="N75" s="33"/>
+    </row>
+    <row r="76" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A76" s="13" t="s">
         <v>10</v>
       </c>
-      <c r="B75" s="3" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="B76" s="3" t="s">
-        <v>347</v>
+        <v>337</v>
       </c>
       <c r="C76" s="2"/>
       <c r="D76" s="3" t="s">
-        <v>348</v>
-[...2 lines deleted...]
-        <v>8008</v>
+        <v>338</v>
+      </c>
+      <c r="E76" s="13">
+        <v>2502</v>
       </c>
       <c r="F76" s="2" t="s">
-        <v>77</v>
-[...5 lines deleted...]
-        <v>349</v>
+        <v>30</v>
+      </c>
+      <c r="G76" s="14">
+        <v>7601007783502</v>
+      </c>
+      <c r="H76" s="14" t="s">
+        <v>339</v>
       </c>
       <c r="I76" s="5" t="s">
-        <v>350</v>
-[...10 lines deleted...]
-        <v>38</v>
+        <v>820</v>
+      </c>
+      <c r="J76" s="36" t="s">
+        <v>733</v>
+      </c>
+      <c r="K76" s="32" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="77" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A77" s="13" t="s">
+        <v>48</v>
       </c>
       <c r="B77" s="3" t="s">
-        <v>351</v>
+        <v>340</v>
       </c>
       <c r="C77" s="2"/>
       <c r="D77" s="3" t="s">
-        <v>352</v>
-[...2 lines deleted...]
-        <v>1800</v>
+        <v>341</v>
+      </c>
+      <c r="E77" s="13">
+        <v>8008</v>
       </c>
       <c r="F77" s="2" t="s">
-        <v>353</v>
-[...5 lines deleted...]
-        <v>354</v>
+        <v>75</v>
+      </c>
+      <c r="G77" s="14">
+        <v>7601007783489</v>
+      </c>
+      <c r="H77" s="14" t="s">
+        <v>342</v>
       </c>
       <c r="I77" s="5" t="s">
-        <v>355</v>
-[...10 lines deleted...]
-        <v>48</v>
+        <v>343</v>
+      </c>
+      <c r="J77" s="36" t="s">
+        <v>733</v>
+      </c>
+      <c r="K77" s="32" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="78" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A78" s="13" t="s">
+        <v>38</v>
       </c>
       <c r="B78" s="3" t="s">
-        <v>356</v>
+        <v>344</v>
       </c>
       <c r="C78" s="2"/>
       <c r="D78" s="3" t="s">
-        <v>357</v>
-[...2 lines deleted...]
-        <v>8910</v>
+        <v>345</v>
+      </c>
+      <c r="E78" s="13">
+        <v>1800</v>
       </c>
       <c r="F78" s="2" t="s">
-        <v>358</v>
-[...5 lines deleted...]
-        <v>359</v>
+        <v>346</v>
+      </c>
+      <c r="G78" s="14">
+        <v>7601003851533</v>
+      </c>
+      <c r="H78" s="14" t="s">
+        <v>347</v>
       </c>
       <c r="I78" s="5" t="s">
-        <v>815</v>
-[...10 lines deleted...]
-        <v>38</v>
+        <v>348</v>
+      </c>
+      <c r="J78" s="36" t="s">
+        <v>735</v>
+      </c>
+      <c r="K78" s="32" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="79" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A79" s="13" t="s">
+        <v>48</v>
       </c>
       <c r="B79" s="3" t="s">
-        <v>803</v>
+        <v>349</v>
       </c>
       <c r="C79" s="2"/>
       <c r="D79" s="3" t="s">
-        <v>360</v>
-[...2 lines deleted...]
-        <v>1004</v>
+        <v>350</v>
+      </c>
+      <c r="E79" s="13">
+        <v>8910</v>
       </c>
       <c r="F79" s="2" t="s">
-        <v>241</v>
-[...5 lines deleted...]
-        <v>361</v>
+        <v>351</v>
+      </c>
+      <c r="G79" s="14">
+        <v>7601007783656</v>
+      </c>
+      <c r="H79" s="14" t="s">
+        <v>352</v>
       </c>
       <c r="I79" s="5" t="s">
-        <v>362</v>
-[...10 lines deleted...]
-        <v>17</v>
+        <v>802</v>
+      </c>
+      <c r="J79" s="36" t="s">
+        <v>733</v>
+      </c>
+      <c r="K79" s="32" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="80" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A80" s="13" t="s">
+        <v>38</v>
       </c>
       <c r="B80" s="3" t="s">
-        <v>363</v>
+        <v>790</v>
       </c>
       <c r="C80" s="2"/>
       <c r="D80" s="3" t="s">
-        <v>364</v>
-[...2 lines deleted...]
-        <v>6210</v>
+        <v>353</v>
+      </c>
+      <c r="E80" s="13">
+        <v>1004</v>
       </c>
       <c r="F80" s="2" t="s">
-        <v>365</v>
-[...5 lines deleted...]
-        <v>366</v>
+        <v>238</v>
+      </c>
+      <c r="G80" s="14">
+        <v>7601003851564</v>
+      </c>
+      <c r="H80" s="14" t="s">
+        <v>354</v>
       </c>
       <c r="I80" s="5" t="s">
-        <v>367</v>
-[...10 lines deleted...]
-        <v>69</v>
+        <v>355</v>
+      </c>
+      <c r="J80" s="36" t="s">
+        <v>735</v>
+      </c>
+      <c r="K80" s="32" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="81" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A81" s="13" t="s">
+        <v>17</v>
       </c>
       <c r="B81" s="3" t="s">
-        <v>368</v>
+        <v>356</v>
       </c>
       <c r="C81" s="2"/>
       <c r="D81" s="3" t="s">
-        <v>369</v>
-[...2 lines deleted...]
-        <v>5630</v>
+        <v>357</v>
+      </c>
+      <c r="E81" s="13">
+        <v>6210</v>
       </c>
       <c r="F81" s="2" t="s">
-        <v>370</v>
-[...5 lines deleted...]
-        <v>371</v>
+        <v>358</v>
+      </c>
+      <c r="G81" s="14">
+        <v>7601007783298</v>
+      </c>
+      <c r="H81" s="14" t="s">
+        <v>359</v>
       </c>
       <c r="I81" s="5" t="s">
-        <v>372</v>
-[...10 lines deleted...]
-        <v>179</v>
+        <v>360</v>
+      </c>
+      <c r="J81" s="36" t="s">
+        <v>733</v>
+      </c>
+      <c r="K81" s="32" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="82" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A82" s="13" t="s">
+        <v>67</v>
       </c>
       <c r="B82" s="3" t="s">
-        <v>373</v>
+        <v>361</v>
       </c>
       <c r="C82" s="2"/>
       <c r="D82" s="3" t="s">
-        <v>726</v>
-[...1 lines deleted...]
-      <c r="E82" s="14">
+        <v>362</v>
+      </c>
+      <c r="E82" s="13">
+        <v>5630</v>
+      </c>
+      <c r="F82" s="2" t="s">
+        <v>363</v>
+      </c>
+      <c r="G82" s="14">
+        <v>7601007783793</v>
+      </c>
+      <c r="H82" s="14" t="s">
+        <v>364</v>
+      </c>
+      <c r="I82" s="5" t="s">
+        <v>365</v>
+      </c>
+      <c r="J82" s="36" t="s">
+        <v>733</v>
+      </c>
+      <c r="K82" s="32" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="83" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A83" s="13" t="s">
+        <v>176</v>
+      </c>
+      <c r="B83" s="3" t="s">
+        <v>366</v>
+      </c>
+      <c r="C83" s="2"/>
+      <c r="D83" s="3" t="s">
+        <v>714</v>
+      </c>
+      <c r="E83" s="13">
         <v>1700</v>
       </c>
-      <c r="F82" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G82" s="15">
+      <c r="F83" s="2" t="s">
+        <v>367</v>
+      </c>
+      <c r="G83" s="14">
         <v>7601007783816</v>
       </c>
-      <c r="H82" s="15" t="s">
-[...16 lines deleted...]
-      <c r="A83" s="14" t="s">
+      <c r="H83" s="14" t="s">
+        <v>368</v>
+      </c>
+      <c r="I83" s="24" t="s">
+        <v>744</v>
+      </c>
+      <c r="J83" s="36" t="s">
+        <v>735</v>
+      </c>
+      <c r="K83" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="L83" s="45" t="s">
+        <v>749</v>
+      </c>
+    </row>
+    <row r="84" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A84" s="13" t="s">
         <v>38</v>
       </c>
-      <c r="B83" s="3" t="s">
-[...32 lines deleted...]
-      </c>
       <c r="B84" s="3" t="s">
-        <v>373</v>
+        <v>366</v>
       </c>
       <c r="C84" s="1"/>
       <c r="D84" s="3" t="s">
-        <v>768</v>
-[...1 lines deleted...]
-      <c r="E84" s="14">
+        <v>750</v>
+      </c>
+      <c r="E84" s="13">
+        <v>1167</v>
+      </c>
+      <c r="F84" s="2" t="s">
+        <v>751</v>
+      </c>
+      <c r="G84" s="14">
+        <v>7601007783816</v>
+      </c>
+      <c r="H84" s="16" t="s">
+        <v>752</v>
+      </c>
+      <c r="I84" s="24" t="s">
+        <v>753</v>
+      </c>
+      <c r="J84" s="39"/>
+      <c r="K84" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="L84" s="45" t="s">
+        <v>749</v>
+      </c>
+    </row>
+    <row r="85" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A85" s="13" t="s">
+        <v>754</v>
+      </c>
+      <c r="B85" s="3" t="s">
+        <v>366</v>
+      </c>
+      <c r="C85" s="1"/>
+      <c r="D85" s="3" t="s">
+        <v>755</v>
+      </c>
+      <c r="E85" s="13">
         <v>1800</v>
       </c>
-      <c r="F84" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G84" s="15">
+      <c r="F85" s="2" t="s">
+        <v>346</v>
+      </c>
+      <c r="G85" s="14">
         <v>7601007783816</v>
       </c>
-      <c r="H84" s="15" t="s">
-[...48 lines deleted...]
-        <v>48</v>
+      <c r="H85" s="14" t="s">
+        <v>756</v>
+      </c>
+      <c r="I85" s="24" t="s">
+        <v>792</v>
+      </c>
+      <c r="J85" s="39"/>
+      <c r="K85" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="L85" s="45" t="s">
+        <v>749</v>
+      </c>
+    </row>
+    <row r="86" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A86" s="13" t="s">
+        <v>63</v>
       </c>
       <c r="B86" s="3" t="s">
-        <v>380</v>
+        <v>369</v>
       </c>
       <c r="C86" s="2"/>
       <c r="D86" s="3" t="s">
-        <v>348</v>
-[...2 lines deleted...]
-        <v>8008</v>
+        <v>370</v>
+      </c>
+      <c r="E86" s="13">
+        <v>6300</v>
       </c>
       <c r="F86" s="2" t="s">
-        <v>77</v>
-[...5 lines deleted...]
-        <v>381</v>
+        <v>64</v>
+      </c>
+      <c r="G86" s="14">
+        <v>7601007783809</v>
+      </c>
+      <c r="H86" s="14" t="s">
+        <v>371</v>
       </c>
       <c r="I86" s="5" t="s">
-        <v>382</v>
-[...10 lines deleted...]
-        <v>10</v>
+        <v>372</v>
+      </c>
+      <c r="J86" s="36" t="s">
+        <v>733</v>
+      </c>
+      <c r="K86" s="32" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="87" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A87" s="13" t="s">
+        <v>48</v>
       </c>
       <c r="B87" s="3" t="s">
-        <v>383</v>
+        <v>373</v>
       </c>
       <c r="C87" s="2"/>
       <c r="D87" s="3" t="s">
-        <v>384</v>
-[...2 lines deleted...]
-        <v>3600</v>
+        <v>341</v>
+      </c>
+      <c r="E87" s="13">
+        <v>8008</v>
       </c>
       <c r="F87" s="2" t="s">
-        <v>385</v>
-[...5 lines deleted...]
-        <v>386</v>
+        <v>75</v>
+      </c>
+      <c r="G87" s="14">
+        <v>7601003851618</v>
+      </c>
+      <c r="H87" s="14" t="s">
+        <v>374</v>
       </c>
       <c r="I87" s="5" t="s">
-        <v>387</v>
-[...10 lines deleted...]
-        <v>388</v>
+        <v>375</v>
+      </c>
+      <c r="J87" s="36" t="s">
+        <v>733</v>
+      </c>
+      <c r="K87" s="32" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="88" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A88" s="13" t="s">
+        <v>10</v>
       </c>
       <c r="B88" s="3" t="s">
-        <v>389</v>
+        <v>376</v>
       </c>
       <c r="C88" s="2"/>
       <c r="D88" s="3" t="s">
-        <v>751</v>
-[...2 lines deleted...]
-        <v>8853</v>
+        <v>377</v>
+      </c>
+      <c r="E88" s="13">
+        <v>3600</v>
       </c>
       <c r="F88" s="2" t="s">
-        <v>390</v>
-[...5 lines deleted...]
-        <v>391</v>
+        <v>378</v>
+      </c>
+      <c r="G88" s="14">
+        <v>7601007937257</v>
+      </c>
+      <c r="H88" s="14" t="s">
+        <v>379</v>
       </c>
       <c r="I88" s="5" t="s">
-        <v>392</v>
-[...10 lines deleted...]
-        <v>17</v>
+        <v>380</v>
+      </c>
+      <c r="J88" s="36" t="s">
+        <v>733</v>
+      </c>
+      <c r="K88" s="32" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="89" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A89" s="13" t="s">
+        <v>381</v>
       </c>
       <c r="B89" s="3" t="s">
-        <v>393</v>
+        <v>382</v>
       </c>
       <c r="C89" s="2"/>
       <c r="D89" s="3" t="s">
-        <v>394</v>
-[...2 lines deleted...]
-        <v>6003</v>
+        <v>739</v>
+      </c>
+      <c r="E89" s="13">
+        <v>8853</v>
       </c>
       <c r="F89" s="2" t="s">
-        <v>188</v>
-[...5 lines deleted...]
-        <v>395</v>
+        <v>383</v>
+      </c>
+      <c r="G89" s="14">
+        <v>7601007784875</v>
+      </c>
+      <c r="H89" s="14" t="s">
+        <v>384</v>
       </c>
       <c r="I89" s="5" t="s">
-        <v>396</v>
-[...10 lines deleted...]
-        <v>69</v>
+        <v>385</v>
+      </c>
+      <c r="J89" s="36" t="s">
+        <v>733</v>
+      </c>
+      <c r="K89" s="32" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="90" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A90" s="13" t="s">
+        <v>17</v>
       </c>
       <c r="B90" s="3" t="s">
-        <v>397</v>
+        <v>386</v>
       </c>
       <c r="C90" s="2"/>
       <c r="D90" s="3" t="s">
-        <v>398</v>
-[...2 lines deleted...]
-        <v>5400</v>
+        <v>387</v>
+      </c>
+      <c r="E90" s="13">
+        <v>6003</v>
       </c>
       <c r="F90" s="2" t="s">
-        <v>72</v>
-[...5 lines deleted...]
-        <v>399</v>
+        <v>185</v>
+      </c>
+      <c r="G90" s="14">
+        <v>7601007614134</v>
+      </c>
+      <c r="H90" s="14" t="s">
+        <v>388</v>
       </c>
       <c r="I90" s="5" t="s">
-        <v>400</v>
-[...10 lines deleted...]
-        <v>388</v>
+        <v>389</v>
+      </c>
+      <c r="J90" s="36" t="s">
+        <v>733</v>
+      </c>
+      <c r="K90" s="32" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="91" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A91" s="13" t="s">
+        <v>67</v>
       </c>
       <c r="B91" s="3" t="s">
-        <v>401</v>
+        <v>390</v>
       </c>
       <c r="C91" s="2"/>
       <c r="D91" s="3" t="s">
-        <v>402</v>
-[...2 lines deleted...]
-        <v>6438</v>
+        <v>391</v>
+      </c>
+      <c r="E91" s="13">
+        <v>5400</v>
       </c>
       <c r="F91" s="2" t="s">
-        <v>403</v>
-[...5 lines deleted...]
-        <v>404</v>
+        <v>70</v>
+      </c>
+      <c r="G91" s="14">
+        <v>7601003851465</v>
+      </c>
+      <c r="H91" s="14" t="s">
+        <v>392</v>
       </c>
       <c r="I91" s="5" t="s">
-        <v>405</v>
-[...10 lines deleted...]
-        <v>24</v>
+        <v>393</v>
+      </c>
+      <c r="J91" s="36" t="s">
+        <v>733</v>
+      </c>
+      <c r="K91" s="32" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="92" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A92" s="13" t="s">
+        <v>381</v>
       </c>
       <c r="B92" s="3" t="s">
-        <v>406</v>
+        <v>394</v>
       </c>
       <c r="C92" s="2"/>
       <c r="D92" s="3" t="s">
+        <v>395</v>
+      </c>
+      <c r="E92" s="13">
+        <v>6438</v>
+      </c>
+      <c r="F92" s="2" t="s">
+        <v>396</v>
+      </c>
+      <c r="G92" s="14">
+        <v>7601007783717</v>
+      </c>
+      <c r="H92" s="14" t="s">
+        <v>397</v>
+      </c>
+      <c r="I92" s="5" t="s">
+        <v>398</v>
+      </c>
+      <c r="J92" s="36" t="s">
+        <v>733</v>
+      </c>
+      <c r="K92" s="32" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="93" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A93" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="B93" s="3" t="s">
+        <v>399</v>
+      </c>
+      <c r="C93" s="2"/>
+      <c r="D93" s="3" t="s">
+        <v>400</v>
+      </c>
+      <c r="E93" s="13">
+        <v>4500</v>
+      </c>
+      <c r="F93" s="2" t="s">
+        <v>401</v>
+      </c>
+      <c r="G93" s="14">
+        <v>7601001373365</v>
+      </c>
+      <c r="H93" s="14" t="s">
+        <v>402</v>
+      </c>
+      <c r="I93" s="5" t="s">
+        <v>403</v>
+      </c>
+      <c r="J93" s="36" t="s">
+        <v>733</v>
+      </c>
+      <c r="K93" s="32" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="94" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A94" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="B94" s="3" t="s">
+        <v>404</v>
+      </c>
+      <c r="C94" s="9"/>
+      <c r="D94" s="3" t="s">
+        <v>405</v>
+      </c>
+      <c r="E94" s="13">
+        <v>4852</v>
+      </c>
+      <c r="F94" s="2" t="s">
+        <v>406</v>
+      </c>
+      <c r="G94" s="15">
+        <v>7601001373365</v>
+      </c>
+      <c r="H94" s="16" t="s">
         <v>407</v>
       </c>
-      <c r="E92" s="14">
-[...2 lines deleted...]
-      <c r="F92" s="2" t="s">
+      <c r="I94" s="24" t="s">
+        <v>403</v>
+      </c>
+      <c r="J94" s="32" t="s">
+        <v>733</v>
+      </c>
+      <c r="K94" s="33" t="s">
+        <v>23</v>
+      </c>
+      <c r="L94" s="44"/>
+      <c r="M94" s="33"/>
+      <c r="N94" s="33"/>
+    </row>
+    <row r="95" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A95" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="B95" s="3" t="s">
         <v>408</v>
-      </c>
-[...90 lines deleted...]
-        <v>419</v>
       </c>
       <c r="C95" s="2"/>
       <c r="D95" s="3" t="s">
-        <v>420</v>
-[...2 lines deleted...]
-        <v>1007</v>
+        <v>409</v>
+      </c>
+      <c r="E95" s="13">
+        <v>6340</v>
       </c>
       <c r="F95" s="2" t="s">
-        <v>241</v>
-[...22 lines deleted...]
-        <v>297</v>
+        <v>410</v>
+      </c>
+      <c r="G95" s="14">
+        <v>7601007783564</v>
+      </c>
+      <c r="H95" s="14" t="s">
+        <v>411</v>
+      </c>
+      <c r="I95" s="5" t="s">
+        <v>791</v>
+      </c>
+      <c r="J95" s="36" t="s">
+        <v>733</v>
+      </c>
+      <c r="K95" s="32" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="96" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A96" s="13" t="s">
+        <v>38</v>
       </c>
       <c r="B96" s="3" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
       <c r="C96" s="2"/>
       <c r="D96" s="3" t="s">
-        <v>422</v>
-[...2 lines deleted...]
-        <v>2000</v>
+        <v>413</v>
+      </c>
+      <c r="E96" s="13">
+        <v>1007</v>
       </c>
       <c r="F96" s="2" t="s">
-        <v>423</v>
-[...1 lines deleted...]
-      <c r="G96" s="15">
+        <v>238</v>
+      </c>
+      <c r="G96" s="14">
         <v>7601003374032</v>
       </c>
-      <c r="H96" s="15" t="s">
-[...17 lines deleted...]
-        <v>149</v>
+      <c r="H96" s="14" t="s">
+        <v>414</v>
+      </c>
+      <c r="I96" s="24" t="s">
+        <v>821</v>
+      </c>
+      <c r="J96" s="36" t="s">
+        <v>735</v>
+      </c>
+      <c r="K96" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="L96" s="45" t="s">
+        <v>749</v>
+      </c>
+    </row>
+    <row r="97" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A97" s="13" t="s">
+        <v>293</v>
       </c>
       <c r="B97" s="3" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
       <c r="C97" s="2"/>
       <c r="D97" s="3" t="s">
+        <v>415</v>
+      </c>
+      <c r="E97" s="13">
+        <v>2000</v>
+      </c>
+      <c r="F97" s="2" t="s">
+        <v>416</v>
+      </c>
+      <c r="G97" s="14">
+        <v>7601003374032</v>
+      </c>
+      <c r="H97" s="14" t="s">
+        <v>417</v>
+      </c>
+      <c r="I97" s="24" t="s">
+        <v>418</v>
+      </c>
+      <c r="J97" s="36" t="s">
+        <v>735</v>
+      </c>
+      <c r="K97" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="L97" s="45" t="s">
+        <v>749</v>
+      </c>
+    </row>
+    <row r="98" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A98" s="13" t="s">
+        <v>146</v>
+      </c>
+      <c r="B98" s="3" t="s">
+        <v>412</v>
+      </c>
+      <c r="C98" s="2"/>
+      <c r="D98" s="3" t="s">
+        <v>419</v>
+      </c>
+      <c r="E98" s="13">
+        <v>1227</v>
+      </c>
+      <c r="F98" s="2" t="s">
+        <v>420</v>
+      </c>
+      <c r="G98" s="14">
+        <v>7601003374032</v>
+      </c>
+      <c r="H98" s="14" t="s">
+        <v>421</v>
+      </c>
+      <c r="I98" s="5" t="s">
+        <v>422</v>
+      </c>
+      <c r="J98" s="36" t="s">
+        <v>735</v>
+      </c>
+      <c r="K98" s="32" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="99" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A99" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="B99" s="24" t="s">
+        <v>412</v>
+      </c>
+      <c r="D99" s="27" t="s">
+        <v>758</v>
+      </c>
+      <c r="E99" s="16">
+        <v>1110</v>
+      </c>
+      <c r="F99" s="24" t="s">
+        <v>759</v>
+      </c>
+      <c r="G99" s="14">
+        <v>7601003374032</v>
+      </c>
+      <c r="H99" s="14" t="s">
+        <v>760</v>
+      </c>
+      <c r="I99" s="24" t="s">
+        <v>761</v>
+      </c>
+      <c r="K99" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="L99" s="45" t="s">
+        <v>749</v>
+      </c>
+    </row>
+    <row r="100" spans="1:14" s="72" customFormat="1" ht="13.9" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A100" s="63" t="s">
+        <v>38</v>
+      </c>
+      <c r="B100" s="64" t="s">
+        <v>423</v>
+      </c>
+      <c r="C100" s="65"/>
+      <c r="D100" s="64" t="s">
+        <v>424</v>
+      </c>
+      <c r="E100" s="63">
+        <v>1816</v>
+      </c>
+      <c r="F100" s="65" t="s">
+        <v>425</v>
+      </c>
+      <c r="G100" s="66">
+        <v>7601007783540</v>
+      </c>
+      <c r="H100" s="66" t="s">
         <v>426</v>
       </c>
-      <c r="E97" s="14">
-[...2 lines deleted...]
-      <c r="F97" s="2" t="s">
+      <c r="I100" s="67" t="s">
         <v>427</v>
       </c>
-      <c r="G97" s="15">
-[...2 lines deleted...]
-      <c r="H97" s="15" t="s">
+      <c r="J100" s="68" t="s">
+        <v>735</v>
+      </c>
+      <c r="K100" s="69" t="s">
+        <v>23</v>
+      </c>
+      <c r="L100" s="70"/>
+      <c r="M100" s="69"/>
+      <c r="N100" s="71">
+        <v>45657</v>
+      </c>
+    </row>
+    <row r="101" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A101" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="B101" s="3" t="s">
         <v>428</v>
       </c>
-      <c r="I97" s="5" t="s">
+      <c r="C101" s="2"/>
+      <c r="D101" s="3" t="s">
         <v>429</v>
       </c>
-      <c r="J97" s="39" t="s">
-[...42 lines deleted...]
-      <c r="B99" s="69" t="s">
+      <c r="E101" s="13">
+        <v>3008</v>
+      </c>
+      <c r="F101" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G101" s="14">
+        <v>7601003851755</v>
+      </c>
+      <c r="H101" s="14" t="s">
         <v>430</v>
       </c>
-      <c r="C99" s="70"/>
-      <c r="D99" s="69" t="s">
+      <c r="I101" s="5" t="s">
         <v>431</v>
       </c>
-      <c r="E99" s="68">
-[...2 lines deleted...]
-      <c r="F99" s="70" t="s">
+      <c r="J101" s="36" t="s">
+        <v>733</v>
+      </c>
+      <c r="K101" s="32" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="102" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A102" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="B102" s="3" t="s">
+        <v>428</v>
+      </c>
+      <c r="C102" s="9"/>
+      <c r="D102" s="3" t="s">
         <v>432</v>
       </c>
-      <c r="G99" s="71">
-[...2 lines deleted...]
-      <c r="H99" s="71" t="s">
+      <c r="E102" s="13">
+        <v>3600</v>
+      </c>
+      <c r="F102" s="2" t="s">
+        <v>378</v>
+      </c>
+      <c r="G102" s="15">
+        <v>7601003851755</v>
+      </c>
+      <c r="H102" s="15" t="s">
         <v>433</v>
       </c>
-      <c r="I99" s="72" t="s">
+      <c r="I102" s="10" t="s">
         <v>434</v>
       </c>
-      <c r="J99" s="73" t="s">
-[...12 lines deleted...]
-      <c r="A100" s="14" t="s">
+      <c r="J102" s="35" t="s">
+        <v>733</v>
+      </c>
+      <c r="K102" s="33" t="s">
+        <v>23</v>
+      </c>
+      <c r="L102" s="44"/>
+      <c r="M102" s="33"/>
+      <c r="N102" s="33"/>
+    </row>
+    <row r="103" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A103" s="13" t="s">
         <v>10</v>
       </c>
-      <c r="B100" s="3" t="s">
+      <c r="B103" s="3" t="s">
+        <v>428</v>
+      </c>
+      <c r="C103" s="2" t="s">
         <v>435</v>
       </c>
-      <c r="C100" s="2"/>
-      <c r="D100" s="3" t="s">
+      <c r="D103" s="3" t="s">
         <v>436</v>
       </c>
-      <c r="E100" s="14">
-[...5 lines deleted...]
-      <c r="G100" s="15">
+      <c r="E103" s="13">
+        <v>3800</v>
+      </c>
+      <c r="F103" s="2" t="s">
+        <v>437</v>
+      </c>
+      <c r="G103" s="15">
         <v>7601003851755</v>
       </c>
-      <c r="H100" s="15" t="s">
-[...2 lines deleted...]
-      <c r="I100" s="5" t="s">
+      <c r="H103" s="15" t="s">
         <v>438</v>
       </c>
-      <c r="J100" s="39" t="s">
-[...14 lines deleted...]
-      <c r="D101" s="3" t="s">
+      <c r="I103" s="10" t="s">
         <v>439</v>
       </c>
-      <c r="E101" s="14">
-[...8 lines deleted...]
-      <c r="H101" s="17" t="s">
+      <c r="J103" s="35" t="s">
+        <v>733</v>
+      </c>
+      <c r="K103" s="33" t="s">
+        <v>23</v>
+      </c>
+      <c r="L103" s="44"/>
+      <c r="M103" s="33"/>
+      <c r="N103" s="33"/>
+    </row>
+    <row r="104" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A104" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="B104" s="3" t="s">
         <v>440</v>
-      </c>
-[...89 lines deleted...]
-        <v>451</v>
       </c>
       <c r="C104" s="2"/>
       <c r="D104" s="3" t="s">
-        <v>452</v>
-[...2 lines deleted...]
-        <v>8125</v>
+        <v>441</v>
+      </c>
+      <c r="E104" s="13">
+        <v>4052</v>
       </c>
       <c r="F104" s="2" t="s">
-        <v>453</v>
-[...5 lines deleted...]
-        <v>454</v>
+        <v>85</v>
+      </c>
+      <c r="G104" s="14">
+        <v>7601007783519</v>
+      </c>
+      <c r="H104" s="14" t="s">
+        <v>442</v>
       </c>
       <c r="I104" s="5" t="s">
-        <v>455</v>
-[...10 lines deleted...]
-        <v>17</v>
+        <v>443</v>
+      </c>
+      <c r="J104" s="36" t="s">
+        <v>733</v>
+      </c>
+      <c r="K104" s="32" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="105" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A105" s="13" t="s">
+        <v>48</v>
       </c>
       <c r="B105" s="3" t="s">
-        <v>456</v>
+        <v>444</v>
       </c>
       <c r="C105" s="2"/>
       <c r="D105" s="3" t="s">
-        <v>457</v>
-[...2 lines deleted...]
-        <v>6010</v>
+        <v>445</v>
+      </c>
+      <c r="E105" s="13">
+        <v>8125</v>
       </c>
       <c r="F105" s="2" t="s">
-        <v>305</v>
-[...5 lines deleted...]
-        <v>458</v>
+        <v>446</v>
+      </c>
+      <c r="G105" s="14">
+        <v>7601007702657</v>
+      </c>
+      <c r="H105" s="14" t="s">
+        <v>447</v>
       </c>
       <c r="I105" s="5" t="s">
-        <v>459</v>
-[...10 lines deleted...]
-        <v>24</v>
+        <v>448</v>
+      </c>
+      <c r="J105" s="36" t="s">
+        <v>733</v>
+      </c>
+      <c r="K105" s="32" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="106" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A106" s="13" t="s">
+        <v>17</v>
       </c>
       <c r="B106" s="3" t="s">
-        <v>460</v>
+        <v>449</v>
       </c>
       <c r="C106" s="2"/>
       <c r="D106" s="3" t="s">
-        <v>461</v>
-[...2 lines deleted...]
-        <v>4500</v>
+        <v>450</v>
+      </c>
+      <c r="E106" s="13">
+        <v>6010</v>
       </c>
       <c r="F106" s="2" t="s">
-        <v>408</v>
-[...5 lines deleted...]
-        <v>462</v>
+        <v>300</v>
+      </c>
+      <c r="G106" s="14">
+        <v>7601007588381</v>
+      </c>
+      <c r="H106" s="14" t="s">
+        <v>451</v>
       </c>
       <c r="I106" s="5" t="s">
-        <v>463</v>
-[...10 lines deleted...]
-        <v>48</v>
+        <v>452</v>
+      </c>
+      <c r="J106" s="36" t="s">
+        <v>733</v>
+      </c>
+      <c r="K106" s="32" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="107" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A107" s="13" t="s">
+        <v>24</v>
       </c>
       <c r="B107" s="3" t="s">
-        <v>464</v>
+        <v>453</v>
       </c>
       <c r="C107" s="2"/>
       <c r="D107" s="3" t="s">
-        <v>465</v>
-[...2 lines deleted...]
-        <v>8400</v>
+        <v>454</v>
+      </c>
+      <c r="E107" s="13">
+        <v>4500</v>
       </c>
       <c r="F107" s="2" t="s">
-        <v>272</v>
-[...5 lines deleted...]
-        <v>466</v>
+        <v>401</v>
+      </c>
+      <c r="G107" s="14">
+        <v>7601003851823</v>
+      </c>
+      <c r="H107" s="14" t="s">
+        <v>455</v>
       </c>
       <c r="I107" s="5" t="s">
-        <v>467</v>
-[...10 lines deleted...]
-        <v>17</v>
+        <v>456</v>
+      </c>
+      <c r="J107" s="36" t="s">
+        <v>733</v>
+      </c>
+      <c r="K107" s="32" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="108" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A108" s="13" t="s">
+        <v>48</v>
       </c>
       <c r="B108" s="3" t="s">
-        <v>468</v>
+        <v>457</v>
       </c>
       <c r="C108" s="2"/>
       <c r="D108" s="3" t="s">
-        <v>469</v>
-[...2 lines deleted...]
-        <v>6207</v>
+        <v>458</v>
+      </c>
+      <c r="E108" s="13">
+        <v>8400</v>
       </c>
       <c r="F108" s="2" t="s">
-        <v>470</v>
-[...5 lines deleted...]
-        <v>471</v>
+        <v>268</v>
+      </c>
+      <c r="G108" s="14">
+        <v>7601003934830</v>
+      </c>
+      <c r="H108" s="14" t="s">
+        <v>459</v>
       </c>
       <c r="I108" s="5" t="s">
-        <v>472</v>
-[...10 lines deleted...]
-        <v>48</v>
+        <v>460</v>
+      </c>
+      <c r="J108" s="36" t="s">
+        <v>733</v>
+      </c>
+      <c r="K108" s="32" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="109" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A109" s="13" t="s">
+        <v>17</v>
       </c>
       <c r="B109" s="3" t="s">
-        <v>473</v>
+        <v>461</v>
       </c>
       <c r="C109" s="2"/>
       <c r="D109" s="3" t="s">
-        <v>474</v>
-[...2 lines deleted...]
-        <v>8052</v>
+        <v>462</v>
+      </c>
+      <c r="E109" s="13">
+        <v>6207</v>
       </c>
       <c r="F109" s="2" t="s">
-        <v>77</v>
-[...5 lines deleted...]
-        <v>475</v>
+        <v>463</v>
+      </c>
+      <c r="G109" s="14">
+        <v>7601003431544</v>
+      </c>
+      <c r="H109" s="14" t="s">
+        <v>464</v>
       </c>
       <c r="I109" s="5" t="s">
-        <v>476</v>
-[...10 lines deleted...]
-        <v>109</v>
+        <v>465</v>
+      </c>
+      <c r="J109" s="36" t="s">
+        <v>733</v>
+      </c>
+      <c r="K109" s="32" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="110" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A110" s="13" t="s">
+        <v>48</v>
       </c>
       <c r="B110" s="3" t="s">
-        <v>477</v>
+        <v>466</v>
       </c>
       <c r="C110" s="2"/>
       <c r="D110" s="3" t="s">
-        <v>478</v>
-[...2 lines deleted...]
-        <v>6900</v>
+        <v>467</v>
+      </c>
+      <c r="E110" s="13">
+        <v>8052</v>
       </c>
       <c r="F110" s="2" t="s">
-        <v>112</v>
-[...5 lines deleted...]
-        <v>479</v>
+        <v>75</v>
+      </c>
+      <c r="G110" s="14">
+        <v>7601003385861</v>
+      </c>
+      <c r="H110" s="14" t="s">
+        <v>468</v>
       </c>
       <c r="I110" s="5" t="s">
-        <v>480</v>
-[...10 lines deleted...]
-        <v>109</v>
+        <v>469</v>
+      </c>
+      <c r="J110" s="36" t="s">
+        <v>733</v>
+      </c>
+      <c r="K110" s="32" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="111" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A111" s="13" t="s">
+        <v>106</v>
       </c>
       <c r="B111" s="3" t="s">
-        <v>481</v>
+        <v>470</v>
       </c>
       <c r="C111" s="2"/>
       <c r="D111" s="3" t="s">
-        <v>482</v>
-[...1 lines deleted...]
-      <c r="E111" s="14">
+        <v>471</v>
+      </c>
+      <c r="E111" s="13">
+        <v>6900</v>
+      </c>
+      <c r="F111" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="G111" s="14">
+        <v>7601007783496</v>
+      </c>
+      <c r="H111" s="14" t="s">
+        <v>472</v>
+      </c>
+      <c r="I111" s="5" t="s">
+        <v>473</v>
+      </c>
+      <c r="J111" s="36" t="s">
+        <v>734</v>
+      </c>
+      <c r="K111" s="32" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="112" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A112" s="13" t="s">
+        <v>106</v>
+      </c>
+      <c r="B112" s="3" t="s">
+        <v>474</v>
+      </c>
+      <c r="C112" s="2"/>
+      <c r="D112" s="3" t="s">
+        <v>475</v>
+      </c>
+      <c r="E112" s="13">
         <v>6834</v>
       </c>
-      <c r="F111" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G111" s="15">
+      <c r="F112" s="2" t="s">
+        <v>476</v>
+      </c>
+      <c r="G112" s="14">
         <v>7601007783274</v>
       </c>
-      <c r="H111" s="15" t="s">
-[...13 lines deleted...]
-      <c r="A112" s="14" t="s">
+      <c r="H112" s="14" t="s">
+        <v>477</v>
+      </c>
+      <c r="I112" s="5" t="s">
+        <v>478</v>
+      </c>
+      <c r="J112" s="36" t="s">
+        <v>734</v>
+      </c>
+      <c r="K112" s="32" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="113" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A113" s="13" t="s">
         <v>17</v>
       </c>
-      <c r="B112" s="3" t="s">
-[...34 lines deleted...]
-      </c>
       <c r="B113" s="3" t="s">
-        <v>489</v>
+        <v>479</v>
       </c>
       <c r="C113" s="9"/>
       <c r="D113" s="3" t="s">
-        <v>781</v>
-[...1 lines deleted...]
-      <c r="E113" s="14">
+        <v>800</v>
+      </c>
+      <c r="E113" s="13">
+        <v>6004</v>
+      </c>
+      <c r="F113" s="2" t="s">
+        <v>185</v>
+      </c>
+      <c r="G113" s="15">
+        <v>7601007939824</v>
+      </c>
+      <c r="H113" s="20" t="s">
+        <v>480</v>
+      </c>
+      <c r="I113" s="10" t="s">
+        <v>481</v>
+      </c>
+      <c r="J113" s="35" t="s">
+        <v>733</v>
+      </c>
+      <c r="K113" s="33" t="s">
+        <v>37</v>
+      </c>
+      <c r="L113" s="44"/>
+      <c r="M113" s="33"/>
+      <c r="N113" s="33"/>
+    </row>
+    <row r="114" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A114" s="13" t="s">
+        <v>332</v>
+      </c>
+      <c r="B114" s="3" t="s">
+        <v>482</v>
+      </c>
+      <c r="C114" s="9"/>
+      <c r="D114" s="3" t="s">
+        <v>768</v>
+      </c>
+      <c r="E114" s="13">
         <v>6055</v>
       </c>
-      <c r="F113" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G113" s="17">
+      <c r="F114" s="2" t="s">
+        <v>483</v>
+      </c>
+      <c r="G114" s="15">
         <v>7601007946860</v>
       </c>
-      <c r="H113" s="21" t="s">
-[...8 lines deleted...]
-      <c r="K113" s="36" t="s">
+      <c r="H114" s="19" t="s">
+        <v>484</v>
+      </c>
+      <c r="I114" s="24" t="s">
+        <v>485</v>
+      </c>
+      <c r="J114" s="32" t="s">
+        <v>733</v>
+      </c>
+      <c r="K114" s="33" t="s">
         <v>37</v>
       </c>
-      <c r="L113" s="49"/>
-[...41 lines deleted...]
-        <v>69</v>
+      <c r="L114" s="44"/>
+      <c r="M114" s="33"/>
+      <c r="N114" s="33"/>
+    </row>
+    <row r="115" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A115" s="13" t="s">
+        <v>643</v>
       </c>
       <c r="B115" s="3" t="s">
-        <v>496</v>
+        <v>486</v>
       </c>
       <c r="C115" s="2"/>
       <c r="D115" s="3" t="s">
-        <v>497</v>
-[...1 lines deleted...]
-      <c r="E115" s="14">
+        <v>782</v>
+      </c>
+      <c r="E115" s="13">
+        <v>9220</v>
+      </c>
+      <c r="F115" s="2" t="s">
+        <v>783</v>
+      </c>
+      <c r="G115" s="14">
+        <v>7601007911417</v>
+      </c>
+      <c r="H115" s="14" t="s">
+        <v>487</v>
+      </c>
+      <c r="I115" s="24" t="s">
+        <v>488</v>
+      </c>
+      <c r="J115" s="32" t="s">
+        <v>733</v>
+      </c>
+      <c r="K115" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="L115" s="61" t="s">
+        <v>784</v>
+      </c>
+    </row>
+    <row r="116" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A116" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="B116" s="3" t="s">
+        <v>489</v>
+      </c>
+      <c r="C116" s="2"/>
+      <c r="D116" s="3" t="s">
+        <v>490</v>
+      </c>
+      <c r="E116" s="13">
         <v>5212</v>
       </c>
-      <c r="F115" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G115" s="15">
+      <c r="F116" s="2" t="s">
+        <v>491</v>
+      </c>
+      <c r="G116" s="14">
         <v>7601003851625</v>
       </c>
-      <c r="H115" s="15" t="s">
-[...50 lines deleted...]
-        <v>59</v>
+      <c r="H116" s="14" t="s">
+        <v>492</v>
+      </c>
+      <c r="I116" s="5" t="s">
+        <v>493</v>
+      </c>
+      <c r="J116" s="36" t="s">
+        <v>733</v>
+      </c>
+      <c r="K116" s="32" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="117" spans="1:15" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A117" s="13" t="s">
+        <v>82</v>
       </c>
       <c r="B117" s="3" t="s">
-        <v>503</v>
+        <v>494</v>
       </c>
       <c r="C117" s="9"/>
       <c r="D117" s="3" t="s">
-        <v>504</v>
-[...2 lines deleted...]
-        <v>4153</v>
+        <v>705</v>
+      </c>
+      <c r="E117" s="13">
+        <v>4410</v>
       </c>
       <c r="F117" s="2" t="s">
-        <v>163</v>
-[...13 lines deleted...]
-      <c r="K117" s="36" t="s">
+        <v>706</v>
+      </c>
+      <c r="G117" s="15">
+        <v>7601002742672</v>
+      </c>
+      <c r="H117" s="17" t="s">
+        <v>707</v>
+      </c>
+      <c r="I117" s="10" t="s">
+        <v>495</v>
+      </c>
+      <c r="J117" s="15" t="s">
+        <v>733</v>
+      </c>
+      <c r="K117" s="80" t="s">
         <v>37</v>
       </c>
-      <c r="L117" s="49"/>
-[...5 lines deleted...]
-        <v>126</v>
+      <c r="L117" s="80"/>
+      <c r="M117" s="80"/>
+      <c r="N117" s="80"/>
+    </row>
+    <row r="118" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A118" s="13" t="s">
+        <v>57</v>
       </c>
       <c r="B118" s="3" t="s">
-        <v>507</v>
+        <v>496</v>
       </c>
       <c r="C118" s="9"/>
       <c r="D118" s="3" t="s">
-        <v>814</v>
-[...2 lines deleted...]
-        <v>1920</v>
+        <v>497</v>
+      </c>
+      <c r="E118" s="13">
+        <v>4153</v>
       </c>
       <c r="F118" s="2" t="s">
-        <v>508</v>
-[...13 lines deleted...]
-      <c r="K118" s="36" t="s">
+        <v>160</v>
+      </c>
+      <c r="G118" s="15">
+        <v>7601007927371</v>
+      </c>
+      <c r="H118" s="20" t="s">
+        <v>498</v>
+      </c>
+      <c r="I118" s="83" t="s">
+        <v>499</v>
+      </c>
+      <c r="J118" s="20" t="s">
+        <v>733</v>
+      </c>
+      <c r="K118" s="80" t="s">
         <v>37</v>
       </c>
-      <c r="L118" s="49"/>
-[...5 lines deleted...]
-        <v>69</v>
+      <c r="L118" s="80"/>
+      <c r="M118" s="80"/>
+      <c r="N118" s="80"/>
+    </row>
+    <row r="119" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A119" s="13" t="s">
+        <v>123</v>
       </c>
       <c r="B119" s="3" t="s">
-        <v>511</v>
+        <v>500</v>
       </c>
       <c r="C119" s="9"/>
       <c r="D119" s="3" t="s">
-        <v>512</v>
-[...2 lines deleted...]
-        <v>4800</v>
+        <v>801</v>
+      </c>
+      <c r="E119" s="13">
+        <v>1920</v>
       </c>
       <c r="F119" s="2" t="s">
-        <v>286</v>
-[...13 lines deleted...]
-      <c r="K119" s="36" t="s">
+        <v>501</v>
+      </c>
+      <c r="G119" s="15">
+        <v>7601007946846</v>
+      </c>
+      <c r="H119" s="15" t="s">
+        <v>502</v>
+      </c>
+      <c r="I119" s="24" t="s">
+        <v>503</v>
+      </c>
+      <c r="J119" s="32" t="s">
+        <v>735</v>
+      </c>
+      <c r="K119" s="33" t="s">
         <v>37</v>
       </c>
-      <c r="L119" s="49"/>
-[...5 lines deleted...]
-        <v>48</v>
+      <c r="L119" s="44"/>
+      <c r="M119" s="33"/>
+      <c r="N119" s="33"/>
+    </row>
+    <row r="120" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A120" s="13" t="s">
+        <v>67</v>
       </c>
       <c r="B120" s="3" t="s">
-        <v>515</v>
+        <v>504</v>
       </c>
       <c r="C120" s="9"/>
       <c r="D120" s="3" t="s">
-        <v>516</v>
-[...2 lines deleted...]
-        <v>8304</v>
+        <v>505</v>
+      </c>
+      <c r="E120" s="13">
+        <v>4800</v>
       </c>
       <c r="F120" s="2" t="s">
-        <v>517</v>
-[...13 lines deleted...]
-      <c r="K120" s="36" t="s">
+        <v>282</v>
+      </c>
+      <c r="G120" s="15">
+        <v>7601007939831</v>
+      </c>
+      <c r="H120" s="17" t="s">
+        <v>506</v>
+      </c>
+      <c r="I120" s="24" t="s">
+        <v>507</v>
+      </c>
+      <c r="J120" s="16" t="s">
+        <v>733</v>
+      </c>
+      <c r="K120" s="80" t="s">
         <v>37</v>
       </c>
-      <c r="L120" s="49"/>
-[...5 lines deleted...]
-        <v>10</v>
+      <c r="L120" s="80"/>
+      <c r="M120" s="80"/>
+      <c r="N120" s="80"/>
+    </row>
+    <row r="121" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A121" s="13" t="s">
+        <v>48</v>
       </c>
       <c r="B121" s="3" t="s">
-        <v>520</v>
+        <v>508</v>
       </c>
       <c r="C121" s="9"/>
       <c r="D121" s="3" t="s">
-        <v>732</v>
-[...2 lines deleted...]
-        <v>3612</v>
+        <v>509</v>
+      </c>
+      <c r="E121" s="13">
+        <v>8304</v>
       </c>
       <c r="F121" s="2" t="s">
-        <v>521</v>
-[...13 lines deleted...]
-      <c r="K121" s="36" t="s">
+        <v>510</v>
+      </c>
+      <c r="G121" s="15">
+        <v>7601007927401</v>
+      </c>
+      <c r="H121" s="17" t="s">
+        <v>511</v>
+      </c>
+      <c r="I121" s="81" t="s">
+        <v>512</v>
+      </c>
+      <c r="J121" s="82" t="s">
+        <v>733</v>
+      </c>
+      <c r="K121" s="80" t="s">
         <v>37</v>
       </c>
-      <c r="L121" s="49"/>
-[...4 lines deleted...]
-      <c r="A122" s="14" t="s">
+      <c r="L121" s="80"/>
+      <c r="M121" s="80"/>
+      <c r="N121" s="80"/>
+    </row>
+    <row r="122" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A122" s="13" t="s">
         <v>10</v>
       </c>
       <c r="B122" s="3" t="s">
-        <v>524</v>
+        <v>513</v>
       </c>
       <c r="C122" s="9"/>
       <c r="D122" s="3" t="s">
-        <v>525</v>
-[...2 lines deleted...]
-        <v>3270</v>
+        <v>720</v>
+      </c>
+      <c r="E122" s="13">
+        <v>3612</v>
       </c>
       <c r="F122" s="2" t="s">
-        <v>526</v>
-[...13 lines deleted...]
-      <c r="K122" s="36" t="s">
+        <v>514</v>
+      </c>
+      <c r="G122" s="15">
+        <v>7601001848238</v>
+      </c>
+      <c r="H122" s="16" t="s">
+        <v>515</v>
+      </c>
+      <c r="I122" s="24" t="s">
+        <v>516</v>
+      </c>
+      <c r="J122" s="16" t="s">
+        <v>733</v>
+      </c>
+      <c r="K122" s="80" t="s">
         <v>37</v>
       </c>
-      <c r="L122" s="49"/>
-[...5 lines deleted...]
-        <v>69</v>
+      <c r="L122" s="80"/>
+      <c r="M122" s="80"/>
+      <c r="N122" s="80"/>
+    </row>
+    <row r="123" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A123" s="13" t="s">
+        <v>10</v>
       </c>
       <c r="B123" s="3" t="s">
-        <v>529</v>
+        <v>517</v>
       </c>
       <c r="C123" s="9"/>
       <c r="D123" s="3" t="s">
-        <v>530</v>
-[...2 lines deleted...]
-        <v>4665</v>
+        <v>518</v>
+      </c>
+      <c r="E123" s="13">
+        <v>3270</v>
       </c>
       <c r="F123" s="2" t="s">
-        <v>531</v>
-[...13 lines deleted...]
-      <c r="K123" s="36" t="s">
+        <v>519</v>
+      </c>
+      <c r="G123" s="15">
+        <v>7601007939848</v>
+      </c>
+      <c r="H123" s="17" t="s">
+        <v>520</v>
+      </c>
+      <c r="I123" s="10" t="s">
+        <v>521</v>
+      </c>
+      <c r="J123" s="15" t="s">
+        <v>733</v>
+      </c>
+      <c r="K123" s="80" t="s">
         <v>37</v>
       </c>
-      <c r="L123" s="49"/>
-[...5 lines deleted...]
-        <v>24</v>
+      <c r="L123" s="80"/>
+      <c r="M123" s="80"/>
+      <c r="N123" s="80"/>
+    </row>
+    <row r="124" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A124" s="13" t="s">
+        <v>67</v>
       </c>
       <c r="B124" s="3" t="s">
-        <v>533</v>
+        <v>522</v>
       </c>
       <c r="C124" s="9"/>
       <c r="D124" s="3" t="s">
+        <v>523</v>
+      </c>
+      <c r="E124" s="13">
+        <v>4665</v>
+      </c>
+      <c r="F124" s="2" t="s">
+        <v>524</v>
+      </c>
+      <c r="G124" s="15">
+        <v>7601007997398</v>
+      </c>
+      <c r="H124" s="17" t="s">
+        <v>708</v>
+      </c>
+      <c r="I124" s="24" t="s">
+        <v>525</v>
+      </c>
+      <c r="J124" s="32" t="s">
+        <v>733</v>
+      </c>
+      <c r="K124" s="33" t="s">
+        <v>37</v>
+      </c>
+      <c r="L124" s="44"/>
+      <c r="M124" s="33"/>
+      <c r="N124" s="33"/>
+    </row>
+    <row r="125" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A125" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="B125" s="3" t="s">
+        <v>526</v>
+      </c>
+      <c r="C125" s="9"/>
+      <c r="D125" s="3" t="s">
+        <v>527</v>
+      </c>
+      <c r="E125" s="13">
+        <v>4112</v>
+      </c>
+      <c r="F125" s="2" t="s">
+        <v>528</v>
+      </c>
+      <c r="G125" s="15">
+        <v>7601007781935</v>
+      </c>
+      <c r="H125" s="16" t="s">
+        <v>529</v>
+      </c>
+      <c r="I125" s="24"/>
+      <c r="J125" s="32" t="s">
+        <v>733</v>
+      </c>
+      <c r="K125" s="33" t="s">
+        <v>37</v>
+      </c>
+      <c r="L125" s="44"/>
+      <c r="M125" s="33"/>
+      <c r="N125" s="33"/>
+      <c r="O125" s="24" t="s">
+        <v>795</v>
+      </c>
+    </row>
+    <row r="126" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A126" s="13" t="s">
+        <v>146</v>
+      </c>
+      <c r="B126" s="3" t="s">
+        <v>530</v>
+      </c>
+      <c r="C126" s="2"/>
+      <c r="D126" s="3" t="s">
+        <v>531</v>
+      </c>
+      <c r="E126" s="13">
+        <v>1227</v>
+      </c>
+      <c r="F126" s="2" t="s">
+        <v>532</v>
+      </c>
+      <c r="G126" s="14">
+        <v>7601002865395</v>
+      </c>
+      <c r="H126" s="14" t="s">
+        <v>533</v>
+      </c>
+      <c r="I126" s="5" t="s">
         <v>534</v>
       </c>
-      <c r="E124" s="14">
-[...2 lines deleted...]
-      <c r="F124" s="2" t="s">
+      <c r="J126" s="36" t="s">
+        <v>735</v>
+      </c>
+      <c r="K126" s="32" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="127" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A127" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="B127" s="3" t="s">
         <v>535</v>
       </c>
-      <c r="G124" s="17">
-[...2 lines deleted...]
-      <c r="H124" s="18" t="s">
+      <c r="C127" s="2" t="s">
         <v>536</v>
       </c>
-      <c r="I124" s="26"/>
-[...17 lines deleted...]
-      <c r="B125" s="3" t="s">
+      <c r="D127" s="3" t="s">
         <v>537</v>
       </c>
-      <c r="C125" s="2"/>
-      <c r="D125" s="3" t="s">
+      <c r="E127" s="13">
+        <v>5454</v>
+      </c>
+      <c r="F127" s="2" t="s">
         <v>538</v>
       </c>
-      <c r="E125" s="14">
-[...2 lines deleted...]
-      <c r="F125" s="2" t="s">
+      <c r="G127" s="14">
+        <v>7601002107914</v>
+      </c>
+      <c r="H127" s="14" t="s">
+        <v>718</v>
+      </c>
+      <c r="I127" s="5" t="s">
+        <v>822</v>
+      </c>
+      <c r="J127" s="36" t="s">
+        <v>733</v>
+      </c>
+      <c r="K127" s="32" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="128" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A128" s="13" t="s">
+        <v>106</v>
+      </c>
+      <c r="B128" s="3" t="s">
         <v>539</v>
-      </c>
-[...92 lines deleted...]
-        <v>552</v>
       </c>
       <c r="C128" s="9"/>
       <c r="D128" s="3" t="s">
-        <v>725</v>
-[...1 lines deleted...]
-      <c r="E128" s="14">
+        <v>540</v>
+      </c>
+      <c r="E128" s="13">
+        <v>6532</v>
+      </c>
+      <c r="F128" s="2" t="s">
+        <v>541</v>
+      </c>
+      <c r="G128" s="15">
+        <v>7601007863433</v>
+      </c>
+      <c r="H128" s="17" t="s">
+        <v>542</v>
+      </c>
+      <c r="I128" s="24" t="s">
+        <v>543</v>
+      </c>
+      <c r="J128" s="16" t="s">
+        <v>734</v>
+      </c>
+      <c r="K128" s="80" t="s">
+        <v>37</v>
+      </c>
+      <c r="L128" s="80"/>
+      <c r="M128" s="80"/>
+      <c r="N128" s="80"/>
+    </row>
+    <row r="129" spans="1:16" s="51" customFormat="1" ht="13.9" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A129" s="46" t="s">
+        <v>57</v>
+      </c>
+      <c r="B129" s="47" t="s">
+        <v>544</v>
+      </c>
+      <c r="C129" s="48"/>
+      <c r="D129" s="47" t="s">
+        <v>713</v>
+      </c>
+      <c r="E129" s="46">
         <v>4123</v>
       </c>
-      <c r="F128" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G128" s="17">
+      <c r="F129" s="48" t="s">
+        <v>545</v>
+      </c>
+      <c r="G129" s="49">
         <v>7601001378599</v>
       </c>
-      <c r="H128" s="19" t="s">
-[...8 lines deleted...]
-      <c r="K128" s="36" t="s">
+      <c r="H129" s="50" t="s">
+        <v>546</v>
+      </c>
+      <c r="I129" s="51" t="s">
+        <v>547</v>
+      </c>
+      <c r="J129" s="52" t="s">
+        <v>733</v>
+      </c>
+      <c r="K129" s="53" t="s">
         <v>37</v>
       </c>
-      <c r="L128" s="49"/>
-[...4 lines deleted...]
-      <c r="A129" s="14" t="s">
+      <c r="L129" s="54"/>
+      <c r="M129" s="53"/>
+      <c r="N129" s="53"/>
+    </row>
+    <row r="130" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A130" s="13" t="s">
         <v>10</v>
       </c>
-      <c r="B129" s="3" t="s">
-[...6 lines deleted...]
-      <c r="E129" s="14">
+      <c r="B130" s="3" t="s">
+        <v>548</v>
+      </c>
+      <c r="C130" s="9"/>
+      <c r="D130" s="3" t="s">
+        <v>549</v>
+      </c>
+      <c r="E130" s="13">
         <v>3422</v>
       </c>
-      <c r="F129" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G129" s="17">
+      <c r="F130" s="2" t="s">
+        <v>550</v>
+      </c>
+      <c r="G130" s="15">
         <v>7601001794122</v>
       </c>
-      <c r="H129" s="19" t="s">
-[...8 lines deleted...]
-      <c r="K129" s="36" t="s">
+      <c r="H130" s="17" t="s">
+        <v>726</v>
+      </c>
+      <c r="I130" s="10" t="s">
+        <v>551</v>
+      </c>
+      <c r="J130" s="35" t="s">
+        <v>733</v>
+      </c>
+      <c r="K130" s="33" t="s">
         <v>16</v>
       </c>
-      <c r="L129" s="49"/>
-[...38 lines deleted...]
-        <v>179</v>
+      <c r="L130" s="44"/>
+      <c r="M130" s="33"/>
+      <c r="N130" s="33"/>
+    </row>
+    <row r="131" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A131" s="13" t="s">
+        <v>67</v>
       </c>
       <c r="B131" s="3" t="s">
-        <v>565</v>
+        <v>552</v>
       </c>
       <c r="C131" s="2"/>
       <c r="D131" s="3" t="s">
+        <v>553</v>
+      </c>
+      <c r="E131" s="13">
+        <v>4303</v>
+      </c>
+      <c r="F131" s="2" t="s">
+        <v>554</v>
+      </c>
+      <c r="G131" s="14">
+        <v>7601007783434</v>
+      </c>
+      <c r="H131" s="14" t="s">
+        <v>555</v>
+      </c>
+      <c r="I131" s="5" t="s">
+        <v>556</v>
+      </c>
+      <c r="J131" s="36" t="s">
+        <v>733</v>
+      </c>
+      <c r="K131" s="32" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="132" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A132" s="13" t="s">
+        <v>176</v>
+      </c>
+      <c r="B132" s="3" t="s">
+        <v>557</v>
+      </c>
+      <c r="C132" s="2"/>
+      <c r="D132" s="3" t="s">
+        <v>558</v>
+      </c>
+      <c r="E132" s="13">
+        <v>1630</v>
+      </c>
+      <c r="F132" s="2" t="s">
+        <v>559</v>
+      </c>
+      <c r="G132" s="14">
+        <v>7601007783748</v>
+      </c>
+      <c r="H132" s="14" t="s">
+        <v>560</v>
+      </c>
+      <c r="I132" s="5" t="s">
+        <v>561</v>
+      </c>
+      <c r="J132" s="36" t="s">
+        <v>735</v>
+      </c>
+      <c r="K132" s="32" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="133" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A133" s="13" t="s">
+        <v>106</v>
+      </c>
+      <c r="B133" s="3" t="s">
+        <v>562</v>
+      </c>
+      <c r="C133" s="9"/>
+      <c r="D133" s="3" t="s">
+        <v>563</v>
+      </c>
+      <c r="E133" s="13">
+        <v>6830</v>
+      </c>
+      <c r="F133" s="2" t="s">
+        <v>564</v>
+      </c>
+      <c r="G133" s="15">
+        <v>7601007946839</v>
+      </c>
+      <c r="H133" s="17" t="s">
+        <v>565</v>
+      </c>
+      <c r="I133" s="24" t="s">
         <v>566</v>
       </c>
-      <c r="E131" s="14">
-[...2 lines deleted...]
-      <c r="F131" s="2" t="s">
+      <c r="J133" s="32" t="s">
+        <v>734</v>
+      </c>
+      <c r="K133" s="33" t="s">
+        <v>37</v>
+      </c>
+      <c r="L133" s="44"/>
+      <c r="M133" s="33"/>
+      <c r="N133" s="33"/>
+      <c r="P133" s="24" t="s">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="134" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A134" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="B134" s="3" t="s">
         <v>567</v>
-      </c>
-[...96 lines deleted...]
-        <v>575</v>
       </c>
       <c r="C134" s="2"/>
       <c r="D134" s="3" t="s">
-        <v>426</v>
-[...1 lines deleted...]
-      <c r="E134" s="14">
+        <v>568</v>
+      </c>
+      <c r="E134" s="13">
+        <v>1260</v>
+      </c>
+      <c r="F134" s="2" t="s">
+        <v>569</v>
+      </c>
+      <c r="G134" s="14">
+        <v>7601007783335</v>
+      </c>
+      <c r="H134" s="14" t="s">
+        <v>570</v>
+      </c>
+      <c r="I134" s="24" t="s">
+        <v>745</v>
+      </c>
+      <c r="J134" s="36" t="s">
+        <v>735</v>
+      </c>
+      <c r="K134" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="L134" s="45" t="s">
+        <v>749</v>
+      </c>
+    </row>
+    <row r="135" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A135" s="13" t="s">
+        <v>146</v>
+      </c>
+      <c r="B135" s="3" t="s">
+        <v>567</v>
+      </c>
+      <c r="C135" s="2"/>
+      <c r="D135" s="3" t="s">
+        <v>419</v>
+      </c>
+      <c r="E135" s="13">
         <v>1227</v>
       </c>
-      <c r="F134" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G134" s="15">
+      <c r="F135" s="2" t="s">
+        <v>796</v>
+      </c>
+      <c r="G135" s="14">
         <v>7601007997879</v>
       </c>
-      <c r="H134" s="15" t="s">
-[...5 lines deleted...]
-      <c r="J134" s="39" t="s">
+      <c r="H135" s="14" t="s">
+        <v>571</v>
+      </c>
+      <c r="I135" s="5" t="s">
+        <v>572</v>
+      </c>
+      <c r="J135" s="36" t="s">
+        <v>735</v>
+      </c>
+      <c r="K135" s="32" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="136" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A136" s="13" t="s">
+        <v>146</v>
+      </c>
+      <c r="B136" s="3" t="s">
+        <v>567</v>
+      </c>
+      <c r="C136" s="1"/>
+      <c r="D136" s="3" t="s">
+        <v>419</v>
+      </c>
+      <c r="E136" s="13">
+        <v>1227</v>
+      </c>
+      <c r="F136" s="2" t="s">
+        <v>796</v>
+      </c>
+      <c r="G136" s="14">
+        <v>7601007783335</v>
+      </c>
+      <c r="H136" s="14" t="s">
+        <v>746</v>
+      </c>
+      <c r="I136" s="24" t="s">
         <v>747</v>
       </c>
-      <c r="K134" s="35" t="s">
-[...7 lines deleted...]
-      <c r="B135" s="3" t="s">
+      <c r="J136" s="36"/>
+      <c r="K136" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="L136" s="45" t="s">
+        <v>749</v>
+      </c>
+    </row>
+    <row r="137" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A137" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="B137" s="3" t="s">
+        <v>573</v>
+      </c>
+      <c r="C137" s="9"/>
+      <c r="D137" s="86" t="s">
+        <v>826</v>
+      </c>
+      <c r="E137" s="13">
+        <v>3302</v>
+      </c>
+      <c r="F137" s="2" t="s">
+        <v>574</v>
+      </c>
+      <c r="G137" s="15">
+        <v>7601002748407</v>
+      </c>
+      <c r="H137" s="15" t="s">
         <v>575</v>
       </c>
-      <c r="C135" s="1"/>
-[...55 lines deleted...]
-      <c r="K136" s="36" t="s">
+      <c r="I137" s="5" t="s">
+        <v>576</v>
+      </c>
+      <c r="J137" s="32" t="s">
+        <v>733</v>
+      </c>
+      <c r="K137" s="33" t="s">
         <v>16</v>
       </c>
-      <c r="L136" s="49"/>
-[...38 lines deleted...]
-        <v>591</v>
+      <c r="L137" s="44"/>
+      <c r="M137" s="33"/>
+      <c r="N137" s="33"/>
+    </row>
+    <row r="138" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A138" s="13" t="s">
+        <v>106</v>
       </c>
       <c r="B138" s="3" t="s">
-        <v>592</v>
+        <v>577</v>
       </c>
       <c r="C138" s="2"/>
       <c r="D138" s="3" t="s">
+        <v>578</v>
+      </c>
+      <c r="E138" s="13">
+        <v>6514</v>
+      </c>
+      <c r="F138" s="2" t="s">
+        <v>579</v>
+      </c>
+      <c r="G138" s="14">
+        <v>7601003598421</v>
+      </c>
+      <c r="H138" s="14" t="s">
+        <v>580</v>
+      </c>
+      <c r="I138" s="5" t="s">
+        <v>581</v>
+      </c>
+      <c r="J138" s="36" t="s">
+        <v>734</v>
+      </c>
+      <c r="K138" s="32" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="139" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A139" s="13" t="s">
+        <v>582</v>
+      </c>
+      <c r="B139" s="3" t="s">
+        <v>583</v>
+      </c>
+      <c r="C139" s="2"/>
+      <c r="D139" s="3" t="s">
+        <v>584</v>
+      </c>
+      <c r="E139" s="13">
+        <v>9100</v>
+      </c>
+      <c r="F139" s="2" t="s">
+        <v>585</v>
+      </c>
+      <c r="G139" s="14">
+        <v>7601003309614</v>
+      </c>
+      <c r="H139" s="14" t="s">
+        <v>586</v>
+      </c>
+      <c r="I139" s="5" t="s">
+        <v>587</v>
+      </c>
+      <c r="J139" s="36" t="s">
+        <v>733</v>
+      </c>
+      <c r="K139" s="32" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="140" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A140" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="B140" s="3" t="s">
+        <v>588</v>
+      </c>
+      <c r="C140" s="9"/>
+      <c r="D140" s="3" t="s">
+        <v>589</v>
+      </c>
+      <c r="E140" s="13">
+        <v>3627</v>
+      </c>
+      <c r="F140" s="2" t="s">
+        <v>590</v>
+      </c>
+      <c r="G140" s="15">
+        <v>7601003300116</v>
+      </c>
+      <c r="H140" s="20" t="s">
+        <v>591</v>
+      </c>
+      <c r="I140" s="24" t="s">
+        <v>592</v>
+      </c>
+      <c r="J140" s="16" t="s">
+        <v>733</v>
+      </c>
+      <c r="K140" s="80" t="s">
+        <v>37</v>
+      </c>
+      <c r="L140" s="80"/>
+      <c r="M140" s="80"/>
+      <c r="N140" s="80"/>
+    </row>
+    <row r="141" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A141" s="13" t="s">
+        <v>176</v>
+      </c>
+      <c r="B141" s="3" t="s">
         <v>593</v>
-      </c>
-[...96 lines deleted...]
-        <v>606</v>
       </c>
       <c r="C141" s="2"/>
       <c r="D141" s="3" t="s">
-        <v>607</v>
-[...2 lines deleted...]
-        <v>3097</v>
+        <v>594</v>
+      </c>
+      <c r="E141" s="13">
+        <v>1700</v>
       </c>
       <c r="F141" s="2" t="s">
-        <v>608</v>
-[...5 lines deleted...]
-        <v>609</v>
+        <v>367</v>
+      </c>
+      <c r="G141" s="14">
+        <v>7601007783724</v>
+      </c>
+      <c r="H141" s="14" t="s">
+        <v>595</v>
       </c>
       <c r="I141" s="5" t="s">
-        <v>610</v>
-[...10 lines deleted...]
-        <v>48</v>
+        <v>596</v>
+      </c>
+      <c r="J141" s="36" t="s">
+        <v>735</v>
+      </c>
+      <c r="K141" s="32" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="142" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A142" s="13" t="s">
+        <v>10</v>
       </c>
       <c r="B142" s="3" t="s">
-        <v>611</v>
+        <v>597</v>
       </c>
       <c r="C142" s="2"/>
       <c r="D142" s="3" t="s">
-        <v>612</v>
-[...1 lines deleted...]
-      <c r="E142" s="14">
+        <v>598</v>
+      </c>
+      <c r="E142" s="13">
+        <v>3097</v>
+      </c>
+      <c r="F142" s="2" t="s">
+        <v>599</v>
+      </c>
+      <c r="G142" s="14">
+        <v>7601003901764</v>
+      </c>
+      <c r="H142" s="14" t="s">
+        <v>600</v>
+      </c>
+      <c r="I142" s="5" t="s">
+        <v>601</v>
+      </c>
+      <c r="J142" s="36" t="s">
+        <v>733</v>
+      </c>
+      <c r="K142" s="32" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="143" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A143" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="B143" s="3" t="s">
+        <v>602</v>
+      </c>
+      <c r="C143" s="2"/>
+      <c r="D143" s="3" t="s">
+        <v>603</v>
+      </c>
+      <c r="E143" s="13">
         <v>8001</v>
       </c>
-      <c r="F142" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G142" s="15">
+      <c r="F143" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="G143" s="14">
         <v>7601007783557</v>
       </c>
-      <c r="H142" s="15" t="s">
-[...13 lines deleted...]
-      <c r="A143" s="14" t="s">
+      <c r="H143" s="14" t="s">
+        <v>604</v>
+      </c>
+      <c r="I143" s="5" t="s">
+        <v>605</v>
+      </c>
+      <c r="J143" s="36" t="s">
+        <v>733</v>
+      </c>
+      <c r="K143" s="32" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="144" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A144" s="13" t="s">
         <v>10</v>
       </c>
-      <c r="B143" s="3" t="s">
-[...6 lines deleted...]
-      <c r="E143" s="14">
+      <c r="B144" s="3" t="s">
+        <v>797</v>
+      </c>
+      <c r="C144" s="9"/>
+      <c r="D144" s="3" t="s">
+        <v>606</v>
+      </c>
+      <c r="E144" s="13">
         <v>2502</v>
       </c>
-      <c r="F143" s="2" t="s">
+      <c r="F144" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="G143" s="17">
+      <c r="G144" s="15">
         <v>7601003836929</v>
       </c>
-      <c r="H143" s="19" t="s">
-[...8 lines deleted...]
-      <c r="K143" s="36" t="s">
+      <c r="H144" s="17" t="s">
+        <v>607</v>
+      </c>
+      <c r="I144" s="5" t="s">
+        <v>798</v>
+      </c>
+      <c r="J144" s="32" t="s">
+        <v>733</v>
+      </c>
+      <c r="K144" s="33" t="s">
         <v>37</v>
       </c>
-      <c r="L143" s="78">
+      <c r="L144" s="73">
         <v>45967</v>
       </c>
-      <c r="M143" s="36"/>
-[...40 lines deleted...]
-        <v>17</v>
+      <c r="M144" s="33"/>
+      <c r="N144" s="33"/>
+      <c r="O144" s="24" t="s">
+        <v>799</v>
+      </c>
+    </row>
+    <row r="145" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A145" s="13" t="s">
+        <v>82</v>
       </c>
       <c r="B145" s="3" t="s">
-        <v>621</v>
+        <v>608</v>
       </c>
       <c r="C145" s="2"/>
       <c r="D145" s="3" t="s">
-        <v>721</v>
-[...1 lines deleted...]
-      <c r="E145" s="14">
+        <v>609</v>
+      </c>
+      <c r="E145" s="13">
+        <v>4052</v>
+      </c>
+      <c r="F145" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="G145" s="14">
+        <v>7601007997534</v>
+      </c>
+      <c r="H145" s="14" t="s">
+        <v>610</v>
+      </c>
+      <c r="I145" s="5" t="s">
+        <v>611</v>
+      </c>
+      <c r="J145" s="36" t="s">
+        <v>733</v>
+      </c>
+      <c r="K145" s="32" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="146" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A146" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="B146" s="3" t="s">
+        <v>814</v>
+      </c>
+      <c r="C146" s="2"/>
+      <c r="D146" s="3" t="s">
+        <v>709</v>
+      </c>
+      <c r="E146" s="13">
         <v>6003</v>
       </c>
-      <c r="F145" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G145" s="15">
+      <c r="F146" s="2" t="s">
+        <v>185</v>
+      </c>
+      <c r="G146" s="14">
         <v>7601003005196</v>
       </c>
-      <c r="H145" s="15" t="s">
-[...22 lines deleted...]
-      <c r="E146" s="18">
+      <c r="H146" s="14" t="s">
+        <v>612</v>
+      </c>
+      <c r="I146" s="24" t="s">
+        <v>710</v>
+      </c>
+      <c r="J146" s="32" t="s">
+        <v>733</v>
+      </c>
+      <c r="K146" s="32" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="147" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A147" s="16" t="s">
+        <v>96</v>
+      </c>
+      <c r="B147" s="24" t="s">
+        <v>774</v>
+      </c>
+      <c r="D147" s="27" t="s">
+        <v>824</v>
+      </c>
+      <c r="E147" s="16">
         <v>9422</v>
       </c>
-      <c r="F146" s="26" t="s">
-[...17 lines deleted...]
-      <c r="M146" s="37">
+      <c r="F147" s="24" t="s">
+        <v>310</v>
+      </c>
+      <c r="G147" s="14" t="s">
+        <v>775</v>
+      </c>
+      <c r="H147" s="14" t="s">
+        <v>777</v>
+      </c>
+      <c r="I147" s="24" t="s">
+        <v>776</v>
+      </c>
+      <c r="J147" s="23" t="s">
+        <v>733</v>
+      </c>
+      <c r="K147" s="16" t="s">
+        <v>23</v>
+      </c>
+      <c r="L147" s="16"/>
+      <c r="M147" s="84">
         <v>45763</v>
       </c>
-    </row>
-[...38 lines deleted...]
-        <v>297</v>
+      <c r="N147" s="16"/>
+    </row>
+    <row r="148" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A148" s="13" t="s">
+        <v>613</v>
       </c>
       <c r="B148" s="3" t="s">
-        <v>624</v>
+        <v>614</v>
       </c>
       <c r="C148" s="9"/>
       <c r="D148" s="3" t="s">
+        <v>615</v>
+      </c>
+      <c r="E148" s="13">
+        <v>2855</v>
+      </c>
+      <c r="F148" s="2" t="s">
+        <v>616</v>
+      </c>
+      <c r="G148" s="15">
+        <v>7601007944507</v>
+      </c>
+      <c r="H148" s="16" t="s">
+        <v>617</v>
+      </c>
+      <c r="I148" s="24" t="s">
+        <v>618</v>
+      </c>
+      <c r="J148" s="32" t="s">
+        <v>735</v>
+      </c>
+      <c r="K148" s="33" t="s">
+        <v>37</v>
+      </c>
+      <c r="L148" s="44"/>
+      <c r="M148" s="33"/>
+      <c r="N148" s="33"/>
+    </row>
+    <row r="149" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A149" s="13" t="s">
+        <v>293</v>
+      </c>
+      <c r="B149" s="86" t="s">
+        <v>816</v>
+      </c>
+      <c r="C149" s="9"/>
+      <c r="D149" s="3" t="s">
+        <v>619</v>
+      </c>
+      <c r="E149" s="13">
+        <v>2300</v>
+      </c>
+      <c r="F149" s="2" t="s">
+        <v>297</v>
+      </c>
+      <c r="G149" s="15">
+        <v>7601002125178</v>
+      </c>
+      <c r="H149" s="16" t="s">
+        <v>620</v>
+      </c>
+      <c r="I149" s="10" t="s">
+        <v>621</v>
+      </c>
+      <c r="J149" s="15" t="s">
+        <v>735</v>
+      </c>
+      <c r="K149" s="80" t="s">
+        <v>37</v>
+      </c>
+      <c r="L149" s="80"/>
+      <c r="M149" s="80"/>
+      <c r="N149" s="80"/>
+    </row>
+    <row r="150" spans="1:14" s="72" customFormat="1" ht="13.9" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A150" s="63" t="s">
+        <v>10</v>
+      </c>
+      <c r="B150" s="64" t="s">
+        <v>622</v>
+      </c>
+      <c r="C150" s="65"/>
+      <c r="D150" s="64" t="s">
+        <v>12</v>
+      </c>
+      <c r="E150" s="63">
+        <v>3012</v>
+      </c>
+      <c r="F150" s="65" t="s">
+        <v>13</v>
+      </c>
+      <c r="G150" s="66">
+        <v>7601007783694</v>
+      </c>
+      <c r="H150" s="66" t="s">
+        <v>14</v>
+      </c>
+      <c r="I150" s="67" t="s">
+        <v>623</v>
+      </c>
+      <c r="J150" s="68" t="s">
+        <v>733</v>
+      </c>
+      <c r="K150" s="69" t="s">
+        <v>23</v>
+      </c>
+      <c r="L150" s="70"/>
+      <c r="M150" s="69"/>
+      <c r="N150" s="71">
+        <v>45657</v>
+      </c>
+    </row>
+    <row r="151" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A151" s="13" t="s">
+        <v>117</v>
+      </c>
+      <c r="B151" s="3" t="s">
+        <v>624</v>
+      </c>
+      <c r="C151" s="2"/>
+      <c r="D151" s="3" t="s">
+        <v>625</v>
+      </c>
+      <c r="E151" s="13">
+        <v>7007</v>
+      </c>
+      <c r="F151" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="G151" s="14">
+        <v>7601007783441</v>
+      </c>
+      <c r="H151" s="14" t="s">
+        <v>626</v>
+      </c>
+      <c r="I151" s="5" t="s">
+        <v>627</v>
+      </c>
+      <c r="J151" s="36" t="s">
+        <v>733</v>
+      </c>
+      <c r="K151" s="32" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="152" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A152" s="13" t="s">
+        <v>628</v>
+      </c>
+      <c r="B152" s="3" t="s">
         <v>629</v>
-      </c>
-[...137 lines deleted...]
-        <v>739</v>
       </c>
       <c r="C152" s="9"/>
       <c r="D152" s="3" t="s">
-        <v>740</v>
-[...1 lines deleted...]
-      <c r="E152" s="14">
+        <v>630</v>
+      </c>
+      <c r="E152" s="13">
+        <v>8762</v>
+      </c>
+      <c r="F152" s="2" t="s">
+        <v>631</v>
+      </c>
+      <c r="G152" s="15">
+        <v>7601007946815</v>
+      </c>
+      <c r="H152" s="20" t="s">
+        <v>632</v>
+      </c>
+      <c r="I152" s="24" t="s">
+        <v>633</v>
+      </c>
+      <c r="J152" s="16" t="s">
+        <v>733</v>
+      </c>
+      <c r="K152" s="80" t="s">
+        <v>37</v>
+      </c>
+      <c r="L152" s="80"/>
+      <c r="M152" s="80"/>
+      <c r="N152" s="80"/>
+    </row>
+    <row r="153" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A153" s="13" t="s">
+        <v>176</v>
+      </c>
+      <c r="B153" s="3" t="s">
+        <v>727</v>
+      </c>
+      <c r="C153" s="9"/>
+      <c r="D153" s="3" t="s">
+        <v>728</v>
+      </c>
+      <c r="E153" s="13">
         <v>1712</v>
       </c>
-      <c r="F152" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G152" s="17">
+      <c r="F153" s="2" t="s">
+        <v>729</v>
+      </c>
+      <c r="G153" s="15">
         <v>7601001997653</v>
       </c>
-      <c r="H152" s="22" t="s">
-[...8 lines deleted...]
-      <c r="K152" s="36" t="s">
+      <c r="H153" s="20" t="s">
+        <v>730</v>
+      </c>
+      <c r="I153" s="24" t="s">
+        <v>731</v>
+      </c>
+      <c r="J153" s="32" t="s">
+        <v>733</v>
+      </c>
+      <c r="K153" s="33" t="s">
         <v>37</v>
       </c>
-      <c r="L152" s="49"/>
-      <c r="M152" s="34">
+      <c r="L153" s="44"/>
+      <c r="M153" s="31">
         <v>45439</v>
       </c>
-      <c r="N152" s="36"/>
-[...2 lines deleted...]
-      <c r="A153" s="68" t="s">
+      <c r="N153" s="33"/>
+    </row>
+    <row r="154" spans="1:14" s="72" customFormat="1" ht="13.9" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A154" s="63" t="s">
         <v>38</v>
       </c>
-      <c r="B153" s="69" t="s">
-[...6 lines deleted...]
-      <c r="E153" s="68">
+      <c r="B154" s="64" t="s">
+        <v>634</v>
+      </c>
+      <c r="C154" s="65"/>
+      <c r="D154" s="64" t="s">
+        <v>635</v>
+      </c>
+      <c r="E154" s="63">
         <v>1032</v>
       </c>
-      <c r="F153" s="70" t="s">
-[...2 lines deleted...]
-      <c r="G153" s="80">
+      <c r="F154" s="65" t="s">
+        <v>636</v>
+      </c>
+      <c r="G154" s="75">
         <v>7601007910366</v>
       </c>
-      <c r="H153" s="81" t="s">
-[...8 lines deleted...]
-      <c r="K153" s="82" t="s">
+      <c r="H154" s="76" t="s">
+        <v>637</v>
+      </c>
+      <c r="I154" s="72" t="s">
+        <v>638</v>
+      </c>
+      <c r="J154" s="69" t="s">
+        <v>735</v>
+      </c>
+      <c r="K154" s="77" t="s">
         <v>37</v>
       </c>
-      <c r="L153" s="83"/>
-[...1 lines deleted...]
-      <c r="N153" s="84">
+      <c r="L154" s="78"/>
+      <c r="M154" s="77"/>
+      <c r="N154" s="79">
         <v>46022</v>
       </c>
     </row>
-    <row r="154" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.35">
-[...10 lines deleted...]
-      <c r="E154" s="14">
+    <row r="155" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A155" s="13" t="s">
+        <v>96</v>
+      </c>
+      <c r="B155" s="3" t="s">
+        <v>639</v>
+      </c>
+      <c r="C155" s="2"/>
+      <c r="D155" s="3" t="s">
+        <v>640</v>
+      </c>
+      <c r="E155" s="13">
         <v>9006</v>
       </c>
-      <c r="F154" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G154" s="15">
+      <c r="F155" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="G155" s="14">
         <v>7601003392005</v>
       </c>
-      <c r="H154" s="15" t="s">
-[...50 lines deleted...]
-        <v>24</v>
+      <c r="H155" s="14" t="s">
+        <v>641</v>
+      </c>
+      <c r="I155" s="5" t="s">
+        <v>642</v>
+      </c>
+      <c r="J155" s="36" t="s">
+        <v>733</v>
+      </c>
+      <c r="K155" s="32" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="156" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A156" s="13" t="s">
+        <v>643</v>
       </c>
       <c r="B156" s="3" t="s">
-        <v>658</v>
+        <v>639</v>
       </c>
       <c r="C156" s="9"/>
       <c r="D156" s="3" t="s">
-        <v>659</v>
-[...2 lines deleted...]
-        <v>2540</v>
+        <v>644</v>
+      </c>
+      <c r="E156" s="13">
+        <v>8280</v>
       </c>
       <c r="F156" s="2" t="s">
-        <v>660</v>
-[...8 lines deleted...]
-        <v>662</v>
+        <v>645</v>
+      </c>
+      <c r="G156" s="15">
+        <v>7601003850109</v>
+      </c>
+      <c r="H156" s="20" t="s">
+        <v>646</v>
+      </c>
+      <c r="I156" s="10" t="s">
+        <v>647</v>
       </c>
       <c r="J156" s="35" t="s">
-        <v>745</v>
-[...10 lines deleted...]
-        <v>663</v>
+        <v>733</v>
+      </c>
+      <c r="K156" s="33" t="s">
+        <v>23</v>
+      </c>
+      <c r="L156" s="44"/>
+      <c r="M156" s="33"/>
+      <c r="N156" s="33"/>
+    </row>
+    <row r="157" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A157" s="13" t="s">
+        <v>24</v>
       </c>
       <c r="B157" s="3" t="s">
-        <v>664</v>
+        <v>648</v>
       </c>
       <c r="C157" s="9"/>
       <c r="D157" s="3" t="s">
+        <v>649</v>
+      </c>
+      <c r="E157" s="13">
+        <v>2540</v>
+      </c>
+      <c r="F157" s="2" t="s">
+        <v>650</v>
+      </c>
+      <c r="G157" s="15">
+        <v>7601002745062</v>
+      </c>
+      <c r="H157" s="15" t="s">
+        <v>651</v>
+      </c>
+      <c r="I157" s="26" t="s">
+        <v>813</v>
+      </c>
+      <c r="J157" s="16" t="s">
+        <v>733</v>
+      </c>
+      <c r="K157" s="80" t="s">
+        <v>16</v>
+      </c>
+      <c r="L157" s="80"/>
+      <c r="M157" s="80"/>
+      <c r="N157" s="80"/>
+    </row>
+    <row r="158" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A158" s="13" t="s">
+        <v>652</v>
+      </c>
+      <c r="B158" s="3" t="s">
+        <v>653</v>
+      </c>
+      <c r="C158" s="9"/>
+      <c r="D158" s="3" t="s">
+        <v>654</v>
+      </c>
+      <c r="E158" s="13">
+        <v>8200</v>
+      </c>
+      <c r="F158" s="2" t="s">
+        <v>655</v>
+      </c>
+      <c r="G158" s="15">
+        <v>7601007715749</v>
+      </c>
+      <c r="H158" s="21" t="s">
+        <v>656</v>
+      </c>
+      <c r="I158" s="24" t="s">
+        <v>657</v>
+      </c>
+      <c r="J158" s="32" t="s">
+        <v>733</v>
+      </c>
+      <c r="K158" s="33" t="s">
+        <v>37</v>
+      </c>
+      <c r="L158" s="44"/>
+      <c r="M158" s="33"/>
+      <c r="N158" s="33"/>
+    </row>
+    <row r="159" spans="1:14" s="72" customFormat="1" ht="13.9" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A159" s="63" t="s">
+        <v>48</v>
+      </c>
+      <c r="B159" s="64" t="s">
+        <v>658</v>
+      </c>
+      <c r="C159" s="65"/>
+      <c r="D159" s="64" t="s">
+        <v>659</v>
+      </c>
+      <c r="E159" s="63">
+        <v>8630</v>
+      </c>
+      <c r="F159" s="65" t="s">
+        <v>660</v>
+      </c>
+      <c r="G159" s="66">
+        <v>7601007783779</v>
+      </c>
+      <c r="H159" s="66" t="s">
+        <v>661</v>
+      </c>
+      <c r="I159" s="67" t="s">
+        <v>662</v>
+      </c>
+      <c r="J159" s="68" t="s">
+        <v>733</v>
+      </c>
+      <c r="K159" s="69" t="s">
+        <v>23</v>
+      </c>
+      <c r="L159" s="70"/>
+      <c r="M159" s="69"/>
+      <c r="N159" s="71">
+        <v>45869</v>
+      </c>
+    </row>
+    <row r="160" spans="1:14" s="51" customFormat="1" ht="13.9" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A160" s="46" t="s">
+        <v>48</v>
+      </c>
+      <c r="B160" s="47" t="s">
+        <v>663</v>
+      </c>
+      <c r="C160" s="48"/>
+      <c r="D160" s="47" t="s">
+        <v>664</v>
+      </c>
+      <c r="E160" s="46">
+        <v>8008</v>
+      </c>
+      <c r="F160" s="48" t="s">
+        <v>75</v>
+      </c>
+      <c r="G160" s="56">
+        <v>7601007783359</v>
+      </c>
+      <c r="H160" s="56" t="s">
         <v>665</v>
       </c>
-      <c r="E157" s="14">
-[...2 lines deleted...]
-      <c r="F157" s="2" t="s">
+      <c r="I160" s="57" t="s">
         <v>666</v>
       </c>
-      <c r="G157" s="17">
-[...2 lines deleted...]
-      <c r="H157" s="23" t="s">
+      <c r="J160" s="58" t="s">
+        <v>733</v>
+      </c>
+      <c r="K160" s="52" t="s">
+        <v>23</v>
+      </c>
+      <c r="L160" s="59"/>
+      <c r="M160" s="52"/>
+      <c r="N160" s="52"/>
+    </row>
+    <row r="161" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A161" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="B161" s="3" t="s">
         <v>667</v>
       </c>
-      <c r="I157" s="26" t="s">
+      <c r="C161" s="9"/>
+      <c r="D161" s="25" t="s">
         <v>668</v>
       </c>
-      <c r="J157" s="35" t="s">
-[...13 lines deleted...]
-      <c r="B158" s="69" t="s">
+      <c r="E161" s="13">
+        <v>3072</v>
+      </c>
+      <c r="F161" s="2" t="s">
         <v>669</v>
       </c>
-      <c r="C158" s="70"/>
-      <c r="D158" s="69" t="s">
+      <c r="G161" s="15">
+        <v>7601002001991</v>
+      </c>
+      <c r="H161" s="17" t="s">
+        <v>812</v>
+      </c>
+      <c r="I161" s="24" t="s">
         <v>670</v>
       </c>
-      <c r="E158" s="68">
-[...2 lines deleted...]
-      <c r="F158" s="70" t="s">
+      <c r="J161" s="16" t="s">
+        <v>733</v>
+      </c>
+      <c r="K161" s="80" t="s">
+        <v>16</v>
+      </c>
+      <c r="L161" s="80"/>
+      <c r="M161" s="80"/>
+      <c r="N161" s="80"/>
+    </row>
+    <row r="162" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A162" s="13" t="s">
+        <v>381</v>
+      </c>
+      <c r="B162" s="3" t="s">
         <v>671</v>
-      </c>
-[...131 lines deleted...]
-        <v>688</v>
       </c>
       <c r="C162" s="9"/>
       <c r="D162" s="3" t="s">
-        <v>689</v>
-[...2 lines deleted...]
-        <v>3184</v>
+        <v>672</v>
+      </c>
+      <c r="E162" s="13">
+        <v>6440</v>
       </c>
       <c r="F162" s="2" t="s">
-        <v>690</v>
-[...13 lines deleted...]
-      <c r="K162" s="36" t="s">
+        <v>673</v>
+      </c>
+      <c r="G162" s="15">
+        <v>7601007946792</v>
+      </c>
+      <c r="H162" s="17" t="s">
+        <v>674</v>
+      </c>
+      <c r="I162" s="24" t="s">
+        <v>675</v>
+      </c>
+      <c r="J162" s="16" t="s">
+        <v>733</v>
+      </c>
+      <c r="K162" s="80" t="s">
         <v>37</v>
       </c>
-      <c r="L162" s="49"/>
-[...5 lines deleted...]
-        <v>10</v>
+      <c r="L162" s="80"/>
+      <c r="M162" s="80"/>
+      <c r="N162" s="80"/>
+    </row>
+    <row r="163" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A163" s="13" t="s">
+        <v>176</v>
       </c>
       <c r="B163" s="3" t="s">
-        <v>693</v>
+        <v>676</v>
       </c>
       <c r="C163" s="9"/>
       <c r="D163" s="3" t="s">
+        <v>677</v>
+      </c>
+      <c r="E163" s="13">
+        <v>3184</v>
+      </c>
+      <c r="F163" s="2" t="s">
+        <v>678</v>
+      </c>
+      <c r="G163" s="15">
+        <v>7601007909407</v>
+      </c>
+      <c r="H163" s="22" t="s">
+        <v>679</v>
+      </c>
+      <c r="I163" s="25" t="s">
+        <v>680</v>
+      </c>
+      <c r="J163" s="37" t="s">
+        <v>733</v>
+      </c>
+      <c r="K163" s="33" t="s">
+        <v>37</v>
+      </c>
+      <c r="L163" s="44"/>
+      <c r="M163" s="33"/>
+      <c r="N163" s="33"/>
+    </row>
+    <row r="164" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A164" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="B164" s="3" t="s">
+        <v>681</v>
+      </c>
+      <c r="C164" s="9"/>
+      <c r="D164" s="3" t="s">
+        <v>682</v>
+      </c>
+      <c r="E164" s="13">
+        <v>3604</v>
+      </c>
+      <c r="F164" s="2" t="s">
+        <v>378</v>
+      </c>
+      <c r="G164" s="15">
+        <v>7601007908080</v>
+      </c>
+      <c r="H164" s="17" t="s">
+        <v>683</v>
+      </c>
+      <c r="I164" s="24" t="s">
+        <v>684</v>
+      </c>
+      <c r="J164" s="16" t="s">
+        <v>733</v>
+      </c>
+      <c r="K164" s="80" t="s">
+        <v>37</v>
+      </c>
+      <c r="L164" s="80"/>
+      <c r="M164" s="80"/>
+      <c r="N164" s="80"/>
+    </row>
+    <row r="165" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A165" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="B165" s="3" t="s">
+        <v>685</v>
+      </c>
+      <c r="C165" s="2"/>
+      <c r="D165" s="3" t="s">
+        <v>719</v>
+      </c>
+      <c r="E165" s="13">
+        <v>1007</v>
+      </c>
+      <c r="F165" s="2" t="s">
+        <v>238</v>
+      </c>
+      <c r="G165" s="14">
+        <v>7601003006216</v>
+      </c>
+      <c r="H165" s="14" t="s">
+        <v>686</v>
+      </c>
+      <c r="I165" s="5" t="s">
+        <v>687</v>
+      </c>
+      <c r="J165" s="36" t="s">
+        <v>735</v>
+      </c>
+      <c r="K165" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="P165" s="24" t="s">
+        <v>810</v>
+      </c>
+    </row>
+    <row r="166" spans="1:16" s="72" customFormat="1" ht="13.9" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A166" s="63" t="s">
+        <v>10</v>
+      </c>
+      <c r="B166" s="64" t="s">
+        <v>688</v>
+      </c>
+      <c r="C166" s="65"/>
+      <c r="D166" s="64" t="s">
+        <v>689</v>
+      </c>
+      <c r="E166" s="63">
+        <v>3063</v>
+      </c>
+      <c r="F166" s="65" t="s">
+        <v>690</v>
+      </c>
+      <c r="G166" s="66">
+        <v>7601007784851</v>
+      </c>
+      <c r="H166" s="66" t="s">
+        <v>691</v>
+      </c>
+      <c r="I166" s="67" t="s">
+        <v>692</v>
+      </c>
+      <c r="J166" s="68" t="s">
+        <v>733</v>
+      </c>
+      <c r="K166" s="69" t="s">
+        <v>23</v>
+      </c>
+      <c r="L166" s="70"/>
+      <c r="M166" s="69"/>
+      <c r="N166" s="71">
+        <v>45869</v>
+      </c>
+    </row>
+    <row r="167" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A167" s="13" t="s">
+        <v>693</v>
+      </c>
+      <c r="B167" s="3" t="s">
         <v>694</v>
       </c>
-      <c r="E163" s="14">
-[...8 lines deleted...]
-      <c r="H163" s="19" t="s">
+      <c r="C167" s="9"/>
+      <c r="D167" s="3" t="s">
         <v>695</v>
       </c>
-      <c r="I163" s="26" t="s">
+      <c r="E167" s="13">
+        <v>6373</v>
+      </c>
+      <c r="F167" s="2" t="s">
         <v>696</v>
       </c>
-      <c r="J163" s="35" t="s">
-[...2 lines deleted...]
-      <c r="K163" s="36" t="s">
+      <c r="G167" s="15">
+        <v>7601001993600</v>
+      </c>
+      <c r="H167" s="16" t="s">
+        <v>697</v>
+      </c>
+      <c r="I167" s="24" t="s">
+        <v>698</v>
+      </c>
+      <c r="J167" s="32" t="s">
+        <v>733</v>
+      </c>
+      <c r="K167" s="33" t="s">
         <v>37</v>
       </c>
-      <c r="L163" s="49"/>
-[...26 lines deleted...]
-      <c r="I164" s="5" t="s">
+      <c r="L167" s="44"/>
+      <c r="M167" s="33"/>
+      <c r="N167" s="33"/>
+    </row>
+    <row r="168" spans="1:16" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A168" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="B168" s="3" t="s">
+        <v>736</v>
+      </c>
+      <c r="C168" s="2" t="s">
         <v>699</v>
       </c>
-      <c r="J164" s="39" t="s">
-[...10 lines deleted...]
-      <c r="B165" s="69" t="s">
+      <c r="D168" s="3" t="s">
         <v>700</v>
       </c>
-      <c r="C165" s="70"/>
-      <c r="D165" s="69" t="s">
+      <c r="E168" s="13">
+        <v>5330</v>
+      </c>
+      <c r="F168" s="2" t="s">
         <v>701</v>
       </c>
-      <c r="E165" s="68">
-[...2 lines deleted...]
-      <c r="F165" s="70" t="s">
+      <c r="G168" s="14">
+        <v>7601007783465</v>
+      </c>
+      <c r="H168" s="14" t="s">
         <v>702</v>
       </c>
-      <c r="G165" s="71">
-[...2 lines deleted...]
-      <c r="H165" s="71" t="s">
+      <c r="I168" s="5" t="s">
         <v>703</v>
       </c>
-      <c r="I165" s="72" t="s">
-[...130 lines deleted...]
-      <c r="G179" s="15"/>
+      <c r="J168" s="36" t="s">
+        <v>733</v>
+      </c>
+      <c r="K168" s="32" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="169" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G169" s="14"/>
+      <c r="H169" s="14"/>
+    </row>
+    <row r="170" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G170" s="14"/>
+      <c r="H170" s="14"/>
+    </row>
+    <row r="171" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G171" s="14"/>
+      <c r="H171" s="14"/>
+    </row>
+    <row r="172" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G172" s="14"/>
+      <c r="H172" s="14"/>
+    </row>
+    <row r="173" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G173" s="14"/>
+      <c r="H173" s="14"/>
+    </row>
+    <row r="174" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G174" s="14"/>
+      <c r="H174" s="14"/>
+    </row>
+    <row r="175" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G175" s="14"/>
+      <c r="H175" s="14"/>
+    </row>
+    <row r="176" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G176" s="14"/>
+      <c r="H176" s="14"/>
+    </row>
+    <row r="177" spans="7:8" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G177" s="14"/>
+      <c r="H177" s="14"/>
+    </row>
+    <row r="178" spans="7:8" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G178" s="14"/>
+      <c r="H178" s="14"/>
+    </row>
+    <row r="179" spans="7:8" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G179" s="14"/>
+      <c r="H179" s="14"/>
+    </row>
+    <row r="180" spans="7:8" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G180" s="14"/>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N167" xr:uid="{CDB478D6-18CC-496B-B16D-C3A6412772CF}">
+  <autoFilter ref="A1:N168" xr:uid="{CDB478D6-18CC-496B-B16D-C3A6412772CF}">
     <filterColumn colId="13">
       <filters blank="1"/>
     </filterColumn>
-    <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:N167">
-      <sortCondition ref="B1:B165"/>
+    <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:N168">
+      <sortCondition ref="B1:B166"/>
     </sortState>
   </autoFilter>
   <conditionalFormatting sqref="A2:F3">
     <cfRule type="expression" dxfId="0" priority="2">
       <formula>"$G$4=SMT"</formula>
     </cfRule>
   </conditionalFormatting>
   <hyperlinks>
-    <hyperlink ref="I143" r:id="rId1" xr:uid="{F6B8462C-8FB4-4A70-A7BC-7EC3E8607EE0}"/>
-    <hyperlink ref="I74" r:id="rId2" xr:uid="{71A922E8-EB13-4D24-A640-C30C4A400285}"/>
+    <hyperlink ref="I144" r:id="rId1" xr:uid="{F6B8462C-8FB4-4A70-A7BC-7EC3E8607EE0}"/>
+    <hyperlink ref="I137" r:id="rId2" xr:uid="{B1F4A871-DDCE-4ADB-AD91-AB54C24DD710}"/>
   </hyperlinks>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.83333333333333337" bottom="0.48295454545454547" header="0.31496062992125984" footer="0.19685039370078741"/>
-  <pageSetup paperSize="9" scale="53" fitToHeight="0" orientation="landscape" r:id="rId3"/>
+  <pageSetup paperSize="9" scale="90" fitToHeight="0" orientation="landscape" r:id="rId3"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;"-,Fett"Verzeichnis der Vertragslieferanten zum Tarifvertrag Rollstuhlversorgung
 &amp;"Arial,Standard"&amp;8Stand &amp;D&amp;R&amp;G</oddHeader>
     <oddFooter>&amp;R&amp;7Seite &amp;P von &amp;N</oddFooter>
   </headerFooter>
   <legacyDrawingHF r:id="rId4"/>
   <tableParts count="1">
     <tablePart r:id="rId5"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Bearbeitet xmlns="a985ee2e-431f-416d-8218-4cbed31e9ef4">false</Bearbeitet>
+    <TaxCatchAll xmlns="f4e20c67-38ea-4320-a74f-d908b8ce3f78" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="a985ee2e-431f-416d-8218-4cbed31e9ef4">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <Pfad xmlns="a985ee2e-431f-416d-8218-4cbed31e9ef4" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100BA26F63F57CFC74187305AD06F0CB5DB" ma:contentTypeVersion="21" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="25e14e65583c24ee8279753df285c653">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f4e20c67-38ea-4320-a74f-d908b8ce3f78" xmlns:ns3="a985ee2e-431f-416d-8218-4cbed31e9ef4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="fda615d2316d5e0297db220fdc20abc7" ns2:_="" ns3:_="">
     <xsd:import namespace="f4e20c67-38ea-4320-a74f-d908b8ce3f78"/>
     <xsd:import namespace="a985ee2e-431f-416d-8218-4cbed31e9ef4"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
@@ -9527,105 +9627,98 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...11 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D37F7E59-2D1B-4865-AC0C-8ADFB548AD4C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7320BC54-2E06-4FE0-B3A2-4D7F9F8D4B6A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{81A2CEA0-C90B-4DFB-B04C-2E2708E53E3E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="f4e20c67-38ea-4320-a74f-d908b8ce3f78"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="a985ee2e-431f-416d-8218-4cbed31e9ef4"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{772EB173-8124-45D0-9AF0-736289C9D506}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="f4e20c67-38ea-4320-a74f-d908b8ce3f78"/>
     <ds:schemaRef ds:uri="a985ee2e-431f-416d-8218-4cbed31e9ef4"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-</ds:datastoreItem>
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{a7a56758-cff2-477b-bb1d-5b1675037bee}" enabled="1" method="Privileged" siteId="{98616167-5668-4e66-acbf-925e81df8b00}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Benannte Bereiche</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>