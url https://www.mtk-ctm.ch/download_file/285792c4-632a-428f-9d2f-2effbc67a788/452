--- v1 (2026-05-02)
+++ v2 (2026-06-16)
@@ -1,99 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr codeName="DieseArbeitsmappe"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://suvaprodcloud-my.sharepoint.com/personal/luigi_frisullo_suva_ch/Documents/Documents/__ZMT/Rollstuhltarif/Vertragslieferanten/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://ortecmanagement.sharepoint.com/Mandate/ORS/02. Kommissionen/04. PVK Rollstuhl/04. Organisation/03. Vertragslieferanten/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{156C399D-E5C8-45F0-A563-CFE86ABA125E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="844" documentId="8_{F2CA14F9-A08D-46C2-91DB-1A59223CC2E9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{31CF9F0B-4E73-4ADE-8225-436C0E3B5129}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{0F2CFB09-E405-4D8E-9277-826FAC5518C5}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{0F2CFB09-E405-4D8E-9277-826FAC5518C5}"/>
   </bookViews>
   <sheets>
     <sheet name="Tabelle1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_FilterDatabase" localSheetId="0" hidden="1">Tabelle1!$A$1:$G$1</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Tabelle1!$A$1:$N$168</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Tabelle1!$A$1:$I$168</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Tabelle1!$A$1:$N$167</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Tabelle1!$A$1:$I$167</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Tabelle1!$1:$1</definedName>
-    <definedName name="Print_Area" localSheetId="0">Tabelle1!$A$1:$G$162</definedName>
+    <definedName name="Print_Area" localSheetId="0">Tabelle1!$A$1:$G$161</definedName>
     <definedName name="Print_Titles" localSheetId="0">Tabelle1!$1:$1</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1377" uniqueCount="832">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1369" uniqueCount="828">
   <si>
     <t>Kanton</t>
   </si>
   <si>
     <t>Firma</t>
   </si>
   <si>
     <t>Zusatz</t>
   </si>
   <si>
     <t>Strasse / Nr.</t>
   </si>
   <si>
     <t>PLZ</t>
   </si>
   <si>
     <t>Ort</t>
   </si>
   <si>
     <t>GLN-Nummer</t>
   </si>
   <si>
     <t>Telefon</t>
   </si>
   <si>
@@ -432,89 +431,80 @@
   <si>
     <t>La-Nicca-Strasse 10</t>
   </si>
   <si>
     <t>Chur</t>
   </si>
   <si>
     <t>081 252 20 73</t>
   </si>
   <si>
     <t>dario@buchli.ch</t>
   </si>
   <si>
     <t>VS</t>
   </si>
   <si>
     <t>C.T.I. Médical Sàrl</t>
   </si>
   <si>
     <t>Routes des iles 1</t>
   </si>
   <si>
     <t>Monthey</t>
   </si>
   <si>
-    <t>024 499 33 30</t>
-[...4 lines deleted...]
-  <si>
     <t>Cazzoli Fulvio Ortopedica</t>
   </si>
   <si>
     <t>Via Mercoli 1</t>
   </si>
   <si>
     <t>091 972 59 91</t>
   </si>
   <si>
     <t xml:space="preserve">lortopedicalugano@bluewin.ch </t>
   </si>
   <si>
     <t>Centre Orthopédique Valaisan SA</t>
   </si>
   <si>
     <t>Route d'Aproz 8</t>
   </si>
   <si>
     <t>Sion</t>
   </si>
   <si>
     <t>027 327 60 70</t>
   </si>
   <si>
     <t>Clinique romande de réadaptation</t>
   </si>
   <si>
     <t>Avenue Grand-Champsec 90</t>
   </si>
   <si>
-    <t>027 603 30 30</t>
-[...1 lines deleted...]
-  <si>
     <t>fabio.simona@crr-suva.ch</t>
   </si>
   <si>
     <t>Défisport</t>
   </si>
   <si>
     <t>Route du Léman 48</t>
   </si>
   <si>
     <t>Saxon</t>
   </si>
   <si>
     <t>027 455 06 67</t>
   </si>
   <si>
     <t>info@defisport.ch</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>Degonda Rehab SA</t>
   </si>
   <si>
     <t>Gwatt -Thun</t>
@@ -540,68 +530,50 @@
   <si>
     <t>Onex</t>
   </si>
   <si>
     <t>022 310 16 07</t>
   </si>
   <si>
     <t xml:space="preserve">info@egg-ortho.ch </t>
   </si>
   <si>
     <t>Engels Orthopädietechnik AG</t>
   </si>
   <si>
     <t>Hauptstrasse 13</t>
   </si>
   <si>
     <t>Reinach</t>
   </si>
   <si>
     <t>061 711 88 84</t>
   </si>
   <si>
     <t xml:space="preserve">info@engelsortho.ch </t>
   </si>
   <si>
-    <t>Fachgeschäft für Hilfsmittel</t>
-[...16 lines deleted...]
-  <si>
     <t>Feierabendstrasse 47</t>
   </si>
   <si>
     <t>061  262 32 32</t>
   </si>
   <si>
     <t xml:space="preserve">info@aflum.ch </t>
   </si>
   <si>
     <t>Fondation Foyer-Handicap</t>
   </si>
   <si>
     <t>Plan-les-Ouates</t>
   </si>
   <si>
     <t>041 22 309 11 50</t>
   </si>
   <si>
     <t>info@foyer-handicap.ch</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>GBY SA</t>
@@ -612,62 +584,56 @@
   <si>
     <t>Vuisternens-en-Ogoz</t>
   </si>
   <si>
     <t>026 411 55 55</t>
   </si>
   <si>
     <t>info@gby.swiss</t>
   </si>
   <si>
     <t>Gelbart AG</t>
   </si>
   <si>
     <t>Orthopädie- u. Rehatechnik</t>
   </si>
   <si>
     <t>Tribschenstrasse 64</t>
   </si>
   <si>
     <t>Luzern</t>
   </si>
   <si>
     <t>041 367 70 17</t>
   </si>
   <si>
-    <t>Reha-Center</t>
-[...1 lines deleted...]
-  <si>
     <t>Albisstrasse 33</t>
   </si>
   <si>
     <t>Adliswil</t>
   </si>
   <si>
-    <t>044 771 29 92</t>
-[...1 lines deleted...]
-  <si>
     <t>022 320 37 08</t>
   </si>
   <si>
     <t>info@orthopedie-gpo.ch</t>
   </si>
   <si>
     <t>Gloor Rehabilitation &amp; Co AG</t>
   </si>
   <si>
     <t>Mattenweg 5</t>
   </si>
   <si>
     <t>Eptingen</t>
   </si>
   <si>
     <t>062 299 00 50</t>
   </si>
   <si>
     <t>mail@gloorrehab.ch</t>
   </si>
   <si>
     <t>Gregory Glauser Orthopädie AG</t>
   </si>
   <si>
     <t>Hardturmstrasse 253</t>
@@ -690,53 +656,50 @@
   <si>
     <t xml:space="preserve">info@gygi.ch </t>
   </si>
   <si>
     <t>Hägeli W. AG Orthopädie-Technik</t>
   </si>
   <si>
     <t>Röschibachstrasse 46</t>
   </si>
   <si>
     <t>044 272 89 81</t>
   </si>
   <si>
     <t xml:space="preserve">info@haegeli-orthopaedie.ch </t>
   </si>
   <si>
     <t>Hélios Handicap Sàrl</t>
   </si>
   <si>
     <t>Rue du Scex 49 A</t>
   </si>
   <si>
     <t>041 27 327 28 28</t>
   </si>
   <si>
-    <t>info@helioshandicap.ch</t>
-[...1 lines deleted...]
-  <si>
     <t>Hermap AG</t>
   </si>
   <si>
     <t>Neuhaltenstrasse 1</t>
   </si>
   <si>
     <t>Ebikon</t>
   </si>
   <si>
     <t>041 444 10 20</t>
   </si>
   <si>
     <t>Heusser Orthopädie-Technik AG</t>
   </si>
   <si>
     <t>044 710 70 50</t>
   </si>
   <si>
     <t xml:space="preserve">info@ortho-heusser.ch </t>
   </si>
   <si>
     <t>Hilfsmittel-Markt GmbH</t>
   </si>
   <si>
     <t>Leenrütimattweg 7</t>
@@ -1554,53 +1517,50 @@
   <si>
     <t xml:space="preserve">office@pompa.ch </t>
   </si>
   <si>
     <t>Pro Senectute beider Basel</t>
   </si>
   <si>
     <t>info@bb.prosenectute.ch</t>
   </si>
   <si>
     <t>Reha - Huus GmbH</t>
   </si>
   <si>
     <t>Kägenhofweg 2 - 4</t>
   </si>
   <si>
     <t>061 712 30 41</t>
   </si>
   <si>
     <t>info@rehahuus.ch</t>
   </si>
   <si>
     <t>Reha Concept Sàrl</t>
   </si>
   <si>
-    <t>Matigny</t>
-[...1 lines deleted...]
-  <si>
     <t>027 722 44 44</t>
   </si>
   <si>
     <t>info@reha-concept.ch</t>
   </si>
   <si>
     <t>Reha Hilfen AG</t>
   </si>
   <si>
     <t>Weiherstrasse 20</t>
   </si>
   <si>
     <t>062 751 43 33</t>
   </si>
   <si>
     <t>info@reha-hilfen.ch</t>
   </si>
   <si>
     <t>Rehab GmbH</t>
   </si>
   <si>
     <t>Hertistrasse 29</t>
   </si>
   <si>
     <t>Wallisellen</t>
@@ -1893,65 +1853,56 @@
   <si>
     <t>Murtenstrasse 7</t>
   </si>
   <si>
     <t>032 323 14 74</t>
   </si>
   <si>
     <t>SanVena GmbH</t>
   </si>
   <si>
     <t>Zürcherstrasse 107</t>
   </si>
   <si>
     <t>061 311 03 03</t>
   </si>
   <si>
     <t>sanvena@bluewin.ch</t>
   </si>
   <si>
     <t>041 220 78 78</t>
   </si>
   <si>
     <t>JU</t>
   </si>
   <si>
-    <t>SEREI Fondation</t>
-[...1 lines deleted...]
-  <si>
     <t>Rue du Colonel-Hofmeyer 49</t>
   </si>
   <si>
     <t>Bassecourt</t>
   </si>
   <si>
-    <t>032 426 13 65</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Rue de la Ronde 30 </t>
   </si>
   <si>
     <t>032 886 81 00</t>
   </si>
   <si>
     <t>serei@ne.ch</t>
   </si>
   <si>
     <t>Sieber Orthopädie- und Rehatechnik</t>
   </si>
   <si>
     <t xml:space="preserve">info@ot-sieber.ch </t>
   </si>
   <si>
     <t>Simka AG Atelier für Orthopädie</t>
   </si>
   <si>
     <t>Kasernenstrasse 95</t>
   </si>
   <si>
     <t>081 253 61 60</t>
   </si>
   <si>
     <t xml:space="preserve">info@simka-orthopaedie.ch </t>
@@ -2106,53 +2057,50 @@
   <si>
     <t>Dorfstrasse 22</t>
   </si>
   <si>
     <t>Wünnewil</t>
   </si>
   <si>
     <t>026 497 92 10</t>
   </si>
   <si>
     <t>welcome@trendreha.ch</t>
   </si>
   <si>
     <t>Velomobil Hofer GmbH</t>
   </si>
   <si>
     <t>Frutigenstrasse 68C</t>
   </si>
   <si>
     <t>033 557 80 12</t>
   </si>
   <si>
     <t>info@velomobilthun.ch</t>
   </si>
   <si>
-    <t>Vidy Ortho SA</t>
-[...1 lines deleted...]
-  <si>
     <t>021 622 87 87</t>
   </si>
   <si>
     <t>vidy.ortho@vidymed.ch</t>
   </si>
   <si>
     <t>Wüthrich Orthopädie</t>
   </si>
   <si>
     <t>Gartenstrasse 1</t>
   </si>
   <si>
     <t>Ittigen</t>
   </si>
   <si>
     <t>031 922 04 14</t>
   </si>
   <si>
     <t>mail@wuethrich-orthopaedie.ch</t>
   </si>
   <si>
     <t>NW</t>
   </si>
   <si>
     <t>Xtramobil AG</t>
@@ -2545,57 +2493,97 @@
     <t>Kündigung erhalten von Les Orthopédiest</t>
   </si>
   <si>
     <t>Weidenstrasse 2</t>
   </si>
   <si>
     <t>Atelier roue libre SA</t>
   </si>
   <si>
     <t>Hofwilstrasse 4a</t>
   </si>
   <si>
     <t>CMS+ Fondation de La Côte</t>
   </si>
   <si>
     <t>route de l'Industrie 2</t>
   </si>
   <si>
     <t>Etoy</t>
   </si>
   <si>
     <t>021 822 24 40</t>
   </si>
   <si>
     <t>cms.plus@avasad.ch</t>
+  </si>
+  <si>
+    <t>Martigny</t>
+  </si>
+  <si>
+    <t>direction@helioshandicap.ch</t>
+  </si>
+  <si>
+    <t>024 499 33 32</t>
+  </si>
+  <si>
+    <t>info@handicapsolutions.ch</t>
+  </si>
+  <si>
+    <t>Schreiben vom 21.04.2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">REH'ACTIF SA </t>
+  </si>
+  <si>
+    <t>rue du Tir-au-Canon 6</t>
+  </si>
+  <si>
+    <t>7601002865395</t>
+  </si>
+  <si>
+    <t>info.car@orthethic.ch</t>
+  </si>
+  <si>
+    <t>022 309 48 48</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+032 886 81 00</t>
+  </si>
+  <si>
+    <t>027 603 24 50</t>
+  </si>
+  <si>
+    <t>Vidy-Ortho SA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="19" x14ac:knownFonts="1">
+  <fonts count="20" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -2670,93 +2658,105 @@
       <sz val="8"/>
       <color theme="0" tint="-0.34998626667073579"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="0" tint="-0.34998626667073579"/>
       <name val="Arial"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="0" tint="-0.249977111117893"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="0" tint="-0.249977111117893"/>
       <name val="Arial"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
   </fonts>
-  <fills count="4">
+  <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFCCFF99"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="88">
+  <cellXfs count="103">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="1" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -2971,50 +2971,95 @@
     <xf numFmtId="14" fontId="17" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Standard" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="4">
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFF0000"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
@@ -3069,52 +3114,52 @@
   <colors>
     <mruColors>
       <color rgb="FFCCFF99"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing1.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{6A47CACA-DFB5-45EB-B30B-DA1D337B1616}" name="Tabelle1" displayName="Tabelle1" ref="P1:P170" totalsRowShown="0" headerRowDxfId="3" dataDxfId="2">
-  <autoFilter ref="P1:P170" xr:uid="{6A47CACA-DFB5-45EB-B30B-DA1D337B1616}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{6A47CACA-DFB5-45EB-B30B-DA1D337B1616}" name="Tabelle1" displayName="Tabelle1" ref="P1:P169" totalsRowShown="0" headerRowDxfId="3" dataDxfId="2">
+  <autoFilter ref="P1:P169" xr:uid="{6A47CACA-DFB5-45EB-B30B-DA1D337B1616}"/>
   <tableColumns count="1">
     <tableColumn id="1" xr3:uid="{354B8BDD-512B-4072-954F-68BA5DDE02DE}" name="fachliche Leitung" dataDxfId="1"/>
   </tableColumns>
   <tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="SMT">
   <a:themeElements>
     <a:clrScheme name="SwissMedtech_Farben">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="E20031"/>
@@ -3316,65 +3361,62 @@
     <a:txDef>
       <a:spPr>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
         <a:ln w="6350">
           <a:solidFill>
             <a:prstClr val="black"/>
           </a:solidFill>
         </a:ln>
       </a:spPr>
       <a:bodyPr wrap="square" rtlCol="0"/>
       <a:lstStyle/>
     </a:txDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rollin@rollinup.ch" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@sanitasreha-ag.ch" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:direction@helioshandicap.ch" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rollin@rollinup.ch" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@sanitasreha-ag.ch" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@aflum.ch" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@jomes.ch" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@handicapsolutions.ch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CDB478D6-18CC-496B-B16D-C3A6412772CF}">
   <sheetPr codeName="Tabelle1" filterMode="1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:P180"/>
+  <dimension ref="A1:P179"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="130" zoomScaleNormal="130" zoomScalePageLayoutView="110" workbookViewId="0">
-[...3 lines deleted...]
-      <selection pane="bottomRight" activeCell="C2" sqref="C2"/>
+    <sheetView tabSelected="1" topLeftCell="B1" zoomScale="130" zoomScaleNormal="130" zoomScalePageLayoutView="110" workbookViewId="0">
+      <selection activeCell="I25" sqref="I25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11" defaultRowHeight="13.9" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="5.625" style="16" customWidth="1"/>
     <col min="2" max="2" width="30" style="24" customWidth="1"/>
     <col min="3" max="3" width="18" style="62" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="21.875" style="27" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="7.125" style="16" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="14.625" style="24" customWidth="1"/>
     <col min="7" max="7" width="12.375" style="23" customWidth="1"/>
     <col min="8" max="8" width="12.25" style="23" customWidth="1"/>
     <col min="9" max="9" width="24.125" style="28" customWidth="1"/>
     <col min="10" max="10" width="10.625" style="40" customWidth="1"/>
     <col min="11" max="11" width="11" style="32" customWidth="1"/>
     <col min="12" max="12" width="11" style="45" customWidth="1"/>
     <col min="13" max="14" width="11" style="32"/>
     <col min="15" max="15" width="11" style="24"/>
     <col min="16" max="16" width="12.875" style="24" customWidth="1"/>
     <col min="17" max="16384" width="11" style="24"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="26.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A1" s="6" t="s">
         <v>0</v>
@@ -3382,6053 +3424,6033 @@
       <c r="B1" s="41" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="7" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="41" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="7" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="8" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="8" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="30" t="s">
-        <v>732</v>
+        <v>715</v>
       </c>
       <c r="K1" s="11" t="s">
         <v>9</v>
       </c>
       <c r="L1" s="43" t="s">
-        <v>748</v>
+        <v>731</v>
       </c>
       <c r="M1" s="11" t="s">
-        <v>723</v>
+        <v>706</v>
       </c>
       <c r="N1" s="11" t="s">
-        <v>724</v>
+        <v>707</v>
       </c>
       <c r="P1" s="24" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
     </row>
     <row r="2" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="13" t="s">
         <v>82</v>
       </c>
       <c r="B2" s="3" t="s">
-        <v>762</v>
+        <v>745</v>
       </c>
       <c r="C2" s="2"/>
       <c r="D2" s="3" t="s">
-        <v>169</v>
+        <v>160</v>
       </c>
       <c r="E2" s="13">
         <v>4051</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>85</v>
       </c>
       <c r="G2" s="14">
         <v>7601007781911</v>
       </c>
       <c r="H2" s="14" t="s">
-        <v>170</v>
+        <v>161</v>
       </c>
       <c r="I2" s="5" t="s">
-        <v>171</v>
+        <v>162</v>
       </c>
       <c r="J2" s="36" t="s">
-        <v>733</v>
+        <v>716</v>
       </c>
       <c r="K2" s="32" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="3" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="13" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="9"/>
       <c r="D3" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="13">
         <v>3012</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G3" s="15">
         <v>7601001989269</v>
       </c>
       <c r="H3" s="16" t="s">
         <v>14</v>
       </c>
       <c r="I3" s="10" t="s">
         <v>15</v>
       </c>
       <c r="J3" s="35" t="s">
-        <v>733</v>
+        <v>716</v>
       </c>
       <c r="K3" s="33" t="s">
         <v>23</v>
       </c>
       <c r="L3" s="44"/>
       <c r="M3" s="31">
         <v>45292</v>
       </c>
       <c r="N3" s="33"/>
     </row>
     <row r="4" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C4" s="2"/>
       <c r="D4" s="3" t="s">
         <v>19</v>
       </c>
       <c r="E4" s="13">
         <v>6020</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>20</v>
       </c>
       <c r="G4" s="14">
         <v>7601007783236</v>
       </c>
       <c r="H4" s="14" t="s">
         <v>21</v>
       </c>
       <c r="I4" s="5" t="s">
         <v>22</v>
       </c>
       <c r="J4" s="36" t="s">
-        <v>733</v>
+        <v>716</v>
       </c>
       <c r="K4" s="32" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C5" s="2"/>
       <c r="D5" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E5" s="13">
         <v>4600</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>27</v>
       </c>
       <c r="G5" s="14">
         <v>7601003850338</v>
       </c>
       <c r="H5" s="14" t="s">
-        <v>716</v>
+        <v>699</v>
       </c>
       <c r="I5" s="24" t="s">
-        <v>757</v>
+        <v>740</v>
       </c>
       <c r="J5" s="32" t="s">
-        <v>733</v>
+        <v>716</v>
       </c>
       <c r="K5" s="32" t="s">
         <v>23</v>
       </c>
       <c r="L5" s="45" t="s">
-        <v>749</v>
+        <v>732</v>
       </c>
     </row>
     <row r="6" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="13" t="s">
         <v>10</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>28</v>
       </c>
       <c r="C6" s="2"/>
       <c r="D6" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E6" s="13">
         <v>2502</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>30</v>
       </c>
       <c r="G6" s="14">
         <v>7601007783427</v>
       </c>
       <c r="H6" s="14" t="s">
         <v>31</v>
       </c>
       <c r="I6" s="5" t="s">
-        <v>711</v>
+        <v>694</v>
       </c>
       <c r="J6" s="36" t="s">
-        <v>733</v>
+        <v>716</v>
       </c>
       <c r="K6" s="32" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="7" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="13" t="s">
         <v>10</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>32</v>
       </c>
       <c r="C7" s="9"/>
       <c r="D7" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E7" s="13">
         <v>3800</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G7" s="15">
         <v>7601001011625</v>
       </c>
       <c r="H7" s="17" t="s">
         <v>35</v>
       </c>
       <c r="I7" s="24" t="s">
         <v>36</v>
       </c>
       <c r="J7" s="16" t="s">
-        <v>733</v>
+        <v>716</v>
       </c>
       <c r="K7" s="80" t="s">
         <v>37</v>
       </c>
       <c r="L7" s="80"/>
       <c r="M7" s="80"/>
       <c r="N7" s="80"/>
     </row>
     <row r="8" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="13" t="s">
         <v>38</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>39</v>
       </c>
       <c r="C8" s="9"/>
       <c r="D8" s="3" t="s">
         <v>40</v>
       </c>
       <c r="E8" s="13">
         <v>1040</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>41</v>
       </c>
       <c r="G8" s="15">
         <v>7601003892291</v>
       </c>
       <c r="H8" s="17" t="s">
         <v>42</v>
       </c>
       <c r="I8" s="24" t="s">
         <v>43</v>
       </c>
       <c r="J8" s="32" t="s">
-        <v>735</v>
+        <v>718</v>
       </c>
       <c r="K8" s="33" t="s">
         <v>37</v>
       </c>
       <c r="L8" s="44"/>
       <c r="M8" s="33"/>
       <c r="N8" s="33"/>
     </row>
     <row r="9" spans="1:16" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="13" t="s">
         <v>38</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>44</v>
       </c>
       <c r="C9" s="9"/>
       <c r="D9" s="3" t="s">
         <v>45</v>
       </c>
       <c r="E9" s="13">
         <v>1847</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>46</v>
       </c>
       <c r="G9" s="15">
         <v>7601001407107</v>
       </c>
       <c r="H9" s="16" t="s">
-        <v>737</v>
+        <v>720</v>
       </c>
       <c r="I9" s="24" t="s">
         <v>47</v>
       </c>
       <c r="J9" s="32" t="s">
-        <v>735</v>
+        <v>718</v>
       </c>
       <c r="K9" s="33" t="s">
         <v>37</v>
       </c>
       <c r="L9" s="44"/>
       <c r="M9" s="33"/>
       <c r="N9" s="33"/>
     </row>
     <row r="10" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="13" t="s">
-        <v>381</v>
+        <v>369</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>49</v>
       </c>
       <c r="C10" s="9"/>
       <c r="D10" s="3" t="s">
         <v>50</v>
       </c>
       <c r="E10" s="13">
         <v>6403</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>51</v>
       </c>
       <c r="G10" s="15">
         <v>7601007939756</v>
       </c>
       <c r="H10" s="16" t="s">
         <v>52</v>
       </c>
       <c r="I10" s="24" t="s">
         <v>53</v>
       </c>
       <c r="J10" s="16" t="s">
-        <v>733</v>
+        <v>716</v>
       </c>
       <c r="K10" s="80" t="s">
         <v>37</v>
       </c>
       <c r="L10" s="80"/>
       <c r="M10" s="80"/>
       <c r="N10" s="80"/>
     </row>
     <row r="11" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="13" t="s">
         <v>38</v>
       </c>
       <c r="B11" s="3" t="s">
-        <v>825</v>
+        <v>808</v>
       </c>
       <c r="C11" s="9"/>
       <c r="D11" s="3" t="s">
-        <v>817</v>
+        <v>800</v>
       </c>
       <c r="E11" s="13">
         <v>1305</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>54</v>
       </c>
       <c r="G11" s="15">
         <v>7601001409545</v>
       </c>
       <c r="H11" s="85" t="s">
         <v>55</v>
       </c>
       <c r="I11" s="24" t="s">
         <v>56</v>
       </c>
       <c r="J11" s="16" t="s">
-        <v>735</v>
+        <v>718</v>
       </c>
       <c r="K11" s="80" t="s">
         <v>37</v>
       </c>
       <c r="L11" s="80"/>
       <c r="M11" s="80"/>
       <c r="N11" s="80"/>
     </row>
     <row r="12" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="13" t="s">
         <v>57</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>58</v>
       </c>
       <c r="C12" s="9"/>
       <c r="D12" s="3" t="s">
         <v>59</v>
       </c>
       <c r="E12" s="13">
         <v>4142</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>60</v>
       </c>
       <c r="G12" s="15">
         <v>7601007979950</v>
       </c>
       <c r="H12" s="18" t="s">
         <v>61</v>
       </c>
       <c r="I12" s="24" t="s">
         <v>62</v>
       </c>
       <c r="J12" s="32" t="s">
-        <v>733</v>
+        <v>716</v>
       </c>
       <c r="K12" s="33" t="s">
         <v>37</v>
       </c>
       <c r="L12" s="44"/>
       <c r="M12" s="33"/>
       <c r="N12" s="33"/>
     </row>
     <row r="13" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="13" t="s">
         <v>63</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>58</v>
       </c>
       <c r="C13" s="9"/>
       <c r="D13" s="3" t="s">
-        <v>738</v>
+        <v>721</v>
       </c>
       <c r="E13" s="13">
         <v>6300</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>64</v>
       </c>
       <c r="G13" s="15">
         <v>7601002767309</v>
       </c>
       <c r="H13" s="15" t="s">
         <v>65</v>
       </c>
       <c r="I13" s="24" t="s">
         <v>66</v>
       </c>
       <c r="J13" s="32" t="s">
-        <v>733</v>
+        <v>716</v>
       </c>
       <c r="K13" s="33" t="s">
         <v>37</v>
       </c>
       <c r="L13" s="44"/>
       <c r="M13" s="33"/>
       <c r="N13" s="33"/>
     </row>
     <row r="14" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="13" t="s">
         <v>67</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>68</v>
       </c>
       <c r="C14" s="2"/>
       <c r="D14" s="3" t="s">
         <v>69</v>
       </c>
       <c r="E14" s="13">
         <v>5404</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>70</v>
       </c>
       <c r="G14" s="14">
         <v>7601007593149</v>
       </c>
       <c r="H14" s="14" t="s">
         <v>71</v>
       </c>
       <c r="I14" s="5" t="s">
         <v>72</v>
       </c>
       <c r="J14" s="36" t="s">
-        <v>733</v>
+        <v>716</v>
       </c>
       <c r="K14" s="32" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="15" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="13" t="s">
         <v>48</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>73</v>
       </c>
       <c r="C15" s="2"/>
       <c r="D15" s="3" t="s">
         <v>74</v>
       </c>
       <c r="E15" s="13">
         <v>8008</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>75</v>
       </c>
       <c r="G15" s="14">
         <v>7601003226546</v>
       </c>
       <c r="H15" s="14" t="s">
         <v>76</v>
       </c>
       <c r="I15" s="5" t="s">
-        <v>704</v>
+        <v>687</v>
       </c>
       <c r="J15" s="36" t="s">
-        <v>733</v>
+        <v>716</v>
       </c>
       <c r="K15" s="32" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="16" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="13" t="s">
         <v>57</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>77</v>
       </c>
       <c r="C16" s="2"/>
       <c r="D16" s="3" t="s">
         <v>78</v>
       </c>
       <c r="E16" s="13">
         <v>4402</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>79</v>
       </c>
       <c r="G16" s="14">
         <v>7601007783458</v>
       </c>
       <c r="H16" s="14" t="s">
         <v>80</v>
       </c>
       <c r="I16" s="5" t="s">
         <v>81</v>
       </c>
       <c r="J16" s="36" t="s">
-        <v>733</v>
+        <v>716</v>
       </c>
       <c r="K16" s="32" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="17" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="13" t="s">
         <v>82</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>83</v>
       </c>
       <c r="C17" s="2"/>
       <c r="D17" s="3" t="s">
         <v>84</v>
       </c>
       <c r="E17" s="13">
         <v>4051</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>85</v>
       </c>
       <c r="G17" s="14">
         <v>7601003005479</v>
       </c>
       <c r="H17" s="14" t="s">
         <v>86</v>
       </c>
       <c r="I17" s="5" t="s">
         <v>87</v>
       </c>
       <c r="J17" s="36" t="s">
-        <v>733</v>
+        <v>716</v>
       </c>
       <c r="K17" s="32" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="18" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="13" t="s">
         <v>48</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>88</v>
       </c>
       <c r="C18" s="9"/>
       <c r="D18" s="3" t="s">
         <v>89</v>
       </c>
       <c r="E18" s="13">
         <v>8003</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>75</v>
       </c>
       <c r="G18" s="15">
         <v>7601007773572</v>
       </c>
       <c r="H18" s="16" t="s">
         <v>90</v>
       </c>
       <c r="I18" s="24" t="s">
         <v>91</v>
       </c>
       <c r="J18" s="16" t="s">
-        <v>733</v>
+        <v>716</v>
       </c>
       <c r="K18" s="80" t="s">
         <v>37</v>
       </c>
       <c r="L18" s="80"/>
       <c r="M18" s="80"/>
       <c r="N18" s="80"/>
     </row>
     <row r="19" spans="1:15" s="51" customFormat="1" ht="13.9" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="46" t="s">
         <v>48</v>
       </c>
       <c r="B19" s="47" t="s">
         <v>92</v>
       </c>
       <c r="C19" s="48"/>
       <c r="D19" s="47" t="s">
         <v>93</v>
       </c>
       <c r="E19" s="46">
         <v>8003</v>
       </c>
       <c r="F19" s="48" t="s">
         <v>75</v>
       </c>
       <c r="G19" s="56">
         <v>7601007783243</v>
       </c>
       <c r="H19" s="56" t="s">
         <v>94</v>
       </c>
       <c r="I19" s="57" t="s">
         <v>95</v>
       </c>
       <c r="J19" s="58" t="s">
-        <v>733</v>
+        <v>716</v>
       </c>
       <c r="K19" s="52" t="s">
         <v>23</v>
       </c>
       <c r="L19" s="59"/>
       <c r="M19" s="52"/>
       <c r="N19" s="52"/>
     </row>
     <row r="20" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="13" t="s">
         <v>96</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>97</v>
       </c>
       <c r="C20" s="2"/>
       <c r="D20" s="3" t="s">
         <v>98</v>
       </c>
       <c r="E20" s="13">
         <v>9470</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>99</v>
       </c>
       <c r="G20" s="14">
         <v>7601003910384</v>
       </c>
       <c r="H20" s="14" t="s">
         <v>100</v>
       </c>
       <c r="I20" s="5" t="s">
-        <v>811</v>
+        <v>794</v>
       </c>
       <c r="J20" s="36" t="s">
-        <v>733</v>
+        <v>716</v>
       </c>
       <c r="K20" s="32" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="21" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="13" t="s">
         <v>67</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>101</v>
       </c>
       <c r="C21" s="9"/>
       <c r="D21" s="3" t="s">
         <v>102</v>
       </c>
       <c r="E21" s="13">
         <v>5612</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>103</v>
       </c>
       <c r="G21" s="15">
         <v>7601007939763</v>
       </c>
       <c r="H21" s="15" t="s">
         <v>104</v>
       </c>
       <c r="I21" s="24" t="s">
         <v>105</v>
       </c>
       <c r="J21" s="16" t="s">
-        <v>733</v>
+        <v>716</v>
       </c>
       <c r="K21" s="80" t="s">
         <v>37</v>
       </c>
       <c r="L21" s="80"/>
       <c r="M21" s="80"/>
       <c r="N21" s="80"/>
     </row>
     <row r="22" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="13" t="s">
         <v>106</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>107</v>
       </c>
       <c r="C22" s="2"/>
       <c r="D22" s="3" t="s">
         <v>108</v>
       </c>
       <c r="E22" s="13">
         <v>6900</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>109</v>
       </c>
       <c r="G22" s="14">
         <v>7601003851984</v>
       </c>
       <c r="H22" s="14" t="s">
         <v>110</v>
       </c>
       <c r="I22" s="5" t="s">
         <v>111</v>
       </c>
       <c r="J22" s="36" t="s">
-        <v>734</v>
+        <v>717</v>
       </c>
       <c r="K22" s="32" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="23" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="13" t="s">
         <v>96</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>112</v>
       </c>
       <c r="C23" s="2"/>
       <c r="D23" s="3" t="s">
-        <v>767</v>
+        <v>750</v>
       </c>
       <c r="E23" s="13">
         <v>9000</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>113</v>
       </c>
       <c r="G23" s="14">
         <v>7601003905090</v>
       </c>
       <c r="H23" s="14" t="s">
         <v>114</v>
       </c>
       <c r="I23" s="24" t="s">
         <v>115</v>
       </c>
       <c r="J23" s="32" t="s">
-        <v>733</v>
+        <v>716</v>
       </c>
       <c r="K23" s="32" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="24" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="13" t="s">
         <v>117</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>118</v>
       </c>
       <c r="C24" s="2"/>
       <c r="D24" s="3" t="s">
         <v>119</v>
       </c>
       <c r="E24" s="13">
         <v>7000</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>120</v>
       </c>
       <c r="G24" s="14">
         <v>7601007783311</v>
       </c>
       <c r="H24" s="14" t="s">
         <v>121</v>
       </c>
       <c r="I24" s="5" t="s">
         <v>122</v>
       </c>
       <c r="J24" s="36" t="s">
-        <v>733</v>
+        <v>716</v>
       </c>
       <c r="K24" s="32" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="25" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="13" t="s">
-        <v>38</v>
+        <v>123</v>
       </c>
       <c r="B25" s="3" t="s">
-        <v>827</v>
-[...1 lines deleted...]
-      <c r="C25" s="2"/>
+        <v>124</v>
+      </c>
+      <c r="C25" s="9"/>
       <c r="D25" s="3" t="s">
-        <v>828</v>
+        <v>125</v>
       </c>
       <c r="E25" s="13">
-        <v>1163</v>
+        <v>1870</v>
       </c>
       <c r="F25" s="2" t="s">
-        <v>829</v>
-[...5 lines deleted...]
-        <v>830</v>
+        <v>126</v>
+      </c>
+      <c r="G25" s="15">
+        <v>7601007700936</v>
+      </c>
+      <c r="H25" s="17" t="s">
+        <v>817</v>
       </c>
       <c r="I25" s="5" t="s">
-        <v>831</v>
-[...4 lines deleted...]
-      <c r="K25" s="32" t="s">
+        <v>818</v>
+      </c>
+      <c r="J25" s="32" t="s">
+        <v>718</v>
+      </c>
+      <c r="K25" s="33" t="s">
         <v>37</v>
       </c>
+      <c r="L25" s="44"/>
+      <c r="M25" s="33"/>
+      <c r="N25" s="33"/>
     </row>
     <row r="26" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="13" t="s">
-        <v>123</v>
+        <v>106</v>
       </c>
       <c r="B26" s="3" t="s">
-        <v>124</v>
-[...1 lines deleted...]
-      <c r="C26" s="9"/>
+        <v>127</v>
+      </c>
+      <c r="C26" s="2"/>
       <c r="D26" s="3" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="E26" s="13">
-        <v>1870</v>
+        <v>6900</v>
       </c>
       <c r="F26" s="2" t="s">
-        <v>126</v>
-[...5 lines deleted...]
-        <v>127</v>
+        <v>109</v>
+      </c>
+      <c r="G26" s="14">
+        <v>7601007783670</v>
+      </c>
+      <c r="H26" s="14" t="s">
+        <v>129</v>
       </c>
       <c r="I26" s="24" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="J26" s="32" t="s">
-        <v>735</v>
-[...6 lines deleted...]
-      <c r="N26" s="33"/>
+        <v>717</v>
+      </c>
+      <c r="K26" s="32" t="s">
+        <v>23</v>
+      </c>
     </row>
     <row r="27" spans="1:15" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="13" t="s">
-        <v>106</v>
+        <v>123</v>
       </c>
       <c r="B27" s="3" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="C27" s="2"/>
       <c r="D27" s="3" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="E27" s="13">
-        <v>6900</v>
+        <v>1950</v>
       </c>
       <c r="F27" s="2" t="s">
-        <v>109</v>
+        <v>133</v>
       </c>
       <c r="G27" s="14">
-        <v>7601007783670</v>
+        <v>7601003398373</v>
       </c>
       <c r="H27" s="14" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="I27" s="24" t="s">
-        <v>132</v>
+        <v>724</v>
       </c>
       <c r="J27" s="32" t="s">
-        <v>734</v>
+        <v>718</v>
       </c>
       <c r="K27" s="32" t="s">
         <v>23</v>
+      </c>
+      <c r="L27" s="45" t="s">
+        <v>732</v>
       </c>
     </row>
     <row r="28" spans="1:15" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="13" t="s">
         <v>123</v>
       </c>
       <c r="B28" s="3" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="C28" s="2"/>
       <c r="D28" s="3" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="E28" s="13">
-        <v>1950</v>
+        <v>1951</v>
       </c>
       <c r="F28" s="2" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="G28" s="14">
-        <v>7601003398373</v>
+        <v>7601002117425</v>
       </c>
       <c r="H28" s="14" t="s">
-        <v>136</v>
-[...5 lines deleted...]
-        <v>735</v>
+        <v>826</v>
+      </c>
+      <c r="I28" s="5" t="s">
+        <v>137</v>
+      </c>
+      <c r="J28" s="36" t="s">
+        <v>718</v>
       </c>
       <c r="K28" s="32" t="s">
         <v>23</v>
       </c>
-      <c r="L28" s="45" t="s">
-[...3 lines deleted...]
-    <row r="29" spans="1:15" s="51" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="29" spans="1:15" s="51" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="13" t="s">
-        <v>123</v>
+        <v>38</v>
       </c>
       <c r="B29" s="3" t="s">
-        <v>137</v>
+        <v>810</v>
       </c>
       <c r="C29" s="2"/>
       <c r="D29" s="3" t="s">
-        <v>138</v>
+        <v>811</v>
       </c>
       <c r="E29" s="13">
-        <v>1951</v>
+        <v>1163</v>
       </c>
       <c r="F29" s="2" t="s">
-        <v>135</v>
+        <v>812</v>
       </c>
       <c r="G29" s="14">
-        <v>7601002117425</v>
+        <v>7601007933563</v>
       </c>
       <c r="H29" s="14" t="s">
-        <v>139</v>
+        <v>813</v>
       </c>
       <c r="I29" s="5" t="s">
-        <v>140</v>
+        <v>814</v>
       </c>
       <c r="J29" s="36" t="s">
-        <v>735</v>
+        <v>718</v>
       </c>
       <c r="K29" s="32" t="s">
-        <v>23</v>
+        <v>37</v>
       </c>
       <c r="L29" s="45"/>
       <c r="M29" s="32"/>
       <c r="N29" s="32"/>
       <c r="O29" s="51" t="s">
-        <v>764</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:15" ht="13.9" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="30" spans="1:15" ht="19.5" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="46" t="s">
         <v>123</v>
       </c>
       <c r="B30" s="47" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="C30" s="48"/>
       <c r="D30" s="47" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="E30" s="46">
         <v>1907</v>
       </c>
       <c r="F30" s="48" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="G30" s="49">
         <v>7601007939732</v>
       </c>
       <c r="H30" s="50" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="I30" s="51" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="J30" s="52" t="s">
-        <v>735</v>
+        <v>718</v>
       </c>
       <c r="K30" s="53" t="s">
         <v>37</v>
       </c>
       <c r="L30" s="54" t="s">
-        <v>763</v>
+        <v>746</v>
       </c>
       <c r="M30" s="53"/>
       <c r="N30" s="55">
         <v>45593</v>
       </c>
     </row>
-    <row r="31" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-      <c r="E31" s="13">
+    <row r="31" spans="1:15" s="100" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="94" t="s">
+        <v>143</v>
+      </c>
+      <c r="B31" s="95" t="s">
+        <v>144</v>
+      </c>
+      <c r="C31" s="96"/>
+      <c r="D31" s="95" t="s">
+        <v>761</v>
+      </c>
+      <c r="E31" s="94">
         <v>1213</v>
       </c>
-      <c r="F31" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G31" s="15">
+      <c r="F31" s="97" t="s">
+        <v>762</v>
+      </c>
+      <c r="G31" s="98">
         <v>7601007959792</v>
       </c>
-      <c r="H31" s="19" t="s">
-[...8 lines deleted...]
-      <c r="K31" s="33" t="s">
+      <c r="H31" s="99" t="s">
+        <v>763</v>
+      </c>
+      <c r="I31" s="100" t="s">
+        <v>764</v>
+      </c>
+      <c r="J31" s="101" t="s">
+        <v>716</v>
+      </c>
+      <c r="K31" s="102" t="s">
         <v>37</v>
       </c>
-      <c r="L31" s="44"/>
-[...3 lines deleted...]
-    <row r="32" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="L31" s="102"/>
+      <c r="M31" s="102"/>
+      <c r="N31" s="102"/>
+    </row>
+    <row r="32" spans="1:15" ht="13.9" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="13" t="s">
-        <v>123</v>
+        <v>143</v>
       </c>
       <c r="B32" s="3" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C32" s="2"/>
       <c r="D32" s="3" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="E32" s="13">
-        <v>3930</v>
+        <v>1213</v>
       </c>
       <c r="F32" s="2" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="G32" s="14">
-        <v>7601003208283</v>
+        <v>7601007783342</v>
       </c>
       <c r="H32" s="14" t="s">
-        <v>152</v>
-[...2 lines deleted...]
-        <v>742</v>
+        <v>153</v>
+      </c>
+      <c r="I32" s="5" t="s">
+        <v>154</v>
       </c>
       <c r="J32" s="36" t="s">
-        <v>733</v>
+        <v>718</v>
       </c>
       <c r="K32" s="32" t="s">
-        <v>116</v>
-[...5 lines deleted...]
-    <row r="33" spans="1:15" ht="13.9" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+        <v>23</v>
+      </c>
+      <c r="N32" s="34">
+        <v>45639</v>
+      </c>
+    </row>
+    <row r="33" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="13" t="s">
+        <v>123</v>
+      </c>
+      <c r="B33" s="3" t="s">
         <v>146</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="C33" s="2"/>
       <c r="D33" s="3" t="s">
-        <v>154</v>
+        <v>147</v>
       </c>
       <c r="E33" s="13">
-        <v>1213</v>
+        <v>3930</v>
       </c>
       <c r="F33" s="2" t="s">
-        <v>155</v>
+        <v>148</v>
       </c>
       <c r="G33" s="14">
-        <v>7601007783342</v>
+        <v>7601003208283</v>
       </c>
       <c r="H33" s="14" t="s">
-        <v>156</v>
-[...2 lines deleted...]
-        <v>157</v>
+        <v>149</v>
+      </c>
+      <c r="I33" s="24" t="s">
+        <v>725</v>
       </c>
       <c r="J33" s="36" t="s">
-        <v>735</v>
+        <v>716</v>
       </c>
       <c r="K33" s="32" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>45639</v>
+        <v>116</v>
+      </c>
+      <c r="L33" s="45" t="s">
+        <v>732</v>
       </c>
     </row>
     <row r="34" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="16" t="s">
-        <v>628</v>
+        <v>612</v>
       </c>
       <c r="B34" s="24" t="s">
-        <v>769</v>
+        <v>752</v>
       </c>
       <c r="D34" s="27" t="s">
-        <v>770</v>
+        <v>753</v>
       </c>
       <c r="E34" s="16">
         <v>8753</v>
       </c>
       <c r="F34" s="24" t="s">
-        <v>771</v>
+        <v>754</v>
       </c>
       <c r="G34" s="14">
         <v>7601001837423</v>
       </c>
       <c r="H34" s="14" t="s">
-        <v>772</v>
+        <v>755</v>
       </c>
       <c r="I34" s="24" t="s">
-        <v>773</v>
+        <v>756</v>
       </c>
       <c r="J34" s="23" t="s">
-        <v>733</v>
+        <v>716</v>
       </c>
       <c r="K34" s="16" t="s">
         <v>37</v>
       </c>
       <c r="L34" s="16"/>
       <c r="M34" s="84">
         <v>45729</v>
       </c>
       <c r="N34" s="16"/>
     </row>
     <row r="35" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="13" t="s">
         <v>57</v>
       </c>
       <c r="B35" s="3" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="C35" s="2"/>
       <c r="D35" s="3" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="E35" s="13">
         <v>4153</v>
       </c>
       <c r="F35" s="2" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="G35" s="14">
         <v>7601007783373</v>
       </c>
       <c r="H35" s="14" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="I35" s="24" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="J35" s="32" t="s">
-        <v>733</v>
+        <v>716</v>
       </c>
       <c r="K35" s="32" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="36" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
-[...21 lines deleted...]
-      <c r="H36" s="20" t="s">
+    <row r="36" spans="1:15" s="51" customFormat="1" ht="13.9" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="46" t="s">
         <v>167</v>
       </c>
-      <c r="I36" s="10" t="s">
+      <c r="B36" s="47" t="s">
         <v>168</v>
       </c>
-      <c r="J36" s="35" t="s">
-[...2 lines deleted...]
-      <c r="K36" s="33" t="s">
+      <c r="C36" s="48"/>
+      <c r="D36" s="47" t="s">
+        <v>169</v>
+      </c>
+      <c r="E36" s="46">
+        <v>1696</v>
+      </c>
+      <c r="F36" s="48" t="s">
+        <v>170</v>
+      </c>
+      <c r="G36" s="49">
+        <v>7601001696877</v>
+      </c>
+      <c r="H36" s="50" t="s">
+        <v>171</v>
+      </c>
+      <c r="I36" s="51" t="s">
+        <v>172</v>
+      </c>
+      <c r="J36" s="52" t="s">
+        <v>718</v>
+      </c>
+      <c r="K36" s="53" t="s">
         <v>37</v>
       </c>
-      <c r="L36" s="44"/>
-[...1 lines deleted...]
-      <c r="N36" s="33"/>
+      <c r="L36" s="54"/>
+      <c r="M36" s="53"/>
+      <c r="N36" s="55">
+        <v>45644</v>
+      </c>
+      <c r="O36" s="51" t="s">
+        <v>776</v>
+      </c>
     </row>
     <row r="37" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="13" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="B37" s="3" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="C37" s="9"/>
       <c r="D37" s="3" t="s">
-        <v>765</v>
+        <v>748</v>
       </c>
       <c r="E37" s="13">
         <v>1228</v>
       </c>
       <c r="F37" s="2" t="s">
-        <v>173</v>
+        <v>164</v>
       </c>
       <c r="G37" s="15">
         <v>7601002521246</v>
       </c>
       <c r="H37" s="16" t="s">
-        <v>174</v>
+        <v>165</v>
       </c>
       <c r="I37" s="24" t="s">
-        <v>175</v>
+        <v>166</v>
       </c>
       <c r="J37" s="32" t="s">
-        <v>735</v>
+        <v>718</v>
       </c>
       <c r="K37" s="33" t="s">
         <v>37</v>
       </c>
       <c r="L37" s="44"/>
       <c r="M37" s="33"/>
       <c r="N37" s="33"/>
     </row>
-    <row r="38" spans="1:15" s="51" customFormat="1" ht="13.9" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-[...28 lines deleted...]
-      <c r="K38" s="53" t="s">
+    <row r="38" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="13" t="s">
+        <v>281</v>
+      </c>
+      <c r="B38" s="86" t="s">
+        <v>799</v>
+      </c>
+      <c r="C38" s="9"/>
+      <c r="D38" s="3" t="s">
+        <v>603</v>
+      </c>
+      <c r="E38" s="13">
+        <v>2300</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>285</v>
+      </c>
+      <c r="G38" s="15">
+        <v>7601002125178</v>
+      </c>
+      <c r="H38" s="16" t="s">
+        <v>604</v>
+      </c>
+      <c r="I38" s="10" t="s">
+        <v>605</v>
+      </c>
+      <c r="J38" s="15" t="s">
+        <v>718</v>
+      </c>
+      <c r="K38" s="80" t="s">
         <v>37</v>
       </c>
-      <c r="L38" s="54"/>
-[...6 lines deleted...]
-      </c>
+      <c r="L38" s="80"/>
+      <c r="M38" s="80"/>
+      <c r="N38" s="80"/>
     </row>
     <row r="39" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="13" t="s">
-        <v>17</v>
+        <v>600</v>
       </c>
       <c r="B39" s="3" t="s">
-        <v>182</v>
-[...3 lines deleted...]
-      </c>
+        <v>799</v>
+      </c>
+      <c r="C39" s="9"/>
       <c r="D39" s="3" t="s">
-        <v>184</v>
+        <v>601</v>
       </c>
       <c r="E39" s="13">
-        <v>6005</v>
+        <v>2855</v>
       </c>
       <c r="F39" s="2" t="s">
-        <v>185</v>
-[...15 lines deleted...]
-      </c>
+        <v>602</v>
+      </c>
+      <c r="G39" s="15">
+        <v>7601007944507</v>
+      </c>
+      <c r="H39" s="17" t="s">
+        <v>825</v>
+      </c>
+      <c r="I39" s="26" t="s">
+        <v>605</v>
+      </c>
+      <c r="J39" s="16" t="s">
+        <v>718</v>
+      </c>
+      <c r="K39" s="80" t="s">
+        <v>37</v>
+      </c>
+      <c r="L39" s="80"/>
+      <c r="M39" s="80"/>
+      <c r="N39" s="80"/>
     </row>
     <row r="40" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="13" t="s">
-        <v>48</v>
+        <v>17</v>
       </c>
       <c r="B40" s="3" t="s">
-        <v>182</v>
-[...2 lines deleted...]
-        <v>187</v>
+        <v>173</v>
+      </c>
+      <c r="C40" s="2" t="s">
+        <v>174</v>
       </c>
       <c r="D40" s="3" t="s">
-        <v>188</v>
+        <v>175</v>
       </c>
       <c r="E40" s="13">
-        <v>8134</v>
+        <v>6005</v>
       </c>
       <c r="F40" s="2" t="s">
-        <v>189</v>
-[...1 lines deleted...]
-      <c r="G40" s="15">
+        <v>176</v>
+      </c>
+      <c r="G40" s="14">
         <v>7601007783410</v>
       </c>
-      <c r="H40" s="17" t="s">
-        <v>190</v>
+      <c r="H40" s="14" t="s">
+        <v>177</v>
       </c>
       <c r="I40" s="5" t="s">
-        <v>740</v>
-[...9 lines deleted...]
-      <c r="N40" s="33"/>
+        <v>723</v>
+      </c>
+      <c r="J40" s="36" t="s">
+        <v>716</v>
+      </c>
+      <c r="K40" s="32" t="s">
+        <v>23</v>
+      </c>
     </row>
     <row r="41" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="13" t="s">
-        <v>146</v>
+        <v>57</v>
       </c>
       <c r="B41" s="3" t="s">
-        <v>787</v>
-[...1 lines deleted...]
-      <c r="C41" s="2"/>
+        <v>182</v>
+      </c>
+      <c r="C41" s="9"/>
       <c r="D41" s="3" t="s">
-        <v>531</v>
-[...2 lines deleted...]
-        <v>788</v>
+        <v>183</v>
+      </c>
+      <c r="E41" s="13">
+        <v>4458</v>
       </c>
       <c r="F41" s="2" t="s">
-        <v>789</v>
-[...15 lines deleted...]
-      </c>
+        <v>184</v>
+      </c>
+      <c r="G41" s="15">
+        <v>7601007920419</v>
+      </c>
+      <c r="H41" s="20" t="s">
+        <v>185</v>
+      </c>
+      <c r="I41" s="24" t="s">
+        <v>186</v>
+      </c>
+      <c r="J41" s="32" t="s">
+        <v>716</v>
+      </c>
+      <c r="K41" s="33" t="s">
+        <v>37</v>
+      </c>
+      <c r="L41" s="44"/>
+      <c r="M41" s="33"/>
+      <c r="N41" s="33"/>
     </row>
     <row r="42" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="13" t="s">
-        <v>57</v>
+        <v>48</v>
       </c>
       <c r="B42" s="3" t="s">
-        <v>193</v>
-[...1 lines deleted...]
-      <c r="C42" s="9"/>
+        <v>187</v>
+      </c>
+      <c r="C42" s="2"/>
       <c r="D42" s="3" t="s">
-        <v>194</v>
+        <v>188</v>
       </c>
       <c r="E42" s="13">
-        <v>4458</v>
+        <v>8005</v>
       </c>
       <c r="F42" s="2" t="s">
-        <v>195</v>
-[...18 lines deleted...]
-      <c r="N42" s="33"/>
+        <v>75</v>
+      </c>
+      <c r="G42" s="14">
+        <v>7601007783588</v>
+      </c>
+      <c r="H42" s="14" t="s">
+        <v>189</v>
+      </c>
+      <c r="I42" s="5" t="s">
+        <v>190</v>
+      </c>
+      <c r="J42" s="36" t="s">
+        <v>716</v>
+      </c>
+      <c r="K42" s="32" t="s">
+        <v>23</v>
+      </c>
     </row>
     <row r="43" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="13" t="s">
-        <v>48</v>
+        <v>82</v>
       </c>
       <c r="B43" s="3" t="s">
-        <v>198</v>
+        <v>191</v>
       </c>
       <c r="C43" s="2"/>
       <c r="D43" s="3" t="s">
-        <v>199</v>
+        <v>192</v>
       </c>
       <c r="E43" s="13">
-        <v>8005</v>
+        <v>4055</v>
       </c>
       <c r="F43" s="2" t="s">
-        <v>75</v>
+        <v>85</v>
       </c>
       <c r="G43" s="14">
-        <v>7601007783588</v>
+        <v>7601003851175</v>
       </c>
       <c r="H43" s="14" t="s">
-        <v>200</v>
+        <v>193</v>
       </c>
       <c r="I43" s="5" t="s">
-        <v>201</v>
+        <v>194</v>
       </c>
       <c r="J43" s="36" t="s">
-        <v>733</v>
+        <v>716</v>
       </c>
       <c r="K43" s="32" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="44" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:15" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A44" s="13" t="s">
-        <v>82</v>
+        <v>48</v>
       </c>
       <c r="B44" s="3" t="s">
-        <v>202</v>
+        <v>195</v>
       </c>
       <c r="C44" s="2"/>
       <c r="D44" s="3" t="s">
-        <v>203</v>
+        <v>196</v>
       </c>
       <c r="E44" s="13">
-        <v>4055</v>
+        <v>8037</v>
       </c>
       <c r="F44" s="2" t="s">
-        <v>85</v>
+        <v>75</v>
       </c>
       <c r="G44" s="14">
-        <v>7601003851175</v>
+        <v>7601007783328</v>
       </c>
       <c r="H44" s="14" t="s">
-        <v>204</v>
-[...2 lines deleted...]
-        <v>205</v>
+        <v>197</v>
+      </c>
+      <c r="I44" s="24" t="s">
+        <v>198</v>
       </c>
       <c r="J44" s="36" t="s">
-        <v>733</v>
+        <v>716</v>
       </c>
       <c r="K44" s="32" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="45" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="13" t="s">
-        <v>48</v>
+        <v>123</v>
       </c>
       <c r="B45" s="3" t="s">
-        <v>206</v>
-[...1 lines deleted...]
-      <c r="C45" s="2"/>
+        <v>199</v>
+      </c>
+      <c r="C45" s="9"/>
       <c r="D45" s="3" t="s">
-        <v>207</v>
+        <v>200</v>
       </c>
       <c r="E45" s="13">
-        <v>8037</v>
+        <v>1950</v>
       </c>
       <c r="F45" s="2" t="s">
-        <v>75</v>
-[...17 lines deleted...]
-    <row r="46" spans="1:15" ht="11.25" x14ac:dyDescent="0.2">
+        <v>133</v>
+      </c>
+      <c r="G45" s="15">
+        <v>7601002154635</v>
+      </c>
+      <c r="H45" s="17" t="s">
+        <v>201</v>
+      </c>
+      <c r="I45" s="24" t="s">
+        <v>816</v>
+      </c>
+      <c r="J45" s="32" t="s">
+        <v>718</v>
+      </c>
+      <c r="K45" s="33" t="s">
+        <v>37</v>
+      </c>
+      <c r="L45" s="44"/>
+      <c r="M45" s="33"/>
+      <c r="N45" s="33"/>
+    </row>
+    <row r="46" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A46" s="13" t="s">
-        <v>123</v>
+        <v>17</v>
       </c>
       <c r="B46" s="3" t="s">
-        <v>210</v>
-[...1 lines deleted...]
-      <c r="C46" s="9"/>
+        <v>202</v>
+      </c>
+      <c r="C46" s="2" t="s">
+        <v>174</v>
+      </c>
       <c r="D46" s="3" t="s">
-        <v>211</v>
+        <v>203</v>
       </c>
       <c r="E46" s="13">
-        <v>1950</v>
+        <v>6030</v>
       </c>
       <c r="F46" s="2" t="s">
-        <v>135</v>
-[...5 lines deleted...]
-        <v>212</v>
+        <v>204</v>
+      </c>
+      <c r="G46" s="14">
+        <v>7601001364639</v>
+      </c>
+      <c r="H46" s="14" t="s">
+        <v>205</v>
       </c>
       <c r="I46" s="24" t="s">
-        <v>213</v>
-[...9 lines deleted...]
-      <c r="N46" s="33"/>
+        <v>705</v>
+      </c>
+      <c r="J46" s="36" t="s">
+        <v>716</v>
+      </c>
+      <c r="K46" s="32" t="s">
+        <v>116</v>
+      </c>
     </row>
     <row r="47" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A47" s="13" t="s">
-        <v>17</v>
+        <v>48</v>
       </c>
       <c r="B47" s="3" t="s">
-        <v>214</v>
-[...3 lines deleted...]
-      </c>
+        <v>206</v>
+      </c>
+      <c r="C47" s="2"/>
       <c r="D47" s="3" t="s">
-        <v>215</v>
+        <v>178</v>
       </c>
       <c r="E47" s="13">
-        <v>6030</v>
+        <v>8134</v>
       </c>
       <c r="F47" s="2" t="s">
-        <v>216</v>
+        <v>179</v>
       </c>
       <c r="G47" s="14">
-        <v>7601001364639</v>
+        <v>7601007783618</v>
       </c>
       <c r="H47" s="14" t="s">
-        <v>217</v>
-[...2 lines deleted...]
-        <v>722</v>
+        <v>207</v>
+      </c>
+      <c r="I47" s="24" t="s">
+        <v>208</v>
       </c>
       <c r="J47" s="36" t="s">
-        <v>733</v>
+        <v>716</v>
       </c>
       <c r="K47" s="32" t="s">
-        <v>116</v>
+        <v>23</v>
       </c>
     </row>
     <row r="48" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A48" s="13" t="s">
-        <v>48</v>
+        <v>24</v>
       </c>
       <c r="B48" s="3" t="s">
-        <v>218</v>
-[...1 lines deleted...]
-      <c r="C48" s="2"/>
+        <v>209</v>
+      </c>
+      <c r="C48" s="9"/>
       <c r="D48" s="3" t="s">
-        <v>188</v>
+        <v>210</v>
       </c>
       <c r="E48" s="13">
-        <v>8134</v>
+        <v>4704</v>
       </c>
       <c r="F48" s="2" t="s">
-        <v>189</v>
-[...15 lines deleted...]
-      </c>
+        <v>211</v>
+      </c>
+      <c r="G48" s="15">
+        <v>7601007939787</v>
+      </c>
+      <c r="H48" s="15" t="s">
+        <v>212</v>
+      </c>
+      <c r="I48" s="24" t="s">
+        <v>213</v>
+      </c>
+      <c r="J48" s="16" t="s">
+        <v>716</v>
+      </c>
+      <c r="K48" s="80" t="s">
+        <v>37</v>
+      </c>
+      <c r="L48" s="80"/>
+      <c r="M48" s="80"/>
+      <c r="N48" s="80"/>
     </row>
     <row r="49" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A49" s="13" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="B49" s="3" t="s">
-        <v>221</v>
+        <v>214</v>
       </c>
       <c r="C49" s="9"/>
       <c r="D49" s="3" t="s">
-        <v>222</v>
+        <v>215</v>
       </c>
       <c r="E49" s="13">
-        <v>4704</v>
+        <v>3027</v>
       </c>
       <c r="F49" s="2" t="s">
-        <v>223</v>
+        <v>13</v>
       </c>
       <c r="G49" s="15">
-        <v>7601007939787</v>
-[...2 lines deleted...]
-        <v>224</v>
+        <v>7601007939794</v>
+      </c>
+      <c r="H49" s="17" t="s">
+        <v>704</v>
       </c>
       <c r="I49" s="24" t="s">
-        <v>225</v>
-[...4 lines deleted...]
-      <c r="K49" s="80" t="s">
+        <v>216</v>
+      </c>
+      <c r="J49" s="32" t="s">
+        <v>716</v>
+      </c>
+      <c r="K49" s="33" t="s">
         <v>37</v>
       </c>
-      <c r="L49" s="80"/>
-[...1 lines deleted...]
-      <c r="N49" s="80"/>
+      <c r="L49" s="44"/>
+      <c r="M49" s="33"/>
+      <c r="N49" s="33"/>
     </row>
     <row r="50" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A50" s="13" t="s">
-        <v>10</v>
+        <v>38</v>
       </c>
       <c r="B50" s="3" t="s">
-        <v>226</v>
-[...1 lines deleted...]
-      <c r="C50" s="9"/>
+        <v>217</v>
+      </c>
+      <c r="C50" s="2"/>
       <c r="D50" s="3" t="s">
-        <v>227</v>
+        <v>218</v>
       </c>
       <c r="E50" s="13">
-        <v>3027</v>
+        <v>1400</v>
       </c>
       <c r="F50" s="2" t="s">
-        <v>13</v>
-[...5 lines deleted...]
-        <v>721</v>
+        <v>219</v>
+      </c>
+      <c r="G50" s="14">
+        <v>7601003889727</v>
+      </c>
+      <c r="H50" s="14" t="s">
+        <v>220</v>
       </c>
       <c r="I50" s="24" t="s">
-        <v>228</v>
-[...9 lines deleted...]
-      <c r="N50" s="33"/>
+        <v>726</v>
+      </c>
+      <c r="J50" s="36" t="s">
+        <v>718</v>
+      </c>
+      <c r="K50" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="L50" s="45" t="s">
+        <v>732</v>
+      </c>
     </row>
     <row r="51" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="13" t="s">
-        <v>38</v>
+        <v>82</v>
       </c>
       <c r="B51" s="3" t="s">
-        <v>229</v>
+        <v>221</v>
       </c>
       <c r="C51" s="2"/>
       <c r="D51" s="3" t="s">
-        <v>230</v>
+        <v>222</v>
       </c>
       <c r="E51" s="13">
-        <v>1400</v>
+        <v>4056</v>
       </c>
       <c r="F51" s="2" t="s">
-        <v>231</v>
+        <v>85</v>
       </c>
       <c r="G51" s="14">
-        <v>7601003889727</v>
+        <v>7601003007077</v>
       </c>
       <c r="H51" s="14" t="s">
-        <v>232</v>
+        <v>223</v>
       </c>
       <c r="I51" s="24" t="s">
-        <v>743</v>
-[...2 lines deleted...]
-        <v>735</v>
+        <v>698</v>
+      </c>
+      <c r="J51" s="32" t="s">
+        <v>716</v>
       </c>
       <c r="K51" s="32" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>749</v>
       </c>
     </row>
     <row r="52" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A52" s="13" t="s">
-        <v>82</v>
+        <v>38</v>
       </c>
       <c r="B52" s="3" t="s">
-        <v>233</v>
+        <v>224</v>
       </c>
       <c r="C52" s="2"/>
       <c r="D52" s="3" t="s">
-        <v>234</v>
+        <v>225</v>
       </c>
       <c r="E52" s="13">
-        <v>4056</v>
+        <v>1006</v>
       </c>
       <c r="F52" s="2" t="s">
-        <v>85</v>
+        <v>226</v>
       </c>
       <c r="G52" s="14">
-        <v>7601003007077</v>
+        <v>7601007783281</v>
       </c>
       <c r="H52" s="14" t="s">
-        <v>235</v>
+        <v>227</v>
       </c>
       <c r="I52" s="24" t="s">
-        <v>715</v>
+        <v>228</v>
       </c>
       <c r="J52" s="32" t="s">
-        <v>733</v>
+        <v>718</v>
       </c>
       <c r="K52" s="32" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="53" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:15" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="13" t="s">
-        <v>38</v>
+        <v>48</v>
       </c>
       <c r="B53" s="3" t="s">
-        <v>236</v>
-[...1 lines deleted...]
-      <c r="C53" s="2"/>
+        <v>229</v>
+      </c>
+      <c r="C53" s="9"/>
       <c r="D53" s="3" t="s">
-        <v>237</v>
+        <v>230</v>
       </c>
       <c r="E53" s="13">
-        <v>1006</v>
+        <v>8620</v>
       </c>
       <c r="F53" s="2" t="s">
-        <v>238</v>
-[...5 lines deleted...]
-        <v>239</v>
+        <v>231</v>
+      </c>
+      <c r="G53" s="15">
+        <v>7601007944491</v>
+      </c>
+      <c r="H53" s="16" t="s">
+        <v>232</v>
       </c>
       <c r="I53" s="24" t="s">
-        <v>240</v>
-[...8 lines deleted...]
-    <row r="54" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+        <v>798</v>
+      </c>
+      <c r="J53" s="16" t="s">
+        <v>716</v>
+      </c>
+      <c r="K53" s="80" t="s">
+        <v>37</v>
+      </c>
+      <c r="L53" s="80"/>
+      <c r="M53" s="80"/>
+      <c r="N53" s="80"/>
+    </row>
+    <row r="54" spans="1:15" s="51" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A54" s="13" t="s">
         <v>48</v>
       </c>
       <c r="B54" s="3" t="s">
-        <v>241</v>
+        <v>233</v>
       </c>
       <c r="C54" s="9"/>
       <c r="D54" s="3" t="s">
-        <v>242</v>
+        <v>234</v>
       </c>
       <c r="E54" s="13">
-        <v>8620</v>
+        <v>8049</v>
       </c>
       <c r="F54" s="2" t="s">
-        <v>243</v>
+        <v>75</v>
       </c>
       <c r="G54" s="15">
-        <v>7601007944491</v>
+        <v>7601007927951</v>
       </c>
       <c r="H54" s="16" t="s">
-        <v>244</v>
+        <v>235</v>
       </c>
       <c r="I54" s="24" t="s">
-        <v>815</v>
-[...4 lines deleted...]
-      <c r="K54" s="80" t="s">
+        <v>236</v>
+      </c>
+      <c r="J54" s="37" t="s">
+        <v>716</v>
+      </c>
+      <c r="K54" s="33" t="s">
         <v>37</v>
       </c>
-      <c r="L54" s="80"/>
-[...32 lines deleted...]
-      <c r="K55" s="33" t="s">
+      <c r="L54" s="44"/>
+      <c r="M54" s="33"/>
+      <c r="N54" s="33"/>
+    </row>
+    <row r="55" spans="1:15" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="46" t="s">
+        <v>82</v>
+      </c>
+      <c r="B55" s="47" t="s">
+        <v>237</v>
+      </c>
+      <c r="C55" s="48" t="s">
+        <v>238</v>
+      </c>
+      <c r="D55" s="47" t="s">
+        <v>239</v>
+      </c>
+      <c r="E55" s="46">
+        <v>4051</v>
+      </c>
+      <c r="F55" s="48" t="s">
+        <v>85</v>
+      </c>
+      <c r="G55" s="56">
+        <v>7601007783663</v>
+      </c>
+      <c r="H55" s="56" t="s">
+        <v>708</v>
+      </c>
+      <c r="I55" s="24" t="s">
+        <v>240</v>
+      </c>
+      <c r="J55" s="58" t="s">
+        <v>716</v>
+      </c>
+      <c r="K55" s="52" t="s">
+        <v>23</v>
+      </c>
+      <c r="L55" s="59"/>
+      <c r="M55" s="52"/>
+      <c r="N55" s="52"/>
+    </row>
+    <row r="56" spans="1:15" s="51" customFormat="1" ht="13.9" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="46" t="s">
+        <v>38</v>
+      </c>
+      <c r="B56" s="47" t="s">
+        <v>276</v>
+      </c>
+      <c r="C56" s="48"/>
+      <c r="D56" s="47" t="s">
+        <v>277</v>
+      </c>
+      <c r="E56" s="46">
+        <v>1038</v>
+      </c>
+      <c r="F56" s="48" t="s">
+        <v>278</v>
+      </c>
+      <c r="G56" s="49">
+        <v>7601002747622</v>
+      </c>
+      <c r="H56" s="50" t="s">
+        <v>279</v>
+      </c>
+      <c r="I56" s="24" t="s">
+        <v>280</v>
+      </c>
+      <c r="J56" s="52" t="s">
+        <v>718</v>
+      </c>
+      <c r="K56" s="53" t="s">
         <v>37</v>
       </c>
-      <c r="L55" s="44"/>
-[...41 lines deleted...]
-    <row r="57" spans="1:15" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="L56" s="54"/>
+      <c r="M56" s="53"/>
+      <c r="N56" s="55">
+        <v>46133</v>
+      </c>
+      <c r="O56" s="51" t="s">
+        <v>819</v>
+      </c>
+    </row>
+    <row r="57" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A57" s="13" t="s">
         <v>10</v>
       </c>
       <c r="B57" s="3" t="s">
-        <v>253</v>
+        <v>241</v>
       </c>
       <c r="C57" s="2"/>
       <c r="D57" s="3" t="s">
-        <v>254</v>
+        <v>242</v>
       </c>
       <c r="E57" s="13">
         <v>3011</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G57" s="14">
         <v>7601007783632</v>
       </c>
       <c r="H57" s="14" t="s">
-        <v>255</v>
-[...2 lines deleted...]
-        <v>256</v>
+        <v>243</v>
+      </c>
+      <c r="I57" s="24" t="s">
+        <v>244</v>
       </c>
       <c r="J57" s="36" t="s">
-        <v>733</v>
+        <v>716</v>
       </c>
       <c r="K57" s="32" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="58" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:15" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A58" s="13" t="s">
         <v>48</v>
       </c>
       <c r="B58" s="3" t="s">
-        <v>257</v>
+        <v>245</v>
       </c>
       <c r="C58" s="9"/>
       <c r="D58" s="3" t="s">
-        <v>258</v>
+        <v>246</v>
       </c>
       <c r="E58" s="13">
         <v>8610</v>
       </c>
       <c r="F58" s="2" t="s">
-        <v>259</v>
+        <v>247</v>
       </c>
       <c r="G58" s="15">
         <v>7601007951802</v>
       </c>
       <c r="H58" s="16" t="s">
-        <v>260</v>
+        <v>248</v>
       </c>
       <c r="I58" s="24" t="s">
-        <v>261</v>
+        <v>249</v>
       </c>
       <c r="J58" s="32" t="s">
-        <v>733</v>
+        <v>716</v>
       </c>
       <c r="K58" s="33" t="s">
         <v>16</v>
       </c>
       <c r="L58" s="44"/>
       <c r="M58" s="33"/>
       <c r="N58" s="31"/>
     </row>
-    <row r="59" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A59" s="13" t="s">
+    <row r="59" spans="1:15" s="72" customFormat="1" ht="11.25" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="63" t="s">
+        <v>38</v>
+      </c>
+      <c r="B59" s="64" t="s">
+        <v>259</v>
+      </c>
+      <c r="C59" s="65"/>
+      <c r="D59" s="64" t="s">
+        <v>777</v>
+      </c>
+      <c r="E59" s="63">
+        <v>1820</v>
+      </c>
+      <c r="F59" s="65" t="s">
+        <v>260</v>
+      </c>
+      <c r="G59" s="66">
+        <v>7601007783649</v>
+      </c>
+      <c r="H59" s="66" t="s">
+        <v>261</v>
+      </c>
+      <c r="I59" s="67" t="s">
+        <v>262</v>
+      </c>
+      <c r="J59" s="68" t="s">
+        <v>718</v>
+      </c>
+      <c r="K59" s="69" t="s">
+        <v>23</v>
+      </c>
+      <c r="L59" s="74"/>
+      <c r="M59" s="69"/>
+      <c r="N59" s="71">
+        <v>46022</v>
+      </c>
+      <c r="O59" s="72" t="s">
+        <v>806</v>
+      </c>
+    </row>
+    <row r="60" spans="1:15" s="72" customFormat="1" ht="11.25" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="63" t="s">
+        <v>106</v>
+      </c>
+      <c r="B60" s="64" t="s">
+        <v>263</v>
+      </c>
+      <c r="C60" s="65"/>
+      <c r="D60" s="64" t="s">
+        <v>264</v>
+      </c>
+      <c r="E60" s="63">
+        <v>6900</v>
+      </c>
+      <c r="F60" s="65" t="s">
+        <v>265</v>
+      </c>
+      <c r="G60" s="66">
+        <v>7601007783700</v>
+      </c>
+      <c r="H60" s="66" t="s">
+        <v>266</v>
+      </c>
+      <c r="I60" s="67" t="s">
+        <v>267</v>
+      </c>
+      <c r="J60" s="68" t="s">
+        <v>717</v>
+      </c>
+      <c r="K60" s="69" t="s">
+        <v>23</v>
+      </c>
+      <c r="L60" s="70"/>
+      <c r="M60" s="69"/>
+      <c r="N60" s="71">
+        <v>45846</v>
+      </c>
+    </row>
+    <row r="61" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="13" t="s">
         <v>67</v>
       </c>
-      <c r="B59" s="3" t="s">
-[...6 lines deleted...]
-      <c r="E59" s="13">
+      <c r="B61" s="3" t="s">
+        <v>250</v>
+      </c>
+      <c r="C61" s="2"/>
+      <c r="D61" s="3" t="s">
+        <v>251</v>
+      </c>
+      <c r="E61" s="13">
         <v>5032</v>
       </c>
-      <c r="F59" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G59" s="14">
+      <c r="F61" s="2" t="s">
+        <v>252</v>
+      </c>
+      <c r="G61" s="14">
         <v>7601007783267</v>
       </c>
-      <c r="H59" s="14" t="s">
-[...13 lines deleted...]
-      <c r="A60" s="13" t="s">
+      <c r="H61" s="14" t="s">
+        <v>253</v>
+      </c>
+      <c r="I61" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="J61" s="36" t="s">
+        <v>716</v>
+      </c>
+      <c r="K61" s="32" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="62" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="13" t="s">
         <v>48</v>
       </c>
-      <c r="B60" s="3" t="s">
-[...6 lines deleted...]
-      <c r="E60" s="13">
+      <c r="B62" s="3" t="s">
+        <v>255</v>
+      </c>
+      <c r="C62" s="2"/>
+      <c r="D62" s="3" t="s">
+        <v>700</v>
+      </c>
+      <c r="E62" s="13">
         <v>8400</v>
       </c>
-      <c r="F60" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G60" s="14">
+      <c r="F62" s="2" t="s">
+        <v>256</v>
+      </c>
+      <c r="G62" s="14">
         <v>7601007783571</v>
       </c>
-      <c r="H60" s="14" t="s">
-[...88 lines deleted...]
-        <v>45846</v>
+      <c r="H62" s="14" t="s">
+        <v>257</v>
+      </c>
+      <c r="I62" s="5" t="s">
+        <v>258</v>
+      </c>
+      <c r="J62" s="36" t="s">
+        <v>716</v>
+      </c>
+      <c r="K62" s="32" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="63" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A63" s="13" t="s">
         <v>67</v>
       </c>
       <c r="B63" s="3" t="s">
-        <v>280</v>
+        <v>268</v>
       </c>
       <c r="C63" s="2"/>
       <c r="D63" s="3" t="s">
-        <v>281</v>
+        <v>269</v>
       </c>
       <c r="E63" s="13">
         <v>4800</v>
       </c>
       <c r="F63" s="2" t="s">
-        <v>282</v>
+        <v>270</v>
       </c>
       <c r="G63" s="14">
         <v>7601007783595</v>
       </c>
       <c r="H63" s="14" t="s">
-        <v>283</v>
+        <v>271</v>
       </c>
       <c r="I63" s="5" t="s">
-        <v>712</v>
+        <v>695</v>
       </c>
       <c r="J63" s="36" t="s">
-        <v>733</v>
+        <v>716</v>
       </c>
       <c r="K63" s="32" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="64" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A64" s="13" t="s">
         <v>10</v>
       </c>
       <c r="B64" s="3" t="s">
-        <v>284</v>
+        <v>272</v>
       </c>
       <c r="C64" s="9"/>
       <c r="D64" s="3" t="s">
-        <v>285</v>
+        <v>273</v>
       </c>
       <c r="E64" s="13">
         <v>3645</v>
       </c>
       <c r="F64" s="2" t="s">
-        <v>148</v>
+        <v>145</v>
       </c>
       <c r="G64" s="15">
         <v>7601007939800</v>
       </c>
       <c r="H64" s="16" t="s">
-        <v>286</v>
+        <v>274</v>
       </c>
       <c r="I64" s="10" t="s">
-        <v>287</v>
+        <v>275</v>
       </c>
       <c r="J64" s="35" t="s">
-        <v>733</v>
+        <v>716</v>
       </c>
       <c r="K64" s="33" t="s">
         <v>23</v>
       </c>
       <c r="L64" s="44"/>
       <c r="M64" s="33"/>
       <c r="N64" s="33"/>
     </row>
-    <row r="65" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
-[...19 lines deleted...]
-      <c r="H65" s="17" t="s">
+    <row r="65" spans="1:14" ht="13.9" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A65" s="46" t="s">
+        <v>167</v>
+      </c>
+      <c r="B65" s="47" t="s">
         <v>291</v>
       </c>
-      <c r="I65" s="24" t="s">
+      <c r="C65" s="48"/>
+      <c r="D65" s="47" t="s">
         <v>292</v>
       </c>
-      <c r="J65" s="32" t="s">
-[...7 lines deleted...]
-      <c r="N65" s="33"/>
+      <c r="E65" s="46">
+        <v>3280</v>
+      </c>
+      <c r="F65" s="48" t="s">
+        <v>293</v>
+      </c>
+      <c r="G65" s="56">
+        <v>7601007783731</v>
+      </c>
+      <c r="H65" s="56" t="s">
+        <v>294</v>
+      </c>
+      <c r="I65" s="57" t="s">
+        <v>295</v>
+      </c>
+      <c r="J65" s="58" t="s">
+        <v>716</v>
+      </c>
+      <c r="K65" s="52" t="s">
+        <v>23</v>
+      </c>
+      <c r="L65" s="59"/>
+      <c r="M65" s="52"/>
+      <c r="N65" s="60">
+        <v>45291</v>
+      </c>
     </row>
     <row r="66" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A66" s="13" t="s">
-        <v>293</v>
+        <v>281</v>
       </c>
       <c r="B66" s="3" t="s">
-        <v>294</v>
+        <v>282</v>
       </c>
       <c r="C66" s="2" t="s">
-        <v>295</v>
+        <v>283</v>
       </c>
       <c r="D66" s="3" t="s">
-        <v>296</v>
+        <v>284</v>
       </c>
       <c r="E66" s="13">
         <v>2300</v>
       </c>
       <c r="F66" s="2" t="s">
-        <v>297</v>
+        <v>285</v>
       </c>
       <c r="G66" s="14">
         <v>7601007783601</v>
       </c>
       <c r="H66" s="14" t="s">
+        <v>286</v>
+      </c>
+      <c r="I66" s="5" t="s">
+        <v>287</v>
+      </c>
+      <c r="J66" s="36" t="s">
+        <v>718</v>
+      </c>
+      <c r="K66" s="32" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="67" spans="1:14" s="51" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A67" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="B67" s="3" t="s">
+        <v>802</v>
+      </c>
+      <c r="C67" s="2"/>
+      <c r="D67" s="3" t="s">
+        <v>791</v>
+      </c>
+      <c r="E67" s="13">
+        <v>6048</v>
+      </c>
+      <c r="F67" s="2" t="s">
+        <v>792</v>
+      </c>
+      <c r="G67" s="14">
+        <v>7601001602946</v>
+      </c>
+      <c r="H67" s="14" t="s">
+        <v>289</v>
+      </c>
+      <c r="I67" s="5" t="s">
+        <v>290</v>
+      </c>
+      <c r="J67" s="36" t="s">
+        <v>716</v>
+      </c>
+      <c r="K67" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="L67" s="45"/>
+      <c r="M67" s="32"/>
+      <c r="N67" s="32"/>
+    </row>
+    <row r="68" spans="1:14" ht="13.9" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A68" s="46" t="s">
+        <v>96</v>
+      </c>
+      <c r="B68" s="47" t="s">
+        <v>296</v>
+      </c>
+      <c r="C68" s="48"/>
+      <c r="D68" s="47" t="s">
+        <v>297</v>
+      </c>
+      <c r="E68" s="46">
+        <v>9422</v>
+      </c>
+      <c r="F68" s="48" t="s">
         <v>298</v>
       </c>
-      <c r="I66" s="5" t="s">
+      <c r="G68" s="49">
+        <v>7601007939817</v>
+      </c>
+      <c r="H68" s="87" t="s">
         <v>299</v>
       </c>
-      <c r="J66" s="36" t="s">
-[...10 lines deleted...]
-      <c r="B67" s="47" t="s">
+      <c r="I68" s="51" t="s">
+        <v>300</v>
+      </c>
+      <c r="J68" s="52" t="s">
+        <v>716</v>
+      </c>
+      <c r="K68" s="53" t="s">
+        <v>37</v>
+      </c>
+      <c r="L68" s="54"/>
+      <c r="M68" s="53"/>
+      <c r="N68" s="53"/>
+    </row>
+    <row r="69" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="13" t="s">
+        <v>301</v>
+      </c>
+      <c r="B69" s="3" t="s">
+        <v>302</v>
+      </c>
+      <c r="C69" s="2"/>
+      <c r="D69" s="3" t="s">
         <v>303</v>
       </c>
-      <c r="C67" s="48"/>
-      <c r="D67" s="47" t="s">
+      <c r="E69" s="13">
+        <v>9495</v>
+      </c>
+      <c r="F69" s="2" t="s">
         <v>304</v>
       </c>
-      <c r="E67" s="46">
-[...2 lines deleted...]
-      <c r="F67" s="48" t="s">
+      <c r="G69" s="14">
+        <v>7601003851939</v>
+      </c>
+      <c r="H69" s="14" t="s">
         <v>305</v>
       </c>
-      <c r="G67" s="56">
-[...2 lines deleted...]
-      <c r="H67" s="56" t="s">
+      <c r="I69" s="26" t="s">
         <v>306</v>
       </c>
-      <c r="I67" s="57" t="s">
+      <c r="J69" s="38" t="s">
+        <v>716</v>
+      </c>
+      <c r="K69" s="32" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="70" spans="1:14" s="51" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A70" s="13" t="s">
+        <v>96</v>
+      </c>
+      <c r="B70" s="3" t="s">
         <v>307</v>
-      </c>
-[...86 lines deleted...]
-        <v>314</v>
       </c>
       <c r="C70" s="2"/>
       <c r="D70" s="3" t="s">
+        <v>308</v>
+      </c>
+      <c r="E70" s="13">
+        <v>7320</v>
+      </c>
+      <c r="F70" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="G70" s="14">
+        <v>7601002999335</v>
+      </c>
+      <c r="H70" s="14" t="s">
+        <v>310</v>
+      </c>
+      <c r="I70" s="5" t="s">
+        <v>311</v>
+      </c>
+      <c r="J70" s="36" t="s">
+        <v>716</v>
+      </c>
+      <c r="K70" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="L70" s="45"/>
+      <c r="M70" s="32"/>
+      <c r="N70" s="32"/>
+    </row>
+    <row r="71" spans="1:14" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A71" s="46" t="s">
+        <v>96</v>
+      </c>
+      <c r="B71" s="47" t="s">
+        <v>312</v>
+      </c>
+      <c r="C71" s="48"/>
+      <c r="D71" s="47" t="s">
+        <v>313</v>
+      </c>
+      <c r="E71" s="46">
+        <v>9500</v>
+      </c>
+      <c r="F71" s="48" t="s">
+        <v>314</v>
+      </c>
+      <c r="G71" s="56">
+        <v>7601007783755</v>
+      </c>
+      <c r="H71" s="56" t="s">
         <v>315</v>
       </c>
-      <c r="E70" s="13">
-[...29 lines deleted...]
-      <c r="D71" s="3" t="s">
+      <c r="I71" s="57" t="s">
+        <v>801</v>
+      </c>
+      <c r="J71" s="58" t="s">
+        <v>716</v>
+      </c>
+      <c r="K71" s="52" t="s">
+        <v>23</v>
+      </c>
+      <c r="L71" s="59"/>
+      <c r="M71" s="52"/>
+      <c r="N71" s="52"/>
+    </row>
+    <row r="72" spans="1:14" customFormat="1" ht="13.9" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A72" s="13" t="s">
         <v>320</v>
       </c>
-      <c r="E71" s="13">
-[...2 lines deleted...]
-      <c r="F71" s="2" t="s">
+      <c r="B72" s="29" t="s">
         <v>321</v>
       </c>
-      <c r="G71" s="14">
-[...2 lines deleted...]
-      <c r="H71" s="14" t="s">
+      <c r="C72" s="2"/>
+      <c r="D72" s="3" t="s">
         <v>322</v>
       </c>
-      <c r="I71" s="5" t="s">
+      <c r="E72" s="4">
+        <v>6074</v>
+      </c>
+      <c r="F72" s="2" t="s">
         <v>323</v>
       </c>
-      <c r="J71" s="36" t="s">
-[...10 lines deleted...]
-      <c r="B72" s="47" t="s">
+      <c r="G72" s="5">
+        <v>7601007997527</v>
+      </c>
+      <c r="H72" s="5" t="s">
         <v>324</v>
       </c>
-      <c r="C72" s="48"/>
-[...28 lines deleted...]
-    <row r="73" spans="1:14" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I72" s="5"/>
+      <c r="J72" s="35" t="s">
+        <v>716</v>
+      </c>
+      <c r="K72" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="L72" s="45"/>
+      <c r="M72" s="12"/>
+      <c r="N72" s="42">
+        <v>45291</v>
+      </c>
+    </row>
+    <row r="73" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A73" s="13" t="s">
         <v>48</v>
       </c>
       <c r="B73" s="3" t="s">
-        <v>766</v>
+        <v>749</v>
       </c>
       <c r="C73" s="2"/>
       <c r="D73" s="3" t="s">
-        <v>328</v>
+        <v>316</v>
       </c>
       <c r="E73" s="13">
         <v>8953</v>
       </c>
       <c r="F73" s="2" t="s">
-        <v>329</v>
+        <v>317</v>
       </c>
       <c r="G73" s="14">
         <v>7601007783786</v>
       </c>
       <c r="H73" s="14" t="s">
-        <v>330</v>
+        <v>318</v>
       </c>
       <c r="I73" s="5" t="s">
-        <v>331</v>
+        <v>319</v>
       </c>
       <c r="J73" s="36" t="s">
-        <v>733</v>
+        <v>716</v>
       </c>
       <c r="K73" s="32" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="74" spans="1:14" customFormat="1" ht="13.9" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="74" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A74" s="13" t="s">
-        <v>332</v>
-[...4 lines deleted...]
-      <c r="C74" s="2"/>
+        <v>48</v>
+      </c>
+      <c r="B74" s="3" t="s">
+        <v>788</v>
+      </c>
+      <c r="C74" s="9"/>
       <c r="D74" s="3" t="s">
-        <v>334</v>
-[...2 lines deleted...]
-        <v>6074</v>
+        <v>769</v>
+      </c>
+      <c r="E74" s="13">
+        <v>8954</v>
       </c>
       <c r="F74" s="2" t="s">
-        <v>335</v>
-[...7 lines deleted...]
-      <c r="I74" s="5"/>
+        <v>768</v>
+      </c>
+      <c r="G74" s="15">
+        <v>7601001583276</v>
+      </c>
+      <c r="H74" s="15" t="s">
+        <v>789</v>
+      </c>
+      <c r="I74" s="5" t="s">
+        <v>790</v>
+      </c>
       <c r="J74" s="35" t="s">
-        <v>733</v>
-[...8 lines deleted...]
-      </c>
+        <v>716</v>
+      </c>
+      <c r="K74" s="33" t="s">
+        <v>23</v>
+      </c>
+      <c r="L74" s="44"/>
+      <c r="M74" s="33"/>
+      <c r="N74" s="33"/>
     </row>
     <row r="75" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A75" s="13" t="s">
-        <v>48</v>
+        <v>143</v>
       </c>
       <c r="B75" s="3" t="s">
-        <v>805</v>
-[...1 lines deleted...]
-      <c r="C75" s="9"/>
+        <v>770</v>
+      </c>
+      <c r="C75" s="2"/>
       <c r="D75" s="3" t="s">
-        <v>786</v>
-[...2 lines deleted...]
-        <v>8954</v>
+        <v>518</v>
+      </c>
+      <c r="E75" s="13" t="s">
+        <v>771</v>
       </c>
       <c r="F75" s="2" t="s">
-        <v>785</v>
-[...5 lines deleted...]
-        <v>806</v>
+        <v>772</v>
+      </c>
+      <c r="G75" s="14">
+        <v>7601007783533</v>
+      </c>
+      <c r="H75" s="14" t="s">
+        <v>180</v>
       </c>
       <c r="I75" s="5" t="s">
-        <v>807</v>
-[...9 lines deleted...]
-      <c r="N75" s="33"/>
+        <v>181</v>
+      </c>
+      <c r="J75" s="36" t="s">
+        <v>718</v>
+      </c>
+      <c r="K75" s="32" t="s">
+        <v>23</v>
+      </c>
     </row>
     <row r="76" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A76" s="13" t="s">
-        <v>10</v>
+        <v>38</v>
       </c>
       <c r="B76" s="3" t="s">
-        <v>337</v>
+        <v>773</v>
       </c>
       <c r="C76" s="2"/>
       <c r="D76" s="3" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="E76" s="13">
-        <v>2502</v>
+        <v>1004</v>
       </c>
       <c r="F76" s="2" t="s">
-        <v>30</v>
+        <v>226</v>
       </c>
       <c r="G76" s="14">
-        <v>7601007783502</v>
+        <v>7601003851564</v>
       </c>
       <c r="H76" s="14" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="I76" s="5" t="s">
-        <v>820</v>
+        <v>343</v>
       </c>
       <c r="J76" s="36" t="s">
-        <v>733</v>
+        <v>718</v>
       </c>
       <c r="K76" s="32" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="77" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A77" s="13" t="s">
-        <v>48</v>
+        <v>10</v>
       </c>
       <c r="B77" s="3" t="s">
-        <v>340</v>
+        <v>325</v>
       </c>
       <c r="C77" s="2"/>
       <c r="D77" s="3" t="s">
-        <v>341</v>
+        <v>326</v>
       </c>
       <c r="E77" s="13">
-        <v>8008</v>
+        <v>2502</v>
       </c>
       <c r="F77" s="2" t="s">
-        <v>75</v>
+        <v>30</v>
       </c>
       <c r="G77" s="14">
-        <v>7601007783489</v>
+        <v>7601007783502</v>
       </c>
       <c r="H77" s="14" t="s">
-        <v>342</v>
+        <v>327</v>
       </c>
       <c r="I77" s="5" t="s">
-        <v>343</v>
+        <v>803</v>
       </c>
       <c r="J77" s="36" t="s">
-        <v>733</v>
+        <v>716</v>
       </c>
       <c r="K77" s="32" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="78" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A78" s="13" t="s">
-        <v>38</v>
+        <v>48</v>
       </c>
       <c r="B78" s="3" t="s">
-        <v>344</v>
+        <v>328</v>
       </c>
       <c r="C78" s="2"/>
       <c r="D78" s="3" t="s">
-        <v>345</v>
+        <v>329</v>
       </c>
       <c r="E78" s="13">
-        <v>1800</v>
+        <v>8008</v>
       </c>
       <c r="F78" s="2" t="s">
-        <v>346</v>
+        <v>75</v>
       </c>
       <c r="G78" s="14">
-        <v>7601003851533</v>
+        <v>7601007783489</v>
       </c>
       <c r="H78" s="14" t="s">
-        <v>347</v>
+        <v>330</v>
       </c>
       <c r="I78" s="5" t="s">
-        <v>348</v>
+        <v>331</v>
       </c>
       <c r="J78" s="36" t="s">
-        <v>735</v>
+        <v>716</v>
       </c>
       <c r="K78" s="32" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="79" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A79" s="13" t="s">
-        <v>48</v>
+        <v>38</v>
       </c>
       <c r="B79" s="3" t="s">
-        <v>349</v>
+        <v>332</v>
       </c>
       <c r="C79" s="2"/>
       <c r="D79" s="3" t="s">
-        <v>350</v>
+        <v>333</v>
       </c>
       <c r="E79" s="13">
-        <v>8910</v>
+        <v>1800</v>
       </c>
       <c r="F79" s="2" t="s">
-        <v>351</v>
+        <v>334</v>
       </c>
       <c r="G79" s="14">
-        <v>7601007783656</v>
+        <v>7601003851533</v>
       </c>
       <c r="H79" s="14" t="s">
-        <v>352</v>
+        <v>335</v>
       </c>
       <c r="I79" s="5" t="s">
-        <v>802</v>
+        <v>336</v>
       </c>
       <c r="J79" s="36" t="s">
-        <v>733</v>
+        <v>718</v>
       </c>
       <c r="K79" s="32" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="80" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A80" s="13" t="s">
-        <v>38</v>
+        <v>48</v>
       </c>
       <c r="B80" s="3" t="s">
-        <v>790</v>
+        <v>337</v>
       </c>
       <c r="C80" s="2"/>
       <c r="D80" s="3" t="s">
-        <v>353</v>
+        <v>338</v>
       </c>
       <c r="E80" s="13">
-        <v>1004</v>
+        <v>8910</v>
       </c>
       <c r="F80" s="2" t="s">
-        <v>238</v>
+        <v>339</v>
       </c>
       <c r="G80" s="14">
-        <v>7601003851564</v>
+        <v>7601007783656</v>
       </c>
       <c r="H80" s="14" t="s">
-        <v>354</v>
+        <v>340</v>
       </c>
       <c r="I80" s="5" t="s">
-        <v>355</v>
+        <v>785</v>
       </c>
       <c r="J80" s="36" t="s">
-        <v>735</v>
+        <v>716</v>
       </c>
       <c r="K80" s="32" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="81" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A81" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B81" s="3" t="s">
-        <v>356</v>
+        <v>344</v>
       </c>
       <c r="C81" s="2"/>
       <c r="D81" s="3" t="s">
-        <v>357</v>
+        <v>345</v>
       </c>
       <c r="E81" s="13">
         <v>6210</v>
       </c>
       <c r="F81" s="2" t="s">
-        <v>358</v>
+        <v>346</v>
       </c>
       <c r="G81" s="14">
         <v>7601007783298</v>
       </c>
       <c r="H81" s="14" t="s">
-        <v>359</v>
+        <v>347</v>
       </c>
       <c r="I81" s="5" t="s">
-        <v>360</v>
+        <v>348</v>
       </c>
       <c r="J81" s="36" t="s">
-        <v>733</v>
+        <v>716</v>
       </c>
       <c r="K81" s="32" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="82" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A82" s="13" t="s">
         <v>67</v>
       </c>
       <c r="B82" s="3" t="s">
-        <v>361</v>
+        <v>349</v>
       </c>
       <c r="C82" s="2"/>
       <c r="D82" s="3" t="s">
-        <v>362</v>
+        <v>350</v>
       </c>
       <c r="E82" s="13">
         <v>5630</v>
       </c>
       <c r="F82" s="2" t="s">
-        <v>363</v>
+        <v>351</v>
       </c>
       <c r="G82" s="14">
         <v>7601007783793</v>
       </c>
       <c r="H82" s="14" t="s">
-        <v>364</v>
+        <v>352</v>
       </c>
       <c r="I82" s="5" t="s">
-        <v>365</v>
+        <v>353</v>
       </c>
       <c r="J82" s="36" t="s">
-        <v>733</v>
+        <v>716</v>
       </c>
       <c r="K82" s="32" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="83" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A83" s="13" t="s">
-        <v>176</v>
+        <v>167</v>
       </c>
       <c r="B83" s="3" t="s">
-        <v>366</v>
+        <v>354</v>
       </c>
       <c r="C83" s="2"/>
       <c r="D83" s="3" t="s">
-        <v>714</v>
+        <v>697</v>
       </c>
       <c r="E83" s="13">
         <v>1700</v>
       </c>
       <c r="F83" s="2" t="s">
-        <v>367</v>
+        <v>355</v>
       </c>
       <c r="G83" s="14">
         <v>7601007783816</v>
       </c>
       <c r="H83" s="14" t="s">
-        <v>368</v>
+        <v>356</v>
       </c>
       <c r="I83" s="24" t="s">
-        <v>744</v>
+        <v>727</v>
       </c>
       <c r="J83" s="36" t="s">
-        <v>735</v>
+        <v>718</v>
       </c>
       <c r="K83" s="32" t="s">
         <v>23</v>
       </c>
       <c r="L83" s="45" t="s">
-        <v>749</v>
+        <v>732</v>
       </c>
     </row>
     <row r="84" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A84" s="13" t="s">
         <v>38</v>
       </c>
       <c r="B84" s="3" t="s">
-        <v>366</v>
+        <v>354</v>
       </c>
       <c r="C84" s="1"/>
       <c r="D84" s="3" t="s">
-        <v>750</v>
+        <v>733</v>
       </c>
       <c r="E84" s="13">
         <v>1167</v>
       </c>
       <c r="F84" s="2" t="s">
-        <v>751</v>
+        <v>734</v>
       </c>
       <c r="G84" s="14">
         <v>7601007783816</v>
       </c>
       <c r="H84" s="16" t="s">
-        <v>752</v>
+        <v>735</v>
       </c>
       <c r="I84" s="24" t="s">
-        <v>753</v>
+        <v>736</v>
       </c>
       <c r="J84" s="39"/>
       <c r="K84" s="32" t="s">
         <v>23</v>
       </c>
       <c r="L84" s="45" t="s">
-        <v>749</v>
+        <v>732</v>
       </c>
     </row>
     <row r="85" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A85" s="13" t="s">
-        <v>754</v>
+        <v>737</v>
       </c>
       <c r="B85" s="3" t="s">
-        <v>366</v>
+        <v>354</v>
       </c>
       <c r="C85" s="1"/>
       <c r="D85" s="3" t="s">
-        <v>755</v>
+        <v>738</v>
       </c>
       <c r="E85" s="13">
         <v>1800</v>
       </c>
       <c r="F85" s="2" t="s">
-        <v>346</v>
+        <v>334</v>
       </c>
       <c r="G85" s="14">
         <v>7601007783816</v>
       </c>
       <c r="H85" s="14" t="s">
-        <v>756</v>
+        <v>739</v>
       </c>
       <c r="I85" s="24" t="s">
-        <v>792</v>
+        <v>775</v>
       </c>
       <c r="J85" s="39"/>
       <c r="K85" s="32" t="s">
         <v>23</v>
       </c>
       <c r="L85" s="45" t="s">
-        <v>749</v>
+        <v>732</v>
       </c>
     </row>
     <row r="86" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A86" s="13" t="s">
         <v>63</v>
       </c>
       <c r="B86" s="3" t="s">
-        <v>369</v>
+        <v>357</v>
       </c>
       <c r="C86" s="2"/>
       <c r="D86" s="3" t="s">
-        <v>370</v>
+        <v>358</v>
       </c>
       <c r="E86" s="13">
         <v>6300</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>64</v>
       </c>
       <c r="G86" s="14">
         <v>7601007783809</v>
       </c>
       <c r="H86" s="14" t="s">
-        <v>371</v>
+        <v>359</v>
       </c>
       <c r="I86" s="5" t="s">
-        <v>372</v>
+        <v>360</v>
       </c>
       <c r="J86" s="36" t="s">
-        <v>733</v>
+        <v>716</v>
       </c>
       <c r="K86" s="32" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="87" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A87" s="13" t="s">
         <v>48</v>
       </c>
       <c r="B87" s="3" t="s">
-        <v>373</v>
+        <v>361</v>
       </c>
       <c r="C87" s="2"/>
       <c r="D87" s="3" t="s">
-        <v>341</v>
+        <v>329</v>
       </c>
       <c r="E87" s="13">
         <v>8008</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>75</v>
       </c>
       <c r="G87" s="14">
         <v>7601003851618</v>
       </c>
       <c r="H87" s="14" t="s">
-        <v>374</v>
+        <v>362</v>
       </c>
       <c r="I87" s="5" t="s">
-        <v>375</v>
+        <v>363</v>
       </c>
       <c r="J87" s="36" t="s">
-        <v>733</v>
+        <v>716</v>
       </c>
       <c r="K87" s="32" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="88" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A88" s="13" t="s">
         <v>10</v>
       </c>
       <c r="B88" s="3" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="C88" s="2"/>
       <c r="D88" s="3" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
       <c r="E88" s="13">
         <v>3600</v>
       </c>
       <c r="F88" s="2" t="s">
-        <v>378</v>
+        <v>366</v>
       </c>
       <c r="G88" s="14">
         <v>7601007937257</v>
       </c>
       <c r="H88" s="14" t="s">
-        <v>379</v>
+        <v>367</v>
       </c>
       <c r="I88" s="5" t="s">
-        <v>380</v>
+        <v>368</v>
       </c>
       <c r="J88" s="36" t="s">
-        <v>733</v>
+        <v>716</v>
       </c>
       <c r="K88" s="32" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="89" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A89" s="13" t="s">
-        <v>381</v>
+        <v>369</v>
       </c>
       <c r="B89" s="3" t="s">
-        <v>382</v>
+        <v>370</v>
       </c>
       <c r="C89" s="2"/>
       <c r="D89" s="3" t="s">
-        <v>739</v>
+        <v>722</v>
       </c>
       <c r="E89" s="13">
         <v>8853</v>
       </c>
       <c r="F89" s="2" t="s">
-        <v>383</v>
+        <v>371</v>
       </c>
       <c r="G89" s="14">
         <v>7601007784875</v>
       </c>
       <c r="H89" s="14" t="s">
-        <v>384</v>
+        <v>372</v>
       </c>
       <c r="I89" s="5" t="s">
-        <v>385</v>
+        <v>373</v>
       </c>
       <c r="J89" s="36" t="s">
-        <v>733</v>
+        <v>716</v>
       </c>
       <c r="K89" s="32" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="90" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A90" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B90" s="3" t="s">
-        <v>386</v>
+        <v>374</v>
       </c>
       <c r="C90" s="2"/>
       <c r="D90" s="3" t="s">
-        <v>387</v>
+        <v>375</v>
       </c>
       <c r="E90" s="13">
         <v>6003</v>
       </c>
       <c r="F90" s="2" t="s">
-        <v>185</v>
+        <v>176</v>
       </c>
       <c r="G90" s="14">
         <v>7601007614134</v>
       </c>
       <c r="H90" s="14" t="s">
-        <v>388</v>
+        <v>376</v>
       </c>
       <c r="I90" s="5" t="s">
-        <v>389</v>
+        <v>377</v>
       </c>
       <c r="J90" s="36" t="s">
-        <v>733</v>
+        <v>716</v>
       </c>
       <c r="K90" s="32" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="91" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A91" s="13" t="s">
         <v>67</v>
       </c>
       <c r="B91" s="3" t="s">
-        <v>390</v>
+        <v>378</v>
       </c>
       <c r="C91" s="2"/>
       <c r="D91" s="3" t="s">
-        <v>391</v>
+        <v>379</v>
       </c>
       <c r="E91" s="13">
         <v>5400</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>70</v>
       </c>
       <c r="G91" s="14">
         <v>7601003851465</v>
       </c>
       <c r="H91" s="14" t="s">
-        <v>392</v>
+        <v>380</v>
       </c>
       <c r="I91" s="5" t="s">
-        <v>393</v>
+        <v>381</v>
       </c>
       <c r="J91" s="36" t="s">
-        <v>733</v>
+        <v>716</v>
       </c>
       <c r="K91" s="32" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="92" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A92" s="13" t="s">
-        <v>381</v>
+        <v>17</v>
       </c>
       <c r="B92" s="3" t="s">
-        <v>394</v>
+        <v>797</v>
       </c>
       <c r="C92" s="2"/>
       <c r="D92" s="3" t="s">
-        <v>395</v>
+        <v>692</v>
       </c>
       <c r="E92" s="13">
-        <v>6438</v>
+        <v>6003</v>
       </c>
       <c r="F92" s="2" t="s">
-        <v>396</v>
+        <v>176</v>
       </c>
       <c r="G92" s="14">
-        <v>7601007783717</v>
+        <v>7601003005196</v>
       </c>
       <c r="H92" s="14" t="s">
-        <v>397</v>
-[...5 lines deleted...]
-        <v>733</v>
+        <v>599</v>
+      </c>
+      <c r="I92" s="24" t="s">
+        <v>693</v>
+      </c>
+      <c r="J92" s="32" t="s">
+        <v>716</v>
       </c>
       <c r="K92" s="32" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="93" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A93" s="13" t="s">
-        <v>24</v>
+        <v>369</v>
       </c>
       <c r="B93" s="3" t="s">
-        <v>399</v>
+        <v>382</v>
       </c>
       <c r="C93" s="2"/>
       <c r="D93" s="3" t="s">
-        <v>400</v>
+        <v>383</v>
       </c>
       <c r="E93" s="13">
-        <v>4500</v>
+        <v>6438</v>
       </c>
       <c r="F93" s="2" t="s">
-        <v>401</v>
+        <v>384</v>
       </c>
       <c r="G93" s="14">
-        <v>7601001373365</v>
+        <v>7601007783717</v>
       </c>
       <c r="H93" s="14" t="s">
-        <v>402</v>
+        <v>385</v>
       </c>
       <c r="I93" s="5" t="s">
-        <v>403</v>
+        <v>386</v>
       </c>
       <c r="J93" s="36" t="s">
-        <v>733</v>
+        <v>716</v>
       </c>
       <c r="K93" s="32" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="94" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A94" s="13" t="s">
-        <v>67</v>
+        <v>24</v>
       </c>
       <c r="B94" s="3" t="s">
-        <v>404</v>
-[...1 lines deleted...]
-      <c r="C94" s="9"/>
+        <v>387</v>
+      </c>
+      <c r="C94" s="2"/>
       <c r="D94" s="3" t="s">
-        <v>405</v>
+        <v>388</v>
       </c>
       <c r="E94" s="13">
-        <v>4852</v>
+        <v>4500</v>
       </c>
       <c r="F94" s="2" t="s">
-        <v>406</v>
-[...1 lines deleted...]
-      <c r="G94" s="15">
+        <v>389</v>
+      </c>
+      <c r="G94" s="14">
         <v>7601001373365</v>
       </c>
-      <c r="H94" s="16" t="s">
-[...13 lines deleted...]
-      <c r="N94" s="33"/>
+      <c r="H94" s="14" t="s">
+        <v>390</v>
+      </c>
+      <c r="I94" s="5" t="s">
+        <v>391</v>
+      </c>
+      <c r="J94" s="36" t="s">
+        <v>716</v>
+      </c>
+      <c r="K94" s="32" t="s">
+        <v>23</v>
+      </c>
     </row>
     <row r="95" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A95" s="13" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="B95" s="3" t="s">
-        <v>408</v>
-[...1 lines deleted...]
-      <c r="C95" s="2"/>
+        <v>392</v>
+      </c>
+      <c r="C95" s="9"/>
       <c r="D95" s="3" t="s">
-        <v>409</v>
+        <v>393</v>
       </c>
       <c r="E95" s="13">
-        <v>6340</v>
+        <v>4852</v>
       </c>
       <c r="F95" s="2" t="s">
-        <v>410</v>
-[...15 lines deleted...]
-      </c>
+        <v>394</v>
+      </c>
+      <c r="G95" s="15">
+        <v>7601001373365</v>
+      </c>
+      <c r="H95" s="16" t="s">
+        <v>395</v>
+      </c>
+      <c r="I95" s="24" t="s">
+        <v>391</v>
+      </c>
+      <c r="J95" s="32" t="s">
+        <v>716</v>
+      </c>
+      <c r="K95" s="33" t="s">
+        <v>23</v>
+      </c>
+      <c r="L95" s="44"/>
+      <c r="M95" s="33"/>
+      <c r="N95" s="33"/>
     </row>
     <row r="96" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A96" s="13" t="s">
-        <v>38</v>
+        <v>63</v>
       </c>
       <c r="B96" s="3" t="s">
-        <v>412</v>
+        <v>396</v>
       </c>
       <c r="C96" s="2"/>
       <c r="D96" s="3" t="s">
-        <v>413</v>
+        <v>397</v>
       </c>
       <c r="E96" s="13">
-        <v>1007</v>
+        <v>6340</v>
       </c>
       <c r="F96" s="2" t="s">
-        <v>238</v>
+        <v>398</v>
       </c>
       <c r="G96" s="14">
-        <v>7601003374032</v>
+        <v>7601007783564</v>
       </c>
       <c r="H96" s="14" t="s">
-        <v>414</v>
-[...2 lines deleted...]
-        <v>821</v>
+        <v>399</v>
+      </c>
+      <c r="I96" s="5" t="s">
+        <v>774</v>
       </c>
       <c r="J96" s="36" t="s">
-        <v>735</v>
+        <v>716</v>
       </c>
       <c r="K96" s="32" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>749</v>
       </c>
     </row>
     <row r="97" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A97" s="13" t="s">
-        <v>293</v>
+        <v>38</v>
       </c>
       <c r="B97" s="3" t="s">
-        <v>412</v>
+        <v>400</v>
       </c>
       <c r="C97" s="2"/>
       <c r="D97" s="3" t="s">
-        <v>415</v>
+        <v>401</v>
       </c>
       <c r="E97" s="13">
-        <v>2000</v>
+        <v>1007</v>
       </c>
       <c r="F97" s="2" t="s">
-        <v>416</v>
+        <v>226</v>
       </c>
       <c r="G97" s="14">
         <v>7601003374032</v>
       </c>
       <c r="H97" s="14" t="s">
-        <v>417</v>
+        <v>402</v>
       </c>
       <c r="I97" s="24" t="s">
-        <v>418</v>
+        <v>804</v>
       </c>
       <c r="J97" s="36" t="s">
-        <v>735</v>
+        <v>718</v>
       </c>
       <c r="K97" s="32" t="s">
         <v>23</v>
       </c>
       <c r="L97" s="45" t="s">
-        <v>749</v>
-[...6 lines deleted...]
-      <c r="B98" s="3" t="s">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="98" spans="1:14" s="72" customFormat="1" ht="13.9" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A98" s="63" t="s">
+        <v>38</v>
+      </c>
+      <c r="B98" s="64" t="s">
+        <v>411</v>
+      </c>
+      <c r="C98" s="65"/>
+      <c r="D98" s="64" t="s">
         <v>412</v>
       </c>
-      <c r="C98" s="2"/>
-[...22 lines deleted...]
-        <v>23</v>
+      <c r="E98" s="63">
+        <v>1816</v>
+      </c>
+      <c r="F98" s="65" t="s">
+        <v>413</v>
+      </c>
+      <c r="G98" s="66">
+        <v>7601007783540</v>
+      </c>
+      <c r="H98" s="66" t="s">
+        <v>414</v>
+      </c>
+      <c r="I98" s="67" t="s">
+        <v>415</v>
+      </c>
+      <c r="J98" s="68" t="s">
+        <v>718</v>
+      </c>
+      <c r="K98" s="69" t="s">
+        <v>23</v>
+      </c>
+      <c r="L98" s="70"/>
+      <c r="M98" s="69"/>
+      <c r="N98" s="71">
+        <v>45657</v>
       </c>
     </row>
     <row r="99" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A99" s="16" t="s">
-[...12 lines deleted...]
-        <v>759</v>
+      <c r="A99" s="13" t="s">
+        <v>281</v>
+      </c>
+      <c r="B99" s="3" t="s">
+        <v>400</v>
+      </c>
+      <c r="C99" s="2"/>
+      <c r="D99" s="3" t="s">
+        <v>403</v>
+      </c>
+      <c r="E99" s="13">
+        <v>2000</v>
+      </c>
+      <c r="F99" s="2" t="s">
+        <v>404</v>
       </c>
       <c r="G99" s="14">
         <v>7601003374032</v>
       </c>
       <c r="H99" s="14" t="s">
-        <v>760</v>
+        <v>405</v>
       </c>
       <c r="I99" s="24" t="s">
-        <v>761</v>
+        <v>406</v>
+      </c>
+      <c r="J99" s="36" t="s">
+        <v>718</v>
       </c>
       <c r="K99" s="32" t="s">
         <v>23</v>
       </c>
       <c r="L99" s="45" t="s">
-        <v>749</v>
-[...3 lines deleted...]
-      <c r="A100" s="63" t="s">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="100" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A100" s="13" t="s">
+        <v>143</v>
+      </c>
+      <c r="B100" s="3" t="s">
+        <v>400</v>
+      </c>
+      <c r="C100" s="2"/>
+      <c r="D100" s="3" t="s">
+        <v>407</v>
+      </c>
+      <c r="E100" s="13">
+        <v>1227</v>
+      </c>
+      <c r="F100" s="2" t="s">
+        <v>408</v>
+      </c>
+      <c r="G100" s="14">
+        <v>7601003374032</v>
+      </c>
+      <c r="H100" s="14" t="s">
+        <v>409</v>
+      </c>
+      <c r="I100" s="5" t="s">
+        <v>410</v>
+      </c>
+      <c r="J100" s="36" t="s">
+        <v>718</v>
+      </c>
+      <c r="K100" s="32" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="101" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A101" s="16" t="s">
         <v>38</v>
       </c>
-      <c r="B100" s="64" t="s">
-[...48 lines deleted...]
-        <v>13</v>
+      <c r="B101" s="24" t="s">
+        <v>400</v>
+      </c>
+      <c r="D101" s="27" t="s">
+        <v>741</v>
+      </c>
+      <c r="E101" s="16">
+        <v>1110</v>
+      </c>
+      <c r="F101" s="24" t="s">
+        <v>742</v>
       </c>
       <c r="G101" s="14">
-        <v>7601003851755</v>
+        <v>7601003374032</v>
       </c>
       <c r="H101" s="14" t="s">
-        <v>430</v>
-[...5 lines deleted...]
-        <v>733</v>
+        <v>743</v>
+      </c>
+      <c r="I101" s="24" t="s">
+        <v>744</v>
       </c>
       <c r="K101" s="32" t="s">
         <v>23</v>
+      </c>
+      <c r="L101" s="45" t="s">
+        <v>732</v>
       </c>
     </row>
     <row r="102" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A102" s="13" t="s">
         <v>10</v>
       </c>
       <c r="B102" s="3" t="s">
-        <v>428</v>
-[...1 lines deleted...]
-      <c r="C102" s="9"/>
+        <v>416</v>
+      </c>
+      <c r="C102" s="2"/>
       <c r="D102" s="3" t="s">
-        <v>432</v>
+        <v>417</v>
       </c>
       <c r="E102" s="13">
-        <v>3600</v>
+        <v>3008</v>
       </c>
       <c r="F102" s="2" t="s">
-        <v>378</v>
-[...1 lines deleted...]
-      <c r="G102" s="15">
+        <v>13</v>
+      </c>
+      <c r="G102" s="14">
         <v>7601003851755</v>
       </c>
-      <c r="H102" s="15" t="s">
-[...13 lines deleted...]
-      <c r="N102" s="33"/>
+      <c r="H102" s="14" t="s">
+        <v>418</v>
+      </c>
+      <c r="I102" s="5" t="s">
+        <v>419</v>
+      </c>
+      <c r="J102" s="36" t="s">
+        <v>716</v>
+      </c>
+      <c r="K102" s="32" t="s">
+        <v>23</v>
+      </c>
     </row>
     <row r="103" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A103" s="13" t="s">
         <v>10</v>
       </c>
       <c r="B103" s="3" t="s">
-        <v>428</v>
-[...3 lines deleted...]
-      </c>
+        <v>416</v>
+      </c>
+      <c r="C103" s="9"/>
       <c r="D103" s="3" t="s">
-        <v>436</v>
+        <v>420</v>
       </c>
       <c r="E103" s="13">
-        <v>3800</v>
+        <v>3600</v>
       </c>
       <c r="F103" s="2" t="s">
-        <v>437</v>
+        <v>366</v>
       </c>
       <c r="G103" s="15">
         <v>7601003851755</v>
       </c>
       <c r="H103" s="15" t="s">
-        <v>438</v>
+        <v>421</v>
       </c>
       <c r="I103" s="10" t="s">
-        <v>439</v>
+        <v>422</v>
       </c>
       <c r="J103" s="35" t="s">
-        <v>733</v>
+        <v>716</v>
       </c>
       <c r="K103" s="33" t="s">
         <v>23</v>
       </c>
       <c r="L103" s="44"/>
       <c r="M103" s="33"/>
       <c r="N103" s="33"/>
     </row>
     <row r="104" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A104" s="13" t="s">
-        <v>82</v>
+        <v>10</v>
       </c>
       <c r="B104" s="3" t="s">
-        <v>440</v>
-[...1 lines deleted...]
-      <c r="C104" s="2"/>
+        <v>416</v>
+      </c>
+      <c r="C104" s="2" t="s">
+        <v>423</v>
+      </c>
       <c r="D104" s="3" t="s">
-        <v>441</v>
+        <v>424</v>
       </c>
       <c r="E104" s="13">
-        <v>4052</v>
+        <v>3800</v>
       </c>
       <c r="F104" s="2" t="s">
-        <v>85</v>
-[...15 lines deleted...]
-      </c>
+        <v>425</v>
+      </c>
+      <c r="G104" s="15">
+        <v>7601003851755</v>
+      </c>
+      <c r="H104" s="15" t="s">
+        <v>426</v>
+      </c>
+      <c r="I104" s="10" t="s">
+        <v>427</v>
+      </c>
+      <c r="J104" s="35" t="s">
+        <v>716</v>
+      </c>
+      <c r="K104" s="33" t="s">
+        <v>23</v>
+      </c>
+      <c r="L104" s="44"/>
+      <c r="M104" s="33"/>
+      <c r="N104" s="33"/>
     </row>
     <row r="105" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A105" s="13" t="s">
-        <v>48</v>
+        <v>82</v>
       </c>
       <c r="B105" s="3" t="s">
-        <v>444</v>
+        <v>428</v>
       </c>
       <c r="C105" s="2"/>
       <c r="D105" s="3" t="s">
-        <v>445</v>
+        <v>429</v>
       </c>
       <c r="E105" s="13">
-        <v>8125</v>
+        <v>4052</v>
       </c>
       <c r="F105" s="2" t="s">
-        <v>446</v>
+        <v>85</v>
       </c>
       <c r="G105" s="14">
-        <v>7601007702657</v>
+        <v>7601007783519</v>
       </c>
       <c r="H105" s="14" t="s">
-        <v>447</v>
+        <v>430</v>
       </c>
       <c r="I105" s="5" t="s">
-        <v>448</v>
+        <v>431</v>
       </c>
       <c r="J105" s="36" t="s">
-        <v>733</v>
+        <v>716</v>
       </c>
       <c r="K105" s="32" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="106" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A106" s="13" t="s">
-        <v>17</v>
+        <v>48</v>
       </c>
       <c r="B106" s="3" t="s">
-        <v>449</v>
+        <v>432</v>
       </c>
       <c r="C106" s="2"/>
       <c r="D106" s="3" t="s">
-        <v>450</v>
+        <v>433</v>
       </c>
       <c r="E106" s="13">
-        <v>6010</v>
+        <v>8125</v>
       </c>
       <c r="F106" s="2" t="s">
-        <v>300</v>
+        <v>434</v>
       </c>
       <c r="G106" s="14">
-        <v>7601007588381</v>
+        <v>7601007702657</v>
       </c>
       <c r="H106" s="14" t="s">
-        <v>451</v>
+        <v>435</v>
       </c>
       <c r="I106" s="5" t="s">
-        <v>452</v>
+        <v>436</v>
       </c>
       <c r="J106" s="36" t="s">
-        <v>733</v>
+        <v>716</v>
       </c>
       <c r="K106" s="32" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="107" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A107" s="13" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="B107" s="3" t="s">
-        <v>453</v>
+        <v>437</v>
       </c>
       <c r="C107" s="2"/>
       <c r="D107" s="3" t="s">
-        <v>454</v>
+        <v>438</v>
       </c>
       <c r="E107" s="13">
-        <v>4500</v>
+        <v>6010</v>
       </c>
       <c r="F107" s="2" t="s">
-        <v>401</v>
+        <v>288</v>
       </c>
       <c r="G107" s="14">
-        <v>7601003851823</v>
+        <v>7601007588381</v>
       </c>
       <c r="H107" s="14" t="s">
-        <v>455</v>
+        <v>439</v>
       </c>
       <c r="I107" s="5" t="s">
-        <v>456</v>
+        <v>440</v>
       </c>
       <c r="J107" s="36" t="s">
-        <v>733</v>
+        <v>716</v>
       </c>
       <c r="K107" s="32" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="108" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A108" s="13" t="s">
-        <v>48</v>
+        <v>24</v>
       </c>
       <c r="B108" s="3" t="s">
-        <v>457</v>
+        <v>441</v>
       </c>
       <c r="C108" s="2"/>
       <c r="D108" s="3" t="s">
-        <v>458</v>
+        <v>442</v>
       </c>
       <c r="E108" s="13">
-        <v>8400</v>
+        <v>4500</v>
       </c>
       <c r="F108" s="2" t="s">
-        <v>268</v>
+        <v>389</v>
       </c>
       <c r="G108" s="14">
-        <v>7601003934830</v>
+        <v>7601003851823</v>
       </c>
       <c r="H108" s="14" t="s">
-        <v>459</v>
+        <v>443</v>
       </c>
       <c r="I108" s="5" t="s">
-        <v>460</v>
+        <v>444</v>
       </c>
       <c r="J108" s="36" t="s">
-        <v>733</v>
+        <v>716</v>
       </c>
       <c r="K108" s="32" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="109" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A109" s="13" t="s">
-        <v>17</v>
+        <v>48</v>
       </c>
       <c r="B109" s="3" t="s">
-        <v>461</v>
+        <v>445</v>
       </c>
       <c r="C109" s="2"/>
       <c r="D109" s="3" t="s">
-        <v>462</v>
+        <v>446</v>
       </c>
       <c r="E109" s="13">
-        <v>6207</v>
+        <v>8400</v>
       </c>
       <c r="F109" s="2" t="s">
-        <v>463</v>
+        <v>256</v>
       </c>
       <c r="G109" s="14">
-        <v>7601003431544</v>
+        <v>7601003934830</v>
       </c>
       <c r="H109" s="14" t="s">
-        <v>464</v>
+        <v>447</v>
       </c>
       <c r="I109" s="5" t="s">
-        <v>465</v>
+        <v>448</v>
       </c>
       <c r="J109" s="36" t="s">
-        <v>733</v>
+        <v>716</v>
       </c>
       <c r="K109" s="32" t="s">
-        <v>116</v>
+        <v>23</v>
       </c>
     </row>
     <row r="110" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A110" s="13" t="s">
-        <v>48</v>
+        <v>17</v>
       </c>
       <c r="B110" s="3" t="s">
-        <v>466</v>
+        <v>449</v>
       </c>
       <c r="C110" s="2"/>
       <c r="D110" s="3" t="s">
-        <v>467</v>
+        <v>450</v>
       </c>
       <c r="E110" s="13">
-        <v>8052</v>
+        <v>6207</v>
       </c>
       <c r="F110" s="2" t="s">
-        <v>75</v>
+        <v>451</v>
       </c>
       <c r="G110" s="14">
-        <v>7601003385861</v>
+        <v>7601003431544</v>
       </c>
       <c r="H110" s="14" t="s">
-        <v>468</v>
+        <v>452</v>
       </c>
       <c r="I110" s="5" t="s">
-        <v>469</v>
+        <v>453</v>
       </c>
       <c r="J110" s="36" t="s">
-        <v>733</v>
+        <v>716</v>
       </c>
       <c r="K110" s="32" t="s">
-        <v>23</v>
+        <v>116</v>
       </c>
     </row>
     <row r="111" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A111" s="13" t="s">
-        <v>106</v>
+        <v>48</v>
       </c>
       <c r="B111" s="3" t="s">
-        <v>470</v>
+        <v>454</v>
       </c>
       <c r="C111" s="2"/>
       <c r="D111" s="3" t="s">
-        <v>471</v>
+        <v>455</v>
       </c>
       <c r="E111" s="13">
-        <v>6900</v>
+        <v>8052</v>
       </c>
       <c r="F111" s="2" t="s">
-        <v>109</v>
+        <v>75</v>
       </c>
       <c r="G111" s="14">
-        <v>7601007783496</v>
+        <v>7601003385861</v>
       </c>
       <c r="H111" s="14" t="s">
-        <v>472</v>
+        <v>456</v>
       </c>
       <c r="I111" s="5" t="s">
-        <v>473</v>
+        <v>457</v>
       </c>
       <c r="J111" s="36" t="s">
-        <v>734</v>
+        <v>716</v>
       </c>
       <c r="K111" s="32" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="112" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A112" s="13" t="s">
         <v>106</v>
       </c>
       <c r="B112" s="3" t="s">
-        <v>474</v>
+        <v>458</v>
       </c>
       <c r="C112" s="2"/>
       <c r="D112" s="3" t="s">
-        <v>475</v>
+        <v>459</v>
       </c>
       <c r="E112" s="13">
-        <v>6834</v>
+        <v>6900</v>
       </c>
       <c r="F112" s="2" t="s">
-        <v>476</v>
+        <v>109</v>
       </c>
       <c r="G112" s="14">
-        <v>7601007783274</v>
+        <v>7601007783496</v>
       </c>
       <c r="H112" s="14" t="s">
-        <v>477</v>
+        <v>460</v>
       </c>
       <c r="I112" s="5" t="s">
-        <v>478</v>
+        <v>461</v>
       </c>
       <c r="J112" s="36" t="s">
-        <v>734</v>
+        <v>717</v>
       </c>
       <c r="K112" s="32" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="113" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A113" s="13" t="s">
-        <v>17</v>
+        <v>106</v>
       </c>
       <c r="B113" s="3" t="s">
-        <v>479</v>
-[...1 lines deleted...]
-      <c r="C113" s="9"/>
+        <v>462</v>
+      </c>
+      <c r="C113" s="2"/>
       <c r="D113" s="3" t="s">
-        <v>800</v>
+        <v>463</v>
       </c>
       <c r="E113" s="13">
-        <v>6004</v>
+        <v>6834</v>
       </c>
       <c r="F113" s="2" t="s">
-        <v>185</v>
-[...18 lines deleted...]
-      <c r="N113" s="33"/>
+        <v>464</v>
+      </c>
+      <c r="G113" s="14">
+        <v>7601007783274</v>
+      </c>
+      <c r="H113" s="14" t="s">
+        <v>465</v>
+      </c>
+      <c r="I113" s="5" t="s">
+        <v>466</v>
+      </c>
+      <c r="J113" s="36" t="s">
+        <v>717</v>
+      </c>
+      <c r="K113" s="32" t="s">
+        <v>23</v>
+      </c>
     </row>
     <row r="114" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A114" s="13" t="s">
-        <v>332</v>
+        <v>17</v>
       </c>
       <c r="B114" s="3" t="s">
-        <v>482</v>
+        <v>467</v>
       </c>
       <c r="C114" s="9"/>
       <c r="D114" s="3" t="s">
-        <v>768</v>
+        <v>783</v>
       </c>
       <c r="E114" s="13">
-        <v>6055</v>
+        <v>6004</v>
       </c>
       <c r="F114" s="2" t="s">
-        <v>483</v>
+        <v>176</v>
       </c>
       <c r="G114" s="15">
-        <v>7601007946860</v>
-[...8 lines deleted...]
-        <v>733</v>
+        <v>7601007939824</v>
+      </c>
+      <c r="H114" s="20" t="s">
+        <v>468</v>
+      </c>
+      <c r="I114" s="10" t="s">
+        <v>469</v>
+      </c>
+      <c r="J114" s="35" t="s">
+        <v>716</v>
       </c>
       <c r="K114" s="33" t="s">
         <v>37</v>
       </c>
       <c r="L114" s="44"/>
       <c r="M114" s="33"/>
       <c r="N114" s="33"/>
     </row>
-    <row r="115" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="115" spans="1:15" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A115" s="13" t="s">
-        <v>643</v>
+        <v>320</v>
       </c>
       <c r="B115" s="3" t="s">
-        <v>486</v>
-[...1 lines deleted...]
-      <c r="C115" s="2"/>
+        <v>470</v>
+      </c>
+      <c r="C115" s="9"/>
       <c r="D115" s="3" t="s">
-        <v>782</v>
+        <v>751</v>
       </c>
       <c r="E115" s="13">
-        <v>9220</v>
+        <v>6055</v>
       </c>
       <c r="F115" s="2" t="s">
-        <v>783</v>
-[...5 lines deleted...]
-        <v>487</v>
+        <v>471</v>
+      </c>
+      <c r="G115" s="15">
+        <v>7601007946860</v>
+      </c>
+      <c r="H115" s="19" t="s">
+        <v>472</v>
       </c>
       <c r="I115" s="24" t="s">
-        <v>488</v>
+        <v>473</v>
       </c>
       <c r="J115" s="32" t="s">
-        <v>733</v>
-[...6 lines deleted...]
-      </c>
+        <v>716</v>
+      </c>
+      <c r="K115" s="33" t="s">
+        <v>37</v>
+      </c>
+      <c r="L115" s="44"/>
+      <c r="M115" s="33"/>
+      <c r="N115" s="33"/>
     </row>
     <row r="116" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A116" s="13" t="s">
-        <v>67</v>
+        <v>627</v>
       </c>
       <c r="B116" s="3" t="s">
-        <v>489</v>
+        <v>474</v>
       </c>
       <c r="C116" s="2"/>
       <c r="D116" s="3" t="s">
-        <v>490</v>
+        <v>765</v>
       </c>
       <c r="E116" s="13">
+        <v>9220</v>
+      </c>
+      <c r="F116" s="2" t="s">
+        <v>766</v>
+      </c>
+      <c r="G116" s="14">
+        <v>7601007911417</v>
+      </c>
+      <c r="H116" s="14" t="s">
+        <v>475</v>
+      </c>
+      <c r="I116" s="24" t="s">
+        <v>476</v>
+      </c>
+      <c r="J116" s="32" t="s">
+        <v>716</v>
+      </c>
+      <c r="K116" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="L116" s="61" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="117" spans="1:15" s="88" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A117" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="B117" s="3" t="s">
+        <v>477</v>
+      </c>
+      <c r="C117" s="2"/>
+      <c r="D117" s="3" t="s">
+        <v>478</v>
+      </c>
+      <c r="E117" s="13">
         <v>5212</v>
       </c>
-      <c r="F116" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G116" s="14">
+      <c r="F117" s="2" t="s">
+        <v>479</v>
+      </c>
+      <c r="G117" s="14">
         <v>7601003851625</v>
       </c>
-      <c r="H116" s="14" t="s">
-[...46 lines deleted...]
-      <c r="N117" s="80"/>
+      <c r="H117" s="14" t="s">
+        <v>480</v>
+      </c>
+      <c r="I117" s="5" t="s">
+        <v>481</v>
+      </c>
+      <c r="J117" s="36" t="s">
+        <v>716</v>
+      </c>
+      <c r="K117" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="L117" s="45"/>
+      <c r="M117" s="32"/>
+      <c r="N117" s="32"/>
     </row>
     <row r="118" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A118" s="13" t="s">
-        <v>57</v>
+        <v>82</v>
       </c>
       <c r="B118" s="3" t="s">
-        <v>496</v>
+        <v>482</v>
       </c>
       <c r="C118" s="9"/>
       <c r="D118" s="3" t="s">
-        <v>497</v>
+        <v>688</v>
       </c>
       <c r="E118" s="13">
-        <v>4153</v>
+        <v>4410</v>
       </c>
       <c r="F118" s="2" t="s">
-        <v>160</v>
+        <v>689</v>
       </c>
       <c r="G118" s="15">
-        <v>7601007927371</v>
-[...8 lines deleted...]
-        <v>733</v>
+        <v>7601002742672</v>
+      </c>
+      <c r="H118" s="17" t="s">
+        <v>690</v>
+      </c>
+      <c r="I118" s="10" t="s">
+        <v>483</v>
+      </c>
+      <c r="J118" s="15" t="s">
+        <v>716</v>
       </c>
       <c r="K118" s="80" t="s">
         <v>37</v>
       </c>
       <c r="L118" s="80"/>
       <c r="M118" s="80"/>
       <c r="N118" s="80"/>
     </row>
     <row r="119" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A119" s="13" t="s">
-        <v>123</v>
+        <v>57</v>
       </c>
       <c r="B119" s="3" t="s">
-        <v>500</v>
+        <v>484</v>
       </c>
       <c r="C119" s="9"/>
       <c r="D119" s="3" t="s">
-        <v>801</v>
+        <v>485</v>
       </c>
       <c r="E119" s="13">
-        <v>1920</v>
+        <v>4153</v>
       </c>
       <c r="F119" s="2" t="s">
-        <v>501</v>
+        <v>157</v>
       </c>
       <c r="G119" s="15">
-        <v>7601007946846</v>
-[...10 lines deleted...]
-      <c r="K119" s="33" t="s">
+        <v>7601007927371</v>
+      </c>
+      <c r="H119" s="20" t="s">
+        <v>486</v>
+      </c>
+      <c r="I119" s="83" t="s">
+        <v>487</v>
+      </c>
+      <c r="J119" s="20" t="s">
+        <v>716</v>
+      </c>
+      <c r="K119" s="80" t="s">
         <v>37</v>
       </c>
-      <c r="L119" s="44"/>
-[...1 lines deleted...]
-      <c r="N119" s="33"/>
+      <c r="L119" s="80"/>
+      <c r="M119" s="80"/>
+      <c r="N119" s="80"/>
     </row>
     <row r="120" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A120" s="13" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="B120" s="3" t="s">
-        <v>504</v>
+        <v>488</v>
       </c>
       <c r="C120" s="9"/>
       <c r="D120" s="3" t="s">
-        <v>505</v>
+        <v>784</v>
       </c>
       <c r="E120" s="13">
-        <v>4800</v>
+        <v>1920</v>
       </c>
       <c r="F120" s="2" t="s">
-        <v>282</v>
+        <v>815</v>
       </c>
       <c r="G120" s="15">
-        <v>7601007939831</v>
-[...2 lines deleted...]
-        <v>506</v>
+        <v>7601007946846</v>
+      </c>
+      <c r="H120" s="15" t="s">
+        <v>489</v>
       </c>
       <c r="I120" s="24" t="s">
-        <v>507</v>
+        <v>490</v>
       </c>
       <c r="J120" s="16" t="s">
-        <v>733</v>
+        <v>718</v>
       </c>
       <c r="K120" s="80" t="s">
         <v>37</v>
       </c>
       <c r="L120" s="80"/>
       <c r="M120" s="80"/>
       <c r="N120" s="80"/>
     </row>
     <row r="121" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A121" s="13" t="s">
-        <v>48</v>
+        <v>67</v>
       </c>
       <c r="B121" s="3" t="s">
-        <v>508</v>
+        <v>491</v>
       </c>
       <c r="C121" s="9"/>
       <c r="D121" s="3" t="s">
-        <v>509</v>
+        <v>492</v>
       </c>
       <c r="E121" s="13">
-        <v>8304</v>
+        <v>4800</v>
       </c>
       <c r="F121" s="2" t="s">
-        <v>510</v>
+        <v>270</v>
       </c>
       <c r="G121" s="15">
-        <v>7601007927401</v>
+        <v>7601007939831</v>
       </c>
       <c r="H121" s="17" t="s">
-        <v>511</v>
-[...5 lines deleted...]
-        <v>733</v>
+        <v>493</v>
+      </c>
+      <c r="I121" s="24" t="s">
+        <v>494</v>
+      </c>
+      <c r="J121" s="16" t="s">
+        <v>716</v>
       </c>
       <c r="K121" s="80" t="s">
         <v>37</v>
       </c>
       <c r="L121" s="80"/>
       <c r="M121" s="80"/>
       <c r="N121" s="80"/>
     </row>
     <row r="122" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A122" s="13" t="s">
-        <v>10</v>
+        <v>48</v>
       </c>
       <c r="B122" s="3" t="s">
-        <v>513</v>
+        <v>495</v>
       </c>
       <c r="C122" s="9"/>
       <c r="D122" s="3" t="s">
-        <v>720</v>
+        <v>496</v>
       </c>
       <c r="E122" s="13">
-        <v>3612</v>
+        <v>8304</v>
       </c>
       <c r="F122" s="2" t="s">
-        <v>514</v>
+        <v>497</v>
       </c>
       <c r="G122" s="15">
-        <v>7601001848238</v>
-[...8 lines deleted...]
-        <v>733</v>
+        <v>7601007927401</v>
+      </c>
+      <c r="H122" s="17" t="s">
+        <v>498</v>
+      </c>
+      <c r="I122" s="81" t="s">
+        <v>499</v>
+      </c>
+      <c r="J122" s="82" t="s">
+        <v>716</v>
       </c>
       <c r="K122" s="80" t="s">
         <v>37</v>
       </c>
       <c r="L122" s="80"/>
       <c r="M122" s="80"/>
       <c r="N122" s="80"/>
     </row>
     <row r="123" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A123" s="13" t="s">
         <v>10</v>
       </c>
       <c r="B123" s="3" t="s">
-        <v>517</v>
+        <v>500</v>
       </c>
       <c r="C123" s="9"/>
       <c r="D123" s="3" t="s">
-        <v>518</v>
+        <v>703</v>
       </c>
       <c r="E123" s="13">
-        <v>3270</v>
+        <v>3612</v>
       </c>
       <c r="F123" s="2" t="s">
-        <v>519</v>
+        <v>501</v>
       </c>
       <c r="G123" s="15">
-        <v>7601007939848</v>
-[...8 lines deleted...]
-        <v>733</v>
+        <v>7601001848238</v>
+      </c>
+      <c r="H123" s="16" t="s">
+        <v>502</v>
+      </c>
+      <c r="I123" s="24" t="s">
+        <v>503</v>
+      </c>
+      <c r="J123" s="16" t="s">
+        <v>716</v>
       </c>
       <c r="K123" s="80" t="s">
         <v>37</v>
       </c>
       <c r="L123" s="80"/>
       <c r="M123" s="80"/>
       <c r="N123" s="80"/>
+      <c r="O123" s="24" t="s">
+        <v>778</v>
+      </c>
     </row>
     <row r="124" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A124" s="13" t="s">
-        <v>67</v>
+        <v>10</v>
       </c>
       <c r="B124" s="3" t="s">
-        <v>522</v>
+        <v>504</v>
       </c>
       <c r="C124" s="9"/>
       <c r="D124" s="3" t="s">
-        <v>523</v>
+        <v>505</v>
       </c>
       <c r="E124" s="13">
-        <v>4665</v>
+        <v>3270</v>
       </c>
       <c r="F124" s="2" t="s">
-        <v>524</v>
+        <v>506</v>
       </c>
       <c r="G124" s="15">
-        <v>7601007997398</v>
+        <v>7601007939848</v>
       </c>
       <c r="H124" s="17" t="s">
-        <v>708</v>
-[...7 lines deleted...]
-      <c r="K124" s="33" t="s">
+        <v>507</v>
+      </c>
+      <c r="I124" s="10" t="s">
+        <v>508</v>
+      </c>
+      <c r="J124" s="15" t="s">
+        <v>716</v>
+      </c>
+      <c r="K124" s="80" t="s">
         <v>37</v>
       </c>
-      <c r="L124" s="44"/>
-[...1 lines deleted...]
-      <c r="N124" s="33"/>
+      <c r="L124" s="80"/>
+      <c r="M124" s="80"/>
+      <c r="N124" s="80"/>
     </row>
     <row r="125" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A125" s="13" t="s">
-        <v>24</v>
+        <v>67</v>
       </c>
       <c r="B125" s="3" t="s">
-        <v>526</v>
+        <v>509</v>
       </c>
       <c r="C125" s="9"/>
       <c r="D125" s="3" t="s">
-        <v>527</v>
+        <v>510</v>
       </c>
       <c r="E125" s="13">
-        <v>4112</v>
+        <v>4665</v>
       </c>
       <c r="F125" s="2" t="s">
-        <v>528</v>
+        <v>511</v>
       </c>
       <c r="G125" s="15">
-        <v>7601007781935</v>
-[...4 lines deleted...]
-      <c r="I125" s="24"/>
+        <v>7601007997398</v>
+      </c>
+      <c r="H125" s="17" t="s">
+        <v>691</v>
+      </c>
+      <c r="I125" s="24" t="s">
+        <v>512</v>
+      </c>
       <c r="J125" s="32" t="s">
-        <v>733</v>
+        <v>716</v>
       </c>
       <c r="K125" s="33" t="s">
         <v>37</v>
       </c>
       <c r="L125" s="44"/>
       <c r="M125" s="33"/>
       <c r="N125" s="33"/>
-      <c r="O125" s="24" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="126" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A126" s="13" t="s">
-[...9 lines deleted...]
-      <c r="E126" s="13">
+      <c r="A126" s="90" t="s">
+        <v>24</v>
+      </c>
+      <c r="B126" s="89" t="s">
+        <v>513</v>
+      </c>
+      <c r="C126" s="91"/>
+      <c r="D126" s="89" t="s">
+        <v>514</v>
+      </c>
+      <c r="E126" s="90">
+        <v>4112</v>
+      </c>
+      <c r="F126" s="91" t="s">
+        <v>515</v>
+      </c>
+      <c r="G126" s="92">
+        <v>7601007781935</v>
+      </c>
+      <c r="H126" s="16" t="s">
+        <v>516</v>
+      </c>
+      <c r="I126" s="24" t="s">
+        <v>162</v>
+      </c>
+      <c r="J126" s="16" t="s">
+        <v>716</v>
+      </c>
+      <c r="K126" s="93" t="s">
+        <v>37</v>
+      </c>
+      <c r="L126" s="93"/>
+      <c r="M126" s="93"/>
+      <c r="N126" s="93"/>
+    </row>
+    <row r="127" spans="1:15" s="51" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A127" s="13" t="s">
+        <v>143</v>
+      </c>
+      <c r="B127" s="3" t="s">
+        <v>517</v>
+      </c>
+      <c r="C127" s="2"/>
+      <c r="D127" s="3" t="s">
+        <v>518</v>
+      </c>
+      <c r="E127" s="13">
         <v>1227</v>
       </c>
-      <c r="F126" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G126" s="14">
+      <c r="F127" s="2" t="s">
+        <v>519</v>
+      </c>
+      <c r="G127" s="14">
         <v>7601002865395</v>
       </c>
-      <c r="H126" s="14" t="s">
-[...8 lines deleted...]
-      <c r="K126" s="32" t="s">
+      <c r="H127" s="16" t="s">
+        <v>824</v>
+      </c>
+      <c r="I127" s="5" t="s">
+        <v>521</v>
+      </c>
+      <c r="J127" s="36" t="s">
+        <v>718</v>
+      </c>
+      <c r="K127" s="32" t="s">
         <v>16</v>
       </c>
-    </row>
-[...33 lines deleted...]
-      </c>
+      <c r="L127" s="45"/>
+      <c r="M127" s="32"/>
+      <c r="N127" s="32"/>
     </row>
     <row r="128" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A128" s="13" t="s">
-        <v>106</v>
-[...6 lines deleted...]
-        <v>540</v>
+        <v>143</v>
+      </c>
+      <c r="B128" s="89" t="s">
+        <v>820</v>
+      </c>
+      <c r="C128" s="2"/>
+      <c r="D128" s="89" t="s">
+        <v>821</v>
       </c>
       <c r="E128" s="13">
-        <v>6532</v>
+        <v>1227</v>
       </c>
       <c r="F128" s="2" t="s">
-        <v>541</v>
-[...54 lines deleted...]
-      <c r="N129" s="53"/>
+        <v>519</v>
+      </c>
+      <c r="G128" s="14" t="s">
+        <v>822</v>
+      </c>
+      <c r="H128" s="16" t="s">
+        <v>520</v>
+      </c>
+      <c r="I128" s="5" t="s">
+        <v>823</v>
+      </c>
+      <c r="J128" s="36"/>
+      <c r="K128" s="32" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="129" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A129" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="B129" s="3" t="s">
+        <v>522</v>
+      </c>
+      <c r="C129" s="2" t="s">
+        <v>523</v>
+      </c>
+      <c r="D129" s="3" t="s">
+        <v>524</v>
+      </c>
+      <c r="E129" s="13">
+        <v>5454</v>
+      </c>
+      <c r="F129" s="2" t="s">
+        <v>525</v>
+      </c>
+      <c r="G129" s="14">
+        <v>7601002107914</v>
+      </c>
+      <c r="H129" s="14" t="s">
+        <v>701</v>
+      </c>
+      <c r="I129" s="5" t="s">
+        <v>805</v>
+      </c>
+      <c r="J129" s="36" t="s">
+        <v>716</v>
+      </c>
+      <c r="K129" s="32" t="s">
+        <v>23</v>
+      </c>
     </row>
     <row r="130" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A130" s="13" t="s">
-        <v>10</v>
+        <v>106</v>
       </c>
       <c r="B130" s="3" t="s">
-        <v>548</v>
+        <v>526</v>
       </c>
       <c r="C130" s="9"/>
       <c r="D130" s="3" t="s">
-        <v>549</v>
+        <v>527</v>
       </c>
       <c r="E130" s="13">
-        <v>3422</v>
+        <v>6532</v>
       </c>
       <c r="F130" s="2" t="s">
-        <v>550</v>
+        <v>528</v>
       </c>
       <c r="G130" s="15">
-        <v>7601001794122</v>
+        <v>7601007863433</v>
       </c>
       <c r="H130" s="17" t="s">
-        <v>726</v>
-[...44 lines deleted...]
-        <v>23</v>
+        <v>529</v>
+      </c>
+      <c r="I130" s="24" t="s">
+        <v>530</v>
+      </c>
+      <c r="J130" s="16" t="s">
+        <v>717</v>
+      </c>
+      <c r="K130" s="80" t="s">
+        <v>37</v>
+      </c>
+      <c r="L130" s="80"/>
+      <c r="M130" s="80"/>
+      <c r="N130" s="80"/>
+    </row>
+    <row r="131" spans="1:16" ht="13.9" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A131" s="46" t="s">
+        <v>57</v>
+      </c>
+      <c r="B131" s="47" t="s">
+        <v>531</v>
+      </c>
+      <c r="C131" s="48"/>
+      <c r="D131" s="47" t="s">
+        <v>696</v>
+      </c>
+      <c r="E131" s="46">
+        <v>4123</v>
+      </c>
+      <c r="F131" s="48" t="s">
+        <v>532</v>
+      </c>
+      <c r="G131" s="49">
+        <v>7601001378599</v>
+      </c>
+      <c r="H131" s="50" t="s">
+        <v>533</v>
+      </c>
+      <c r="I131" s="51" t="s">
+        <v>534</v>
+      </c>
+      <c r="J131" s="52" t="s">
+        <v>716</v>
+      </c>
+      <c r="K131" s="53" t="s">
+        <v>37</v>
+      </c>
+      <c r="L131" s="54"/>
+      <c r="M131" s="53"/>
+      <c r="N131" s="53"/>
+      <c r="P131" s="24" t="s">
+        <v>786</v>
       </c>
     </row>
     <row r="132" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A132" s="13" t="s">
-        <v>176</v>
+        <v>10</v>
       </c>
       <c r="B132" s="3" t="s">
-        <v>557</v>
-[...1 lines deleted...]
-      <c r="C132" s="2"/>
+        <v>535</v>
+      </c>
+      <c r="C132" s="9"/>
       <c r="D132" s="3" t="s">
-        <v>558</v>
+        <v>536</v>
       </c>
       <c r="E132" s="13">
-        <v>1630</v>
+        <v>3422</v>
       </c>
       <c r="F132" s="2" t="s">
-        <v>559</v>
-[...15 lines deleted...]
-      </c>
+        <v>537</v>
+      </c>
+      <c r="G132" s="15">
+        <v>7601001794122</v>
+      </c>
+      <c r="H132" s="17" t="s">
+        <v>709</v>
+      </c>
+      <c r="I132" s="10" t="s">
+        <v>538</v>
+      </c>
+      <c r="J132" s="35" t="s">
+        <v>716</v>
+      </c>
+      <c r="K132" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="L132" s="44"/>
+      <c r="M132" s="33"/>
+      <c r="N132" s="33"/>
     </row>
     <row r="133" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A133" s="13" t="s">
-        <v>106</v>
+        <v>67</v>
       </c>
       <c r="B133" s="3" t="s">
-        <v>562</v>
-[...1 lines deleted...]
-      <c r="C133" s="9"/>
+        <v>539</v>
+      </c>
+      <c r="C133" s="2"/>
       <c r="D133" s="3" t="s">
-        <v>563</v>
+        <v>540</v>
       </c>
       <c r="E133" s="13">
-        <v>6830</v>
+        <v>4303</v>
       </c>
       <c r="F133" s="2" t="s">
-        <v>564</v>
-[...20 lines deleted...]
-        <v>803</v>
+        <v>541</v>
+      </c>
+      <c r="G133" s="14">
+        <v>7601007783434</v>
+      </c>
+      <c r="H133" s="14" t="s">
+        <v>542</v>
+      </c>
+      <c r="I133" s="5" t="s">
+        <v>543</v>
+      </c>
+      <c r="J133" s="36" t="s">
+        <v>716</v>
+      </c>
+      <c r="K133" s="32" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="134" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A134" s="13" t="s">
-        <v>38</v>
+        <v>167</v>
       </c>
       <c r="B134" s="3" t="s">
-        <v>567</v>
+        <v>544</v>
       </c>
       <c r="C134" s="2"/>
       <c r="D134" s="3" t="s">
-        <v>568</v>
+        <v>545</v>
       </c>
       <c r="E134" s="13">
-        <v>1260</v>
+        <v>1630</v>
       </c>
       <c r="F134" s="2" t="s">
-        <v>569</v>
+        <v>546</v>
       </c>
       <c r="G134" s="14">
-        <v>7601007783335</v>
+        <v>7601007783748</v>
       </c>
       <c r="H134" s="14" t="s">
-        <v>570</v>
-[...2 lines deleted...]
-        <v>745</v>
+        <v>547</v>
+      </c>
+      <c r="I134" s="5" t="s">
+        <v>548</v>
       </c>
       <c r="J134" s="36" t="s">
-        <v>735</v>
+        <v>718</v>
       </c>
       <c r="K134" s="32" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>749</v>
       </c>
     </row>
     <row r="135" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A135" s="13" t="s">
-        <v>146</v>
+        <v>106</v>
       </c>
       <c r="B135" s="3" t="s">
-        <v>567</v>
-[...1 lines deleted...]
-      <c r="C135" s="2"/>
+        <v>549</v>
+      </c>
+      <c r="C135" s="9"/>
       <c r="D135" s="3" t="s">
-        <v>419</v>
+        <v>550</v>
       </c>
       <c r="E135" s="13">
-        <v>1227</v>
+        <v>6830</v>
       </c>
       <c r="F135" s="2" t="s">
-        <v>796</v>
-[...15 lines deleted...]
-      </c>
+        <v>551</v>
+      </c>
+      <c r="G135" s="15">
+        <v>7601007946839</v>
+      </c>
+      <c r="H135" s="17" t="s">
+        <v>552</v>
+      </c>
+      <c r="I135" s="24" t="s">
+        <v>553</v>
+      </c>
+      <c r="J135" s="32" t="s">
+        <v>717</v>
+      </c>
+      <c r="K135" s="33" t="s">
+        <v>37</v>
+      </c>
+      <c r="L135" s="44"/>
+      <c r="M135" s="33"/>
+      <c r="N135" s="33"/>
     </row>
     <row r="136" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A136" s="13" t="s">
-        <v>146</v>
+        <v>38</v>
       </c>
       <c r="B136" s="3" t="s">
-        <v>567</v>
-[...1 lines deleted...]
-      <c r="C136" s="1"/>
+        <v>554</v>
+      </c>
+      <c r="C136" s="2"/>
       <c r="D136" s="3" t="s">
-        <v>419</v>
+        <v>555</v>
       </c>
       <c r="E136" s="13">
-        <v>1227</v>
+        <v>1260</v>
       </c>
       <c r="F136" s="2" t="s">
-        <v>796</v>
+        <v>556</v>
       </c>
       <c r="G136" s="14">
         <v>7601007783335</v>
       </c>
       <c r="H136" s="14" t="s">
-        <v>746</v>
+        <v>557</v>
       </c>
       <c r="I136" s="24" t="s">
-        <v>747</v>
-[...1 lines deleted...]
-      <c r="J136" s="36"/>
+        <v>728</v>
+      </c>
+      <c r="J136" s="36" t="s">
+        <v>718</v>
+      </c>
       <c r="K136" s="32" t="s">
         <v>23</v>
       </c>
       <c r="L136" s="45" t="s">
-        <v>749</v>
+        <v>732</v>
       </c>
     </row>
     <row r="137" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A137" s="13" t="s">
-        <v>10</v>
+        <v>143</v>
       </c>
       <c r="B137" s="3" t="s">
-        <v>573</v>
-[...3 lines deleted...]
-        <v>826</v>
+        <v>554</v>
+      </c>
+      <c r="C137" s="2"/>
+      <c r="D137" s="3" t="s">
+        <v>407</v>
       </c>
       <c r="E137" s="13">
-        <v>3302</v>
+        <v>1227</v>
       </c>
       <c r="F137" s="2" t="s">
-        <v>574</v>
-[...5 lines deleted...]
-        <v>575</v>
+        <v>779</v>
+      </c>
+      <c r="G137" s="14">
+        <v>7601007997879</v>
+      </c>
+      <c r="H137" s="14" t="s">
+        <v>558</v>
       </c>
       <c r="I137" s="5" t="s">
-        <v>576</v>
-[...9 lines deleted...]
-      <c r="N137" s="33"/>
+        <v>559</v>
+      </c>
+      <c r="J137" s="36" t="s">
+        <v>718</v>
+      </c>
+      <c r="K137" s="32" t="s">
+        <v>23</v>
+      </c>
     </row>
     <row r="138" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A138" s="13" t="s">
-        <v>106</v>
+        <v>143</v>
       </c>
       <c r="B138" s="3" t="s">
-        <v>577</v>
-[...1 lines deleted...]
-      <c r="C138" s="2"/>
+        <v>554</v>
+      </c>
+      <c r="C138" s="1"/>
       <c r="D138" s="3" t="s">
-        <v>578</v>
+        <v>407</v>
       </c>
       <c r="E138" s="13">
-        <v>6514</v>
+        <v>1227</v>
       </c>
       <c r="F138" s="2" t="s">
-        <v>579</v>
+        <v>779</v>
       </c>
       <c r="G138" s="14">
-        <v>7601003598421</v>
+        <v>7601007783335</v>
       </c>
       <c r="H138" s="14" t="s">
-        <v>580</v>
-[...6 lines deleted...]
-      </c>
+        <v>729</v>
+      </c>
+      <c r="I138" s="24" t="s">
+        <v>730</v>
+      </c>
+      <c r="J138" s="36"/>
       <c r="K138" s="32" t="s">
-        <v>116</v>
+        <v>23</v>
+      </c>
+      <c r="L138" s="45" t="s">
+        <v>732</v>
       </c>
     </row>
     <row r="139" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A139" s="13" t="s">
-        <v>582</v>
+        <v>10</v>
       </c>
       <c r="B139" s="3" t="s">
-        <v>583</v>
-[...3 lines deleted...]
-        <v>584</v>
+        <v>560</v>
+      </c>
+      <c r="C139" s="9"/>
+      <c r="D139" s="86" t="s">
+        <v>809</v>
       </c>
       <c r="E139" s="13">
-        <v>9100</v>
+        <v>3302</v>
       </c>
       <c r="F139" s="2" t="s">
-        <v>585</v>
-[...5 lines deleted...]
-        <v>586</v>
+        <v>561</v>
+      </c>
+      <c r="G139" s="15">
+        <v>7601002748407</v>
+      </c>
+      <c r="H139" s="15" t="s">
+        <v>562</v>
       </c>
       <c r="I139" s="5" t="s">
-        <v>587</v>
-[...6 lines deleted...]
-      </c>
+        <v>563</v>
+      </c>
+      <c r="J139" s="32" t="s">
+        <v>716</v>
+      </c>
+      <c r="K139" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="L139" s="44"/>
+      <c r="M139" s="33"/>
+      <c r="N139" s="33"/>
     </row>
     <row r="140" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A140" s="13" t="s">
-        <v>10</v>
+        <v>106</v>
       </c>
       <c r="B140" s="3" t="s">
-        <v>588</v>
-[...1 lines deleted...]
-      <c r="C140" s="9"/>
+        <v>564</v>
+      </c>
+      <c r="C140" s="2"/>
       <c r="D140" s="3" t="s">
-        <v>589</v>
+        <v>565</v>
       </c>
       <c r="E140" s="13">
-        <v>3627</v>
+        <v>6514</v>
       </c>
       <c r="F140" s="2" t="s">
-        <v>590</v>
-[...18 lines deleted...]
-      <c r="N140" s="80"/>
+        <v>566</v>
+      </c>
+      <c r="G140" s="14">
+        <v>7601003598421</v>
+      </c>
+      <c r="H140" s="14" t="s">
+        <v>567</v>
+      </c>
+      <c r="I140" s="5" t="s">
+        <v>568</v>
+      </c>
+      <c r="J140" s="36" t="s">
+        <v>717</v>
+      </c>
+      <c r="K140" s="32" t="s">
+        <v>116</v>
+      </c>
     </row>
     <row r="141" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A141" s="13" t="s">
-        <v>176</v>
+        <v>569</v>
       </c>
       <c r="B141" s="3" t="s">
-        <v>593</v>
+        <v>570</v>
       </c>
       <c r="C141" s="2"/>
       <c r="D141" s="3" t="s">
-        <v>594</v>
+        <v>571</v>
       </c>
       <c r="E141" s="13">
-        <v>1700</v>
+        <v>9100</v>
       </c>
       <c r="F141" s="2" t="s">
-        <v>367</v>
+        <v>572</v>
       </c>
       <c r="G141" s="14">
-        <v>7601007783724</v>
+        <v>7601003309614</v>
       </c>
       <c r="H141" s="14" t="s">
-        <v>595</v>
+        <v>573</v>
       </c>
       <c r="I141" s="5" t="s">
-        <v>596</v>
+        <v>574</v>
       </c>
       <c r="J141" s="36" t="s">
-        <v>735</v>
+        <v>716</v>
       </c>
       <c r="K141" s="32" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="142" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A142" s="13" t="s">
         <v>10</v>
       </c>
       <c r="B142" s="3" t="s">
-        <v>597</v>
-[...1 lines deleted...]
-      <c r="C142" s="2"/>
+        <v>575</v>
+      </c>
+      <c r="C142" s="9"/>
       <c r="D142" s="3" t="s">
-        <v>598</v>
+        <v>576</v>
       </c>
       <c r="E142" s="13">
-        <v>3097</v>
+        <v>3627</v>
       </c>
       <c r="F142" s="2" t="s">
-        <v>599</v>
-[...15 lines deleted...]
-      </c>
+        <v>577</v>
+      </c>
+      <c r="G142" s="15">
+        <v>7601003300116</v>
+      </c>
+      <c r="H142" s="20" t="s">
+        <v>578</v>
+      </c>
+      <c r="I142" s="24" t="s">
+        <v>579</v>
+      </c>
+      <c r="J142" s="16" t="s">
+        <v>716</v>
+      </c>
+      <c r="K142" s="80" t="s">
+        <v>37</v>
+      </c>
+      <c r="L142" s="80"/>
+      <c r="M142" s="80"/>
+      <c r="N142" s="80"/>
     </row>
     <row r="143" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A143" s="13" t="s">
-        <v>48</v>
+        <v>167</v>
       </c>
       <c r="B143" s="3" t="s">
-        <v>602</v>
+        <v>580</v>
       </c>
       <c r="C143" s="2"/>
       <c r="D143" s="3" t="s">
-        <v>603</v>
+        <v>581</v>
       </c>
       <c r="E143" s="13">
-        <v>8001</v>
+        <v>1700</v>
       </c>
       <c r="F143" s="2" t="s">
-        <v>75</v>
+        <v>355</v>
       </c>
       <c r="G143" s="14">
-        <v>7601007783557</v>
+        <v>7601007783724</v>
       </c>
       <c r="H143" s="14" t="s">
-        <v>604</v>
+        <v>582</v>
       </c>
       <c r="I143" s="5" t="s">
-        <v>605</v>
+        <v>583</v>
       </c>
       <c r="J143" s="36" t="s">
-        <v>733</v>
+        <v>718</v>
       </c>
       <c r="K143" s="32" t="s">
         <v>23</v>
+      </c>
+      <c r="O143" s="24" t="s">
+        <v>782</v>
       </c>
     </row>
     <row r="144" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A144" s="13" t="s">
         <v>10</v>
       </c>
       <c r="B144" s="3" t="s">
-        <v>797</v>
-[...1 lines deleted...]
-      <c r="C144" s="9"/>
+        <v>584</v>
+      </c>
+      <c r="C144" s="2"/>
       <c r="D144" s="3" t="s">
-        <v>606</v>
+        <v>585</v>
       </c>
       <c r="E144" s="13">
-        <v>2502</v>
+        <v>3097</v>
       </c>
       <c r="F144" s="2" t="s">
-        <v>30</v>
-[...5 lines deleted...]
-        <v>607</v>
+        <v>586</v>
+      </c>
+      <c r="G144" s="14">
+        <v>7601003901764</v>
+      </c>
+      <c r="H144" s="14" t="s">
+        <v>587</v>
       </c>
       <c r="I144" s="5" t="s">
-        <v>798</v>
-[...13 lines deleted...]
-        <v>799</v>
+        <v>588</v>
+      </c>
+      <c r="J144" s="36" t="s">
+        <v>716</v>
+      </c>
+      <c r="K144" s="32" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="145" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A145" s="13" t="s">
-        <v>82</v>
+        <v>48</v>
       </c>
       <c r="B145" s="3" t="s">
-        <v>608</v>
+        <v>589</v>
       </c>
       <c r="C145" s="2"/>
       <c r="D145" s="3" t="s">
-        <v>609</v>
+        <v>590</v>
       </c>
       <c r="E145" s="13">
-        <v>4052</v>
+        <v>8001</v>
       </c>
       <c r="F145" s="2" t="s">
-        <v>85</v>
+        <v>75</v>
       </c>
       <c r="G145" s="14">
-        <v>7601007997534</v>
+        <v>7601007783557</v>
       </c>
       <c r="H145" s="14" t="s">
-        <v>610</v>
+        <v>591</v>
       </c>
       <c r="I145" s="5" t="s">
-        <v>611</v>
+        <v>592</v>
       </c>
       <c r="J145" s="36" t="s">
-        <v>733</v>
+        <v>716</v>
       </c>
       <c r="K145" s="32" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="146" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A146" s="13" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="B146" s="3" t="s">
-        <v>814</v>
-[...1 lines deleted...]
-      <c r="C146" s="2"/>
+        <v>780</v>
+      </c>
+      <c r="C146" s="9"/>
       <c r="D146" s="3" t="s">
-        <v>709</v>
+        <v>593</v>
       </c>
       <c r="E146" s="13">
-        <v>6003</v>
+        <v>2502</v>
       </c>
       <c r="F146" s="2" t="s">
-        <v>185</v>
-[...8 lines deleted...]
-        <v>710</v>
+        <v>30</v>
+      </c>
+      <c r="G146" s="15">
+        <v>7601003836929</v>
+      </c>
+      <c r="H146" s="17" t="s">
+        <v>594</v>
+      </c>
+      <c r="I146" s="5" t="s">
+        <v>781</v>
       </c>
       <c r="J146" s="32" t="s">
-        <v>733</v>
-[...3 lines deleted...]
-      </c>
+        <v>716</v>
+      </c>
+      <c r="K146" s="33" t="s">
+        <v>37</v>
+      </c>
+      <c r="L146" s="73">
+        <v>45967</v>
+      </c>
+      <c r="M146" s="33"/>
+      <c r="N146" s="33"/>
     </row>
     <row r="147" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A147" s="16" t="s">
+      <c r="A147" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="B147" s="3" t="s">
+        <v>595</v>
+      </c>
+      <c r="C147" s="2"/>
+      <c r="D147" s="3" t="s">
+        <v>596</v>
+      </c>
+      <c r="E147" s="13">
+        <v>4052</v>
+      </c>
+      <c r="F147" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="G147" s="14">
+        <v>7601007997534</v>
+      </c>
+      <c r="H147" s="14" t="s">
+        <v>597</v>
+      </c>
+      <c r="I147" s="5" t="s">
+        <v>598</v>
+      </c>
+      <c r="J147" s="36" t="s">
+        <v>716</v>
+      </c>
+      <c r="K147" s="32" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="148" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A148" s="16" t="s">
         <v>96</v>
       </c>
-      <c r="B147" s="24" t="s">
-[...5 lines deleted...]
-      <c r="E147" s="16">
+      <c r="B148" s="24" t="s">
+        <v>757</v>
+      </c>
+      <c r="D148" s="27" t="s">
+        <v>807</v>
+      </c>
+      <c r="E148" s="16">
         <v>9422</v>
       </c>
-      <c r="F147" s="24" t="s">
-[...18 lines deleted...]
-      <c r="M147" s="84">
+      <c r="F148" s="24" t="s">
+        <v>298</v>
+      </c>
+      <c r="G148" s="14" t="s">
+        <v>758</v>
+      </c>
+      <c r="H148" s="14" t="s">
+        <v>760</v>
+      </c>
+      <c r="I148" s="24" t="s">
+        <v>759</v>
+      </c>
+      <c r="J148" s="23" t="s">
+        <v>716</v>
+      </c>
+      <c r="K148" s="16" t="s">
+        <v>23</v>
+      </c>
+      <c r="L148" s="16"/>
+      <c r="M148" s="84">
         <v>45763</v>
       </c>
-      <c r="N147" s="16"/>
-[...74 lines deleted...]
-      <c r="A150" s="63" t="s">
+      <c r="N148" s="16"/>
+    </row>
+    <row r="149" spans="1:14" s="72" customFormat="1" ht="13.9" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A149" s="63" t="s">
         <v>10</v>
       </c>
-      <c r="B150" s="64" t="s">
-[...3 lines deleted...]
-      <c r="D150" s="64" t="s">
+      <c r="B149" s="64" t="s">
+        <v>606</v>
+      </c>
+      <c r="C149" s="65"/>
+      <c r="D149" s="64" t="s">
         <v>12</v>
       </c>
-      <c r="E150" s="63">
+      <c r="E149" s="63">
         <v>3012</v>
       </c>
-      <c r="F150" s="65" t="s">
+      <c r="F149" s="65" t="s">
         <v>13</v>
       </c>
-      <c r="G150" s="66">
+      <c r="G149" s="66">
         <v>7601007783694</v>
       </c>
-      <c r="H150" s="66" t="s">
+      <c r="H149" s="66" t="s">
         <v>14</v>
       </c>
-      <c r="I150" s="67" t="s">
-[...10 lines deleted...]
-      <c r="N150" s="71">
+      <c r="I149" s="67" t="s">
+        <v>607</v>
+      </c>
+      <c r="J149" s="68" t="s">
+        <v>716</v>
+      </c>
+      <c r="K149" s="69" t="s">
+        <v>23</v>
+      </c>
+      <c r="L149" s="70"/>
+      <c r="M149" s="69"/>
+      <c r="N149" s="71">
         <v>45657</v>
+      </c>
+    </row>
+    <row r="150" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A150" s="13" t="s">
+        <v>117</v>
+      </c>
+      <c r="B150" s="3" t="s">
+        <v>608</v>
+      </c>
+      <c r="C150" s="2"/>
+      <c r="D150" s="3" t="s">
+        <v>609</v>
+      </c>
+      <c r="E150" s="13">
+        <v>7007</v>
+      </c>
+      <c r="F150" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="G150" s="14">
+        <v>7601007783441</v>
+      </c>
+      <c r="H150" s="14" t="s">
+        <v>610</v>
+      </c>
+      <c r="I150" s="5" t="s">
+        <v>611</v>
+      </c>
+      <c r="J150" s="36" t="s">
+        <v>716</v>
+      </c>
+      <c r="K150" s="32" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="151" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A151" s="13" t="s">
-        <v>117</v>
+        <v>612</v>
       </c>
       <c r="B151" s="3" t="s">
-        <v>624</v>
-[...1 lines deleted...]
-      <c r="C151" s="2"/>
+        <v>613</v>
+      </c>
+      <c r="C151" s="9"/>
       <c r="D151" s="3" t="s">
-        <v>625</v>
+        <v>614</v>
       </c>
       <c r="E151" s="13">
-        <v>7007</v>
+        <v>8762</v>
       </c>
       <c r="F151" s="2" t="s">
-        <v>120</v>
-[...15 lines deleted...]
-      </c>
+        <v>615</v>
+      </c>
+      <c r="G151" s="15">
+        <v>7601007946815</v>
+      </c>
+      <c r="H151" s="20" t="s">
+        <v>616</v>
+      </c>
+      <c r="I151" s="24" t="s">
+        <v>617</v>
+      </c>
+      <c r="J151" s="16" t="s">
+        <v>716</v>
+      </c>
+      <c r="K151" s="80" t="s">
+        <v>37</v>
+      </c>
+      <c r="L151" s="80"/>
+      <c r="M151" s="80"/>
+      <c r="N151" s="80"/>
     </row>
     <row r="152" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A152" s="13" t="s">
-        <v>628</v>
+        <v>167</v>
       </c>
       <c r="B152" s="3" t="s">
-        <v>629</v>
+        <v>710</v>
       </c>
       <c r="C152" s="9"/>
       <c r="D152" s="3" t="s">
-        <v>630</v>
+        <v>711</v>
       </c>
       <c r="E152" s="13">
-        <v>8762</v>
+        <v>1712</v>
       </c>
       <c r="F152" s="2" t="s">
-        <v>631</v>
+        <v>712</v>
       </c>
       <c r="G152" s="15">
-        <v>7601007946815</v>
+        <v>7601001997653</v>
       </c>
       <c r="H152" s="20" t="s">
-        <v>632</v>
+        <v>713</v>
       </c>
       <c r="I152" s="24" t="s">
-        <v>633</v>
-[...4 lines deleted...]
-      <c r="K152" s="80" t="s">
+        <v>714</v>
+      </c>
+      <c r="J152" s="32" t="s">
+        <v>716</v>
+      </c>
+      <c r="K152" s="33" t="s">
         <v>37</v>
       </c>
-      <c r="L152" s="80"/>
-[...32 lines deleted...]
-      <c r="K153" s="33" t="s">
+      <c r="L152" s="44"/>
+      <c r="M152" s="31">
+        <v>45439</v>
+      </c>
+      <c r="N152" s="33"/>
+    </row>
+    <row r="153" spans="1:14" s="72" customFormat="1" ht="13.9" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A153" s="63" t="s">
+        <v>38</v>
+      </c>
+      <c r="B153" s="64" t="s">
+        <v>618</v>
+      </c>
+      <c r="C153" s="65"/>
+      <c r="D153" s="64" t="s">
+        <v>619</v>
+      </c>
+      <c r="E153" s="63">
+        <v>1032</v>
+      </c>
+      <c r="F153" s="65" t="s">
+        <v>620</v>
+      </c>
+      <c r="G153" s="75">
+        <v>7601007910366</v>
+      </c>
+      <c r="H153" s="76" t="s">
+        <v>621</v>
+      </c>
+      <c r="I153" s="72" t="s">
+        <v>622</v>
+      </c>
+      <c r="J153" s="69" t="s">
+        <v>718</v>
+      </c>
+      <c r="K153" s="77" t="s">
         <v>37</v>
       </c>
-      <c r="L153" s="44"/>
-[...39 lines deleted...]
-      <c r="N154" s="79">
+      <c r="L153" s="78"/>
+      <c r="M153" s="77"/>
+      <c r="N153" s="79">
         <v>46022</v>
+      </c>
+    </row>
+    <row r="154" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A154" s="13" t="s">
+        <v>96</v>
+      </c>
+      <c r="B154" s="3" t="s">
+        <v>623</v>
+      </c>
+      <c r="C154" s="2"/>
+      <c r="D154" s="3" t="s">
+        <v>624</v>
+      </c>
+      <c r="E154" s="13">
+        <v>9006</v>
+      </c>
+      <c r="F154" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="G154" s="14">
+        <v>7601003392005</v>
+      </c>
+      <c r="H154" s="14" t="s">
+        <v>625</v>
+      </c>
+      <c r="I154" s="5" t="s">
+        <v>626</v>
+      </c>
+      <c r="J154" s="36" t="s">
+        <v>716</v>
+      </c>
+      <c r="K154" s="32" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="155" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A155" s="13" t="s">
-        <v>96</v>
+        <v>627</v>
       </c>
       <c r="B155" s="3" t="s">
-        <v>639</v>
-[...1 lines deleted...]
-      <c r="C155" s="2"/>
+        <v>623</v>
+      </c>
+      <c r="C155" s="9"/>
       <c r="D155" s="3" t="s">
-        <v>640</v>
+        <v>628</v>
       </c>
       <c r="E155" s="13">
-        <v>9006</v>
+        <v>8280</v>
       </c>
       <c r="F155" s="2" t="s">
-        <v>113</v>
-[...15 lines deleted...]
-      </c>
+        <v>629</v>
+      </c>
+      <c r="G155" s="15">
+        <v>7601003850109</v>
+      </c>
+      <c r="H155" s="20" t="s">
+        <v>630</v>
+      </c>
+      <c r="I155" s="10" t="s">
+        <v>631</v>
+      </c>
+      <c r="J155" s="35" t="s">
+        <v>716</v>
+      </c>
+      <c r="K155" s="33" t="s">
+        <v>23</v>
+      </c>
+      <c r="L155" s="44"/>
+      <c r="M155" s="33"/>
+      <c r="N155" s="33"/>
     </row>
     <row r="156" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A156" s="13" t="s">
-        <v>643</v>
+        <v>24</v>
       </c>
       <c r="B156" s="3" t="s">
-        <v>639</v>
+        <v>632</v>
       </c>
       <c r="C156" s="9"/>
       <c r="D156" s="3" t="s">
-        <v>644</v>
+        <v>633</v>
       </c>
       <c r="E156" s="13">
-        <v>8280</v>
+        <v>2540</v>
       </c>
       <c r="F156" s="2" t="s">
-        <v>645</v>
+        <v>634</v>
       </c>
       <c r="G156" s="15">
-        <v>7601003850109</v>
-[...15 lines deleted...]
-      <c r="N156" s="33"/>
+        <v>7601002745062</v>
+      </c>
+      <c r="H156" s="15" t="s">
+        <v>635</v>
+      </c>
+      <c r="I156" s="26" t="s">
+        <v>796</v>
+      </c>
+      <c r="J156" s="16" t="s">
+        <v>716</v>
+      </c>
+      <c r="K156" s="80" t="s">
+        <v>16</v>
+      </c>
+      <c r="L156" s="80"/>
+      <c r="M156" s="80"/>
+      <c r="N156" s="80"/>
     </row>
     <row r="157" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A157" s="13" t="s">
-        <v>24</v>
+        <v>636</v>
       </c>
       <c r="B157" s="3" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="C157" s="9"/>
       <c r="D157" s="3" t="s">
+        <v>638</v>
+      </c>
+      <c r="E157" s="13">
+        <v>8200</v>
+      </c>
+      <c r="F157" s="2" t="s">
+        <v>639</v>
+      </c>
+      <c r="G157" s="15">
+        <v>7601007715749</v>
+      </c>
+      <c r="H157" s="21" t="s">
+        <v>640</v>
+      </c>
+      <c r="I157" s="24" t="s">
+        <v>641</v>
+      </c>
+      <c r="J157" s="32" t="s">
+        <v>716</v>
+      </c>
+      <c r="K157" s="33" t="s">
+        <v>37</v>
+      </c>
+      <c r="L157" s="44"/>
+      <c r="M157" s="33"/>
+      <c r="N157" s="33"/>
+    </row>
+    <row r="158" spans="1:14" s="72" customFormat="1" ht="13.9" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A158" s="63" t="s">
+        <v>48</v>
+      </c>
+      <c r="B158" s="64" t="s">
+        <v>642</v>
+      </c>
+      <c r="C158" s="65"/>
+      <c r="D158" s="64" t="s">
+        <v>643</v>
+      </c>
+      <c r="E158" s="63">
+        <v>8630</v>
+      </c>
+      <c r="F158" s="65" t="s">
+        <v>644</v>
+      </c>
+      <c r="G158" s="66">
+        <v>7601007783779</v>
+      </c>
+      <c r="H158" s="66" t="s">
+        <v>645</v>
+      </c>
+      <c r="I158" s="67" t="s">
+        <v>646</v>
+      </c>
+      <c r="J158" s="68" t="s">
+        <v>716</v>
+      </c>
+      <c r="K158" s="69" t="s">
+        <v>23</v>
+      </c>
+      <c r="L158" s="70"/>
+      <c r="M158" s="69"/>
+      <c r="N158" s="71">
+        <v>45869</v>
+      </c>
+    </row>
+    <row r="159" spans="1:14" s="51" customFormat="1" ht="13.9" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A159" s="46" t="s">
+        <v>48</v>
+      </c>
+      <c r="B159" s="47" t="s">
+        <v>647</v>
+      </c>
+      <c r="C159" s="48"/>
+      <c r="D159" s="47" t="s">
+        <v>648</v>
+      </c>
+      <c r="E159" s="46">
+        <v>8008</v>
+      </c>
+      <c r="F159" s="48" t="s">
+        <v>75</v>
+      </c>
+      <c r="G159" s="56">
+        <v>7601007783359</v>
+      </c>
+      <c r="H159" s="56" t="s">
         <v>649</v>
       </c>
-      <c r="E157" s="13">
-[...2 lines deleted...]
-      <c r="F157" s="2" t="s">
+      <c r="I159" s="57" t="s">
         <v>650</v>
       </c>
-      <c r="G157" s="15">
-[...2 lines deleted...]
-      <c r="H157" s="15" t="s">
+      <c r="J159" s="58" t="s">
+        <v>716</v>
+      </c>
+      <c r="K159" s="52" t="s">
+        <v>23</v>
+      </c>
+      <c r="L159" s="59"/>
+      <c r="M159" s="52"/>
+      <c r="N159" s="52"/>
+    </row>
+    <row r="160" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A160" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="B160" s="3" t="s">
         <v>651</v>
       </c>
-      <c r="I157" s="26" t="s">
-[...5 lines deleted...]
-      <c r="K157" s="80" t="s">
+      <c r="C160" s="9"/>
+      <c r="D160" s="25" t="s">
+        <v>652</v>
+      </c>
+      <c r="E160" s="13">
+        <v>3072</v>
+      </c>
+      <c r="F160" s="2" t="s">
+        <v>653</v>
+      </c>
+      <c r="G160" s="15">
+        <v>7601002001991</v>
+      </c>
+      <c r="H160" s="17" t="s">
+        <v>795</v>
+      </c>
+      <c r="I160" s="24" t="s">
+        <v>654</v>
+      </c>
+      <c r="J160" s="16" t="s">
+        <v>716</v>
+      </c>
+      <c r="K160" s="80" t="s">
         <v>16</v>
       </c>
-      <c r="L157" s="80"/>
-[...111 lines deleted...]
-      <c r="N160" s="52"/>
+      <c r="L160" s="80"/>
+      <c r="M160" s="80"/>
+      <c r="N160" s="80"/>
     </row>
     <row r="161" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A161" s="13" t="s">
-        <v>10</v>
+        <v>369</v>
       </c>
       <c r="B161" s="3" t="s">
-        <v>667</v>
+        <v>655</v>
       </c>
       <c r="C161" s="9"/>
-      <c r="D161" s="25" t="s">
-        <v>668</v>
+      <c r="D161" s="3" t="s">
+        <v>656</v>
       </c>
       <c r="E161" s="13">
-        <v>3072</v>
+        <v>6440</v>
       </c>
       <c r="F161" s="2" t="s">
-        <v>669</v>
+        <v>657</v>
       </c>
       <c r="G161" s="15">
-        <v>7601002001991</v>
+        <v>7601007946792</v>
       </c>
       <c r="H161" s="17" t="s">
-        <v>812</v>
+        <v>658</v>
       </c>
       <c r="I161" s="24" t="s">
-        <v>670</v>
+        <v>659</v>
       </c>
       <c r="J161" s="16" t="s">
-        <v>733</v>
+        <v>716</v>
       </c>
       <c r="K161" s="80" t="s">
-        <v>16</v>
+        <v>37</v>
       </c>
       <c r="L161" s="80"/>
       <c r="M161" s="80"/>
       <c r="N161" s="80"/>
     </row>
     <row r="162" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A162" s="13" t="s">
-        <v>381</v>
+        <v>167</v>
       </c>
       <c r="B162" s="3" t="s">
-        <v>671</v>
+        <v>660</v>
       </c>
       <c r="C162" s="9"/>
       <c r="D162" s="3" t="s">
-        <v>672</v>
+        <v>661</v>
       </c>
       <c r="E162" s="13">
-        <v>6440</v>
+        <v>3184</v>
       </c>
       <c r="F162" s="2" t="s">
-        <v>673</v>
+        <v>662</v>
       </c>
       <c r="G162" s="15">
-        <v>7601007946792</v>
-[...10 lines deleted...]
-      <c r="K162" s="80" t="s">
+        <v>7601007909407</v>
+      </c>
+      <c r="H162" s="22" t="s">
+        <v>663</v>
+      </c>
+      <c r="I162" s="25" t="s">
+        <v>664</v>
+      </c>
+      <c r="J162" s="37" t="s">
+        <v>716</v>
+      </c>
+      <c r="K162" s="33" t="s">
         <v>37</v>
       </c>
-      <c r="L162" s="80"/>
-[...1 lines deleted...]
-      <c r="N162" s="80"/>
+      <c r="L162" s="44"/>
+      <c r="M162" s="33"/>
+      <c r="N162" s="33"/>
     </row>
     <row r="163" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A163" s="13" t="s">
-        <v>176</v>
+        <v>10</v>
       </c>
       <c r="B163" s="3" t="s">
-        <v>676</v>
+        <v>665</v>
       </c>
       <c r="C163" s="9"/>
       <c r="D163" s="3" t="s">
-        <v>677</v>
+        <v>666</v>
       </c>
       <c r="E163" s="13">
-        <v>3184</v>
+        <v>3604</v>
       </c>
       <c r="F163" s="2" t="s">
-        <v>678</v>
+        <v>366</v>
       </c>
       <c r="G163" s="15">
-        <v>7601007909407</v>
-[...10 lines deleted...]
-      <c r="K163" s="33" t="s">
+        <v>7601007908080</v>
+      </c>
+      <c r="H163" s="17" t="s">
+        <v>667</v>
+      </c>
+      <c r="I163" s="24" t="s">
+        <v>668</v>
+      </c>
+      <c r="J163" s="16" t="s">
+        <v>716</v>
+      </c>
+      <c r="K163" s="80" t="s">
         <v>37</v>
       </c>
-      <c r="L163" s="44"/>
-[...1 lines deleted...]
-      <c r="N163" s="33"/>
+      <c r="L163" s="80"/>
+      <c r="M163" s="80"/>
+      <c r="N163" s="80"/>
     </row>
     <row r="164" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A164" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="B164" s="3" t="s">
+        <v>827</v>
+      </c>
+      <c r="C164" s="2"/>
+      <c r="D164" s="3" t="s">
+        <v>702</v>
+      </c>
+      <c r="E164" s="13">
+        <v>1007</v>
+      </c>
+      <c r="F164" s="2" t="s">
+        <v>226</v>
+      </c>
+      <c r="G164" s="14">
+        <v>7601003006216</v>
+      </c>
+      <c r="H164" s="14" t="s">
+        <v>669</v>
+      </c>
+      <c r="I164" s="5" t="s">
+        <v>670</v>
+      </c>
+      <c r="J164" s="36" t="s">
+        <v>718</v>
+      </c>
+      <c r="K164" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="P164" s="24" t="s">
+        <v>793</v>
+      </c>
+    </row>
+    <row r="165" spans="1:16" s="72" customFormat="1" ht="13.9" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A165" s="63" t="s">
         <v>10</v>
       </c>
-      <c r="B164" s="3" t="s">
+      <c r="B165" s="64" t="s">
+        <v>671</v>
+      </c>
+      <c r="C165" s="65"/>
+      <c r="D165" s="64" t="s">
+        <v>672</v>
+      </c>
+      <c r="E165" s="63">
+        <v>3063</v>
+      </c>
+      <c r="F165" s="65" t="s">
+        <v>673</v>
+      </c>
+      <c r="G165" s="66">
+        <v>7601007784851</v>
+      </c>
+      <c r="H165" s="66" t="s">
+        <v>674</v>
+      </c>
+      <c r="I165" s="67" t="s">
+        <v>675</v>
+      </c>
+      <c r="J165" s="68" t="s">
+        <v>716</v>
+      </c>
+      <c r="K165" s="69" t="s">
+        <v>23</v>
+      </c>
+      <c r="L165" s="70"/>
+      <c r="M165" s="69"/>
+      <c r="N165" s="71">
+        <v>45869</v>
+      </c>
+    </row>
+    <row r="166" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A166" s="13" t="s">
+        <v>676</v>
+      </c>
+      <c r="B166" s="3" t="s">
+        <v>677</v>
+      </c>
+      <c r="C166" s="9"/>
+      <c r="D166" s="3" t="s">
+        <v>678</v>
+      </c>
+      <c r="E166" s="13">
+        <v>6373</v>
+      </c>
+      <c r="F166" s="2" t="s">
+        <v>679</v>
+      </c>
+      <c r="G166" s="15">
+        <v>7601001993600</v>
+      </c>
+      <c r="H166" s="16" t="s">
+        <v>680</v>
+      </c>
+      <c r="I166" s="24" t="s">
         <v>681</v>
       </c>
-      <c r="C164" s="9"/>
-      <c r="D164" s="3" t="s">
+      <c r="J166" s="32" t="s">
+        <v>716</v>
+      </c>
+      <c r="K166" s="33" t="s">
+        <v>37</v>
+      </c>
+      <c r="L166" s="44"/>
+      <c r="M166" s="33"/>
+      <c r="N166" s="33"/>
+    </row>
+    <row r="167" spans="1:16" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A167" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="B167" s="3" t="s">
+        <v>719</v>
+      </c>
+      <c r="C167" s="2" t="s">
         <v>682</v>
       </c>
-      <c r="E164" s="13">
-[...8 lines deleted...]
-      <c r="H164" s="17" t="s">
+      <c r="D167" s="3" t="s">
         <v>683</v>
       </c>
-      <c r="I164" s="24" t="s">
+      <c r="E167" s="13">
+        <v>5330</v>
+      </c>
+      <c r="F167" s="2" t="s">
         <v>684</v>
       </c>
-      <c r="J164" s="16" t="s">
-[...13 lines deleted...]
-      <c r="B165" s="3" t="s">
+      <c r="G167" s="14">
+        <v>7601007783465</v>
+      </c>
+      <c r="H167" s="14" t="s">
         <v>685</v>
       </c>
-      <c r="C165" s="2"/>
-[...12 lines deleted...]
-      <c r="H165" s="14" t="s">
+      <c r="I167" s="5" t="s">
         <v>686</v>
       </c>
-      <c r="I165" s="5" t="s">
-[...119 lines deleted...]
-      </c>
+      <c r="J167" s="36" t="s">
+        <v>716</v>
+      </c>
+      <c r="K167" s="32" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="168" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G168" s="14"/>
+      <c r="H168" s="14"/>
     </row>
     <row r="169" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="G169" s="14"/>
       <c r="H169" s="14"/>
     </row>
     <row r="170" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="G170" s="14"/>
       <c r="H170" s="14"/>
     </row>
     <row r="171" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="G171" s="14"/>
       <c r="H171" s="14"/>
     </row>
     <row r="172" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="G172" s="14"/>
       <c r="H172" s="14"/>
     </row>
     <row r="173" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="G173" s="14"/>
       <c r="H173" s="14"/>
     </row>
     <row r="174" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="G174" s="14"/>
       <c r="H174" s="14"/>
     </row>
     <row r="175" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="G175" s="14"/>
       <c r="H175" s="14"/>
     </row>
     <row r="176" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="G176" s="14"/>
       <c r="H176" s="14"/>
     </row>
     <row r="177" spans="7:8" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="G177" s="14"/>
       <c r="H177" s="14"/>
     </row>
     <row r="178" spans="7:8" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="G178" s="14"/>
       <c r="H178" s="14"/>
     </row>
     <row r="179" spans="7:8" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="G179" s="14"/>
-      <c r="H179" s="14"/>
-[...2 lines deleted...]
-      <c r="G180" s="14"/>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N168" xr:uid="{CDB478D6-18CC-496B-B16D-C3A6412772CF}">
+  <autoFilter ref="A1:N167" xr:uid="{CDB478D6-18CC-496B-B16D-C3A6412772CF}">
     <filterColumn colId="13">
       <filters blank="1"/>
     </filterColumn>
-    <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:N168">
-      <sortCondition ref="B1:B166"/>
+    <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:N167">
+      <sortCondition ref="B1:B167"/>
     </sortState>
   </autoFilter>
   <conditionalFormatting sqref="A2:F3">
     <cfRule type="expression" dxfId="0" priority="2">
       <formula>"$G$4=SMT"</formula>
     </cfRule>
   </conditionalFormatting>
   <hyperlinks>
-    <hyperlink ref="I144" r:id="rId1" xr:uid="{F6B8462C-8FB4-4A70-A7BC-7EC3E8607EE0}"/>
-    <hyperlink ref="I137" r:id="rId2" xr:uid="{B1F4A871-DDCE-4ADB-AD91-AB54C24DD710}"/>
+    <hyperlink ref="I146" r:id="rId1" xr:uid="{F6B8462C-8FB4-4A70-A7BC-7EC3E8607EE0}"/>
+    <hyperlink ref="I139" r:id="rId2" xr:uid="{B1F4A871-DDCE-4ADB-AD91-AB54C24DD710}"/>
+    <hyperlink ref="I45" r:id="rId3" xr:uid="{44A9785A-F4C1-4BED-A6DF-96DBC37FCD71}"/>
+    <hyperlink ref="I25" r:id="rId4" xr:uid="{5FCF7F35-8B4D-4BAA-9607-581AA4BBA319}"/>
+    <hyperlink ref="I54" r:id="rId5" xr:uid="{9F7AD346-900F-4468-99BF-CB5091406BF4}"/>
+    <hyperlink ref="I126" r:id="rId6" xr:uid="{202549D6-AE65-4AFA-9483-5F6331C60D91}"/>
   </hyperlinks>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.83333333333333337" bottom="0.48295454545454547" header="0.31496062992125984" footer="0.19685039370078741"/>
-  <pageSetup paperSize="9" scale="90" fitToHeight="0" orientation="landscape" r:id="rId3"/>
+  <pageSetup paperSize="9" scale="90" fitToHeight="0" orientation="landscape" r:id="rId7"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;"-,Fett"Verzeichnis der Vertragslieferanten zum Tarifvertrag Rollstuhlversorgung
 &amp;"Arial,Standard"&amp;8Stand &amp;D&amp;R&amp;G</oddHeader>
     <oddFooter>&amp;R&amp;7Seite &amp;P von &amp;N</oddFooter>
   </headerFooter>
-  <legacyDrawingHF r:id="rId4"/>
+  <legacyDrawingHF r:id="rId8"/>
   <tableParts count="1">
-    <tablePart r:id="rId5"/>
+    <tablePart r:id="rId9"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <Bearbeitet xmlns="a985ee2e-431f-416d-8218-4cbed31e9ef4">false</Bearbeitet>
     <TaxCatchAll xmlns="f4e20c67-38ea-4320-a74f-d908b8ce3f78" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="a985ee2e-431f-416d-8218-4cbed31e9ef4">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <Pfad xmlns="a985ee2e-431f-416d-8218-4cbed31e9ef4" xsi:nil="true"/>
+    <Dispo xmlns="a985ee2e-431f-416d-8218-4cbed31e9ef4" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100BA26F63F57CFC74187305AD06F0CB5DB" ma:contentTypeVersion="21" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="25e14e65583c24ee8279753df285c653">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f4e20c67-38ea-4320-a74f-d908b8ce3f78" xmlns:ns3="a985ee2e-431f-416d-8218-4cbed31e9ef4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="fda615d2316d5e0297db220fdc20abc7" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100BA26F63F57CFC74187305AD06F0CB5DB" ma:contentTypeVersion="24" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="13eb4fce8e478525ade742442c93e9ac">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f4e20c67-38ea-4320-a74f-d908b8ce3f78" xmlns:ns3="a985ee2e-431f-416d-8218-4cbed31e9ef4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53c47cc3b87d7886f813038cae447cdd" ns2:_="" ns3:_="">
     <xsd:import namespace="f4e20c67-38ea-4320-a74f-d908b8ce3f78"/>
     <xsd:import namespace="a985ee2e-431f-416d-8218-4cbed31e9ef4"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:Bearbeitet" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:Pfad" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:Dispo" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="f4e20c67-38ea-4320-a74f-d908b8ce3f78" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Shared With" ma:description="" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
@@ -9527,50 +9549,63 @@
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="Bearbeitet" ma:index="25" nillable="true" ma:displayName="Bearbeitet" ma:default="0" ma:format="Dropdown" ma:internalName="Bearbeitet">
       <xsd:simpleType>
         <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="26" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="Pfad" ma:index="27" nillable="true" ma:displayName="Pfad" ma:format="Dropdown" ma:list="65f8c90d-0722-4786-a2f5-04f9b0849f50" ma:internalName="Pfad" ma:showField="Title">
       <xsd:simpleType>
         <xsd:restriction base="dms:Lookup"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceBillingMetadata" ma:index="28" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
+    <xsd:element name="Dispo" ma:index="29" nillable="true" ma:displayName="Dispo" ma:format="Dropdown" ma:internalName="Dispo">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="keine Dispo vorhanden"/>
+          <xsd:enumeration value="Rep ohne Dispo"/>
+          <xsd:enumeration value="Dispo vorhanden"/>
+          <xsd:enumeration value="Dispo genehmigt"/>
+          <xsd:enumeration value="Dispo in Überarbeitung"/>
+          <xsd:enumeration value="Dispo V1 bei PK"/>
+          <xsd:enumeration value="Dispo V2 bei PK"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
@@ -9638,87 +9673,81 @@
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D37F7E59-2D1B-4865-AC0C-8ADFB548AD4C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{81A2CEA0-C90B-4DFB-B04C-2E2708E53E3E}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-[...3 lines deleted...]
-    <ds:schemaRef ds:uri="a985ee2e-431f-416d-8218-4cbed31e9ef4"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="a985ee2e-431f-416d-8218-4cbed31e9ef4"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="f4e20c67-38ea-4320-a74f-d908b8ce3f78"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{772EB173-8124-45D0-9AF0-736289C9D506}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{69B52CEF-9FEF-4A19-A10F-D20D9EBD13F1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="f4e20c67-38ea-4320-a74f-d908b8ce3f78"/>
     <ds:schemaRef ds:uri="a985ee2e-431f-416d-8218-4cbed31e9ef4"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Benannte Bereiche</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>