--- v2 (2026-06-16)
+++ v3 (2026-09-15)
@@ -5,94 +5,94 @@
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr codeName="DieseArbeitsmappe"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://ortecmanagement.sharepoint.com/Mandate/ORS/02. Kommissionen/04. PVK Rollstuhl/04. Organisation/03. Vertragslieferanten/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="844" documentId="8_{F2CA14F9-A08D-46C2-91DB-1A59223CC2E9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{31CF9F0B-4E73-4ADE-8225-436C0E3B5129}"/>
+  <xr:revisionPtr revIDLastSave="946" documentId="8_{F2CA14F9-A08D-46C2-91DB-1A59223CC2E9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{D6318312-C8B1-484D-B4CD-C7374AD76563}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{0F2CFB09-E405-4D8E-9277-826FAC5518C5}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="22780" windowHeight="14540" xr2:uid="{0F2CFB09-E405-4D8E-9277-826FAC5518C5}"/>
   </bookViews>
   <sheets>
     <sheet name="Tabelle1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_FilterDatabase" localSheetId="0" hidden="1">Tabelle1!$A$1:$G$1</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Tabelle1!$A$1:$N$167</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Tabelle1!$A$1:$I$167</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Tabelle1!$A$1:$N$168</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Tabelle1!$A$1:$I$168</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Tabelle1!$1:$1</definedName>
-    <definedName name="Print_Area" localSheetId="0">Tabelle1!$A$1:$G$161</definedName>
+    <definedName name="Print_Area" localSheetId="0">Tabelle1!$A$1:$G$162</definedName>
     <definedName name="Print_Titles" localSheetId="0">Tabelle1!$1:$1</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1369" uniqueCount="828">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1378" uniqueCount="835">
   <si>
     <t>Kanton</t>
   </si>
   <si>
     <t>Firma</t>
   </si>
   <si>
     <t>Zusatz</t>
   </si>
   <si>
     <t>Strasse / Nr.</t>
   </si>
   <si>
     <t>PLZ</t>
   </si>
   <si>
     <t>Ort</t>
   </si>
   <si>
     <t>GLN-Nummer</t>
   </si>
   <si>
     <t>Telefon</t>
   </si>
   <si>
@@ -125,53 +125,50 @@
   <si>
     <t>LU</t>
   </si>
   <si>
     <t>Affolter Orthopädie GmbH</t>
   </si>
   <si>
     <t>Gerliswilstrasse 55</t>
   </si>
   <si>
     <t>Emmenbrücke</t>
   </si>
   <si>
     <t>041  261 08 08</t>
   </si>
   <si>
     <t xml:space="preserve">info@affolter-orthopaedie.ch </t>
   </si>
   <si>
     <t>ORS</t>
   </si>
   <si>
     <t>SO</t>
   </si>
   <si>
-    <t>Aktivortho AG</t>
-[...1 lines deleted...]
-  <si>
     <t>Römerstrasse 7</t>
   </si>
   <si>
     <t>Olten</t>
   </si>
   <si>
     <t>Ammon Orthopädie Technik</t>
   </si>
   <si>
     <t>Rechbergerstrasse 5</t>
   </si>
   <si>
     <t>Biel</t>
   </si>
   <si>
     <t>032 323 16 01</t>
   </si>
   <si>
     <t>Apotheke Dr. Portmann AG</t>
   </si>
   <si>
     <t>Höheweg 4</t>
   </si>
   <si>
     <t>Interlaken</t>
@@ -443,53 +440,50 @@
   <si>
     <t>VS</t>
   </si>
   <si>
     <t>C.T.I. Médical Sàrl</t>
   </si>
   <si>
     <t>Routes des iles 1</t>
   </si>
   <si>
     <t>Monthey</t>
   </si>
   <si>
     <t>Cazzoli Fulvio Ortopedica</t>
   </si>
   <si>
     <t>Via Mercoli 1</t>
   </si>
   <si>
     <t>091 972 59 91</t>
   </si>
   <si>
     <t xml:space="preserve">lortopedicalugano@bluewin.ch </t>
   </si>
   <si>
-    <t>Centre Orthopédique Valaisan SA</t>
-[...1 lines deleted...]
-  <si>
     <t>Route d'Aproz 8</t>
   </si>
   <si>
     <t>Sion</t>
   </si>
   <si>
     <t>027 327 60 70</t>
   </si>
   <si>
     <t>Clinique romande de réadaptation</t>
   </si>
   <si>
     <t>Avenue Grand-Champsec 90</t>
   </si>
   <si>
     <t>fabio.simona@crr-suva.ch</t>
   </si>
   <si>
     <t>Défisport</t>
   </si>
   <si>
     <t>Route du Léman 48</t>
   </si>
   <si>
     <t>Saxon</t>
@@ -701,53 +695,50 @@
   <si>
     <t>Hilfsmittel-Markt GmbH</t>
   </si>
   <si>
     <t>Leenrütimattweg 7</t>
   </si>
   <si>
     <t>Niederbipp</t>
   </si>
   <si>
     <t xml:space="preserve">032 941 42 52 </t>
   </si>
   <si>
     <t>info@hilfsmittelmarkt.ch</t>
   </si>
   <si>
     <t>Hilfsmittelstelle HMS Bern AG</t>
   </si>
   <si>
     <t>Kornweg 15</t>
   </si>
   <si>
     <t>info@hilfsmittelstelle.ch</t>
   </si>
   <si>
-    <t>Hoffmann Orthopédie SA</t>
-[...1 lines deleted...]
-  <si>
     <t>Rue des Moulins 38</t>
   </si>
   <si>
     <t>Yverdon-les-Bains</t>
   </si>
   <si>
     <t>024 425 84 46</t>
   </si>
   <si>
     <t>Hueskes Orthopädie AG</t>
   </si>
   <si>
     <t>St. Johanns-Vorstadt 31</t>
   </si>
   <si>
     <t>061  322 77 70</t>
   </si>
   <si>
     <t xml:space="preserve">Huguenin et fils SA </t>
   </si>
   <si>
     <t>Avenue Antoine-Michel-Servan 21</t>
   </si>
   <si>
     <t>Lausanne</t>
@@ -1250,53 +1241,50 @@
   <si>
     <t>orthopunkt rothrist gmbh</t>
   </si>
   <si>
     <t>Bernstrasse 86</t>
   </si>
   <si>
     <t>Rothrist</t>
   </si>
   <si>
     <t>062 206 00 90</t>
   </si>
   <si>
     <t>Orthorama AG</t>
   </si>
   <si>
     <t>Dorfstrasse 24</t>
   </si>
   <si>
     <t>Baar</t>
   </si>
   <si>
     <t>041 711 69 92</t>
   </si>
   <si>
-    <t>Ortho-Reha Wallner SA</t>
-[...1 lines deleted...]
-  <si>
     <t>Rue des Fontenailles 16</t>
   </si>
   <si>
     <t>021 617 83 56</t>
   </si>
   <si>
     <t>Rue des Parcs 129</t>
   </si>
   <si>
     <t>Neuchâtel</t>
   </si>
   <si>
     <t>032 721 20 20</t>
   </si>
   <si>
     <t>neuchatel@orthoconcept.ch</t>
   </si>
   <si>
     <t>Chemin de la Gravière 2</t>
   </si>
   <si>
     <t>Les Acacias</t>
   </si>
   <si>
     <t>022 796 69 19</t>
@@ -1610,53 +1598,50 @@
   <si>
     <t>info@rehasys.ch</t>
   </si>
   <si>
     <t>Reha-Consult GmbH</t>
   </si>
   <si>
     <t>Steinrain 49e</t>
   </si>
   <si>
     <t>Flüh</t>
   </si>
   <si>
     <t>061 262 32 34</t>
   </si>
   <si>
     <t>Reh'actif SA</t>
   </si>
   <si>
     <t>Rue du Tir-au-Canon 6</t>
   </si>
   <si>
     <t>Carouge</t>
   </si>
   <si>
-    <t>022 301 26 50</t>
-[...1 lines deleted...]
-  <si>
     <t>info@rehactif.ch</t>
   </si>
   <si>
     <t xml:space="preserve">Rehaklinik Bellikon </t>
   </si>
   <si>
     <t>Techn. Leitung Orthopädie</t>
   </si>
   <si>
     <t>Mutschellensstrasse 2</t>
   </si>
   <si>
     <t>Bellikon</t>
   </si>
   <si>
     <t>RehaPlanet S.N.C</t>
   </si>
   <si>
     <t>Via San Gottardo 18a</t>
   </si>
   <si>
     <t>Castione</t>
   </si>
   <si>
     <t>091 821 40 00</t>
@@ -1802,53 +1787,50 @@
   <si>
     <t>Bernstrasse 292</t>
   </si>
   <si>
     <t>Heimberg</t>
   </si>
   <si>
     <t>033 438 33 33</t>
   </si>
   <si>
     <t>mail@rs-hilfsmittel.ch</t>
   </si>
   <si>
     <t>Ruffieux Orthopädie</t>
   </si>
   <si>
     <t>Rue de l'Industrie 16</t>
   </si>
   <si>
     <t>026 424 45 55</t>
   </si>
   <si>
     <t>info@orthopaedie-ruffieux.ch</t>
   </si>
   <si>
-    <t>rundum ortho und reha</t>
-[...1 lines deleted...]
-  <si>
     <t>Waldeggstrasse 42b</t>
   </si>
   <si>
     <t>Liebefeld</t>
   </si>
   <si>
     <t>031 381 03 03</t>
   </si>
   <si>
     <t>info@rundum.ch</t>
   </si>
   <si>
     <t>Rütschi Ernst Orthopädie-Technik AG</t>
   </si>
   <si>
     <t>Rennweg 8</t>
   </si>
   <si>
     <t>044 211 72 48</t>
   </si>
   <si>
     <t>info@ruetschi-ganganalyse.ch</t>
   </si>
   <si>
     <t>Murtenstrasse 7</t>
@@ -2291,53 +2273,50 @@
   <si>
     <t xml:space="preserve">021 971 27 71 </t>
   </si>
   <si>
     <t>olten@orthoconcept.ch</t>
   </si>
   <si>
     <t>Rue Couvaloup 5</t>
   </si>
   <si>
     <t>Morges</t>
   </si>
   <si>
     <t xml:space="preserve">021 619 96 96 </t>
   </si>
   <si>
     <t>morges@orthoconcept.ch</t>
   </si>
   <si>
     <t>A. Flum GmbH Orthopädie-Technik</t>
   </si>
   <si>
     <t>28.10.24/mam</t>
   </si>
   <si>
-    <t>Ausgeschlossen, weil keine fachliche Leitung</t>
-[...1 lines deleted...]
-  <si>
     <t>Ch. du pont du centenaire 116</t>
   </si>
   <si>
     <t xml:space="preserve">NUMO Orthopedic Systems AG </t>
   </si>
   <si>
     <t>Rorschacherstrasse 170</t>
   </si>
   <si>
     <t>Brünigstrasse 43</t>
   </si>
   <si>
     <t>elmertech GmbH</t>
   </si>
   <si>
     <t>Netstalerstrasse 25</t>
   </si>
   <si>
     <t>Mollis</t>
   </si>
   <si>
     <t>041 515 16 30</t>
   </si>
   <si>
     <t>info@elmertech.ch</t>
@@ -2384,98 +2363,89 @@
   <si>
     <t>ORTHETHIC Giglio SA</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
     <t>Carouge GE</t>
   </si>
   <si>
     <t>ORTHETHIC Kern SA</t>
   </si>
   <si>
     <t xml:space="preserve">info@orthorama.ch </t>
   </si>
   <si>
     <t>riviera@orthoconcept.ch</t>
   </si>
   <si>
     <t>Gemäss Zefix in Liquidation -&gt; Sitzung November 25</t>
   </si>
   <si>
     <t>Rue du Théatre 8</t>
   </si>
   <si>
-    <t>Inhaber A. Flum -&gt; Erhält Infos via Vertragslieferant A. Flum</t>
-[...1 lines deleted...]
-  <si>
     <t>Acacias</t>
   </si>
   <si>
     <t>Sanitas Reha AG</t>
   </si>
   <si>
     <t>info@sanitasreha-ag.ch</t>
   </si>
   <si>
-    <t>haben Sanitas Botta übernommen</t>
-[...1 lines deleted...]
-  <si>
     <t>Kantonsspital 10</t>
   </si>
   <si>
     <t>Av. Des Grandes-Maresches 110</t>
   </si>
   <si>
     <t>info@ortho-vital.ch</t>
   </si>
   <si>
     <t>ab 01.11.2025 ist fachliche Leitung Michelle Frolli-Algisi</t>
   </si>
   <si>
     <t>fachliche Leitung</t>
   </si>
   <si>
     <t>OMOD Orthopädie- und Rehatechnik GmbH</t>
   </si>
   <si>
     <t>044 554 26 81</t>
   </si>
   <si>
     <t>info@omod.ch</t>
   </si>
   <si>
     <t>Kantonsstrasse 19</t>
   </si>
   <si>
     <t>Horw</t>
   </si>
   <si>
-    <t>Thibauld Guyomarch</t>
-[...1 lines deleted...]
-  <si>
     <t>bente@spiess-kuehne.ch</t>
   </si>
   <si>
     <t>031 970 65 25</t>
   </si>
   <si>
     <t>info@reha-hilfsmittel.ch</t>
   </si>
   <si>
     <t>Orthopädie Schärer AG</t>
   </si>
   <si>
     <t>rehatech@iwaz.ch</t>
   </si>
   <si>
     <t>Fondation Serei</t>
   </si>
   <si>
     <t>Chemin de l ' Islettaz 5</t>
   </si>
   <si>
     <t>neb.ortho@hin.ch</t>
   </si>
   <si>
     <t>münger orthopädie- und rehatechnik ag</t>
@@ -2508,82 +2478,133 @@
     <t>route de l'Industrie 2</t>
   </si>
   <si>
     <t>Etoy</t>
   </si>
   <si>
     <t>021 822 24 40</t>
   </si>
   <si>
     <t>cms.plus@avasad.ch</t>
   </si>
   <si>
     <t>Martigny</t>
   </si>
   <si>
     <t>direction@helioshandicap.ch</t>
   </si>
   <si>
     <t>024 499 33 32</t>
   </si>
   <si>
     <t>info@handicapsolutions.ch</t>
   </si>
   <si>
     <t>Schreiben vom 21.04.2026</t>
-  </si>
-[...10 lines deleted...]
-    <t>info.car@orthethic.ch</t>
   </si>
   <si>
     <t>022 309 48 48</t>
   </si>
   <si>
     <t xml:space="preserve">
 032 886 81 00</t>
   </si>
   <si>
     <t>027 603 24 50</t>
   </si>
   <si>
     <t>Vidy-Ortho SA</t>
+  </si>
+  <si>
+    <t>SanaMob Sarl</t>
+  </si>
+  <si>
+    <t>Rte. des Plaines-du-Loup 53</t>
+  </si>
+  <si>
+    <t>info@sanamob.ch</t>
+  </si>
+  <si>
+    <t>058 861 31 60</t>
+  </si>
+  <si>
+    <t>rundum ortho und reha ag</t>
+  </si>
+  <si>
+    <t>Orthoconcept SA, succursale de Morges</t>
+  </si>
+  <si>
+    <t>Orthoconcept SA, succursale de Vevey</t>
+  </si>
+  <si>
+    <t>Orthoconcept SA, Zweigniederlassung Olten</t>
+  </si>
+  <si>
+    <t>Orthoconcept SA, succursale de Sion</t>
+  </si>
+  <si>
+    <t>Orthoconcept SA, succursale de Nyon</t>
+  </si>
+  <si>
+    <t>Orthoconcept SA, succursale d'Yverdon-les-Bains</t>
+  </si>
+  <si>
+    <t>Orthoconcept SA, succursale de Lussy-sur-Morges</t>
+  </si>
+  <si>
+    <t>Orthoconcept SA, succursale de Lausanne (Fontenailles)</t>
+  </si>
+  <si>
+    <t>Orthoconcept SA, succursale de Neuchâtel</t>
+  </si>
+  <si>
+    <t>Orthoconcept SA, succursale de Genève</t>
+  </si>
+  <si>
+    <t>7601001992368</t>
+  </si>
+  <si>
+    <t>Infos</t>
+  </si>
+  <si>
+    <t>Scewo AG</t>
+  </si>
+  <si>
+    <t>Technoparkstrasse 7</t>
+  </si>
+  <si>
+    <t>044 500 86 51</t>
+  </si>
+  <si>
+    <t>tg@scewo.ch</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="20" x14ac:knownFonts="1">
+  <fonts count="21" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -2664,103 +2685,100 @@
       <sz val="8"/>
       <color theme="0" tint="-0.34998626667073579"/>
       <name val="Arial"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="0" tint="-0.249977111117893"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="0" tint="-0.249977111117893"/>
       <name val="Arial"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
+    <font>
+      <sz val="9"/>
+      <color theme="0" tint="-0.34998626667073579"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
   </fonts>
-  <fills count="5">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFCCFF99"/>
-        <bgColor indexed="64"/>
-[...4 lines deleted...]
-        <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="103">
+  <cellXfs count="101">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="1" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
@@ -2826,53 +2844,50 @@
     </xf>
     <xf numFmtId="14" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
@@ -2891,53 +2906,50 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="15" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="16" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="16" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="18" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -2973,93 +2985,96 @@
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="3" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="3" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Standard" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="4">
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFF0000"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
@@ -3114,52 +3129,52 @@
   <colors>
     <mruColors>
       <color rgb="FFCCFF99"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing1.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{6A47CACA-DFB5-45EB-B30B-DA1D337B1616}" name="Tabelle1" displayName="Tabelle1" ref="P1:P169" totalsRowShown="0" headerRowDxfId="3" dataDxfId="2">
-  <autoFilter ref="P1:P169" xr:uid="{6A47CACA-DFB5-45EB-B30B-DA1D337B1616}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{6A47CACA-DFB5-45EB-B30B-DA1D337B1616}" name="Tabelle1" displayName="Tabelle1" ref="P1:P170" totalsRowShown="0" headerRowDxfId="3" dataDxfId="2">
+  <autoFilter ref="P1:P170" xr:uid="{6A47CACA-DFB5-45EB-B30B-DA1D337B1616}"/>
   <tableColumns count="1">
     <tableColumn id="1" xr3:uid="{354B8BDD-512B-4072-954F-68BA5DDE02DE}" name="fachliche Leitung" dataDxfId="1"/>
   </tableColumns>
   <tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="SMT">
   <a:themeElements>
     <a:clrScheme name="SwissMedtech_Farben">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="E20031"/>
@@ -3361,6065 +3376,6148 @@
     <a:txDef>
       <a:spPr>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
         <a:ln w="6350">
           <a:solidFill>
             <a:prstClr val="black"/>
           </a:solidFill>
         </a:ln>
       </a:spPr>
       <a:bodyPr wrap="square" rtlCol="0"/>
       <a:lstStyle/>
     </a:txDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:direction@helioshandicap.ch" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rollin@rollinup.ch" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@sanitasreha-ag.ch" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@aflum.ch" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@jomes.ch" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@handicapsolutions.ch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:direction@helioshandicap.ch" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tg@scewo.ch" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rollin@rollinup.ch" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@sanitasreha-ag.ch" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@aflum.ch" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@jomes.ch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@handicapsolutions.ch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CDB478D6-18CC-496B-B16D-C3A6412772CF}">
   <sheetPr codeName="Tabelle1" filterMode="1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:P179"/>
+  <dimension ref="A1:P180"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="B1" zoomScale="130" zoomScaleNormal="130" zoomScalePageLayoutView="110" workbookViewId="0">
-      <selection activeCell="I25" sqref="I25"/>
+    <sheetView tabSelected="1" topLeftCell="D124" zoomScale="130" zoomScaleNormal="130" zoomScalePageLayoutView="110" workbookViewId="0">
+      <selection activeCell="I148" sqref="I148"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11" defaultRowHeight="13.9" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11" defaultRowHeight="13.9" customHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="5.625" style="16" customWidth="1"/>
-[...14 lines deleted...]
-    <col min="17" max="16384" width="11" style="24"/>
+    <col min="1" max="1" width="5.58203125" style="15" customWidth="1"/>
+    <col min="2" max="2" width="36.33203125" style="23" customWidth="1"/>
+    <col min="3" max="3" width="18" style="59" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="21.83203125" style="26" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="7.08203125" style="15" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="14.58203125" style="23" customWidth="1"/>
+    <col min="7" max="7" width="12.33203125" style="22" customWidth="1"/>
+    <col min="8" max="8" width="12.25" style="22" customWidth="1"/>
+    <col min="9" max="9" width="24.08203125" style="27" customWidth="1"/>
+    <col min="10" max="10" width="10.58203125" style="38" customWidth="1"/>
+    <col min="11" max="11" width="11" style="31" customWidth="1"/>
+    <col min="12" max="12" width="11" style="43" customWidth="1"/>
+    <col min="13" max="14" width="11" style="31"/>
+    <col min="15" max="15" width="11" style="23"/>
+    <col min="16" max="16" width="12.83203125" style="23" customWidth="1"/>
+    <col min="17" max="16384" width="11" style="23"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="26.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="6" t="s">
+    <row r="1" spans="1:16" ht="26.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="41" t="s">
+      <c r="B1" s="39" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="7" t="s">
+      <c r="C1" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="41" t="s">
+      <c r="D1" s="39" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="6" t="s">
+      <c r="E1" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="F1" s="7" t="s">
+      <c r="F1" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="G1" s="8" t="s">
+      <c r="G1" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="H1" s="8" t="s">
+      <c r="H1" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="I1" s="8" t="s">
+      <c r="I1" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="J1" s="30" t="s">
+      <c r="J1" s="29" t="s">
+        <v>709</v>
+      </c>
+      <c r="K1" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="L1" s="41" t="s">
+        <v>725</v>
+      </c>
+      <c r="M1" s="10" t="s">
+        <v>700</v>
+      </c>
+      <c r="N1" s="10" t="s">
+        <v>701</v>
+      </c>
+      <c r="O1" s="10" t="s">
+        <v>830</v>
+      </c>
+      <c r="P1" s="23" t="s">
+        <v>778</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="12" t="s">
+        <v>81</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>739</v>
+      </c>
+      <c r="C2" s="1"/>
+      <c r="D2" s="2" t="s">
+        <v>158</v>
+      </c>
+      <c r="E2" s="12">
+        <v>4051</v>
+      </c>
+      <c r="F2" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="G2" s="13">
+        <v>7601007781911</v>
+      </c>
+      <c r="H2" s="13" t="s">
+        <v>159</v>
+      </c>
+      <c r="I2" s="4" t="s">
+        <v>160</v>
+      </c>
+      <c r="J2" s="35" t="s">
+        <v>710</v>
+      </c>
+      <c r="K2" s="31" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="3" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="C3" s="8"/>
+      <c r="D3" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="E3" s="12">
+        <v>3012</v>
+      </c>
+      <c r="F3" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="G3" s="14">
+        <v>7601001989269</v>
+      </c>
+      <c r="H3" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="I3" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="J3" s="34" t="s">
+        <v>710</v>
+      </c>
+      <c r="K3" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="L3" s="42"/>
+      <c r="M3" s="30">
+        <v>45292</v>
+      </c>
+      <c r="N3" s="32"/>
+    </row>
+    <row r="4" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="B4" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="C4" s="1"/>
+      <c r="D4" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E4" s="12">
+        <v>6020</v>
+      </c>
+      <c r="F4" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="G4" s="13">
+        <v>7601007783236</v>
+      </c>
+      <c r="H4" s="13" t="s">
+        <v>21</v>
+      </c>
+      <c r="I4" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="J4" s="35" t="s">
+        <v>710</v>
+      </c>
+      <c r="K4" s="31" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="5" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="B5" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="C5" s="1"/>
+      <c r="D5" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="E5" s="12">
+        <v>2502</v>
+      </c>
+      <c r="F5" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="G5" s="13">
+        <v>7601007783427</v>
+      </c>
+      <c r="H5" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="I5" s="4" t="s">
+        <v>688</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>710</v>
+      </c>
+      <c r="K5" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="L5" s="15"/>
+      <c r="M5" s="15"/>
+      <c r="N5" s="15"/>
+    </row>
+    <row r="6" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="B6" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="C6" s="8"/>
+      <c r="D6" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="E6" s="12">
+        <v>3800</v>
+      </c>
+      <c r="F6" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="G6" s="14">
+        <v>7601001011625</v>
+      </c>
+      <c r="H6" s="16" t="s">
+        <v>34</v>
+      </c>
+      <c r="I6" s="23" t="s">
+        <v>35</v>
+      </c>
+      <c r="J6" s="15" t="s">
+        <v>710</v>
+      </c>
+      <c r="K6" s="77" t="s">
+        <v>36</v>
+      </c>
+      <c r="L6" s="77"/>
+      <c r="M6" s="77"/>
+      <c r="N6" s="77"/>
+    </row>
+    <row r="7" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="12" t="s">
+        <v>37</v>
+      </c>
+      <c r="B7" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="C7" s="8"/>
+      <c r="D7" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="E7" s="12">
+        <v>1040</v>
+      </c>
+      <c r="F7" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="G7" s="14">
+        <v>7601003892291</v>
+      </c>
+      <c r="H7" s="16" t="s">
+        <v>41</v>
+      </c>
+      <c r="I7" s="23" t="s">
+        <v>42</v>
+      </c>
+      <c r="J7" s="31" t="s">
+        <v>712</v>
+      </c>
+      <c r="K7" s="32" t="s">
+        <v>36</v>
+      </c>
+      <c r="L7" s="42"/>
+      <c r="M7" s="32"/>
+      <c r="N7" s="32"/>
+    </row>
+    <row r="8" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="12" t="s">
+        <v>37</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="C8" s="8"/>
+      <c r="D8" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="E8" s="12">
+        <v>1847</v>
+      </c>
+      <c r="F8" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="G8" s="14">
+        <v>7601001407107</v>
+      </c>
+      <c r="H8" s="15" t="s">
+        <v>714</v>
+      </c>
+      <c r="I8" s="23" t="s">
+        <v>46</v>
+      </c>
+      <c r="J8" s="31" t="s">
+        <v>712</v>
+      </c>
+      <c r="K8" s="32" t="s">
+        <v>36</v>
+      </c>
+      <c r="L8" s="42"/>
+      <c r="M8" s="32"/>
+      <c r="N8" s="32"/>
+    </row>
+    <row r="9" spans="1:16" ht="10" x14ac:dyDescent="0.3">
+      <c r="A9" s="12" t="s">
+        <v>366</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="C9" s="8"/>
+      <c r="D9" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="E9" s="12">
+        <v>6403</v>
+      </c>
+      <c r="F9" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="G9" s="14">
+        <v>7601007939756</v>
+      </c>
+      <c r="H9" s="15" t="s">
+        <v>51</v>
+      </c>
+      <c r="I9" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="J9" s="15" t="s">
+        <v>710</v>
+      </c>
+      <c r="K9" s="77" t="s">
+        <v>36</v>
+      </c>
+      <c r="L9" s="77"/>
+      <c r="M9" s="77"/>
+      <c r="N9" s="77"/>
+    </row>
+    <row r="10" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="12" t="s">
+        <v>37</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>798</v>
+      </c>
+      <c r="C10" s="8"/>
+      <c r="D10" s="2" t="s">
+        <v>790</v>
+      </c>
+      <c r="E10" s="12">
+        <v>1305</v>
+      </c>
+      <c r="F10" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="G10" s="14">
+        <v>7601001409545</v>
+      </c>
+      <c r="H10" s="82" t="s">
+        <v>54</v>
+      </c>
+      <c r="I10" s="23" t="s">
+        <v>55</v>
+      </c>
+      <c r="J10" s="15" t="s">
+        <v>712</v>
+      </c>
+      <c r="K10" s="77" t="s">
+        <v>36</v>
+      </c>
+      <c r="L10" s="77"/>
+      <c r="M10" s="77"/>
+      <c r="N10" s="77"/>
+    </row>
+    <row r="11" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="C11" s="8"/>
+      <c r="D11" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="E11" s="12">
+        <v>4142</v>
+      </c>
+      <c r="F11" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="G11" s="14">
+        <v>7601007979950</v>
+      </c>
+      <c r="H11" s="17" t="s">
+        <v>60</v>
+      </c>
+      <c r="I11" s="23" t="s">
+        <v>61</v>
+      </c>
+      <c r="J11" s="31" t="s">
+        <v>710</v>
+      </c>
+      <c r="K11" s="32" t="s">
+        <v>36</v>
+      </c>
+      <c r="L11" s="42"/>
+      <c r="M11" s="32"/>
+      <c r="N11" s="32"/>
+    </row>
+    <row r="12" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="12" t="s">
+        <v>62</v>
+      </c>
+      <c r="B12" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="C12" s="8"/>
+      <c r="D12" s="2" t="s">
         <v>715</v>
       </c>
-      <c r="K1" s="11" t="s">
-[...2 lines deleted...]
-      <c r="L1" s="43" t="s">
+      <c r="E12" s="12">
+        <v>6300</v>
+      </c>
+      <c r="F12" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="G12" s="14">
+        <v>7601002767309</v>
+      </c>
+      <c r="H12" s="14" t="s">
+        <v>64</v>
+      </c>
+      <c r="I12" s="23" t="s">
+        <v>65</v>
+      </c>
+      <c r="J12" s="31" t="s">
+        <v>710</v>
+      </c>
+      <c r="K12" s="32" t="s">
+        <v>36</v>
+      </c>
+      <c r="L12" s="42"/>
+      <c r="M12" s="32"/>
+      <c r="N12" s="32"/>
+    </row>
+    <row r="13" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="12" t="s">
+        <v>66</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="C13" s="1"/>
+      <c r="D13" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="E13" s="12">
+        <v>5404</v>
+      </c>
+      <c r="F13" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="G13" s="13">
+        <v>7601007593149</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="I13" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="J13" s="35" t="s">
+        <v>710</v>
+      </c>
+      <c r="K13" s="31" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="B14" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="C14" s="1"/>
+      <c r="D14" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="E14" s="12">
+        <v>8008</v>
+      </c>
+      <c r="F14" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="G14" s="13">
+        <v>7601003226546</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="I14" s="4" t="s">
+        <v>681</v>
+      </c>
+      <c r="J14" s="35" t="s">
+        <v>710</v>
+      </c>
+      <c r="K14" s="31" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="B15" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="C15" s="1"/>
+      <c r="D15" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="E15" s="12">
+        <v>4402</v>
+      </c>
+      <c r="F15" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="G15" s="13">
+        <v>7601007783458</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="I15" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="J15" s="35" t="s">
+        <v>710</v>
+      </c>
+      <c r="K15" s="31" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="12" t="s">
+        <v>81</v>
+      </c>
+      <c r="B16" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="C16" s="1"/>
+      <c r="D16" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="E16" s="12">
+        <v>4051</v>
+      </c>
+      <c r="F16" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="G16" s="13">
+        <v>7601003005479</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="I16" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="J16" s="35" t="s">
+        <v>710</v>
+      </c>
+      <c r="K16" s="31" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="17" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="B17" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="C17" s="8"/>
+      <c r="D17" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="E17" s="12">
+        <v>8003</v>
+      </c>
+      <c r="F17" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="G17" s="14">
+        <v>7601007773572</v>
+      </c>
+      <c r="H17" s="15" t="s">
+        <v>89</v>
+      </c>
+      <c r="I17" s="23" t="s">
+        <v>90</v>
+      </c>
+      <c r="J17" s="15" t="s">
+        <v>710</v>
+      </c>
+      <c r="K17" s="77" t="s">
+        <v>36</v>
+      </c>
+      <c r="L17" s="77"/>
+      <c r="M17" s="77"/>
+      <c r="N17" s="77"/>
+    </row>
+    <row r="18" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="12" t="s">
+        <v>95</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="C18" s="1"/>
+      <c r="D18" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="E18" s="12">
+        <v>9470</v>
+      </c>
+      <c r="F18" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="G18" s="13">
+        <v>7601003910384</v>
+      </c>
+      <c r="H18" s="13" t="s">
+        <v>99</v>
+      </c>
+      <c r="I18" s="4" t="s">
+        <v>784</v>
+      </c>
+      <c r="J18" s="35" t="s">
+        <v>710</v>
+      </c>
+      <c r="K18" s="31" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="19" spans="1:15" s="49" customFormat="1" ht="13.9" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="44" t="s">
+        <v>47</v>
+      </c>
+      <c r="B19" s="45" t="s">
+        <v>91</v>
+      </c>
+      <c r="C19" s="46"/>
+      <c r="D19" s="45" t="s">
+        <v>92</v>
+      </c>
+      <c r="E19" s="44">
+        <v>8003</v>
+      </c>
+      <c r="F19" s="46" t="s">
+        <v>74</v>
+      </c>
+      <c r="G19" s="54">
+        <v>7601007783243</v>
+      </c>
+      <c r="H19" s="54" t="s">
+        <v>93</v>
+      </c>
+      <c r="I19" s="55" t="s">
+        <v>94</v>
+      </c>
+      <c r="J19" s="56" t="s">
+        <v>710</v>
+      </c>
+      <c r="K19" s="50" t="s">
+        <v>23</v>
+      </c>
+      <c r="L19" s="57"/>
+      <c r="M19" s="50"/>
+      <c r="N19" s="50"/>
+    </row>
+    <row r="20" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="12" t="s">
+        <v>66</v>
+      </c>
+      <c r="B20" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="C20" s="8"/>
+      <c r="D20" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="E20" s="12">
+        <v>5612</v>
+      </c>
+      <c r="F20" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="G20" s="14">
+        <v>7601007939763</v>
+      </c>
+      <c r="H20" s="14" t="s">
+        <v>103</v>
+      </c>
+      <c r="I20" s="23" t="s">
+        <v>104</v>
+      </c>
+      <c r="J20" s="15" t="s">
+        <v>710</v>
+      </c>
+      <c r="K20" s="77" t="s">
+        <v>36</v>
+      </c>
+      <c r="L20" s="77"/>
+      <c r="M20" s="77"/>
+      <c r="N20" s="77"/>
+    </row>
+    <row r="21" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="12" t="s">
+        <v>105</v>
+      </c>
+      <c r="B21" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C21" s="1"/>
+      <c r="D21" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="E21" s="12">
+        <v>6900</v>
+      </c>
+      <c r="F21" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="G21" s="13">
+        <v>7601003851984</v>
+      </c>
+      <c r="H21" s="13" t="s">
+        <v>109</v>
+      </c>
+      <c r="I21" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="J21" s="35" t="s">
+        <v>711</v>
+      </c>
+      <c r="K21" s="31" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="22" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="12" t="s">
+        <v>95</v>
+      </c>
+      <c r="B22" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="C22" s="1"/>
+      <c r="D22" s="2" t="s">
+        <v>743</v>
+      </c>
+      <c r="E22" s="12">
+        <v>9000</v>
+      </c>
+      <c r="F22" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="G22" s="13">
+        <v>7601003905090</v>
+      </c>
+      <c r="H22" s="13" t="s">
+        <v>113</v>
+      </c>
+      <c r="I22" s="23" t="s">
+        <v>114</v>
+      </c>
+      <c r="J22" s="31" t="s">
+        <v>710</v>
+      </c>
+      <c r="K22" s="31" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="23" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="12" t="s">
+        <v>116</v>
+      </c>
+      <c r="B23" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="C23" s="1"/>
+      <c r="D23" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="E23" s="12">
+        <v>7000</v>
+      </c>
+      <c r="F23" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="G23" s="13">
+        <v>7601007783311</v>
+      </c>
+      <c r="H23" s="13" t="s">
+        <v>120</v>
+      </c>
+      <c r="I23" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="J23" s="35" t="s">
+        <v>710</v>
+      </c>
+      <c r="K23" s="31" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="24" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="12" t="s">
+        <v>122</v>
+      </c>
+      <c r="B24" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="C24" s="8"/>
+      <c r="D24" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="E24" s="12">
+        <v>1870</v>
+      </c>
+      <c r="F24" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="G24" s="14">
+        <v>7601007700936</v>
+      </c>
+      <c r="H24" s="16" t="s">
+        <v>807</v>
+      </c>
+      <c r="I24" s="4" t="s">
+        <v>808</v>
+      </c>
+      <c r="J24" s="31" t="s">
+        <v>712</v>
+      </c>
+      <c r="K24" s="32" t="s">
+        <v>36</v>
+      </c>
+      <c r="L24" s="42"/>
+      <c r="M24" s="32"/>
+      <c r="N24" s="32"/>
+    </row>
+    <row r="25" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="12" t="s">
+        <v>105</v>
+      </c>
+      <c r="B25" s="2" t="s">
+        <v>126</v>
+      </c>
+      <c r="C25" s="1"/>
+      <c r="D25" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="E25" s="12">
+        <v>6900</v>
+      </c>
+      <c r="F25" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="G25" s="13">
+        <v>7601007783670</v>
+      </c>
+      <c r="H25" s="13" t="s">
+        <v>128</v>
+      </c>
+      <c r="I25" s="23" t="s">
+        <v>129</v>
+      </c>
+      <c r="J25" s="31" t="s">
+        <v>711</v>
+      </c>
+      <c r="K25" s="31" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="26" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="12" t="s">
+        <v>122</v>
+      </c>
+      <c r="B26" s="2" t="s">
+        <v>133</v>
+      </c>
+      <c r="C26" s="1"/>
+      <c r="D26" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="E26" s="12">
+        <v>1951</v>
+      </c>
+      <c r="F26" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="G26" s="13">
+        <v>7601002117425</v>
+      </c>
+      <c r="H26" s="13" t="s">
+        <v>812</v>
+      </c>
+      <c r="I26" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="J26" s="35" t="s">
+        <v>712</v>
+      </c>
+      <c r="K26" s="31" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="27" spans="1:15" ht="12.65" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="12" t="s">
+        <v>37</v>
+      </c>
+      <c r="B27" s="2" t="s">
+        <v>800</v>
+      </c>
+      <c r="C27" s="1"/>
+      <c r="D27" s="2" t="s">
+        <v>801</v>
+      </c>
+      <c r="E27" s="12">
+        <v>1163</v>
+      </c>
+      <c r="F27" s="1" t="s">
+        <v>802</v>
+      </c>
+      <c r="G27" s="13">
+        <v>7601007933563</v>
+      </c>
+      <c r="H27" s="13" t="s">
+        <v>803</v>
+      </c>
+      <c r="I27" s="4" t="s">
+        <v>804</v>
+      </c>
+      <c r="J27" s="13" t="s">
+        <v>712</v>
+      </c>
+      <c r="K27" s="15" t="s">
+        <v>36</v>
+      </c>
+      <c r="L27" s="15"/>
+      <c r="M27" s="15"/>
+      <c r="N27" s="15"/>
+      <c r="O27" s="49"/>
+    </row>
+    <row r="28" spans="1:15" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="12" t="s">
+        <v>141</v>
+      </c>
+      <c r="B28" s="2" t="s">
+        <v>142</v>
+      </c>
+      <c r="C28" s="8"/>
+      <c r="D28" s="2" t="s">
+        <v>754</v>
+      </c>
+      <c r="E28" s="12">
+        <v>1213</v>
+      </c>
+      <c r="F28" s="1" t="s">
+        <v>755</v>
+      </c>
+      <c r="G28" s="14">
+        <v>7601007959792</v>
+      </c>
+      <c r="H28" s="18" t="s">
+        <v>756</v>
+      </c>
+      <c r="I28" s="23" t="s">
+        <v>757</v>
+      </c>
+      <c r="J28" s="15" t="s">
+        <v>710</v>
+      </c>
+      <c r="K28" s="77" t="s">
+        <v>36</v>
+      </c>
+      <c r="L28" s="77"/>
+      <c r="M28" s="77"/>
+      <c r="N28" s="77"/>
+    </row>
+    <row r="29" spans="1:15" s="49" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="12" t="s">
+        <v>122</v>
+      </c>
+      <c r="B29" s="2" t="s">
+        <v>144</v>
+      </c>
+      <c r="C29" s="1"/>
+      <c r="D29" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="E29" s="12">
+        <v>3930</v>
+      </c>
+      <c r="F29" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="G29" s="13">
+        <v>7601003208283</v>
+      </c>
+      <c r="H29" s="13" t="s">
+        <v>147</v>
+      </c>
+      <c r="I29" s="23" t="s">
+        <v>719</v>
+      </c>
+      <c r="J29" s="35" t="s">
+        <v>710</v>
+      </c>
+      <c r="K29" s="31" t="s">
+        <v>115</v>
+      </c>
+      <c r="L29" s="43" t="s">
+        <v>726</v>
+      </c>
+      <c r="M29" s="31"/>
+      <c r="N29" s="31"/>
+      <c r="O29" s="23"/>
+    </row>
+    <row r="30" spans="1:15" ht="19.5" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="44" t="s">
+        <v>122</v>
+      </c>
+      <c r="B30" s="45" t="s">
+        <v>136</v>
+      </c>
+      <c r="C30" s="46"/>
+      <c r="D30" s="45" t="s">
+        <v>137</v>
+      </c>
+      <c r="E30" s="44">
+        <v>1907</v>
+      </c>
+      <c r="F30" s="46" t="s">
+        <v>138</v>
+      </c>
+      <c r="G30" s="47">
+        <v>7601007939732</v>
+      </c>
+      <c r="H30" s="48" t="s">
+        <v>139</v>
+      </c>
+      <c r="I30" s="49" t="s">
+        <v>140</v>
+      </c>
+      <c r="J30" s="50" t="s">
+        <v>712</v>
+      </c>
+      <c r="K30" s="51" t="s">
+        <v>36</v>
+      </c>
+      <c r="L30" s="52" t="s">
+        <v>740</v>
+      </c>
+      <c r="M30" s="51"/>
+      <c r="N30" s="53">
+        <v>45593</v>
+      </c>
+    </row>
+    <row r="31" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="15" t="s">
+        <v>606</v>
+      </c>
+      <c r="B31" s="23" t="s">
+        <v>745</v>
+      </c>
+      <c r="D31" s="26" t="s">
+        <v>746</v>
+      </c>
+      <c r="E31" s="15">
+        <v>8753</v>
+      </c>
+      <c r="F31" s="23" t="s">
+        <v>747</v>
+      </c>
+      <c r="G31" s="13">
+        <v>7601001837423</v>
+      </c>
+      <c r="H31" s="13" t="s">
+        <v>748</v>
+      </c>
+      <c r="I31" s="23" t="s">
+        <v>749</v>
+      </c>
+      <c r="J31" s="22" t="s">
+        <v>710</v>
+      </c>
+      <c r="K31" s="15" t="s">
+        <v>36</v>
+      </c>
+      <c r="L31" s="15"/>
+      <c r="M31" s="81">
+        <v>45729</v>
+      </c>
+      <c r="N31" s="15"/>
+    </row>
+    <row r="32" spans="1:15" ht="13.9" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="12" t="s">
+        <v>141</v>
+      </c>
+      <c r="B32" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="C32" s="1"/>
+      <c r="D32" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="E32" s="12">
+        <v>1213</v>
+      </c>
+      <c r="F32" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="G32" s="13">
+        <v>7601007783342</v>
+      </c>
+      <c r="H32" s="13" t="s">
+        <v>151</v>
+      </c>
+      <c r="I32" s="4" t="s">
+        <v>152</v>
+      </c>
+      <c r="J32" s="35" t="s">
+        <v>712</v>
+      </c>
+      <c r="K32" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="N32" s="33">
+        <v>45639</v>
+      </c>
+    </row>
+    <row r="33" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="B33" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="C33" s="1"/>
+      <c r="D33" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="E33" s="12">
+        <v>4153</v>
+      </c>
+      <c r="F33" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="G33" s="13">
+        <v>7601007783373</v>
+      </c>
+      <c r="H33" s="13" t="s">
+        <v>156</v>
+      </c>
+      <c r="I33" s="23" t="s">
+        <v>157</v>
+      </c>
+      <c r="J33" s="31" t="s">
+        <v>710</v>
+      </c>
+      <c r="K33" s="31" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="34" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="12" t="s">
+        <v>141</v>
+      </c>
+      <c r="B34" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="C34" s="8"/>
+      <c r="D34" s="2" t="s">
+        <v>741</v>
+      </c>
+      <c r="E34" s="12">
+        <v>1228</v>
+      </c>
+      <c r="F34" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="G34" s="14">
+        <v>7601002521246</v>
+      </c>
+      <c r="H34" s="15" t="s">
+        <v>163</v>
+      </c>
+      <c r="I34" s="23" t="s">
+        <v>164</v>
+      </c>
+      <c r="J34" s="31" t="s">
+        <v>712</v>
+      </c>
+      <c r="K34" s="32" t="s">
+        <v>36</v>
+      </c>
+      <c r="L34" s="42"/>
+      <c r="M34" s="32"/>
+      <c r="N34" s="32"/>
+    </row>
+    <row r="35" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="12" t="s">
+        <v>278</v>
+      </c>
+      <c r="B35" s="83" t="s">
+        <v>789</v>
+      </c>
+      <c r="C35" s="8"/>
+      <c r="D35" s="2" t="s">
+        <v>597</v>
+      </c>
+      <c r="E35" s="12">
+        <v>2300</v>
+      </c>
+      <c r="F35" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="G35" s="14">
+        <v>7601002125178</v>
+      </c>
+      <c r="H35" s="15" t="s">
+        <v>598</v>
+      </c>
+      <c r="I35" s="9" t="s">
+        <v>599</v>
+      </c>
+      <c r="J35" s="14" t="s">
+        <v>712</v>
+      </c>
+      <c r="K35" s="77" t="s">
+        <v>36</v>
+      </c>
+      <c r="L35" s="77"/>
+      <c r="M35" s="77"/>
+      <c r="N35" s="77"/>
+    </row>
+    <row r="36" spans="1:15" s="49" customFormat="1" ht="13.9" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="44" t="s">
+        <v>165</v>
+      </c>
+      <c r="B36" s="45" t="s">
+        <v>166</v>
+      </c>
+      <c r="C36" s="46"/>
+      <c r="D36" s="45" t="s">
+        <v>167</v>
+      </c>
+      <c r="E36" s="44">
+        <v>1696</v>
+      </c>
+      <c r="F36" s="46" t="s">
+        <v>168</v>
+      </c>
+      <c r="G36" s="47">
+        <v>7601001696877</v>
+      </c>
+      <c r="H36" s="48" t="s">
+        <v>169</v>
+      </c>
+      <c r="I36" s="49" t="s">
+        <v>170</v>
+      </c>
+      <c r="J36" s="50" t="s">
+        <v>712</v>
+      </c>
+      <c r="K36" s="51" t="s">
+        <v>36</v>
+      </c>
+      <c r="L36" s="52"/>
+      <c r="M36" s="51"/>
+      <c r="N36" s="53">
+        <v>45644</v>
+      </c>
+      <c r="O36" s="49" t="s">
+        <v>769</v>
+      </c>
+    </row>
+    <row r="37" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="12" t="s">
+        <v>594</v>
+      </c>
+      <c r="B37" s="2" t="s">
+        <v>789</v>
+      </c>
+      <c r="C37" s="8"/>
+      <c r="D37" s="2" t="s">
+        <v>595</v>
+      </c>
+      <c r="E37" s="12">
+        <v>2855</v>
+      </c>
+      <c r="F37" s="1" t="s">
+        <v>596</v>
+      </c>
+      <c r="G37" s="14">
+        <v>7601007944507</v>
+      </c>
+      <c r="H37" s="16" t="s">
+        <v>811</v>
+      </c>
+      <c r="I37" s="25" t="s">
+        <v>599</v>
+      </c>
+      <c r="J37" s="15" t="s">
+        <v>712</v>
+      </c>
+      <c r="K37" s="77" t="s">
+        <v>36</v>
+      </c>
+      <c r="L37" s="77"/>
+      <c r="M37" s="77"/>
+      <c r="N37" s="77"/>
+    </row>
+    <row r="38" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="B38" s="2" t="s">
+        <v>171</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="D38" s="2" t="s">
+        <v>173</v>
+      </c>
+      <c r="E38" s="12">
+        <v>6005</v>
+      </c>
+      <c r="F38" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="G38" s="13">
+        <v>7601007783410</v>
+      </c>
+      <c r="H38" s="13" t="s">
+        <v>175</v>
+      </c>
+      <c r="I38" s="4" t="s">
+        <v>717</v>
+      </c>
+      <c r="J38" s="35" t="s">
+        <v>710</v>
+      </c>
+      <c r="K38" s="31" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="39" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="B39" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="C39" s="8"/>
+      <c r="D39" s="2" t="s">
+        <v>181</v>
+      </c>
+      <c r="E39" s="12">
+        <v>4458</v>
+      </c>
+      <c r="F39" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="G39" s="14">
+        <v>7601007920419</v>
+      </c>
+      <c r="H39" s="19" t="s">
+        <v>183</v>
+      </c>
+      <c r="I39" s="23" t="s">
+        <v>184</v>
+      </c>
+      <c r="J39" s="31" t="s">
+        <v>710</v>
+      </c>
+      <c r="K39" s="32" t="s">
+        <v>36</v>
+      </c>
+      <c r="L39" s="42"/>
+      <c r="M39" s="32"/>
+      <c r="N39" s="32"/>
+    </row>
+    <row r="40" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="B40" s="2" t="s">
+        <v>185</v>
+      </c>
+      <c r="C40" s="1"/>
+      <c r="D40" s="2" t="s">
+        <v>186</v>
+      </c>
+      <c r="E40" s="12">
+        <v>8005</v>
+      </c>
+      <c r="F40" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="G40" s="13">
+        <v>7601007783588</v>
+      </c>
+      <c r="H40" s="13" t="s">
+        <v>187</v>
+      </c>
+      <c r="I40" s="4" t="s">
+        <v>188</v>
+      </c>
+      <c r="J40" s="35" t="s">
+        <v>710</v>
+      </c>
+      <c r="K40" s="31" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="41" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="12" t="s">
+        <v>81</v>
+      </c>
+      <c r="B41" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="C41" s="1"/>
+      <c r="D41" s="2" t="s">
+        <v>190</v>
+      </c>
+      <c r="E41" s="12">
+        <v>4055</v>
+      </c>
+      <c r="F41" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="G41" s="13">
+        <v>7601003851175</v>
+      </c>
+      <c r="H41" s="13" t="s">
+        <v>191</v>
+      </c>
+      <c r="I41" s="4" t="s">
+        <v>192</v>
+      </c>
+      <c r="J41" s="35" t="s">
+        <v>710</v>
+      </c>
+      <c r="K41" s="31" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="42" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="B42" s="2" t="s">
+        <v>193</v>
+      </c>
+      <c r="C42" s="1"/>
+      <c r="D42" s="2" t="s">
+        <v>194</v>
+      </c>
+      <c r="E42" s="12">
+        <v>8037</v>
+      </c>
+      <c r="F42" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="G42" s="13">
+        <v>7601007783328</v>
+      </c>
+      <c r="H42" s="13" t="s">
+        <v>195</v>
+      </c>
+      <c r="I42" s="23" t="s">
+        <v>196</v>
+      </c>
+      <c r="J42" s="35" t="s">
+        <v>710</v>
+      </c>
+      <c r="K42" s="31" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="43" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A43" s="12" t="s">
+        <v>122</v>
+      </c>
+      <c r="B43" s="2" t="s">
+        <v>197</v>
+      </c>
+      <c r="C43" s="8"/>
+      <c r="D43" s="2" t="s">
+        <v>198</v>
+      </c>
+      <c r="E43" s="12">
+        <v>1950</v>
+      </c>
+      <c r="F43" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="G43" s="14">
+        <v>7601002154635</v>
+      </c>
+      <c r="H43" s="16" t="s">
+        <v>199</v>
+      </c>
+      <c r="I43" s="23" t="s">
+        <v>806</v>
+      </c>
+      <c r="J43" s="31" t="s">
+        <v>712</v>
+      </c>
+      <c r="K43" s="32" t="s">
+        <v>36</v>
+      </c>
+      <c r="L43" s="42"/>
+      <c r="M43" s="32"/>
+      <c r="N43" s="32"/>
+    </row>
+    <row r="44" spans="1:15" ht="10" x14ac:dyDescent="0.3">
+      <c r="A44" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="B44" s="2" t="s">
+        <v>200</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="D44" s="2" t="s">
+        <v>201</v>
+      </c>
+      <c r="E44" s="12">
+        <v>6030</v>
+      </c>
+      <c r="F44" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="G44" s="13">
+        <v>7601001364639</v>
+      </c>
+      <c r="H44" s="13" t="s">
+        <v>203</v>
+      </c>
+      <c r="I44" s="23" t="s">
+        <v>699</v>
+      </c>
+      <c r="J44" s="35" t="s">
+        <v>710</v>
+      </c>
+      <c r="K44" s="31" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="45" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A45" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="B45" s="2" t="s">
+        <v>204</v>
+      </c>
+      <c r="C45" s="1"/>
+      <c r="D45" s="2" t="s">
+        <v>176</v>
+      </c>
+      <c r="E45" s="12">
+        <v>8134</v>
+      </c>
+      <c r="F45" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="G45" s="13">
+        <v>7601007783618</v>
+      </c>
+      <c r="H45" s="13" t="s">
+        <v>205</v>
+      </c>
+      <c r="I45" s="23" t="s">
+        <v>206</v>
+      </c>
+      <c r="J45" s="35" t="s">
+        <v>710</v>
+      </c>
+      <c r="K45" s="31" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="46" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A46" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="B46" s="2" t="s">
+        <v>207</v>
+      </c>
+      <c r="C46" s="8"/>
+      <c r="D46" s="2" t="s">
+        <v>208</v>
+      </c>
+      <c r="E46" s="12">
+        <v>4704</v>
+      </c>
+      <c r="F46" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="G46" s="14">
+        <v>7601007939787</v>
+      </c>
+      <c r="H46" s="14" t="s">
+        <v>210</v>
+      </c>
+      <c r="I46" s="23" t="s">
+        <v>211</v>
+      </c>
+      <c r="J46" s="15" t="s">
+        <v>710</v>
+      </c>
+      <c r="K46" s="77" t="s">
+        <v>36</v>
+      </c>
+      <c r="L46" s="77"/>
+      <c r="M46" s="77"/>
+      <c r="N46" s="77"/>
+    </row>
+    <row r="47" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A47" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="B47" s="2" t="s">
+        <v>212</v>
+      </c>
+      <c r="C47" s="8"/>
+      <c r="D47" s="2" t="s">
+        <v>213</v>
+      </c>
+      <c r="E47" s="12">
+        <v>3027</v>
+      </c>
+      <c r="F47" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="G47" s="14">
+        <v>7601007939794</v>
+      </c>
+      <c r="H47" s="16" t="s">
+        <v>698</v>
+      </c>
+      <c r="I47" s="23" t="s">
+        <v>214</v>
+      </c>
+      <c r="J47" s="31" t="s">
+        <v>710</v>
+      </c>
+      <c r="K47" s="32" t="s">
+        <v>36</v>
+      </c>
+      <c r="L47" s="42"/>
+      <c r="M47" s="32"/>
+      <c r="N47" s="32"/>
+    </row>
+    <row r="48" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A48" s="12" t="s">
+        <v>81</v>
+      </c>
+      <c r="B48" s="2" t="s">
+        <v>218</v>
+      </c>
+      <c r="C48" s="1"/>
+      <c r="D48" s="2" t="s">
+        <v>219</v>
+      </c>
+      <c r="E48" s="12">
+        <v>4056</v>
+      </c>
+      <c r="F48" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="G48" s="13">
+        <v>7601003007077</v>
+      </c>
+      <c r="H48" s="13" t="s">
+        <v>220</v>
+      </c>
+      <c r="I48" s="23" t="s">
+        <v>692</v>
+      </c>
+      <c r="J48" s="31" t="s">
+        <v>710</v>
+      </c>
+      <c r="K48" s="31" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="49" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A49" s="12" t="s">
+        <v>37</v>
+      </c>
+      <c r="B49" s="2" t="s">
+        <v>221</v>
+      </c>
+      <c r="C49" s="1"/>
+      <c r="D49" s="2" t="s">
+        <v>222</v>
+      </c>
+      <c r="E49" s="12">
+        <v>1006</v>
+      </c>
+      <c r="F49" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="G49" s="13">
+        <v>7601007783281</v>
+      </c>
+      <c r="H49" s="13" t="s">
+        <v>224</v>
+      </c>
+      <c r="I49" s="23" t="s">
+        <v>225</v>
+      </c>
+      <c r="J49" s="31" t="s">
+        <v>712</v>
+      </c>
+      <c r="K49" s="31" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="50" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A50" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="B50" s="2" t="s">
+        <v>226</v>
+      </c>
+      <c r="C50" s="8"/>
+      <c r="D50" s="2" t="s">
+        <v>227</v>
+      </c>
+      <c r="E50" s="12">
+        <v>8620</v>
+      </c>
+      <c r="F50" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="G50" s="14">
+        <v>7601007944491</v>
+      </c>
+      <c r="H50" s="15" t="s">
+        <v>229</v>
+      </c>
+      <c r="I50" s="23" t="s">
+        <v>788</v>
+      </c>
+      <c r="J50" s="15" t="s">
+        <v>710</v>
+      </c>
+      <c r="K50" s="77" t="s">
+        <v>36</v>
+      </c>
+      <c r="L50" s="77"/>
+      <c r="M50" s="77"/>
+      <c r="N50" s="77"/>
+    </row>
+    <row r="51" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A51" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="B51" s="2" t="s">
+        <v>230</v>
+      </c>
+      <c r="C51" s="8"/>
+      <c r="D51" s="2" t="s">
+        <v>231</v>
+      </c>
+      <c r="E51" s="12">
+        <v>8049</v>
+      </c>
+      <c r="F51" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="G51" s="14">
+        <v>7601007927951</v>
+      </c>
+      <c r="H51" s="15" t="s">
+        <v>232</v>
+      </c>
+      <c r="I51" s="23" t="s">
+        <v>233</v>
+      </c>
+      <c r="J51" s="36" t="s">
+        <v>710</v>
+      </c>
+      <c r="K51" s="32" t="s">
+        <v>36</v>
+      </c>
+      <c r="L51" s="42"/>
+      <c r="M51" s="32"/>
+      <c r="N51" s="32"/>
+      <c r="O51" s="49"/>
+    </row>
+    <row r="52" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A52" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="B52" s="2" t="s">
+        <v>238</v>
+      </c>
+      <c r="C52" s="1"/>
+      <c r="D52" s="2" t="s">
+        <v>239</v>
+      </c>
+      <c r="E52" s="12">
+        <v>3011</v>
+      </c>
+      <c r="F52" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="G52" s="13">
+        <v>7601007783632</v>
+      </c>
+      <c r="H52" s="13" t="s">
+        <v>240</v>
+      </c>
+      <c r="I52" s="23" t="s">
+        <v>241</v>
+      </c>
+      <c r="J52" s="35" t="s">
+        <v>710</v>
+      </c>
+      <c r="K52" s="31" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="53" spans="1:15" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A53" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="B53" s="2" t="s">
+        <v>242</v>
+      </c>
+      <c r="C53" s="8"/>
+      <c r="D53" s="2" t="s">
+        <v>243</v>
+      </c>
+      <c r="E53" s="12">
+        <v>8610</v>
+      </c>
+      <c r="F53" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="G53" s="14">
+        <v>7601007951802</v>
+      </c>
+      <c r="H53" s="15" t="s">
+        <v>245</v>
+      </c>
+      <c r="I53" s="23" t="s">
+        <v>246</v>
+      </c>
+      <c r="J53" s="31" t="s">
+        <v>710</v>
+      </c>
+      <c r="K53" s="32" t="s">
+        <v>16</v>
+      </c>
+      <c r="L53" s="42"/>
+      <c r="M53" s="32"/>
+      <c r="N53" s="30"/>
+    </row>
+    <row r="54" spans="1:15" s="49" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A54" s="12" t="s">
+        <v>66</v>
+      </c>
+      <c r="B54" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="C54" s="1"/>
+      <c r="D54" s="2" t="s">
+        <v>248</v>
+      </c>
+      <c r="E54" s="12">
+        <v>5032</v>
+      </c>
+      <c r="F54" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="G54" s="13">
+        <v>7601007783267</v>
+      </c>
+      <c r="H54" s="13" t="s">
+        <v>250</v>
+      </c>
+      <c r="I54" s="4" t="s">
+        <v>251</v>
+      </c>
+      <c r="J54" s="35" t="s">
+        <v>710</v>
+      </c>
+      <c r="K54" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="L54" s="43"/>
+      <c r="M54" s="31"/>
+      <c r="N54" s="31"/>
+      <c r="O54" s="23"/>
+    </row>
+    <row r="55" spans="1:15" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A55" s="44" t="s">
+        <v>81</v>
+      </c>
+      <c r="B55" s="45" t="s">
+        <v>234</v>
+      </c>
+      <c r="C55" s="46" t="s">
+        <v>235</v>
+      </c>
+      <c r="D55" s="45" t="s">
+        <v>236</v>
+      </c>
+      <c r="E55" s="44">
+        <v>4051</v>
+      </c>
+      <c r="F55" s="46" t="s">
+        <v>84</v>
+      </c>
+      <c r="G55" s="54">
+        <v>7601007783663</v>
+      </c>
+      <c r="H55" s="54" t="s">
+        <v>702</v>
+      </c>
+      <c r="I55" s="23" t="s">
+        <v>237</v>
+      </c>
+      <c r="J55" s="56" t="s">
+        <v>710</v>
+      </c>
+      <c r="K55" s="50" t="s">
+        <v>23</v>
+      </c>
+      <c r="L55" s="57"/>
+      <c r="M55" s="50"/>
+      <c r="N55" s="50"/>
+    </row>
+    <row r="56" spans="1:15" s="49" customFormat="1" ht="13.9" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A56" s="44" t="s">
+        <v>37</v>
+      </c>
+      <c r="B56" s="45" t="s">
+        <v>273</v>
+      </c>
+      <c r="C56" s="46"/>
+      <c r="D56" s="45" t="s">
+        <v>274</v>
+      </c>
+      <c r="E56" s="44">
+        <v>1038</v>
+      </c>
+      <c r="F56" s="46" t="s">
+        <v>275</v>
+      </c>
+      <c r="G56" s="47">
+        <v>7601002747622</v>
+      </c>
+      <c r="H56" s="48" t="s">
+        <v>276</v>
+      </c>
+      <c r="I56" s="23" t="s">
+        <v>277</v>
+      </c>
+      <c r="J56" s="50" t="s">
+        <v>712</v>
+      </c>
+      <c r="K56" s="51" t="s">
+        <v>36</v>
+      </c>
+      <c r="L56" s="52"/>
+      <c r="M56" s="51"/>
+      <c r="N56" s="53">
+        <v>46133</v>
+      </c>
+      <c r="O56" s="49" t="s">
+        <v>809</v>
+      </c>
+    </row>
+    <row r="57" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A57" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="B57" s="2" t="s">
+        <v>252</v>
+      </c>
+      <c r="C57" s="1"/>
+      <c r="D57" s="2" t="s">
+        <v>694</v>
+      </c>
+      <c r="E57" s="12">
+        <v>8400</v>
+      </c>
+      <c r="F57" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="G57" s="13">
+        <v>7601007783571</v>
+      </c>
+      <c r="H57" s="13" t="s">
+        <v>254</v>
+      </c>
+      <c r="I57" s="4" t="s">
+        <v>255</v>
+      </c>
+      <c r="J57" s="35" t="s">
+        <v>710</v>
+      </c>
+      <c r="K57" s="31" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="58" spans="1:15" ht="12.65" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A58" s="12" t="s">
+        <v>66</v>
+      </c>
+      <c r="B58" s="2" t="s">
+        <v>265</v>
+      </c>
+      <c r="C58" s="1"/>
+      <c r="D58" s="2" t="s">
+        <v>266</v>
+      </c>
+      <c r="E58" s="12">
+        <v>4800</v>
+      </c>
+      <c r="F58" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="G58" s="13">
+        <v>7601007783595</v>
+      </c>
+      <c r="H58" s="13" t="s">
+        <v>268</v>
+      </c>
+      <c r="I58" s="4" t="s">
+        <v>689</v>
+      </c>
+      <c r="J58" s="35" t="s">
+        <v>710</v>
+      </c>
+      <c r="K58" s="31" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="59" spans="1:15" s="69" customFormat="1" ht="10" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A59" s="60" t="s">
+        <v>37</v>
+      </c>
+      <c r="B59" s="61" t="s">
+        <v>256</v>
+      </c>
+      <c r="C59" s="62"/>
+      <c r="D59" s="61" t="s">
+        <v>770</v>
+      </c>
+      <c r="E59" s="60">
+        <v>1820</v>
+      </c>
+      <c r="F59" s="62" t="s">
+        <v>257</v>
+      </c>
+      <c r="G59" s="63">
+        <v>7601007783649</v>
+      </c>
+      <c r="H59" s="63" t="s">
+        <v>258</v>
+      </c>
+      <c r="I59" s="64" t="s">
+        <v>259</v>
+      </c>
+      <c r="J59" s="65" t="s">
+        <v>712</v>
+      </c>
+      <c r="K59" s="66" t="s">
+        <v>23</v>
+      </c>
+      <c r="L59" s="71"/>
+      <c r="M59" s="66"/>
+      <c r="N59" s="68">
+        <v>46022</v>
+      </c>
+      <c r="O59" s="69" t="s">
+        <v>796</v>
+      </c>
+    </row>
+    <row r="60" spans="1:15" s="69" customFormat="1" ht="10" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A60" s="60" t="s">
+        <v>105</v>
+      </c>
+      <c r="B60" s="61" t="s">
+        <v>260</v>
+      </c>
+      <c r="C60" s="62"/>
+      <c r="D60" s="61" t="s">
+        <v>261</v>
+      </c>
+      <c r="E60" s="60">
+        <v>6900</v>
+      </c>
+      <c r="F60" s="62" t="s">
+        <v>262</v>
+      </c>
+      <c r="G60" s="63">
+        <v>7601007783700</v>
+      </c>
+      <c r="H60" s="63" t="s">
+        <v>263</v>
+      </c>
+      <c r="I60" s="64" t="s">
+        <v>264</v>
+      </c>
+      <c r="J60" s="65" t="s">
+        <v>711</v>
+      </c>
+      <c r="K60" s="66" t="s">
+        <v>23</v>
+      </c>
+      <c r="L60" s="67"/>
+      <c r="M60" s="66"/>
+      <c r="N60" s="68">
+        <v>45846</v>
+      </c>
+    </row>
+    <row r="61" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A61" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="B61" s="2" t="s">
+        <v>269</v>
+      </c>
+      <c r="C61" s="8"/>
+      <c r="D61" s="2" t="s">
+        <v>270</v>
+      </c>
+      <c r="E61" s="12">
+        <v>3645</v>
+      </c>
+      <c r="F61" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="G61" s="14">
+        <v>7601007939800</v>
+      </c>
+      <c r="H61" s="15" t="s">
+        <v>271</v>
+      </c>
+      <c r="I61" s="9" t="s">
+        <v>272</v>
+      </c>
+      <c r="J61" s="34" t="s">
+        <v>710</v>
+      </c>
+      <c r="K61" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="L61" s="42"/>
+      <c r="M61" s="32"/>
+      <c r="N61" s="32"/>
+    </row>
+    <row r="62" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A62" s="12" t="s">
+        <v>278</v>
+      </c>
+      <c r="B62" s="2" t="s">
+        <v>279</v>
+      </c>
+      <c r="C62" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="D62" s="2" t="s">
+        <v>281</v>
+      </c>
+      <c r="E62" s="12">
+        <v>2300</v>
+      </c>
+      <c r="F62" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="G62" s="13">
+        <v>7601007783601</v>
+      </c>
+      <c r="H62" s="13" t="s">
+        <v>283</v>
+      </c>
+      <c r="I62" s="4" t="s">
+        <v>284</v>
+      </c>
+      <c r="J62" s="35" t="s">
+        <v>712</v>
+      </c>
+      <c r="K62" s="31" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="63" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A63" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="B63" s="2" t="s">
+        <v>792</v>
+      </c>
+      <c r="C63" s="1"/>
+      <c r="D63" s="2" t="s">
+        <v>782</v>
+      </c>
+      <c r="E63" s="12">
+        <v>6048</v>
+      </c>
+      <c r="F63" s="1" t="s">
+        <v>783</v>
+      </c>
+      <c r="G63" s="13">
+        <v>7601001602946</v>
+      </c>
+      <c r="H63" s="13" t="s">
+        <v>286</v>
+      </c>
+      <c r="I63" s="4" t="s">
+        <v>287</v>
+      </c>
+      <c r="J63" s="35" t="s">
+        <v>710</v>
+      </c>
+      <c r="K63" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="O63" s="49"/>
+    </row>
+    <row r="64" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A64" s="12" t="s">
+        <v>298</v>
+      </c>
+      <c r="B64" s="2" t="s">
+        <v>299</v>
+      </c>
+      <c r="C64" s="1"/>
+      <c r="D64" s="2" t="s">
+        <v>300</v>
+      </c>
+      <c r="E64" s="12">
+        <v>9495</v>
+      </c>
+      <c r="F64" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="G64" s="13">
+        <v>7601003851939</v>
+      </c>
+      <c r="H64" s="13" t="s">
+        <v>302</v>
+      </c>
+      <c r="I64" s="25" t="s">
+        <v>303</v>
+      </c>
+      <c r="J64" s="37" t="s">
+        <v>710</v>
+      </c>
+      <c r="K64" s="31" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="65" spans="1:15" ht="13.9" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A65" s="44" t="s">
+        <v>165</v>
+      </c>
+      <c r="B65" s="45" t="s">
+        <v>288</v>
+      </c>
+      <c r="C65" s="46"/>
+      <c r="D65" s="45" t="s">
+        <v>289</v>
+      </c>
+      <c r="E65" s="44">
+        <v>3280</v>
+      </c>
+      <c r="F65" s="46" t="s">
+        <v>290</v>
+      </c>
+      <c r="G65" s="54">
+        <v>7601007783731</v>
+      </c>
+      <c r="H65" s="54" t="s">
+        <v>291</v>
+      </c>
+      <c r="I65" s="55" t="s">
+        <v>292</v>
+      </c>
+      <c r="J65" s="56" t="s">
+        <v>710</v>
+      </c>
+      <c r="K65" s="50" t="s">
+        <v>23</v>
+      </c>
+      <c r="L65" s="57"/>
+      <c r="M65" s="50"/>
+      <c r="N65" s="58">
+        <v>45291</v>
+      </c>
+    </row>
+    <row r="66" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A66" s="12" t="s">
+        <v>95</v>
+      </c>
+      <c r="B66" s="2" t="s">
+        <v>304</v>
+      </c>
+      <c r="C66" s="1"/>
+      <c r="D66" s="2" t="s">
+        <v>305</v>
+      </c>
+      <c r="E66" s="12">
+        <v>7320</v>
+      </c>
+      <c r="F66" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="G66" s="13">
+        <v>7601002999335</v>
+      </c>
+      <c r="H66" s="13" t="s">
+        <v>307</v>
+      </c>
+      <c r="I66" s="4" t="s">
+        <v>308</v>
+      </c>
+      <c r="J66" s="35" t="s">
+        <v>710</v>
+      </c>
+      <c r="K66" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="O66" s="49"/>
+    </row>
+    <row r="67" spans="1:15" s="49" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A67" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="B67" s="2" t="s">
+        <v>742</v>
+      </c>
+      <c r="C67" s="1"/>
+      <c r="D67" s="2" t="s">
+        <v>313</v>
+      </c>
+      <c r="E67" s="12">
+        <v>8953</v>
+      </c>
+      <c r="F67" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="G67" s="13">
+        <v>7601007783786</v>
+      </c>
+      <c r="H67" s="13" t="s">
+        <v>315</v>
+      </c>
+      <c r="I67" s="4" t="s">
+        <v>316</v>
+      </c>
+      <c r="J67" s="35" t="s">
+        <v>710</v>
+      </c>
+      <c r="K67" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="L67" s="43"/>
+      <c r="M67" s="31"/>
+      <c r="N67" s="31"/>
+      <c r="O67" s="23"/>
+    </row>
+    <row r="68" spans="1:15" ht="13.9" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A68" s="44" t="s">
+        <v>95</v>
+      </c>
+      <c r="B68" s="45" t="s">
+        <v>293</v>
+      </c>
+      <c r="C68" s="46"/>
+      <c r="D68" s="45" t="s">
+        <v>294</v>
+      </c>
+      <c r="E68" s="44">
+        <v>9422</v>
+      </c>
+      <c r="F68" s="46" t="s">
+        <v>295</v>
+      </c>
+      <c r="G68" s="47">
+        <v>7601007939817</v>
+      </c>
+      <c r="H68" s="84" t="s">
+        <v>296</v>
+      </c>
+      <c r="I68" s="49" t="s">
+        <v>297</v>
+      </c>
+      <c r="J68" s="50" t="s">
+        <v>710</v>
+      </c>
+      <c r="K68" s="51" t="s">
+        <v>36</v>
+      </c>
+      <c r="L68" s="52"/>
+      <c r="M68" s="51"/>
+      <c r="N68" s="51"/>
+    </row>
+    <row r="69" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A69" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="B69" s="2" t="s">
+        <v>779</v>
+      </c>
+      <c r="C69" s="8"/>
+      <c r="D69" s="2" t="s">
+        <v>762</v>
+      </c>
+      <c r="E69" s="12">
+        <v>8954</v>
+      </c>
+      <c r="F69" s="1" t="s">
+        <v>761</v>
+      </c>
+      <c r="G69" s="14">
+        <v>7601001583276</v>
+      </c>
+      <c r="H69" s="14" t="s">
+        <v>780</v>
+      </c>
+      <c r="I69" s="4" t="s">
+        <v>781</v>
+      </c>
+      <c r="J69" s="34" t="s">
+        <v>710</v>
+      </c>
+      <c r="K69" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="L69" s="42"/>
+      <c r="M69" s="32"/>
+      <c r="N69" s="32"/>
+    </row>
+    <row r="70" spans="1:15" s="49" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A70" s="12" t="s">
+        <v>141</v>
+      </c>
+      <c r="B70" s="2" t="s">
+        <v>763</v>
+      </c>
+      <c r="C70" s="1"/>
+      <c r="D70" s="2" t="s">
+        <v>514</v>
+      </c>
+      <c r="E70" s="12" t="s">
+        <v>764</v>
+      </c>
+      <c r="F70" s="1" t="s">
+        <v>765</v>
+      </c>
+      <c r="G70" s="13">
+        <v>7601007783533</v>
+      </c>
+      <c r="H70" s="13" t="s">
+        <v>178</v>
+      </c>
+      <c r="I70" s="4" t="s">
+        <v>179</v>
+      </c>
+      <c r="J70" s="35" t="s">
+        <v>712</v>
+      </c>
+      <c r="K70" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="L70" s="43"/>
+      <c r="M70" s="31"/>
+      <c r="N70" s="31"/>
+      <c r="O70" s="23"/>
+    </row>
+    <row r="71" spans="1:15" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A71" s="44" t="s">
+        <v>95</v>
+      </c>
+      <c r="B71" s="45" t="s">
+        <v>309</v>
+      </c>
+      <c r="C71" s="46"/>
+      <c r="D71" s="45" t="s">
+        <v>310</v>
+      </c>
+      <c r="E71" s="44">
+        <v>9500</v>
+      </c>
+      <c r="F71" s="46" t="s">
+        <v>311</v>
+      </c>
+      <c r="G71" s="54">
+        <v>7601007783755</v>
+      </c>
+      <c r="H71" s="54" t="s">
+        <v>312</v>
+      </c>
+      <c r="I71" s="55" t="s">
+        <v>791</v>
+      </c>
+      <c r="J71" s="56" t="s">
+        <v>710</v>
+      </c>
+      <c r="K71" s="50" t="s">
+        <v>23</v>
+      </c>
+      <c r="L71" s="57"/>
+      <c r="M71" s="50"/>
+      <c r="N71" s="50"/>
+    </row>
+    <row r="72" spans="1:15" customFormat="1" ht="13.9" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A72" s="12" t="s">
+        <v>317</v>
+      </c>
+      <c r="B72" s="28" t="s">
+        <v>318</v>
+      </c>
+      <c r="C72" s="1"/>
+      <c r="D72" s="2" t="s">
+        <v>319</v>
+      </c>
+      <c r="E72" s="3">
+        <v>6074</v>
+      </c>
+      <c r="F72" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="G72" s="4">
+        <v>7601007997527</v>
+      </c>
+      <c r="H72" s="4" t="s">
+        <v>321</v>
+      </c>
+      <c r="I72" s="4"/>
+      <c r="J72" s="34" t="s">
+        <v>710</v>
+      </c>
+      <c r="K72" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="L72" s="43"/>
+      <c r="M72" s="11"/>
+      <c r="N72" s="40">
+        <v>45291</v>
+      </c>
+    </row>
+    <row r="73" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A73" s="12" t="s">
+        <v>37</v>
+      </c>
+      <c r="B73" s="2" t="s">
+        <v>766</v>
+      </c>
+      <c r="C73" s="1"/>
+      <c r="D73" s="2" t="s">
+        <v>338</v>
+      </c>
+      <c r="E73" s="12">
+        <v>1004</v>
+      </c>
+      <c r="F73" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="G73" s="13">
+        <v>7601003851564</v>
+      </c>
+      <c r="H73" s="13" t="s">
+        <v>339</v>
+      </c>
+      <c r="I73" s="4" t="s">
+        <v>340</v>
+      </c>
+      <c r="J73" s="35" t="s">
+        <v>712</v>
+      </c>
+      <c r="K73" s="31" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="74" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A74" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="B74" s="2" t="s">
+        <v>322</v>
+      </c>
+      <c r="C74" s="1"/>
+      <c r="D74" s="2" t="s">
+        <v>323</v>
+      </c>
+      <c r="E74" s="12">
+        <v>2502</v>
+      </c>
+      <c r="F74" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="G74" s="13">
+        <v>7601007783502</v>
+      </c>
+      <c r="H74" s="13" t="s">
+        <v>324</v>
+      </c>
+      <c r="I74" s="4" t="s">
+        <v>793</v>
+      </c>
+      <c r="J74" s="35" t="s">
+        <v>710</v>
+      </c>
+      <c r="K74" s="31" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="75" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A75" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="B75" s="2" t="s">
+        <v>325</v>
+      </c>
+      <c r="C75" s="1"/>
+      <c r="D75" s="2" t="s">
+        <v>326</v>
+      </c>
+      <c r="E75" s="12">
+        <v>8008</v>
+      </c>
+      <c r="F75" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="G75" s="13">
+        <v>7601007783489</v>
+      </c>
+      <c r="H75" s="13" t="s">
+        <v>327</v>
+      </c>
+      <c r="I75" s="4" t="s">
+        <v>328</v>
+      </c>
+      <c r="J75" s="35" t="s">
+        <v>710</v>
+      </c>
+      <c r="K75" s="31" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="76" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A76" s="12" t="s">
+        <v>37</v>
+      </c>
+      <c r="B76" s="2" t="s">
+        <v>329</v>
+      </c>
+      <c r="C76" s="1"/>
+      <c r="D76" s="2" t="s">
+        <v>330</v>
+      </c>
+      <c r="E76" s="12">
+        <v>1800</v>
+      </c>
+      <c r="F76" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="G76" s="13">
+        <v>7601003851533</v>
+      </c>
+      <c r="H76" s="13" t="s">
+        <v>332</v>
+      </c>
+      <c r="I76" s="4" t="s">
+        <v>333</v>
+      </c>
+      <c r="J76" s="35" t="s">
+        <v>712</v>
+      </c>
+      <c r="K76" s="31" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="77" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A77" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="B77" s="2" t="s">
+        <v>334</v>
+      </c>
+      <c r="C77" s="1"/>
+      <c r="D77" s="2" t="s">
+        <v>335</v>
+      </c>
+      <c r="E77" s="12">
+        <v>8910</v>
+      </c>
+      <c r="F77" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="G77" s="13">
+        <v>7601007783656</v>
+      </c>
+      <c r="H77" s="13" t="s">
+        <v>337</v>
+      </c>
+      <c r="I77" s="4" t="s">
+        <v>776</v>
+      </c>
+      <c r="J77" s="35" t="s">
+        <v>710</v>
+      </c>
+      <c r="K77" s="31" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="78" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A78" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="B78" s="2" t="s">
+        <v>341</v>
+      </c>
+      <c r="C78" s="1"/>
+      <c r="D78" s="2" t="s">
+        <v>342</v>
+      </c>
+      <c r="E78" s="12">
+        <v>6210</v>
+      </c>
+      <c r="F78" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="G78" s="13">
+        <v>7601007783298</v>
+      </c>
+      <c r="H78" s="13" t="s">
+        <v>344</v>
+      </c>
+      <c r="I78" s="4" t="s">
+        <v>345</v>
+      </c>
+      <c r="J78" s="35" t="s">
+        <v>710</v>
+      </c>
+      <c r="K78" s="31" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="79" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A79" s="12" t="s">
+        <v>66</v>
+      </c>
+      <c r="B79" s="2" t="s">
+        <v>346</v>
+      </c>
+      <c r="C79" s="1"/>
+      <c r="D79" s="2" t="s">
+        <v>347</v>
+      </c>
+      <c r="E79" s="12">
+        <v>5630</v>
+      </c>
+      <c r="F79" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="G79" s="13">
+        <v>7601007783793</v>
+      </c>
+      <c r="H79" s="13" t="s">
+        <v>349</v>
+      </c>
+      <c r="I79" s="4" t="s">
+        <v>350</v>
+      </c>
+      <c r="J79" s="35" t="s">
+        <v>710</v>
+      </c>
+      <c r="K79" s="31" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="80" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A80" s="12" t="s">
+        <v>165</v>
+      </c>
+      <c r="B80" s="2" t="s">
+        <v>351</v>
+      </c>
+      <c r="C80" s="1"/>
+      <c r="D80" s="2" t="s">
+        <v>691</v>
+      </c>
+      <c r="E80" s="12">
+        <v>1700</v>
+      </c>
+      <c r="F80" s="1" t="s">
+        <v>352</v>
+      </c>
+      <c r="G80" s="13">
+        <v>7601007783816</v>
+      </c>
+      <c r="H80" s="13" t="s">
+        <v>353</v>
+      </c>
+      <c r="I80" s="23" t="s">
+        <v>721</v>
+      </c>
+      <c r="J80" s="13" t="s">
+        <v>712</v>
+      </c>
+      <c r="K80" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="L80" s="15" t="s">
+        <v>726</v>
+      </c>
+      <c r="M80" s="15"/>
+      <c r="N80" s="15"/>
+    </row>
+    <row r="81" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A81" s="12" t="s">
+        <v>141</v>
+      </c>
+      <c r="B81" s="2" t="s">
+        <v>828</v>
+      </c>
+      <c r="C81" s="1"/>
+      <c r="D81" s="2" t="s">
+        <v>403</v>
+      </c>
+      <c r="E81" s="12">
+        <v>1227</v>
+      </c>
+      <c r="F81" s="1" t="s">
+        <v>404</v>
+      </c>
+      <c r="G81" s="92" t="s">
+        <v>829</v>
+      </c>
+      <c r="H81" s="13" t="s">
+        <v>405</v>
+      </c>
+      <c r="I81" s="4" t="s">
+        <v>406</v>
+      </c>
+      <c r="J81" s="13" t="s">
+        <v>712</v>
+      </c>
+      <c r="K81" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="L81" s="15"/>
+      <c r="M81" s="15"/>
+      <c r="N81" s="15"/>
+    </row>
+    <row r="82" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A82" s="12" t="s">
+        <v>37</v>
+      </c>
+      <c r="B82" s="2" t="s">
+        <v>826</v>
+      </c>
+      <c r="C82" s="1"/>
+      <c r="D82" s="2" t="s">
+        <v>397</v>
+      </c>
+      <c r="E82" s="12">
+        <v>1007</v>
+      </c>
+      <c r="F82" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="G82" s="13">
+        <v>7601009579653</v>
+      </c>
+      <c r="H82" s="13" t="s">
+        <v>398</v>
+      </c>
+      <c r="I82" s="23" t="s">
+        <v>794</v>
+      </c>
+      <c r="J82" s="13" t="s">
+        <v>712</v>
+      </c>
+      <c r="K82" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="L82" s="15" t="s">
+        <v>726</v>
+      </c>
+      <c r="M82" s="15"/>
+      <c r="N82" s="15"/>
+    </row>
+    <row r="83" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A83" s="12" t="s">
+        <v>37</v>
+      </c>
+      <c r="B83" s="2" t="s">
+        <v>825</v>
+      </c>
+      <c r="C83" s="90"/>
+      <c r="D83" s="2" t="s">
+        <v>727</v>
+      </c>
+      <c r="E83" s="12">
+        <v>1167</v>
+      </c>
+      <c r="F83" s="1" t="s">
+        <v>728</v>
+      </c>
+      <c r="G83" s="13">
+        <v>7601009548178</v>
+      </c>
+      <c r="H83" s="15" t="s">
+        <v>729</v>
+      </c>
+      <c r="I83" s="23" t="s">
+        <v>730</v>
+      </c>
+      <c r="J83" s="93" t="s">
+        <v>712</v>
+      </c>
+      <c r="K83" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="L83" s="15" t="s">
+        <v>726</v>
+      </c>
+      <c r="M83" s="15"/>
+      <c r="N83" s="15"/>
+    </row>
+    <row r="84" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A84" s="15" t="s">
+        <v>37</v>
+      </c>
+      <c r="B84" s="23" t="s">
+        <v>819</v>
+      </c>
+      <c r="D84" s="26" t="s">
+        <v>735</v>
+      </c>
+      <c r="E84" s="15">
+        <v>1110</v>
+      </c>
+      <c r="F84" s="23" t="s">
+        <v>736</v>
+      </c>
+      <c r="G84" s="13">
+        <v>7601009579554</v>
+      </c>
+      <c r="H84" s="13" t="s">
+        <v>737</v>
+      </c>
+      <c r="I84" s="23" t="s">
+        <v>738</v>
+      </c>
+      <c r="J84" s="22" t="s">
+        <v>712</v>
+      </c>
+      <c r="K84" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="L84" s="15" t="s">
+        <v>726</v>
+      </c>
+      <c r="M84" s="15"/>
+      <c r="N84" s="15"/>
+    </row>
+    <row r="85" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A85" s="12" t="s">
+        <v>278</v>
+      </c>
+      <c r="B85" s="2" t="s">
+        <v>827</v>
+      </c>
+      <c r="C85" s="1"/>
+      <c r="D85" s="2" t="s">
+        <v>399</v>
+      </c>
+      <c r="E85" s="12">
+        <v>2000</v>
+      </c>
+      <c r="F85" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="G85" s="13">
+        <v>7601009579561</v>
+      </c>
+      <c r="H85" s="13" t="s">
+        <v>401</v>
+      </c>
+      <c r="I85" s="23" t="s">
+        <v>402</v>
+      </c>
+      <c r="J85" s="13" t="s">
+        <v>712</v>
+      </c>
+      <c r="K85" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="L85" s="15" t="s">
+        <v>726</v>
+      </c>
+      <c r="M85" s="15"/>
+      <c r="N85" s="15"/>
+    </row>
+    <row r="86" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A86" s="12" t="s">
+        <v>37</v>
+      </c>
+      <c r="B86" s="2" t="s">
+        <v>823</v>
+      </c>
+      <c r="C86" s="1"/>
+      <c r="D86" s="2" t="s">
+        <v>550</v>
+      </c>
+      <c r="E86" s="12">
+        <v>1260</v>
+      </c>
+      <c r="F86" s="1" t="s">
+        <v>551</v>
+      </c>
+      <c r="G86" s="13">
+        <v>7601007783335</v>
+      </c>
+      <c r="H86" s="13" t="s">
+        <v>552</v>
+      </c>
+      <c r="I86" s="23" t="s">
+        <v>722</v>
+      </c>
+      <c r="J86" s="13" t="s">
+        <v>712</v>
+      </c>
+      <c r="K86" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="L86" s="15" t="s">
+        <v>726</v>
+      </c>
+      <c r="M86" s="15"/>
+      <c r="N86" s="15"/>
+    </row>
+    <row r="87" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A87" s="12" t="s">
+        <v>122</v>
+      </c>
+      <c r="B87" s="2" t="s">
+        <v>822</v>
+      </c>
+      <c r="C87" s="1"/>
+      <c r="D87" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="E87" s="12">
+        <v>1950</v>
+      </c>
+      <c r="F87" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="G87" s="13">
+        <v>7601009579585</v>
+      </c>
+      <c r="H87" s="13" t="s">
+        <v>132</v>
+      </c>
+      <c r="I87" s="23" t="s">
+        <v>718</v>
+      </c>
+      <c r="J87" s="15" t="s">
+        <v>712</v>
+      </c>
+      <c r="K87" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="L87" s="15" t="s">
+        <v>726</v>
+      </c>
+      <c r="M87" s="15"/>
+      <c r="N87" s="15"/>
+    </row>
+    <row r="88" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A88" s="12" t="s">
         <v>731</v>
       </c>
-      <c r="M1" s="11" t="s">
+      <c r="B88" s="2" t="s">
+        <v>820</v>
+      </c>
+      <c r="C88" s="90"/>
+      <c r="D88" s="2" t="s">
+        <v>732</v>
+      </c>
+      <c r="E88" s="12">
+        <v>1800</v>
+      </c>
+      <c r="F88" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="G88" s="13">
+        <v>7601009579592</v>
+      </c>
+      <c r="H88" s="13" t="s">
+        <v>733</v>
+      </c>
+      <c r="I88" s="23" t="s">
+        <v>768</v>
+      </c>
+      <c r="J88" s="93" t="s">
+        <v>712</v>
+      </c>
+      <c r="K88" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="L88" s="15" t="s">
+        <v>726</v>
+      </c>
+      <c r="M88" s="15"/>
+      <c r="N88" s="15"/>
+    </row>
+    <row r="89" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A89" s="12" t="s">
+        <v>37</v>
+      </c>
+      <c r="B89" s="2" t="s">
+        <v>824</v>
+      </c>
+      <c r="C89" s="1"/>
+      <c r="D89" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="E89" s="12">
+        <v>1400</v>
+      </c>
+      <c r="F89" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="G89" s="13">
+        <v>7601009579608</v>
+      </c>
+      <c r="H89" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="I89" s="23" t="s">
+        <v>720</v>
+      </c>
+      <c r="J89" s="13" t="s">
+        <v>712</v>
+      </c>
+      <c r="K89" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="L89" s="15" t="s">
+        <v>726</v>
+      </c>
+      <c r="M89" s="15"/>
+      <c r="N89" s="15"/>
+    </row>
+    <row r="90" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A90" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="B90" s="2" t="s">
+        <v>821</v>
+      </c>
+      <c r="C90" s="1"/>
+      <c r="D90" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="E90" s="12">
+        <v>4600</v>
+      </c>
+      <c r="F90" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G90" s="13">
+        <v>7601003850338</v>
+      </c>
+      <c r="H90" s="13" t="s">
+        <v>693</v>
+      </c>
+      <c r="I90" s="23" t="s">
+        <v>734</v>
+      </c>
+      <c r="J90" s="15" t="s">
+        <v>710</v>
+      </c>
+      <c r="K90" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="L90" s="15" t="s">
+        <v>726</v>
+      </c>
+      <c r="M90" s="15"/>
+      <c r="N90" s="15"/>
+    </row>
+    <row r="91" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A91" s="12" t="s">
+        <v>62</v>
+      </c>
+      <c r="B91" s="2" t="s">
+        <v>354</v>
+      </c>
+      <c r="C91" s="1"/>
+      <c r="D91" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="E91" s="12">
+        <v>6300</v>
+      </c>
+      <c r="F91" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="G91" s="13">
+        <v>7601007783809</v>
+      </c>
+      <c r="H91" s="13" t="s">
+        <v>356</v>
+      </c>
+      <c r="I91" s="4" t="s">
+        <v>357</v>
+      </c>
+      <c r="J91" s="35" t="s">
+        <v>710</v>
+      </c>
+      <c r="K91" s="31" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="92" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A92" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="B92" s="2" t="s">
+        <v>358</v>
+      </c>
+      <c r="C92" s="1"/>
+      <c r="D92" s="2" t="s">
+        <v>326</v>
+      </c>
+      <c r="E92" s="12">
+        <v>8008</v>
+      </c>
+      <c r="F92" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="G92" s="13">
+        <v>7601003851618</v>
+      </c>
+      <c r="H92" s="13" t="s">
+        <v>359</v>
+      </c>
+      <c r="I92" s="4" t="s">
+        <v>360</v>
+      </c>
+      <c r="J92" s="35" t="s">
+        <v>710</v>
+      </c>
+      <c r="K92" s="31" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="93" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A93" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="B93" s="2" t="s">
+        <v>361</v>
+      </c>
+      <c r="C93" s="1"/>
+      <c r="D93" s="2" t="s">
+        <v>362</v>
+      </c>
+      <c r="E93" s="12">
+        <v>3600</v>
+      </c>
+      <c r="F93" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="G93" s="13">
+        <v>7601007937257</v>
+      </c>
+      <c r="H93" s="13" t="s">
+        <v>364</v>
+      </c>
+      <c r="I93" s="4" t="s">
+        <v>365</v>
+      </c>
+      <c r="J93" s="35" t="s">
+        <v>710</v>
+      </c>
+      <c r="K93" s="31" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="94" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A94" s="12" t="s">
+        <v>366</v>
+      </c>
+      <c r="B94" s="2" t="s">
+        <v>367</v>
+      </c>
+      <c r="C94" s="1"/>
+      <c r="D94" s="2" t="s">
+        <v>716</v>
+      </c>
+      <c r="E94" s="12">
+        <v>8853</v>
+      </c>
+      <c r="F94" s="1" t="s">
+        <v>368</v>
+      </c>
+      <c r="G94" s="13">
+        <v>7601007784875</v>
+      </c>
+      <c r="H94" s="13" t="s">
+        <v>369</v>
+      </c>
+      <c r="I94" s="4" t="s">
+        <v>370</v>
+      </c>
+      <c r="J94" s="35" t="s">
+        <v>710</v>
+      </c>
+      <c r="K94" s="31" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="95" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A95" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="B95" s="2" t="s">
+        <v>371</v>
+      </c>
+      <c r="C95" s="1"/>
+      <c r="D95" s="2" t="s">
+        <v>372</v>
+      </c>
+      <c r="E95" s="12">
+        <v>6003</v>
+      </c>
+      <c r="F95" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="G95" s="13">
+        <v>7601007614134</v>
+      </c>
+      <c r="H95" s="13" t="s">
+        <v>373</v>
+      </c>
+      <c r="I95" s="4" t="s">
+        <v>374</v>
+      </c>
+      <c r="J95" s="35" t="s">
+        <v>710</v>
+      </c>
+      <c r="K95" s="31" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="96" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A96" s="12" t="s">
+        <v>66</v>
+      </c>
+      <c r="B96" s="2" t="s">
+        <v>375</v>
+      </c>
+      <c r="C96" s="1"/>
+      <c r="D96" s="2" t="s">
+        <v>376</v>
+      </c>
+      <c r="E96" s="12">
+        <v>5400</v>
+      </c>
+      <c r="F96" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="G96" s="13">
+        <v>7601003851465</v>
+      </c>
+      <c r="H96" s="13" t="s">
+        <v>377</v>
+      </c>
+      <c r="I96" s="4" t="s">
+        <v>378</v>
+      </c>
+      <c r="J96" s="35" t="s">
+        <v>710</v>
+      </c>
+      <c r="K96" s="31" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="97" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A97" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="B97" s="2" t="s">
+        <v>787</v>
+      </c>
+      <c r="C97" s="1"/>
+      <c r="D97" s="2" t="s">
+        <v>686</v>
+      </c>
+      <c r="E97" s="12">
+        <v>6003</v>
+      </c>
+      <c r="F97" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="G97" s="13">
+        <v>7601003005196</v>
+      </c>
+      <c r="H97" s="13" t="s">
+        <v>593</v>
+      </c>
+      <c r="I97" s="23" t="s">
+        <v>687</v>
+      </c>
+      <c r="J97" s="15" t="s">
+        <v>710</v>
+      </c>
+      <c r="K97" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="L97" s="15"/>
+      <c r="M97" s="15"/>
+      <c r="N97" s="15"/>
+    </row>
+    <row r="98" spans="1:14" s="69" customFormat="1" ht="13.9" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A98" s="60" t="s">
+        <v>37</v>
+      </c>
+      <c r="B98" s="61" t="s">
+        <v>407</v>
+      </c>
+      <c r="C98" s="62"/>
+      <c r="D98" s="61" t="s">
+        <v>408</v>
+      </c>
+      <c r="E98" s="60">
+        <v>1816</v>
+      </c>
+      <c r="F98" s="62" t="s">
+        <v>409</v>
+      </c>
+      <c r="G98" s="63">
+        <v>7601007783540</v>
+      </c>
+      <c r="H98" s="63" t="s">
+        <v>410</v>
+      </c>
+      <c r="I98" s="64" t="s">
+        <v>411</v>
+      </c>
+      <c r="J98" s="65" t="s">
+        <v>712</v>
+      </c>
+      <c r="K98" s="66" t="s">
+        <v>23</v>
+      </c>
+      <c r="L98" s="67"/>
+      <c r="M98" s="66"/>
+      <c r="N98" s="68">
+        <v>45657</v>
+      </c>
+    </row>
+    <row r="99" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A99" s="12" t="s">
+        <v>366</v>
+      </c>
+      <c r="B99" s="2" t="s">
+        <v>379</v>
+      </c>
+      <c r="C99" s="1"/>
+      <c r="D99" s="2" t="s">
+        <v>380</v>
+      </c>
+      <c r="E99" s="12">
+        <v>6438</v>
+      </c>
+      <c r="F99" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="G99" s="13">
+        <v>7601007783717</v>
+      </c>
+      <c r="H99" s="13" t="s">
+        <v>382</v>
+      </c>
+      <c r="I99" s="4" t="s">
+        <v>383</v>
+      </c>
+      <c r="J99" s="13" t="s">
+        <v>710</v>
+      </c>
+      <c r="K99" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="L99" s="15"/>
+      <c r="M99" s="15"/>
+      <c r="N99" s="15"/>
+    </row>
+    <row r="100" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A100" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="B100" s="94" t="s">
+        <v>384</v>
+      </c>
+      <c r="C100" s="95"/>
+      <c r="D100" s="94" t="s">
+        <v>385</v>
+      </c>
+      <c r="E100" s="96">
+        <v>4500</v>
+      </c>
+      <c r="F100" s="95" t="s">
+        <v>386</v>
+      </c>
+      <c r="G100" s="97">
+        <v>7601001373365</v>
+      </c>
+      <c r="H100" s="13" t="s">
+        <v>387</v>
+      </c>
+      <c r="I100" s="4" t="s">
+        <v>388</v>
+      </c>
+      <c r="J100" s="13" t="s">
+        <v>710</v>
+      </c>
+      <c r="K100" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="L100" s="15"/>
+      <c r="M100" s="15"/>
+      <c r="N100" s="15"/>
+    </row>
+    <row r="101" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A101" s="12" t="s">
+        <v>66</v>
+      </c>
+      <c r="B101" s="94" t="s">
+        <v>389</v>
+      </c>
+      <c r="C101" s="98"/>
+      <c r="D101" s="94" t="s">
+        <v>390</v>
+      </c>
+      <c r="E101" s="96">
+        <v>4852</v>
+      </c>
+      <c r="F101" s="95" t="s">
+        <v>391</v>
+      </c>
+      <c r="G101" s="99">
+        <v>7601001373365</v>
+      </c>
+      <c r="H101" s="15" t="s">
+        <v>392</v>
+      </c>
+      <c r="I101" s="23" t="s">
+        <v>388</v>
+      </c>
+      <c r="J101" s="15" t="s">
+        <v>710</v>
+      </c>
+      <c r="K101" s="77" t="s">
+        <v>23</v>
+      </c>
+      <c r="L101" s="77"/>
+      <c r="M101" s="77"/>
+      <c r="N101" s="77"/>
+    </row>
+    <row r="102" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A102" s="12" t="s">
+        <v>62</v>
+      </c>
+      <c r="B102" s="94" t="s">
+        <v>393</v>
+      </c>
+      <c r="C102" s="95"/>
+      <c r="D102" s="94" t="s">
+        <v>394</v>
+      </c>
+      <c r="E102" s="96">
+        <v>6340</v>
+      </c>
+      <c r="F102" s="95" t="s">
+        <v>395</v>
+      </c>
+      <c r="G102" s="97">
+        <v>7601007783564</v>
+      </c>
+      <c r="H102" s="13" t="s">
+        <v>396</v>
+      </c>
+      <c r="I102" s="4" t="s">
+        <v>767</v>
+      </c>
+      <c r="J102" s="35" t="s">
+        <v>710</v>
+      </c>
+      <c r="K102" s="31" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="103" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A103" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="B103" s="94" t="s">
+        <v>412</v>
+      </c>
+      <c r="C103" s="95"/>
+      <c r="D103" s="94" t="s">
+        <v>413</v>
+      </c>
+      <c r="E103" s="96">
+        <v>3008</v>
+      </c>
+      <c r="F103" s="95" t="s">
+        <v>13</v>
+      </c>
+      <c r="G103" s="97">
+        <v>7601003851755</v>
+      </c>
+      <c r="H103" s="13" t="s">
+        <v>414</v>
+      </c>
+      <c r="I103" s="4" t="s">
+        <v>415</v>
+      </c>
+      <c r="J103" s="35" t="s">
+        <v>710</v>
+      </c>
+      <c r="K103" s="31" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="104" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A104" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="B104" s="94" t="s">
+        <v>412</v>
+      </c>
+      <c r="C104" s="98"/>
+      <c r="D104" s="94" t="s">
+        <v>416</v>
+      </c>
+      <c r="E104" s="96">
+        <v>3600</v>
+      </c>
+      <c r="F104" s="95" t="s">
+        <v>363</v>
+      </c>
+      <c r="G104" s="99">
+        <v>7601003851755</v>
+      </c>
+      <c r="H104" s="14" t="s">
+        <v>417</v>
+      </c>
+      <c r="I104" s="9" t="s">
+        <v>418</v>
+      </c>
+      <c r="J104" s="34" t="s">
+        <v>710</v>
+      </c>
+      <c r="K104" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="L104" s="42"/>
+      <c r="M104" s="32"/>
+      <c r="N104" s="32"/>
+    </row>
+    <row r="105" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A105" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="B105" s="94" t="s">
+        <v>412</v>
+      </c>
+      <c r="C105" s="95" t="s">
+        <v>419</v>
+      </c>
+      <c r="D105" s="94" t="s">
+        <v>420</v>
+      </c>
+      <c r="E105" s="96">
+        <v>3800</v>
+      </c>
+      <c r="F105" s="95" t="s">
+        <v>421</v>
+      </c>
+      <c r="G105" s="99">
+        <v>7601003851755</v>
+      </c>
+      <c r="H105" s="14" t="s">
+        <v>422</v>
+      </c>
+      <c r="I105" s="9" t="s">
+        <v>423</v>
+      </c>
+      <c r="J105" s="34" t="s">
+        <v>710</v>
+      </c>
+      <c r="K105" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="L105" s="42"/>
+      <c r="M105" s="32"/>
+      <c r="N105" s="32"/>
+    </row>
+    <row r="106" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A106" s="12" t="s">
+        <v>81</v>
+      </c>
+      <c r="B106" s="94" t="s">
+        <v>424</v>
+      </c>
+      <c r="C106" s="95"/>
+      <c r="D106" s="94" t="s">
+        <v>425</v>
+      </c>
+      <c r="E106" s="96">
+        <v>4052</v>
+      </c>
+      <c r="F106" s="95" t="s">
+        <v>84</v>
+      </c>
+      <c r="G106" s="97">
+        <v>7601007783519</v>
+      </c>
+      <c r="H106" s="13" t="s">
+        <v>426</v>
+      </c>
+      <c r="I106" s="4" t="s">
+        <v>427</v>
+      </c>
+      <c r="J106" s="35" t="s">
+        <v>710</v>
+      </c>
+      <c r="K106" s="31" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="107" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A107" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="B107" s="2" t="s">
+        <v>428</v>
+      </c>
+      <c r="C107" s="1"/>
+      <c r="D107" s="2" t="s">
+        <v>429</v>
+      </c>
+      <c r="E107" s="12">
+        <v>8125</v>
+      </c>
+      <c r="F107" s="1" t="s">
+        <v>430</v>
+      </c>
+      <c r="G107" s="13">
+        <v>7601007702657</v>
+      </c>
+      <c r="H107" s="13" t="s">
+        <v>431</v>
+      </c>
+      <c r="I107" s="4" t="s">
+        <v>432</v>
+      </c>
+      <c r="J107" s="35" t="s">
+        <v>710</v>
+      </c>
+      <c r="K107" s="31" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="108" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A108" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="B108" s="2" t="s">
+        <v>433</v>
+      </c>
+      <c r="C108" s="1"/>
+      <c r="D108" s="2" t="s">
+        <v>434</v>
+      </c>
+      <c r="E108" s="12">
+        <v>6010</v>
+      </c>
+      <c r="F108" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="G108" s="13">
+        <v>7601007588381</v>
+      </c>
+      <c r="H108" s="13" t="s">
+        <v>435</v>
+      </c>
+      <c r="I108" s="4" t="s">
+        <v>436</v>
+      </c>
+      <c r="J108" s="35" t="s">
+        <v>710</v>
+      </c>
+      <c r="K108" s="31" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="109" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A109" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="B109" s="2" t="s">
+        <v>437</v>
+      </c>
+      <c r="C109" s="1"/>
+      <c r="D109" s="2" t="s">
+        <v>438</v>
+      </c>
+      <c r="E109" s="12">
+        <v>4500</v>
+      </c>
+      <c r="F109" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="G109" s="13">
+        <v>7601003851823</v>
+      </c>
+      <c r="H109" s="13" t="s">
+        <v>439</v>
+      </c>
+      <c r="I109" s="4" t="s">
+        <v>440</v>
+      </c>
+      <c r="J109" s="35" t="s">
+        <v>710</v>
+      </c>
+      <c r="K109" s="31" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="110" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A110" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="B110" s="2" t="s">
+        <v>441</v>
+      </c>
+      <c r="C110" s="1"/>
+      <c r="D110" s="2" t="s">
+        <v>442</v>
+      </c>
+      <c r="E110" s="12">
+        <v>8400</v>
+      </c>
+      <c r="F110" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="G110" s="13">
+        <v>7601003934830</v>
+      </c>
+      <c r="H110" s="13" t="s">
+        <v>443</v>
+      </c>
+      <c r="I110" s="4" t="s">
+        <v>444</v>
+      </c>
+      <c r="J110" s="35" t="s">
+        <v>710</v>
+      </c>
+      <c r="K110" s="31" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="111" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A111" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="B111" s="2" t="s">
+        <v>445</v>
+      </c>
+      <c r="C111" s="1"/>
+      <c r="D111" s="2" t="s">
+        <v>446</v>
+      </c>
+      <c r="E111" s="12">
+        <v>6207</v>
+      </c>
+      <c r="F111" s="1" t="s">
+        <v>447</v>
+      </c>
+      <c r="G111" s="13">
+        <v>7601003431544</v>
+      </c>
+      <c r="H111" s="13" t="s">
+        <v>448</v>
+      </c>
+      <c r="I111" s="4" t="s">
+        <v>449</v>
+      </c>
+      <c r="J111" s="35" t="s">
+        <v>710</v>
+      </c>
+      <c r="K111" s="31" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="112" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A112" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="B112" s="2" t="s">
+        <v>450</v>
+      </c>
+      <c r="C112" s="1"/>
+      <c r="D112" s="2" t="s">
+        <v>451</v>
+      </c>
+      <c r="E112" s="12">
+        <v>8052</v>
+      </c>
+      <c r="F112" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="G112" s="13">
+        <v>7601003385861</v>
+      </c>
+      <c r="H112" s="13" t="s">
+        <v>452</v>
+      </c>
+      <c r="I112" s="4" t="s">
+        <v>453</v>
+      </c>
+      <c r="J112" s="35" t="s">
+        <v>710</v>
+      </c>
+      <c r="K112" s="31" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="113" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A113" s="12" t="s">
+        <v>105</v>
+      </c>
+      <c r="B113" s="2" t="s">
+        <v>454</v>
+      </c>
+      <c r="C113" s="1"/>
+      <c r="D113" s="2" t="s">
+        <v>455</v>
+      </c>
+      <c r="E113" s="12">
+        <v>6900</v>
+      </c>
+      <c r="F113" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="G113" s="13">
+        <v>7601007783496</v>
+      </c>
+      <c r="H113" s="13" t="s">
+        <v>456</v>
+      </c>
+      <c r="I113" s="4" t="s">
+        <v>457</v>
+      </c>
+      <c r="J113" s="35" t="s">
+        <v>711</v>
+      </c>
+      <c r="K113" s="31" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="114" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A114" s="12" t="s">
+        <v>105</v>
+      </c>
+      <c r="B114" s="2" t="s">
+        <v>458</v>
+      </c>
+      <c r="C114" s="1"/>
+      <c r="D114" s="2" t="s">
+        <v>459</v>
+      </c>
+      <c r="E114" s="12">
+        <v>6834</v>
+      </c>
+      <c r="F114" s="1" t="s">
+        <v>460</v>
+      </c>
+      <c r="G114" s="13">
+        <v>7601007783274</v>
+      </c>
+      <c r="H114" s="13" t="s">
+        <v>461</v>
+      </c>
+      <c r="I114" s="4" t="s">
+        <v>462</v>
+      </c>
+      <c r="J114" s="35" t="s">
+        <v>711</v>
+      </c>
+      <c r="K114" s="31" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="115" spans="1:15" ht="10" x14ac:dyDescent="0.3">
+      <c r="A115" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="B115" s="2" t="s">
+        <v>463</v>
+      </c>
+      <c r="C115" s="8"/>
+      <c r="D115" s="2" t="s">
+        <v>774</v>
+      </c>
+      <c r="E115" s="12">
+        <v>6004</v>
+      </c>
+      <c r="F115" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="G115" s="14">
+        <v>7601007939824</v>
+      </c>
+      <c r="H115" s="19" t="s">
+        <v>464</v>
+      </c>
+      <c r="I115" s="9" t="s">
+        <v>465</v>
+      </c>
+      <c r="J115" s="34" t="s">
+        <v>710</v>
+      </c>
+      <c r="K115" s="32" t="s">
+        <v>36</v>
+      </c>
+      <c r="L115" s="42"/>
+      <c r="M115" s="32"/>
+      <c r="N115" s="32"/>
+    </row>
+    <row r="116" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A116" s="12" t="s">
+        <v>317</v>
+      </c>
+      <c r="B116" s="2" t="s">
+        <v>466</v>
+      </c>
+      <c r="C116" s="8"/>
+      <c r="D116" s="2" t="s">
+        <v>744</v>
+      </c>
+      <c r="E116" s="12">
+        <v>6055</v>
+      </c>
+      <c r="F116" s="1" t="s">
+        <v>467</v>
+      </c>
+      <c r="G116" s="14">
+        <v>7601007946860</v>
+      </c>
+      <c r="H116" s="18" t="s">
+        <v>468</v>
+      </c>
+      <c r="I116" s="23" t="s">
+        <v>469</v>
+      </c>
+      <c r="J116" s="31" t="s">
+        <v>710</v>
+      </c>
+      <c r="K116" s="32" t="s">
+        <v>36</v>
+      </c>
+      <c r="L116" s="42"/>
+      <c r="M116" s="32"/>
+      <c r="N116" s="32"/>
+    </row>
+    <row r="117" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A117" s="12" t="s">
+        <v>621</v>
+      </c>
+      <c r="B117" s="2" t="s">
+        <v>470</v>
+      </c>
+      <c r="C117" s="1"/>
+      <c r="D117" s="2" t="s">
+        <v>758</v>
+      </c>
+      <c r="E117" s="12">
+        <v>9220</v>
+      </c>
+      <c r="F117" s="1" t="s">
+        <v>759</v>
+      </c>
+      <c r="G117" s="13">
+        <v>7601007911417</v>
+      </c>
+      <c r="H117" s="13" t="s">
+        <v>471</v>
+      </c>
+      <c r="I117" s="23" t="s">
+        <v>472</v>
+      </c>
+      <c r="J117" s="15" t="s">
+        <v>710</v>
+      </c>
+      <c r="K117" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="L117" s="26" t="s">
+        <v>760</v>
+      </c>
+      <c r="M117" s="15"/>
+      <c r="N117" s="15"/>
+    </row>
+    <row r="118" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A118" s="12" t="s">
+        <v>66</v>
+      </c>
+      <c r="B118" s="2" t="s">
+        <v>473</v>
+      </c>
+      <c r="C118" s="1"/>
+      <c r="D118" s="2" t="s">
+        <v>474</v>
+      </c>
+      <c r="E118" s="12">
+        <v>5212</v>
+      </c>
+      <c r="F118" s="1" t="s">
+        <v>475</v>
+      </c>
+      <c r="G118" s="13">
+        <v>7601003851625</v>
+      </c>
+      <c r="H118" s="13" t="s">
+        <v>476</v>
+      </c>
+      <c r="I118" s="4" t="s">
+        <v>477</v>
+      </c>
+      <c r="J118" s="13" t="s">
+        <v>710</v>
+      </c>
+      <c r="K118" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="L118" s="15"/>
+      <c r="M118" s="15"/>
+      <c r="N118" s="15"/>
+    </row>
+    <row r="119" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A119" s="12" t="s">
+        <v>81</v>
+      </c>
+      <c r="B119" s="2" t="s">
+        <v>478</v>
+      </c>
+      <c r="C119" s="8"/>
+      <c r="D119" s="2" t="s">
+        <v>682</v>
+      </c>
+      <c r="E119" s="12">
+        <v>4410</v>
+      </c>
+      <c r="F119" s="1" t="s">
+        <v>683</v>
+      </c>
+      <c r="G119" s="14">
+        <v>7601002742672</v>
+      </c>
+      <c r="H119" s="16" t="s">
+        <v>684</v>
+      </c>
+      <c r="I119" s="9" t="s">
+        <v>479</v>
+      </c>
+      <c r="J119" s="14" t="s">
+        <v>710</v>
+      </c>
+      <c r="K119" s="77" t="s">
+        <v>36</v>
+      </c>
+      <c r="L119" s="77"/>
+      <c r="M119" s="77"/>
+      <c r="N119" s="77"/>
+    </row>
+    <row r="120" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A120" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="B120" s="2" t="s">
+        <v>480</v>
+      </c>
+      <c r="C120" s="8"/>
+      <c r="D120" s="2" t="s">
+        <v>481</v>
+      </c>
+      <c r="E120" s="12">
+        <v>4153</v>
+      </c>
+      <c r="F120" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="G120" s="14">
+        <v>7601007927371</v>
+      </c>
+      <c r="H120" s="19" t="s">
+        <v>482</v>
+      </c>
+      <c r="I120" s="80" t="s">
+        <v>483</v>
+      </c>
+      <c r="J120" s="19" t="s">
+        <v>710</v>
+      </c>
+      <c r="K120" s="77" t="s">
+        <v>36</v>
+      </c>
+      <c r="L120" s="77"/>
+      <c r="M120" s="77"/>
+      <c r="N120" s="77"/>
+    </row>
+    <row r="121" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A121" s="12" t="s">
+        <v>122</v>
+      </c>
+      <c r="B121" s="2" t="s">
+        <v>484</v>
+      </c>
+      <c r="C121" s="8"/>
+      <c r="D121" s="2" t="s">
+        <v>775</v>
+      </c>
+      <c r="E121" s="12">
+        <v>1920</v>
+      </c>
+      <c r="F121" s="1" t="s">
+        <v>805</v>
+      </c>
+      <c r="G121" s="14">
+        <v>7601007946846</v>
+      </c>
+      <c r="H121" s="14" t="s">
+        <v>485</v>
+      </c>
+      <c r="I121" s="23" t="s">
+        <v>486</v>
+      </c>
+      <c r="J121" s="15" t="s">
+        <v>712</v>
+      </c>
+      <c r="K121" s="77" t="s">
+        <v>36</v>
+      </c>
+      <c r="L121" s="77"/>
+      <c r="M121" s="77"/>
+      <c r="N121" s="77"/>
+    </row>
+    <row r="122" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A122" s="12" t="s">
+        <v>66</v>
+      </c>
+      <c r="B122" s="2" t="s">
+        <v>487</v>
+      </c>
+      <c r="C122" s="8"/>
+      <c r="D122" s="2" t="s">
+        <v>488</v>
+      </c>
+      <c r="E122" s="12">
+        <v>4800</v>
+      </c>
+      <c r="F122" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="G122" s="14">
+        <v>7601007939831</v>
+      </c>
+      <c r="H122" s="16" t="s">
+        <v>489</v>
+      </c>
+      <c r="I122" s="23" t="s">
+        <v>490</v>
+      </c>
+      <c r="J122" s="15" t="s">
+        <v>710</v>
+      </c>
+      <c r="K122" s="77" t="s">
+        <v>36</v>
+      </c>
+      <c r="L122" s="77"/>
+      <c r="M122" s="77"/>
+      <c r="N122" s="77"/>
+    </row>
+    <row r="123" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A123" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="B123" s="2" t="s">
+        <v>491</v>
+      </c>
+      <c r="C123" s="8"/>
+      <c r="D123" s="2" t="s">
+        <v>492</v>
+      </c>
+      <c r="E123" s="12">
+        <v>8304</v>
+      </c>
+      <c r="F123" s="1" t="s">
+        <v>493</v>
+      </c>
+      <c r="G123" s="14">
+        <v>7601007927401</v>
+      </c>
+      <c r="H123" s="16" t="s">
+        <v>494</v>
+      </c>
+      <c r="I123" s="78" t="s">
+        <v>495</v>
+      </c>
+      <c r="J123" s="79" t="s">
+        <v>710</v>
+      </c>
+      <c r="K123" s="77" t="s">
+        <v>36</v>
+      </c>
+      <c r="L123" s="77"/>
+      <c r="M123" s="77"/>
+      <c r="N123" s="77"/>
+    </row>
+    <row r="124" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A124" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="B124" s="2" t="s">
+        <v>496</v>
+      </c>
+      <c r="C124" s="8"/>
+      <c r="D124" s="2" t="s">
+        <v>697</v>
+      </c>
+      <c r="E124" s="12">
+        <v>3612</v>
+      </c>
+      <c r="F124" s="1" t="s">
+        <v>497</v>
+      </c>
+      <c r="G124" s="14">
+        <v>7601001848238</v>
+      </c>
+      <c r="H124" s="15" t="s">
+        <v>498</v>
+      </c>
+      <c r="I124" s="23" t="s">
+        <v>499</v>
+      </c>
+      <c r="J124" s="15" t="s">
+        <v>710</v>
+      </c>
+      <c r="K124" s="77" t="s">
+        <v>36</v>
+      </c>
+      <c r="L124" s="77"/>
+      <c r="M124" s="77"/>
+      <c r="N124" s="77"/>
+    </row>
+    <row r="125" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A125" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="B125" s="2" t="s">
+        <v>500</v>
+      </c>
+      <c r="C125" s="8"/>
+      <c r="D125" s="2" t="s">
+        <v>501</v>
+      </c>
+      <c r="E125" s="12">
+        <v>3270</v>
+      </c>
+      <c r="F125" s="1" t="s">
+        <v>502</v>
+      </c>
+      <c r="G125" s="14">
+        <v>7601007939848</v>
+      </c>
+      <c r="H125" s="16" t="s">
+        <v>503</v>
+      </c>
+      <c r="I125" s="9" t="s">
+        <v>504</v>
+      </c>
+      <c r="J125" s="14" t="s">
+        <v>710</v>
+      </c>
+      <c r="K125" s="77" t="s">
+        <v>36</v>
+      </c>
+      <c r="L125" s="77"/>
+      <c r="M125" s="77"/>
+      <c r="N125" s="77"/>
+    </row>
+    <row r="126" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A126" s="12" t="s">
+        <v>66</v>
+      </c>
+      <c r="B126" s="2" t="s">
+        <v>505</v>
+      </c>
+      <c r="C126" s="8"/>
+      <c r="D126" s="2" t="s">
+        <v>506</v>
+      </c>
+      <c r="E126" s="12">
+        <v>4665</v>
+      </c>
+      <c r="F126" s="1" t="s">
+        <v>507</v>
+      </c>
+      <c r="G126" s="14">
+        <v>7601007997398</v>
+      </c>
+      <c r="H126" s="16" t="s">
+        <v>685</v>
+      </c>
+      <c r="I126" s="23" t="s">
+        <v>508</v>
+      </c>
+      <c r="J126" s="31" t="s">
+        <v>710</v>
+      </c>
+      <c r="K126" s="32" t="s">
+        <v>36</v>
+      </c>
+      <c r="L126" s="42"/>
+      <c r="M126" s="32"/>
+      <c r="N126" s="32"/>
+    </row>
+    <row r="127" spans="1:15" s="49" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A127" s="86" t="s">
+        <v>24</v>
+      </c>
+      <c r="B127" s="85" t="s">
+        <v>509</v>
+      </c>
+      <c r="C127" s="87"/>
+      <c r="D127" s="85" t="s">
+        <v>510</v>
+      </c>
+      <c r="E127" s="86">
+        <v>4112</v>
+      </c>
+      <c r="F127" s="87" t="s">
+        <v>511</v>
+      </c>
+      <c r="G127" s="88">
+        <v>7601007781935</v>
+      </c>
+      <c r="H127" s="15" t="s">
+        <v>512</v>
+      </c>
+      <c r="I127" s="23" t="s">
+        <v>160</v>
+      </c>
+      <c r="J127" s="15" t="s">
+        <v>710</v>
+      </c>
+      <c r="K127" s="89" t="s">
+        <v>36</v>
+      </c>
+      <c r="L127" s="89"/>
+      <c r="M127" s="89"/>
+      <c r="N127" s="89"/>
+      <c r="O127" s="23"/>
+    </row>
+    <row r="128" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A128" s="12" t="s">
+        <v>141</v>
+      </c>
+      <c r="B128" s="2" t="s">
+        <v>513</v>
+      </c>
+      <c r="C128" s="1"/>
+      <c r="D128" s="2" t="s">
+        <v>514</v>
+      </c>
+      <c r="E128" s="12">
+        <v>1227</v>
+      </c>
+      <c r="F128" s="1" t="s">
+        <v>515</v>
+      </c>
+      <c r="G128" s="13">
+        <v>7601002865395</v>
+      </c>
+      <c r="H128" s="15" t="s">
+        <v>810</v>
+      </c>
+      <c r="I128" s="4" t="s">
+        <v>516</v>
+      </c>
+      <c r="J128" s="35" t="s">
+        <v>712</v>
+      </c>
+      <c r="K128" s="31" t="s">
+        <v>16</v>
+      </c>
+      <c r="O128" s="49"/>
+    </row>
+    <row r="129" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A129" s="12" t="s">
+        <v>66</v>
+      </c>
+      <c r="B129" s="2" t="s">
+        <v>517</v>
+      </c>
+      <c r="C129" s="1" t="s">
+        <v>518</v>
+      </c>
+      <c r="D129" s="2" t="s">
+        <v>519</v>
+      </c>
+      <c r="E129" s="12">
+        <v>5454</v>
+      </c>
+      <c r="F129" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="G129" s="13">
+        <v>7601002107914</v>
+      </c>
+      <c r="H129" s="13" t="s">
+        <v>695</v>
+      </c>
+      <c r="I129" s="4" t="s">
+        <v>795</v>
+      </c>
+      <c r="J129" s="35" t="s">
+        <v>710</v>
+      </c>
+      <c r="K129" s="31" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="130" spans="1:16" ht="13.9" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A130" s="44" t="s">
+        <v>56</v>
+      </c>
+      <c r="B130" s="45" t="s">
+        <v>526</v>
+      </c>
+      <c r="C130" s="46"/>
+      <c r="D130" s="45" t="s">
+        <v>690</v>
+      </c>
+      <c r="E130" s="44">
+        <v>4123</v>
+      </c>
+      <c r="F130" s="46" t="s">
+        <v>527</v>
+      </c>
+      <c r="G130" s="47">
+        <v>7601001378599</v>
+      </c>
+      <c r="H130" s="48" t="s">
+        <v>528</v>
+      </c>
+      <c r="I130" s="49" t="s">
+        <v>529</v>
+      </c>
+      <c r="J130" s="50" t="s">
+        <v>710</v>
+      </c>
+      <c r="K130" s="51" t="s">
+        <v>36</v>
+      </c>
+      <c r="L130" s="52"/>
+      <c r="M130" s="51"/>
+      <c r="N130" s="51"/>
+      <c r="P130" s="23" t="s">
+        <v>777</v>
+      </c>
+    </row>
+    <row r="131" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A131" s="12" t="s">
+        <v>105</v>
+      </c>
+      <c r="B131" s="2" t="s">
+        <v>521</v>
+      </c>
+      <c r="C131" s="8"/>
+      <c r="D131" s="2" t="s">
+        <v>522</v>
+      </c>
+      <c r="E131" s="12">
+        <v>6532</v>
+      </c>
+      <c r="F131" s="1" t="s">
+        <v>523</v>
+      </c>
+      <c r="G131" s="14">
+        <v>7601007863433</v>
+      </c>
+      <c r="H131" s="16" t="s">
+        <v>524</v>
+      </c>
+      <c r="I131" s="23" t="s">
+        <v>525</v>
+      </c>
+      <c r="J131" s="15" t="s">
+        <v>711</v>
+      </c>
+      <c r="K131" s="77" t="s">
+        <v>36</v>
+      </c>
+      <c r="L131" s="77"/>
+      <c r="M131" s="77"/>
+      <c r="N131" s="77"/>
+    </row>
+    <row r="132" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A132" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="B132" s="2" t="s">
+        <v>530</v>
+      </c>
+      <c r="C132" s="8"/>
+      <c r="D132" s="2" t="s">
+        <v>531</v>
+      </c>
+      <c r="E132" s="12">
+        <v>3422</v>
+      </c>
+      <c r="F132" s="1" t="s">
+        <v>532</v>
+      </c>
+      <c r="G132" s="14">
+        <v>7601001794122</v>
+      </c>
+      <c r="H132" s="16" t="s">
+        <v>703</v>
+      </c>
+      <c r="I132" s="9" t="s">
+        <v>533</v>
+      </c>
+      <c r="J132" s="34" t="s">
+        <v>710</v>
+      </c>
+      <c r="K132" s="32" t="s">
+        <v>16</v>
+      </c>
+      <c r="L132" s="42"/>
+      <c r="M132" s="32"/>
+      <c r="N132" s="32"/>
+    </row>
+    <row r="133" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A133" s="12" t="s">
+        <v>66</v>
+      </c>
+      <c r="B133" s="2" t="s">
+        <v>534</v>
+      </c>
+      <c r="C133" s="1"/>
+      <c r="D133" s="2" t="s">
+        <v>535</v>
+      </c>
+      <c r="E133" s="12">
+        <v>4303</v>
+      </c>
+      <c r="F133" s="1" t="s">
+        <v>536</v>
+      </c>
+      <c r="G133" s="13">
+        <v>7601007783434</v>
+      </c>
+      <c r="H133" s="13" t="s">
+        <v>537</v>
+      </c>
+      <c r="I133" s="4" t="s">
+        <v>538</v>
+      </c>
+      <c r="J133" s="35" t="s">
+        <v>710</v>
+      </c>
+      <c r="K133" s="31" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="134" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A134" s="12" t="s">
+        <v>165</v>
+      </c>
+      <c r="B134" s="2" t="s">
+        <v>539</v>
+      </c>
+      <c r="C134" s="1"/>
+      <c r="D134" s="2" t="s">
+        <v>540</v>
+      </c>
+      <c r="E134" s="12">
+        <v>1630</v>
+      </c>
+      <c r="F134" s="1" t="s">
+        <v>541</v>
+      </c>
+      <c r="G134" s="13">
+        <v>7601007783748</v>
+      </c>
+      <c r="H134" s="13" t="s">
+        <v>542</v>
+      </c>
+      <c r="I134" s="4" t="s">
+        <v>543</v>
+      </c>
+      <c r="J134" s="35" t="s">
+        <v>712</v>
+      </c>
+      <c r="K134" s="31" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="135" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A135" s="12" t="s">
+        <v>105</v>
+      </c>
+      <c r="B135" s="2" t="s">
+        <v>544</v>
+      </c>
+      <c r="C135" s="8"/>
+      <c r="D135" s="2" t="s">
+        <v>545</v>
+      </c>
+      <c r="E135" s="12">
+        <v>6830</v>
+      </c>
+      <c r="F135" s="1" t="s">
+        <v>546</v>
+      </c>
+      <c r="G135" s="14">
+        <v>7601007946839</v>
+      </c>
+      <c r="H135" s="16" t="s">
+        <v>547</v>
+      </c>
+      <c r="I135" s="23" t="s">
+        <v>548</v>
+      </c>
+      <c r="J135" s="15" t="s">
+        <v>711</v>
+      </c>
+      <c r="K135" s="77" t="s">
+        <v>36</v>
+      </c>
+      <c r="L135" s="77"/>
+      <c r="M135" s="77"/>
+      <c r="N135" s="77"/>
+    </row>
+    <row r="136" spans="1:16" s="49" customFormat="1" ht="13.9" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A136" s="44" t="s">
+        <v>141</v>
+      </c>
+      <c r="B136" s="45" t="s">
+        <v>549</v>
+      </c>
+      <c r="C136" s="46"/>
+      <c r="D136" s="45" t="s">
+        <v>403</v>
+      </c>
+      <c r="E136" s="44">
+        <v>1227</v>
+      </c>
+      <c r="F136" s="46" t="s">
+        <v>771</v>
+      </c>
+      <c r="G136" s="54">
+        <v>7601007997879</v>
+      </c>
+      <c r="H136" s="54" t="s">
+        <v>553</v>
+      </c>
+      <c r="I136" s="55" t="s">
+        <v>554</v>
+      </c>
+      <c r="J136" s="54" t="s">
+        <v>712</v>
+      </c>
+      <c r="K136" s="84" t="s">
+        <v>23</v>
+      </c>
+      <c r="L136" s="84"/>
+      <c r="M136" s="84"/>
+      <c r="N136" s="84"/>
+    </row>
+    <row r="137" spans="1:16" s="49" customFormat="1" ht="13.9" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A137" s="44" t="s">
+        <v>141</v>
+      </c>
+      <c r="B137" s="45" t="s">
+        <v>549</v>
+      </c>
+      <c r="C137" s="91"/>
+      <c r="D137" s="45" t="s">
+        <v>403</v>
+      </c>
+      <c r="E137" s="44">
+        <v>1227</v>
+      </c>
+      <c r="F137" s="46" t="s">
+        <v>771</v>
+      </c>
+      <c r="G137" s="54">
+        <v>7601007783335</v>
+      </c>
+      <c r="H137" s="54" t="s">
+        <v>723</v>
+      </c>
+      <c r="I137" s="49" t="s">
+        <v>724</v>
+      </c>
+      <c r="J137" s="54"/>
+      <c r="K137" s="84" t="s">
+        <v>23</v>
+      </c>
+      <c r="L137" s="84" t="s">
+        <v>726</v>
+      </c>
+      <c r="M137" s="84"/>
+      <c r="N137" s="84"/>
+    </row>
+    <row r="138" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A138" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="B138" s="2" t="s">
+        <v>555</v>
+      </c>
+      <c r="C138" s="8"/>
+      <c r="D138" s="83" t="s">
+        <v>799</v>
+      </c>
+      <c r="E138" s="12">
+        <v>3302</v>
+      </c>
+      <c r="F138" s="1" t="s">
+        <v>556</v>
+      </c>
+      <c r="G138" s="14">
+        <v>7601002748407</v>
+      </c>
+      <c r="H138" s="14" t="s">
+        <v>557</v>
+      </c>
+      <c r="I138" s="4" t="s">
+        <v>558</v>
+      </c>
+      <c r="J138" s="31" t="s">
+        <v>710</v>
+      </c>
+      <c r="K138" s="32" t="s">
+        <v>16</v>
+      </c>
+      <c r="L138" s="42"/>
+      <c r="M138" s="32"/>
+      <c r="N138" s="32"/>
+    </row>
+    <row r="139" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A139" s="12" t="s">
+        <v>105</v>
+      </c>
+      <c r="B139" s="2" t="s">
+        <v>559</v>
+      </c>
+      <c r="C139" s="1"/>
+      <c r="D139" s="2" t="s">
+        <v>560</v>
+      </c>
+      <c r="E139" s="12">
+        <v>6514</v>
+      </c>
+      <c r="F139" s="1" t="s">
+        <v>561</v>
+      </c>
+      <c r="G139" s="13">
+        <v>7601003598421</v>
+      </c>
+      <c r="H139" s="13" t="s">
+        <v>562</v>
+      </c>
+      <c r="I139" s="4" t="s">
+        <v>563</v>
+      </c>
+      <c r="J139" s="35" t="s">
+        <v>711</v>
+      </c>
+      <c r="K139" s="31" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="140" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A140" s="12" t="s">
+        <v>564</v>
+      </c>
+      <c r="B140" s="2" t="s">
+        <v>565</v>
+      </c>
+      <c r="C140" s="1"/>
+      <c r="D140" s="2" t="s">
+        <v>566</v>
+      </c>
+      <c r="E140" s="12">
+        <v>9100</v>
+      </c>
+      <c r="F140" s="1" t="s">
+        <v>567</v>
+      </c>
+      <c r="G140" s="13">
+        <v>7601003309614</v>
+      </c>
+      <c r="H140" s="13" t="s">
+        <v>568</v>
+      </c>
+      <c r="I140" s="4" t="s">
+        <v>569</v>
+      </c>
+      <c r="J140" s="35" t="s">
+        <v>710</v>
+      </c>
+      <c r="K140" s="31" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="141" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A141" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="B141" s="2" t="s">
+        <v>570</v>
+      </c>
+      <c r="C141" s="8"/>
+      <c r="D141" s="2" t="s">
+        <v>571</v>
+      </c>
+      <c r="E141" s="12">
+        <v>3627</v>
+      </c>
+      <c r="F141" s="1" t="s">
+        <v>572</v>
+      </c>
+      <c r="G141" s="14">
+        <v>7601003300116</v>
+      </c>
+      <c r="H141" s="19" t="s">
+        <v>573</v>
+      </c>
+      <c r="I141" s="23" t="s">
+        <v>574</v>
+      </c>
+      <c r="J141" s="15" t="s">
+        <v>710</v>
+      </c>
+      <c r="K141" s="77" t="s">
+        <v>36</v>
+      </c>
+      <c r="L141" s="77"/>
+      <c r="M141" s="77"/>
+      <c r="N141" s="77"/>
+    </row>
+    <row r="142" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A142" s="12" t="s">
+        <v>165</v>
+      </c>
+      <c r="B142" s="2" t="s">
+        <v>575</v>
+      </c>
+      <c r="C142" s="1"/>
+      <c r="D142" s="2" t="s">
+        <v>576</v>
+      </c>
+      <c r="E142" s="12">
+        <v>1700</v>
+      </c>
+      <c r="F142" s="1" t="s">
+        <v>352</v>
+      </c>
+      <c r="G142" s="13">
+        <v>7601007783724</v>
+      </c>
+      <c r="H142" s="13" t="s">
+        <v>577</v>
+      </c>
+      <c r="I142" s="4" t="s">
+        <v>578</v>
+      </c>
+      <c r="J142" s="35" t="s">
+        <v>712</v>
+      </c>
+      <c r="K142" s="31" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="143" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A143" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="B143" s="2" t="s">
+        <v>818</v>
+      </c>
+      <c r="C143" s="1"/>
+      <c r="D143" s="2" t="s">
+        <v>579</v>
+      </c>
+      <c r="E143" s="12">
+        <v>3097</v>
+      </c>
+      <c r="F143" s="1" t="s">
+        <v>580</v>
+      </c>
+      <c r="G143" s="13">
+        <v>7601003901764</v>
+      </c>
+      <c r="H143" s="13" t="s">
+        <v>581</v>
+      </c>
+      <c r="I143" s="4" t="s">
+        <v>582</v>
+      </c>
+      <c r="J143" s="35" t="s">
+        <v>710</v>
+      </c>
+      <c r="K143" s="31" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="144" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A144" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="B144" s="2" t="s">
+        <v>583</v>
+      </c>
+      <c r="C144" s="1"/>
+      <c r="D144" s="2" t="s">
+        <v>584</v>
+      </c>
+      <c r="E144" s="12">
+        <v>8001</v>
+      </c>
+      <c r="F144" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="G144" s="13">
+        <v>7601007783557</v>
+      </c>
+      <c r="H144" s="13" t="s">
+        <v>585</v>
+      </c>
+      <c r="I144" s="4" t="s">
+        <v>586</v>
+      </c>
+      <c r="J144" s="35" t="s">
+        <v>710</v>
+      </c>
+      <c r="K144" s="31" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="145" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A145" s="12" t="s">
+        <v>37</v>
+      </c>
+      <c r="B145" s="2" t="s">
+        <v>814</v>
+      </c>
+      <c r="C145" s="1"/>
+      <c r="D145" s="2" t="s">
+        <v>815</v>
+      </c>
+      <c r="E145" s="12">
+        <v>1018</v>
+      </c>
+      <c r="F145" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="G145" s="13">
+        <v>7601009312748</v>
+      </c>
+      <c r="H145" s="13" t="s">
+        <v>817</v>
+      </c>
+      <c r="I145" s="4" t="s">
+        <v>816</v>
+      </c>
+      <c r="J145" s="35" t="s">
+        <v>712</v>
+      </c>
+      <c r="K145" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="M145" s="33">
+        <v>46188</v>
+      </c>
+    </row>
+    <row r="146" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A146" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="B146" s="2" t="s">
+        <v>772</v>
+      </c>
+      <c r="C146" s="8"/>
+      <c r="D146" s="2" t="s">
+        <v>587</v>
+      </c>
+      <c r="E146" s="12">
+        <v>2502</v>
+      </c>
+      <c r="F146" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="G146" s="14">
+        <v>7601003836929</v>
+      </c>
+      <c r="H146" s="16" t="s">
+        <v>588</v>
+      </c>
+      <c r="I146" s="4" t="s">
+        <v>773</v>
+      </c>
+      <c r="J146" s="31" t="s">
+        <v>710</v>
+      </c>
+      <c r="K146" s="32" t="s">
+        <v>36</v>
+      </c>
+      <c r="L146" s="70">
+        <v>45967</v>
+      </c>
+      <c r="M146" s="32"/>
+      <c r="N146" s="32"/>
+    </row>
+    <row r="147" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A147" s="12" t="s">
+        <v>81</v>
+      </c>
+      <c r="B147" s="2" t="s">
+        <v>589</v>
+      </c>
+      <c r="C147" s="1"/>
+      <c r="D147" s="2" t="s">
+        <v>590</v>
+      </c>
+      <c r="E147" s="12">
+        <v>4052</v>
+      </c>
+      <c r="F147" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="G147" s="13">
+        <v>7601007997534</v>
+      </c>
+      <c r="H147" s="13" t="s">
+        <v>591</v>
+      </c>
+      <c r="I147" s="4" t="s">
+        <v>592</v>
+      </c>
+      <c r="J147" s="35" t="s">
+        <v>710</v>
+      </c>
+      <c r="K147" s="31" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="148" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A148" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="B148" s="2" t="s">
+        <v>831</v>
+      </c>
+      <c r="C148" s="1"/>
+      <c r="D148" s="2" t="s">
+        <v>832</v>
+      </c>
+      <c r="E148" s="12">
+        <v>8406</v>
+      </c>
+      <c r="F148" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="G148" s="13">
+        <v>7649992967002</v>
+      </c>
+      <c r="H148" s="13" t="s">
+        <v>833</v>
+      </c>
+      <c r="I148" s="4" t="s">
+        <v>834</v>
+      </c>
+      <c r="J148" s="35" t="s">
+        <v>710</v>
+      </c>
+      <c r="K148" s="31" t="s">
+        <v>16</v>
+      </c>
+      <c r="L148" s="100">
+        <v>46245</v>
+      </c>
+    </row>
+    <row r="149" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A149" s="15" t="s">
+        <v>95</v>
+      </c>
+      <c r="B149" s="23" t="s">
+        <v>750</v>
+      </c>
+      <c r="D149" s="26" t="s">
+        <v>797</v>
+      </c>
+      <c r="E149" s="15">
+        <v>9422</v>
+      </c>
+      <c r="F149" s="23" t="s">
+        <v>295</v>
+      </c>
+      <c r="G149" s="13" t="s">
+        <v>751</v>
+      </c>
+      <c r="H149" s="13" t="s">
+        <v>753</v>
+      </c>
+      <c r="I149" s="23" t="s">
+        <v>752</v>
+      </c>
+      <c r="J149" s="22" t="s">
+        <v>710</v>
+      </c>
+      <c r="K149" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="L149" s="15"/>
+      <c r="M149" s="81">
+        <v>45763</v>
+      </c>
+      <c r="N149" s="15"/>
+    </row>
+    <row r="150" spans="1:14" s="69" customFormat="1" ht="13.9" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A150" s="60" t="s">
+        <v>10</v>
+      </c>
+      <c r="B150" s="61" t="s">
+        <v>600</v>
+      </c>
+      <c r="C150" s="62"/>
+      <c r="D150" s="61" t="s">
+        <v>12</v>
+      </c>
+      <c r="E150" s="60">
+        <v>3012</v>
+      </c>
+      <c r="F150" s="62" t="s">
+        <v>13</v>
+      </c>
+      <c r="G150" s="63">
+        <v>7601007783694</v>
+      </c>
+      <c r="H150" s="63" t="s">
+        <v>14</v>
+      </c>
+      <c r="I150" s="64" t="s">
+        <v>601</v>
+      </c>
+      <c r="J150" s="65" t="s">
+        <v>710</v>
+      </c>
+      <c r="K150" s="66" t="s">
+        <v>23</v>
+      </c>
+      <c r="L150" s="67"/>
+      <c r="M150" s="66"/>
+      <c r="N150" s="68">
+        <v>45657</v>
+      </c>
+    </row>
+    <row r="151" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A151" s="12" t="s">
+        <v>116</v>
+      </c>
+      <c r="B151" s="2" t="s">
+        <v>602</v>
+      </c>
+      <c r="C151" s="1"/>
+      <c r="D151" s="2" t="s">
+        <v>603</v>
+      </c>
+      <c r="E151" s="12">
+        <v>7007</v>
+      </c>
+      <c r="F151" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="G151" s="13">
+        <v>7601007783441</v>
+      </c>
+      <c r="H151" s="13" t="s">
+        <v>604</v>
+      </c>
+      <c r="I151" s="4" t="s">
+        <v>605</v>
+      </c>
+      <c r="J151" s="35" t="s">
+        <v>710</v>
+      </c>
+      <c r="K151" s="31" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="152" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A152" s="12" t="s">
+        <v>606</v>
+      </c>
+      <c r="B152" s="2" t="s">
+        <v>607</v>
+      </c>
+      <c r="C152" s="8"/>
+      <c r="D152" s="2" t="s">
+        <v>608</v>
+      </c>
+      <c r="E152" s="12">
+        <v>8762</v>
+      </c>
+      <c r="F152" s="1" t="s">
+        <v>609</v>
+      </c>
+      <c r="G152" s="14">
+        <v>7601007946815</v>
+      </c>
+      <c r="H152" s="19" t="s">
+        <v>610</v>
+      </c>
+      <c r="I152" s="23" t="s">
+        <v>611</v>
+      </c>
+      <c r="J152" s="15" t="s">
+        <v>710</v>
+      </c>
+      <c r="K152" s="77" t="s">
+        <v>36</v>
+      </c>
+      <c r="L152" s="77"/>
+      <c r="M152" s="77"/>
+      <c r="N152" s="77"/>
+    </row>
+    <row r="153" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A153" s="12" t="s">
+        <v>165</v>
+      </c>
+      <c r="B153" s="2" t="s">
+        <v>704</v>
+      </c>
+      <c r="C153" s="8"/>
+      <c r="D153" s="2" t="s">
+        <v>705</v>
+      </c>
+      <c r="E153" s="12">
+        <v>1712</v>
+      </c>
+      <c r="F153" s="1" t="s">
         <v>706</v>
       </c>
-      <c r="N1" s="11" t="s">
+      <c r="G153" s="14">
+        <v>7601001997653</v>
+      </c>
+      <c r="H153" s="19" t="s">
         <v>707</v>
       </c>
-      <c r="P1" s="24" t="s">
-[...37 lines deleted...]
-      <c r="A3" s="13" t="s">
+      <c r="I153" s="23" t="s">
+        <v>708</v>
+      </c>
+      <c r="J153" s="31" t="s">
+        <v>710</v>
+      </c>
+      <c r="K153" s="32" t="s">
+        <v>36</v>
+      </c>
+      <c r="L153" s="42"/>
+      <c r="M153" s="30">
+        <v>45439</v>
+      </c>
+      <c r="N153" s="32"/>
+    </row>
+    <row r="154" spans="1:14" s="69" customFormat="1" ht="13.9" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A154" s="60" t="s">
+        <v>37</v>
+      </c>
+      <c r="B154" s="61" t="s">
+        <v>612</v>
+      </c>
+      <c r="C154" s="62"/>
+      <c r="D154" s="61" t="s">
+        <v>613</v>
+      </c>
+      <c r="E154" s="60">
+        <v>1032</v>
+      </c>
+      <c r="F154" s="62" t="s">
+        <v>614</v>
+      </c>
+      <c r="G154" s="72">
+        <v>7601007910366</v>
+      </c>
+      <c r="H154" s="73" t="s">
+        <v>615</v>
+      </c>
+      <c r="I154" s="69" t="s">
+        <v>616</v>
+      </c>
+      <c r="J154" s="66" t="s">
+        <v>712</v>
+      </c>
+      <c r="K154" s="74" t="s">
+        <v>36</v>
+      </c>
+      <c r="L154" s="75"/>
+      <c r="M154" s="74"/>
+      <c r="N154" s="76">
+        <v>46022</v>
+      </c>
+    </row>
+    <row r="155" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A155" s="12" t="s">
+        <v>95</v>
+      </c>
+      <c r="B155" s="2" t="s">
+        <v>617</v>
+      </c>
+      <c r="C155" s="1"/>
+      <c r="D155" s="2" t="s">
+        <v>618</v>
+      </c>
+      <c r="E155" s="12">
+        <v>9006</v>
+      </c>
+      <c r="F155" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="G155" s="13">
+        <v>7601003392005</v>
+      </c>
+      <c r="H155" s="13" t="s">
+        <v>619</v>
+      </c>
+      <c r="I155" s="4" t="s">
+        <v>620</v>
+      </c>
+      <c r="J155" s="35" t="s">
+        <v>710</v>
+      </c>
+      <c r="K155" s="31" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="156" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A156" s="12" t="s">
+        <v>621</v>
+      </c>
+      <c r="B156" s="2" t="s">
+        <v>617</v>
+      </c>
+      <c r="C156" s="8"/>
+      <c r="D156" s="2" t="s">
+        <v>622</v>
+      </c>
+      <c r="E156" s="12">
+        <v>8280</v>
+      </c>
+      <c r="F156" s="1" t="s">
+        <v>623</v>
+      </c>
+      <c r="G156" s="14">
+        <v>7601003850109</v>
+      </c>
+      <c r="H156" s="19" t="s">
+        <v>624</v>
+      </c>
+      <c r="I156" s="9" t="s">
+        <v>625</v>
+      </c>
+      <c r="J156" s="34" t="s">
+        <v>710</v>
+      </c>
+      <c r="K156" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="L156" s="42"/>
+      <c r="M156" s="32"/>
+      <c r="N156" s="32"/>
+    </row>
+    <row r="157" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A157" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="B157" s="2" t="s">
+        <v>626</v>
+      </c>
+      <c r="C157" s="8"/>
+      <c r="D157" s="2" t="s">
+        <v>627</v>
+      </c>
+      <c r="E157" s="12">
+        <v>2540</v>
+      </c>
+      <c r="F157" s="1" t="s">
+        <v>628</v>
+      </c>
+      <c r="G157" s="14">
+        <v>7601002745062</v>
+      </c>
+      <c r="H157" s="14" t="s">
+        <v>629</v>
+      </c>
+      <c r="I157" s="25" t="s">
+        <v>786</v>
+      </c>
+      <c r="J157" s="15" t="s">
+        <v>710</v>
+      </c>
+      <c r="K157" s="77" t="s">
+        <v>16</v>
+      </c>
+      <c r="L157" s="77"/>
+      <c r="M157" s="77"/>
+      <c r="N157" s="77"/>
+    </row>
+    <row r="158" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A158" s="12" t="s">
+        <v>630</v>
+      </c>
+      <c r="B158" s="2" t="s">
+        <v>631</v>
+      </c>
+      <c r="C158" s="8"/>
+      <c r="D158" s="2" t="s">
+        <v>632</v>
+      </c>
+      <c r="E158" s="12">
+        <v>8200</v>
+      </c>
+      <c r="F158" s="1" t="s">
+        <v>633</v>
+      </c>
+      <c r="G158" s="14">
+        <v>7601007715749</v>
+      </c>
+      <c r="H158" s="20" t="s">
+        <v>634</v>
+      </c>
+      <c r="I158" s="23" t="s">
+        <v>635</v>
+      </c>
+      <c r="J158" s="31" t="s">
+        <v>710</v>
+      </c>
+      <c r="K158" s="32" t="s">
+        <v>36</v>
+      </c>
+      <c r="L158" s="42"/>
+      <c r="M158" s="32"/>
+      <c r="N158" s="32"/>
+    </row>
+    <row r="159" spans="1:14" s="69" customFormat="1" ht="13.9" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A159" s="60" t="s">
+        <v>47</v>
+      </c>
+      <c r="B159" s="61" t="s">
+        <v>636</v>
+      </c>
+      <c r="C159" s="62"/>
+      <c r="D159" s="61" t="s">
+        <v>637</v>
+      </c>
+      <c r="E159" s="60">
+        <v>8630</v>
+      </c>
+      <c r="F159" s="62" t="s">
+        <v>638</v>
+      </c>
+      <c r="G159" s="63">
+        <v>7601007783779</v>
+      </c>
+      <c r="H159" s="63" t="s">
+        <v>639</v>
+      </c>
+      <c r="I159" s="64" t="s">
+        <v>640</v>
+      </c>
+      <c r="J159" s="65" t="s">
+        <v>710</v>
+      </c>
+      <c r="K159" s="66" t="s">
+        <v>23</v>
+      </c>
+      <c r="L159" s="67"/>
+      <c r="M159" s="66"/>
+      <c r="N159" s="68">
+        <v>45869</v>
+      </c>
+    </row>
+    <row r="160" spans="1:14" s="49" customFormat="1" ht="13.9" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A160" s="44" t="s">
+        <v>47</v>
+      </c>
+      <c r="B160" s="45" t="s">
+        <v>641</v>
+      </c>
+      <c r="C160" s="46"/>
+      <c r="D160" s="45" t="s">
+        <v>642</v>
+      </c>
+      <c r="E160" s="44">
+        <v>8008</v>
+      </c>
+      <c r="F160" s="46" t="s">
+        <v>74</v>
+      </c>
+      <c r="G160" s="54">
+        <v>7601007783359</v>
+      </c>
+      <c r="H160" s="54" t="s">
+        <v>643</v>
+      </c>
+      <c r="I160" s="55" t="s">
+        <v>644</v>
+      </c>
+      <c r="J160" s="56" t="s">
+        <v>710</v>
+      </c>
+      <c r="K160" s="50" t="s">
+        <v>23</v>
+      </c>
+      <c r="L160" s="57"/>
+      <c r="M160" s="50"/>
+      <c r="N160" s="50"/>
+    </row>
+    <row r="161" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A161" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="B3" s="3" t="s">
-[...103 lines deleted...]
-      <c r="A6" s="13" t="s">
+      <c r="B161" s="2" t="s">
+        <v>645</v>
+      </c>
+      <c r="C161" s="8"/>
+      <c r="D161" s="24" t="s">
+        <v>646</v>
+      </c>
+      <c r="E161" s="12">
+        <v>3072</v>
+      </c>
+      <c r="F161" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="G161" s="14">
+        <v>7601002001991</v>
+      </c>
+      <c r="H161" s="16" t="s">
+        <v>785</v>
+      </c>
+      <c r="I161" s="23" t="s">
+        <v>648</v>
+      </c>
+      <c r="J161" s="15" t="s">
+        <v>710</v>
+      </c>
+      <c r="K161" s="77" t="s">
+        <v>16</v>
+      </c>
+      <c r="L161" s="77"/>
+      <c r="M161" s="77"/>
+      <c r="N161" s="77"/>
+    </row>
+    <row r="162" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A162" s="12" t="s">
+        <v>366</v>
+      </c>
+      <c r="B162" s="2" t="s">
+        <v>649</v>
+      </c>
+      <c r="C162" s="8"/>
+      <c r="D162" s="2" t="s">
+        <v>650</v>
+      </c>
+      <c r="E162" s="12">
+        <v>6440</v>
+      </c>
+      <c r="F162" s="1" t="s">
+        <v>651</v>
+      </c>
+      <c r="G162" s="14">
+        <v>7601007946792</v>
+      </c>
+      <c r="H162" s="16" t="s">
+        <v>652</v>
+      </c>
+      <c r="I162" s="23" t="s">
+        <v>653</v>
+      </c>
+      <c r="J162" s="15" t="s">
+        <v>710</v>
+      </c>
+      <c r="K162" s="77" t="s">
+        <v>36</v>
+      </c>
+      <c r="L162" s="77"/>
+      <c r="M162" s="77"/>
+      <c r="N162" s="77"/>
+    </row>
+    <row r="163" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A163" s="12" t="s">
+        <v>165</v>
+      </c>
+      <c r="B163" s="2" t="s">
+        <v>654</v>
+      </c>
+      <c r="C163" s="8"/>
+      <c r="D163" s="2" t="s">
+        <v>655</v>
+      </c>
+      <c r="E163" s="12">
+        <v>3184</v>
+      </c>
+      <c r="F163" s="1" t="s">
+        <v>656</v>
+      </c>
+      <c r="G163" s="14">
+        <v>7601007909407</v>
+      </c>
+      <c r="H163" s="21" t="s">
+        <v>657</v>
+      </c>
+      <c r="I163" s="24" t="s">
+        <v>658</v>
+      </c>
+      <c r="J163" s="36" t="s">
+        <v>710</v>
+      </c>
+      <c r="K163" s="32" t="s">
+        <v>36</v>
+      </c>
+      <c r="L163" s="42"/>
+      <c r="M163" s="32"/>
+      <c r="N163" s="32"/>
+    </row>
+    <row r="164" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A164" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="B6" s="3" t="s">
-[...29 lines deleted...]
-      <c r="A7" s="13" t="s">
+      <c r="B164" s="2" t="s">
+        <v>659</v>
+      </c>
+      <c r="C164" s="8"/>
+      <c r="D164" s="2" t="s">
+        <v>660</v>
+      </c>
+      <c r="E164" s="12">
+        <v>3604</v>
+      </c>
+      <c r="F164" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="G164" s="14">
+        <v>7601007908080</v>
+      </c>
+      <c r="H164" s="16" t="s">
+        <v>661</v>
+      </c>
+      <c r="I164" s="23" t="s">
+        <v>662</v>
+      </c>
+      <c r="J164" s="15" t="s">
+        <v>710</v>
+      </c>
+      <c r="K164" s="77" t="s">
+        <v>36</v>
+      </c>
+      <c r="L164" s="77"/>
+      <c r="M164" s="77"/>
+      <c r="N164" s="77"/>
+    </row>
+    <row r="165" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A165" s="12" t="s">
+        <v>37</v>
+      </c>
+      <c r="B165" s="2" t="s">
+        <v>813</v>
+      </c>
+      <c r="C165" s="1"/>
+      <c r="D165" s="2" t="s">
+        <v>696</v>
+      </c>
+      <c r="E165" s="12">
+        <v>1007</v>
+      </c>
+      <c r="F165" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="G165" s="13">
+        <v>7601003006216</v>
+      </c>
+      <c r="H165" s="13" t="s">
+        <v>663</v>
+      </c>
+      <c r="I165" s="4" t="s">
+        <v>664</v>
+      </c>
+      <c r="J165" s="35" t="s">
+        <v>712</v>
+      </c>
+      <c r="K165" s="31" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="166" spans="1:14" s="69" customFormat="1" ht="13.9" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A166" s="60" t="s">
         <v>10</v>
       </c>
-      <c r="B7" s="3" t="s">
-[...18 lines deleted...]
-      <c r="I7" s="24" t="s">
+      <c r="B166" s="61" t="s">
+        <v>665</v>
+      </c>
+      <c r="C166" s="62"/>
+      <c r="D166" s="61" t="s">
+        <v>666</v>
+      </c>
+      <c r="E166" s="60">
+        <v>3063</v>
+      </c>
+      <c r="F166" s="62" t="s">
+        <v>667</v>
+      </c>
+      <c r="G166" s="63">
+        <v>7601007784851</v>
+      </c>
+      <c r="H166" s="63" t="s">
+        <v>668</v>
+      </c>
+      <c r="I166" s="64" t="s">
+        <v>669</v>
+      </c>
+      <c r="J166" s="65" t="s">
+        <v>710</v>
+      </c>
+      <c r="K166" s="66" t="s">
+        <v>23</v>
+      </c>
+      <c r="L166" s="67"/>
+      <c r="M166" s="66"/>
+      <c r="N166" s="68">
+        <v>45869</v>
+      </c>
+    </row>
+    <row r="167" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A167" s="12" t="s">
+        <v>670</v>
+      </c>
+      <c r="B167" s="2" t="s">
+        <v>671</v>
+      </c>
+      <c r="C167" s="8"/>
+      <c r="D167" s="2" t="s">
+        <v>672</v>
+      </c>
+      <c r="E167" s="12">
+        <v>6373</v>
+      </c>
+      <c r="F167" s="1" t="s">
+        <v>673</v>
+      </c>
+      <c r="G167" s="14">
+        <v>7601001993600</v>
+      </c>
+      <c r="H167" s="15" t="s">
+        <v>674</v>
+      </c>
+      <c r="I167" s="23" t="s">
+        <v>675</v>
+      </c>
+      <c r="J167" s="31" t="s">
+        <v>710</v>
+      </c>
+      <c r="K167" s="32" t="s">
         <v>36</v>
       </c>
-      <c r="J7" s="16" t="s">
-[...212 lines deleted...]
-      <c r="I13" s="24" t="s">
+      <c r="L167" s="42"/>
+      <c r="M167" s="32"/>
+      <c r="N167" s="32"/>
+    </row>
+    <row r="168" spans="1:14" ht="14.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A168" s="12" t="s">
         <v>66</v>
       </c>
-      <c r="J13" s="32" t="s">
-[...4839 lines deleted...]
-      <c r="H152" s="20" t="s">
+      <c r="B168" s="2" t="s">
         <v>713</v>
       </c>
-      <c r="I152" s="24" t="s">
-[...486 lines deleted...]
-      <c r="A166" s="13" t="s">
+      <c r="C168" s="1" t="s">
         <v>676</v>
       </c>
-      <c r="B166" s="3" t="s">
+      <c r="D168" s="2" t="s">
         <v>677</v>
       </c>
-      <c r="C166" s="9"/>
-      <c r="D166" s="3" t="s">
+      <c r="E168" s="12">
+        <v>5330</v>
+      </c>
+      <c r="F168" s="1" t="s">
         <v>678</v>
       </c>
-      <c r="E166" s="13">
-[...2 lines deleted...]
-      <c r="F166" s="2" t="s">
+      <c r="G168" s="13">
+        <v>7601007783465</v>
+      </c>
+      <c r="H168" s="13" t="s">
         <v>679</v>
       </c>
-      <c r="G166" s="15">
-[...2 lines deleted...]
-      <c r="H166" s="16" t="s">
+      <c r="I168" s="4" t="s">
         <v>680</v>
       </c>
-      <c r="I166" s="24" t="s">
-[...92 lines deleted...]
-      <c r="G179" s="14"/>
+      <c r="J168" s="35" t="s">
+        <v>710</v>
+      </c>
+      <c r="K168" s="31" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="169" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="G169" s="13"/>
+      <c r="H169" s="13"/>
+    </row>
+    <row r="170" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="G170" s="13"/>
+      <c r="H170" s="13"/>
+    </row>
+    <row r="171" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="G171" s="13"/>
+      <c r="H171" s="13"/>
+    </row>
+    <row r="172" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="G172" s="13"/>
+      <c r="H172" s="13"/>
+    </row>
+    <row r="173" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="G173" s="13"/>
+      <c r="H173" s="13"/>
+    </row>
+    <row r="174" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="G174" s="13"/>
+      <c r="H174" s="13"/>
+    </row>
+    <row r="175" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="G175" s="13"/>
+      <c r="H175" s="13"/>
+    </row>
+    <row r="176" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="G176" s="13"/>
+      <c r="H176" s="13"/>
+    </row>
+    <row r="177" spans="7:8" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="G177" s="13"/>
+      <c r="H177" s="13"/>
+    </row>
+    <row r="178" spans="7:8" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="G178" s="13"/>
+      <c r="H178" s="13"/>
+    </row>
+    <row r="179" spans="7:8" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="G179" s="13"/>
+      <c r="H179" s="13"/>
+    </row>
+    <row r="180" spans="7:8" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="G180" s="13"/>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N167" xr:uid="{CDB478D6-18CC-496B-B16D-C3A6412772CF}">
+  <autoFilter ref="A1:N168" xr:uid="{CDB478D6-18CC-496B-B16D-C3A6412772CF}">
     <filterColumn colId="13">
       <filters blank="1"/>
     </filterColumn>
-    <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:N167">
-      <sortCondition ref="B1:B167"/>
+    <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:N168">
+      <sortCondition ref="B1:B168"/>
     </sortState>
   </autoFilter>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:O168">
+    <sortCondition ref="B2:B168"/>
+  </sortState>
   <conditionalFormatting sqref="A2:F3">
     <cfRule type="expression" dxfId="0" priority="2">
       <formula>"$G$4=SMT"</formula>
     </cfRule>
   </conditionalFormatting>
   <hyperlinks>
     <hyperlink ref="I146" r:id="rId1" xr:uid="{F6B8462C-8FB4-4A70-A7BC-7EC3E8607EE0}"/>
-    <hyperlink ref="I139" r:id="rId2" xr:uid="{B1F4A871-DDCE-4ADB-AD91-AB54C24DD710}"/>
-[...3 lines deleted...]
-    <hyperlink ref="I126" r:id="rId6" xr:uid="{202549D6-AE65-4AFA-9483-5F6331C60D91}"/>
+    <hyperlink ref="I138" r:id="rId2" xr:uid="{B1F4A871-DDCE-4ADB-AD91-AB54C24DD710}"/>
+    <hyperlink ref="I43" r:id="rId3" xr:uid="{44A9785A-F4C1-4BED-A6DF-96DBC37FCD71}"/>
+    <hyperlink ref="I24" r:id="rId4" xr:uid="{5FCF7F35-8B4D-4BAA-9607-581AA4BBA319}"/>
+    <hyperlink ref="I51" r:id="rId5" xr:uid="{9F7AD346-900F-4468-99BF-CB5091406BF4}"/>
+    <hyperlink ref="I127" r:id="rId6" xr:uid="{202549D6-AE65-4AFA-9483-5F6331C60D91}"/>
+    <hyperlink ref="I148" r:id="rId7" xr:uid="{5A1E2B4F-ABA9-4F6B-B659-7944384E1AC3}"/>
   </hyperlinks>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.83333333333333337" bottom="0.48295454545454547" header="0.31496062992125984" footer="0.19685039370078741"/>
-  <pageSetup paperSize="9" scale="90" fitToHeight="0" orientation="landscape" r:id="rId7"/>
+  <pageSetup paperSize="9" scale="86" fitToHeight="0" orientation="landscape" r:id="rId8"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;"-,Fett"Verzeichnis der Vertragslieferanten zum Tarifvertrag Rollstuhlversorgung
 &amp;"Arial,Standard"&amp;8Stand &amp;D&amp;R&amp;G</oddHeader>
     <oddFooter>&amp;R&amp;7Seite &amp;P von &amp;N</oddFooter>
   </headerFooter>
-  <legacyDrawingHF r:id="rId8"/>
+  <legacyDrawingHF r:id="rId9"/>
   <tableParts count="1">
-    <tablePart r:id="rId9"/>
+    <tablePart r:id="rId10"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...12 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100BA26F63F57CFC74187305AD06F0CB5DB" ma:contentTypeVersion="24" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="13eb4fce8e478525ade742442c93e9ac">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f4e20c67-38ea-4320-a74f-d908b8ce3f78" xmlns:ns3="a985ee2e-431f-416d-8218-4cbed31e9ef4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53c47cc3b87d7886f813038cae447cdd" ns2:_="" ns3:_="">
     <xsd:import namespace="f4e20c67-38ea-4320-a74f-d908b8ce3f78"/>
     <xsd:import namespace="a985ee2e-431f-416d-8218-4cbed31e9ef4"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
@@ -9662,90 +9760,104 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Bearbeitet xmlns="a985ee2e-431f-416d-8218-4cbed31e9ef4">false</Bearbeitet>
+    <TaxCatchAll xmlns="f4e20c67-38ea-4320-a74f-d908b8ce3f78" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="a985ee2e-431f-416d-8218-4cbed31e9ef4">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <Pfad xmlns="a985ee2e-431f-416d-8218-4cbed31e9ef4" xsi:nil="true"/>
+    <Dispo xmlns="a985ee2e-431f-416d-8218-4cbed31e9ef4" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D37F7E59-2D1B-4865-AC0C-8ADFB548AD4C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{81A2CEA0-C90B-4DFB-B04C-2E2708E53E3E}">
-[...15 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{69B52CEF-9FEF-4A19-A10F-D20D9EBD13F1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="f4e20c67-38ea-4320-a74f-d908b8ce3f78"/>
     <ds:schemaRef ds:uri="a985ee2e-431f-416d-8218-4cbed31e9ef4"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{81A2CEA0-C90B-4DFB-B04C-2E2708E53E3E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="f4e20c67-38ea-4320-a74f-d908b8ce3f78"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="a985ee2e-431f-416d-8218-4cbed31e9ef4"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Benannte Bereiche</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>