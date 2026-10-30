--- v3 (2026-09-15)
+++ v4 (2026-10-30)
@@ -5,58 +5,58 @@
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr codeName="DieseArbeitsmappe"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://ortecmanagement.sharepoint.com/Mandate/ORS/02. Kommissionen/04. PVK Rollstuhl/04. Organisation/03. Vertragslieferanten/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="946" documentId="8_{F2CA14F9-A08D-46C2-91DB-1A59223CC2E9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{D6318312-C8B1-484D-B4CD-C7374AD76563}"/>
+  <xr:revisionPtr revIDLastSave="954" documentId="8_{F2CA14F9-A08D-46C2-91DB-1A59223CC2E9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{DA14A4CC-04FA-4C46-A799-B925BB516642}"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="22780" windowHeight="14540" xr2:uid="{0F2CFB09-E405-4D8E-9277-826FAC5518C5}"/>
   </bookViews>
   <sheets>
     <sheet name="Tabelle1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_FilterDatabase" localSheetId="0" hidden="1">Tabelle1!$A$1:$G$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Tabelle1!$A$1:$N$168</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Tabelle1!$A$1:$I$168</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Tabelle1!$1:$1</definedName>
     <definedName name="Print_Area" localSheetId="0">Tabelle1!$A$1:$G$162</definedName>
     <definedName name="Print_Titles" localSheetId="0">Tabelle1!$1:$1</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
@@ -2733,99 +2733,96 @@
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="101">
+  <cellXfs count="95">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="1" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
@@ -3012,69 +3009,54 @@
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="3" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="1" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="3" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="14" fontId="3" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Standard" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="4">
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFF0000"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
@@ -3386,225 +3368,228 @@
       </a:spPr>
       <a:bodyPr wrap="square" rtlCol="0"/>
       <a:lstStyle/>
     </a:txDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:direction@helioshandicap.ch" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tg@scewo.ch" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rollin@rollinup.ch" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@sanitasreha-ag.ch" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@aflum.ch" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@jomes.ch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@handicapsolutions.ch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CDB478D6-18CC-496B-B16D-C3A6412772CF}">
   <sheetPr codeName="Tabelle1" filterMode="1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:P180"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="D124" zoomScale="130" zoomScaleNormal="130" zoomScalePageLayoutView="110" workbookViewId="0">
-      <selection activeCell="I148" sqref="I148"/>
+    <sheetView tabSelected="1" zoomScale="130" zoomScaleNormal="130" zoomScalePageLayoutView="110" workbookViewId="0">
+      <pane xSplit="2" ySplit="1" topLeftCell="F2" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight" activeCell="C1" sqref="C1"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
+      <selection pane="bottomRight" activeCell="C2" sqref="C2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11" defaultRowHeight="13.9" customHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="5.58203125" style="15" customWidth="1"/>
-    <col min="2" max="2" width="36.33203125" style="23" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4" max="4" width="21.83203125" style="26" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="36.33203125" style="22" customWidth="1"/>
+    <col min="3" max="3" width="18" style="58" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="21.83203125" style="25" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="7.08203125" style="15" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="14.58203125" style="23" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="17" max="16384" width="11" style="23"/>
+    <col min="6" max="6" width="14.58203125" style="22" customWidth="1"/>
+    <col min="7" max="7" width="12.33203125" style="21" customWidth="1"/>
+    <col min="8" max="8" width="12.25" style="21" customWidth="1"/>
+    <col min="9" max="9" width="24.08203125" style="26" customWidth="1"/>
+    <col min="10" max="10" width="10.58203125" style="37" customWidth="1"/>
+    <col min="11" max="11" width="11" style="30" customWidth="1"/>
+    <col min="12" max="12" width="11" style="42" customWidth="1"/>
+    <col min="13" max="14" width="11" style="30"/>
+    <col min="15" max="15" width="11" style="22"/>
+    <col min="16" max="16" width="12.83203125" style="22" customWidth="1"/>
+    <col min="17" max="16384" width="11" style="22"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="26.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A1" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="39" t="s">
+      <c r="B1" s="38" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="39" t="s">
+      <c r="D1" s="38" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="5" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="6" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="7" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="7" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="J1" s="29" t="s">
+      <c r="J1" s="28" t="s">
         <v>709</v>
       </c>
       <c r="K1" s="10" t="s">
         <v>9</v>
       </c>
-      <c r="L1" s="41" t="s">
+      <c r="L1" s="40" t="s">
         <v>725</v>
       </c>
       <c r="M1" s="10" t="s">
         <v>700</v>
       </c>
       <c r="N1" s="10" t="s">
         <v>701</v>
       </c>
       <c r="O1" s="10" t="s">
         <v>830</v>
       </c>
-      <c r="P1" s="23" t="s">
+      <c r="P1" s="22" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="2" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="12" t="s">
         <v>81</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>739</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="2" t="s">
         <v>158</v>
       </c>
       <c r="E2" s="12">
         <v>4051</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>84</v>
       </c>
       <c r="G2" s="13">
         <v>7601007781911</v>
       </c>
       <c r="H2" s="13" t="s">
         <v>159</v>
       </c>
       <c r="I2" s="4" t="s">
         <v>160</v>
       </c>
-      <c r="J2" s="35" t="s">
-[...2 lines deleted...]
-      <c r="K2" s="31" t="s">
+      <c r="J2" s="34" t="s">
+        <v>710</v>
+      </c>
+      <c r="K2" s="30" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="3" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="12" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="8"/>
       <c r="D3" s="2" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="12">
         <v>3012</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G3" s="14">
         <v>7601001989269</v>
       </c>
       <c r="H3" s="15" t="s">
         <v>14</v>
       </c>
       <c r="I3" s="9" t="s">
         <v>15</v>
       </c>
-      <c r="J3" s="34" t="s">
-[...6 lines deleted...]
-      <c r="M3" s="30">
+      <c r="J3" s="33" t="s">
+        <v>710</v>
+      </c>
+      <c r="K3" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="L3" s="41"/>
+      <c r="M3" s="29">
         <v>45292</v>
       </c>
-      <c r="N3" s="32"/>
+      <c r="N3" s="31"/>
     </row>
     <row r="4" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C4" s="1"/>
       <c r="D4" s="2" t="s">
         <v>19</v>
       </c>
       <c r="E4" s="12">
         <v>6020</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>20</v>
       </c>
       <c r="G4" s="13">
         <v>7601007783236</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>21</v>
       </c>
       <c r="I4" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="J4" s="35" t="s">
-[...2 lines deleted...]
-      <c r="K4" s="31" t="s">
+      <c r="J4" s="34" t="s">
+        <v>710</v>
+      </c>
+      <c r="K4" s="30" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="12" t="s">
         <v>10</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>27</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E5" s="12">
         <v>2502</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G5" s="13">
         <v>7601007783427</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>30</v>
@@ -3623,3971 +3608,3971 @@
       <c r="N5" s="15"/>
     </row>
     <row r="6" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="12" t="s">
         <v>10</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C6" s="8"/>
       <c r="D6" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E6" s="12">
         <v>3800</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>33</v>
       </c>
       <c r="G6" s="14">
         <v>7601001011625</v>
       </c>
       <c r="H6" s="16" t="s">
         <v>34</v>
       </c>
-      <c r="I6" s="23" t="s">
+      <c r="I6" s="22" t="s">
         <v>35</v>
       </c>
       <c r="J6" s="15" t="s">
         <v>710</v>
       </c>
-      <c r="K6" s="77" t="s">
+      <c r="K6" s="76" t="s">
         <v>36</v>
       </c>
-      <c r="L6" s="77"/>
-[...1 lines deleted...]
-      <c r="N6" s="77"/>
+      <c r="L6" s="76"/>
+      <c r="M6" s="76"/>
+      <c r="N6" s="76"/>
     </row>
     <row r="7" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="12" t="s">
         <v>37</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>38</v>
       </c>
       <c r="C7" s="8"/>
       <c r="D7" s="2" t="s">
         <v>39</v>
       </c>
       <c r="E7" s="12">
         <v>1040</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>40</v>
       </c>
       <c r="G7" s="14">
         <v>7601003892291</v>
       </c>
       <c r="H7" s="16" t="s">
         <v>41</v>
       </c>
-      <c r="I7" s="23" t="s">
+      <c r="I7" s="22" t="s">
         <v>42</v>
       </c>
-      <c r="J7" s="31" t="s">
+      <c r="J7" s="30" t="s">
         <v>712</v>
       </c>
-      <c r="K7" s="32" t="s">
+      <c r="K7" s="31" t="s">
         <v>36</v>
       </c>
-      <c r="L7" s="42"/>
-[...1 lines deleted...]
-      <c r="N7" s="32"/>
+      <c r="L7" s="41"/>
+      <c r="M7" s="31"/>
+      <c r="N7" s="31"/>
     </row>
     <row r="8" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="12" t="s">
         <v>37</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>43</v>
       </c>
       <c r="C8" s="8"/>
       <c r="D8" s="2" t="s">
         <v>44</v>
       </c>
       <c r="E8" s="12">
         <v>1847</v>
       </c>
       <c r="F8" s="1" t="s">
         <v>45</v>
       </c>
       <c r="G8" s="14">
         <v>7601001407107</v>
       </c>
       <c r="H8" s="15" t="s">
         <v>714</v>
       </c>
-      <c r="I8" s="23" t="s">
+      <c r="I8" s="22" t="s">
         <v>46</v>
       </c>
-      <c r="J8" s="31" t="s">
+      <c r="J8" s="30" t="s">
         <v>712</v>
       </c>
-      <c r="K8" s="32" t="s">
+      <c r="K8" s="31" t="s">
         <v>36</v>
       </c>
-      <c r="L8" s="42"/>
-[...1 lines deleted...]
-      <c r="N8" s="32"/>
+      <c r="L8" s="41"/>
+      <c r="M8" s="31"/>
+      <c r="N8" s="31"/>
     </row>
     <row r="9" spans="1:16" ht="10" x14ac:dyDescent="0.3">
       <c r="A9" s="12" t="s">
         <v>366</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>48</v>
       </c>
       <c r="C9" s="8"/>
       <c r="D9" s="2" t="s">
         <v>49</v>
       </c>
       <c r="E9" s="12">
         <v>6403</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>50</v>
       </c>
       <c r="G9" s="14">
         <v>7601007939756</v>
       </c>
       <c r="H9" s="15" t="s">
         <v>51</v>
       </c>
-      <c r="I9" s="23" t="s">
+      <c r="I9" s="22" t="s">
         <v>52</v>
       </c>
       <c r="J9" s="15" t="s">
         <v>710</v>
       </c>
-      <c r="K9" s="77" t="s">
+      <c r="K9" s="76" t="s">
         <v>36</v>
       </c>
-      <c r="L9" s="77"/>
-[...1 lines deleted...]
-      <c r="N9" s="77"/>
+      <c r="L9" s="76"/>
+      <c r="M9" s="76"/>
+      <c r="N9" s="76"/>
     </row>
     <row r="10" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="12" t="s">
         <v>37</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>798</v>
       </c>
       <c r="C10" s="8"/>
       <c r="D10" s="2" t="s">
         <v>790</v>
       </c>
       <c r="E10" s="12">
         <v>1305</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>53</v>
       </c>
       <c r="G10" s="14">
         <v>7601001409545</v>
       </c>
-      <c r="H10" s="82" t="s">
+      <c r="H10" s="81" t="s">
         <v>54</v>
       </c>
-      <c r="I10" s="23" t="s">
+      <c r="I10" s="22" t="s">
         <v>55</v>
       </c>
       <c r="J10" s="15" t="s">
         <v>712</v>
       </c>
-      <c r="K10" s="77" t="s">
+      <c r="K10" s="76" t="s">
         <v>36</v>
       </c>
-      <c r="L10" s="77"/>
-[...1 lines deleted...]
-      <c r="N10" s="77"/>
+      <c r="L10" s="76"/>
+      <c r="M10" s="76"/>
+      <c r="N10" s="76"/>
     </row>
     <row r="11" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="12" t="s">
         <v>56</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>57</v>
       </c>
       <c r="C11" s="8"/>
       <c r="D11" s="2" t="s">
         <v>58</v>
       </c>
       <c r="E11" s="12">
         <v>4142</v>
       </c>
       <c r="F11" s="1" t="s">
         <v>59</v>
       </c>
       <c r="G11" s="14">
         <v>7601007979950</v>
       </c>
-      <c r="H11" s="17" t="s">
+      <c r="H11" s="94" t="s">
         <v>60</v>
       </c>
-      <c r="I11" s="23" t="s">
+      <c r="I11" s="22" t="s">
         <v>61</v>
       </c>
-      <c r="J11" s="31" t="s">
-[...2 lines deleted...]
-      <c r="K11" s="32" t="s">
+      <c r="J11" s="15" t="s">
+        <v>710</v>
+      </c>
+      <c r="K11" s="76" t="s">
         <v>36</v>
       </c>
-      <c r="L11" s="42"/>
-[...1 lines deleted...]
-      <c r="N11" s="32"/>
+      <c r="L11" s="76"/>
+      <c r="M11" s="76"/>
+      <c r="N11" s="76"/>
     </row>
     <row r="12" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="12" t="s">
         <v>62</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>57</v>
       </c>
       <c r="C12" s="8"/>
       <c r="D12" s="2" t="s">
         <v>715</v>
       </c>
       <c r="E12" s="12">
         <v>6300</v>
       </c>
       <c r="F12" s="1" t="s">
         <v>63</v>
       </c>
       <c r="G12" s="14">
         <v>7601002767309</v>
       </c>
       <c r="H12" s="14" t="s">
         <v>64</v>
       </c>
-      <c r="I12" s="23" t="s">
+      <c r="I12" s="22" t="s">
         <v>65</v>
       </c>
-      <c r="J12" s="31" t="s">
-[...2 lines deleted...]
-      <c r="K12" s="32" t="s">
+      <c r="J12" s="30" t="s">
+        <v>710</v>
+      </c>
+      <c r="K12" s="31" t="s">
         <v>36</v>
       </c>
-      <c r="L12" s="42"/>
-[...1 lines deleted...]
-      <c r="N12" s="32"/>
+      <c r="L12" s="41"/>
+      <c r="M12" s="31"/>
+      <c r="N12" s="31"/>
     </row>
     <row r="13" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="12" t="s">
         <v>66</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>67</v>
       </c>
       <c r="C13" s="1"/>
       <c r="D13" s="2" t="s">
         <v>68</v>
       </c>
       <c r="E13" s="12">
         <v>5404</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>69</v>
       </c>
       <c r="G13" s="13">
         <v>7601007593149</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>70</v>
       </c>
       <c r="I13" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="J13" s="35" t="s">
-[...2 lines deleted...]
-      <c r="K13" s="31" t="s">
+      <c r="J13" s="34" t="s">
+        <v>710</v>
+      </c>
+      <c r="K13" s="30" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="14" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="12" t="s">
         <v>47</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>72</v>
       </c>
       <c r="C14" s="1"/>
       <c r="D14" s="2" t="s">
         <v>73</v>
       </c>
       <c r="E14" s="12">
         <v>8008</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>74</v>
       </c>
       <c r="G14" s="13">
         <v>7601003226546</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>75</v>
       </c>
       <c r="I14" s="4" t="s">
         <v>681</v>
       </c>
-      <c r="J14" s="35" t="s">
-[...2 lines deleted...]
-      <c r="K14" s="31" t="s">
+      <c r="J14" s="34" t="s">
+        <v>710</v>
+      </c>
+      <c r="K14" s="30" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="15" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="12" t="s">
         <v>56</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>76</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="2" t="s">
         <v>77</v>
       </c>
       <c r="E15" s="12">
         <v>4402</v>
       </c>
       <c r="F15" s="1" t="s">
         <v>78</v>
       </c>
       <c r="G15" s="13">
         <v>7601007783458</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>79</v>
       </c>
       <c r="I15" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="J15" s="35" t="s">
-[...2 lines deleted...]
-      <c r="K15" s="31" t="s">
+      <c r="J15" s="34" t="s">
+        <v>710</v>
+      </c>
+      <c r="K15" s="30" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="16" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="12" t="s">
         <v>81</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>82</v>
       </c>
       <c r="C16" s="1"/>
       <c r="D16" s="2" t="s">
         <v>83</v>
       </c>
       <c r="E16" s="12">
         <v>4051</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>84</v>
       </c>
       <c r="G16" s="13">
         <v>7601003005479</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>85</v>
       </c>
       <c r="I16" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="J16" s="35" t="s">
-[...2 lines deleted...]
-      <c r="K16" s="31" t="s">
+      <c r="J16" s="34" t="s">
+        <v>710</v>
+      </c>
+      <c r="K16" s="30" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="17" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="12" t="s">
         <v>47</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>87</v>
       </c>
       <c r="C17" s="8"/>
       <c r="D17" s="2" t="s">
         <v>88</v>
       </c>
       <c r="E17" s="12">
         <v>8003</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>74</v>
       </c>
       <c r="G17" s="14">
         <v>7601007773572</v>
       </c>
       <c r="H17" s="15" t="s">
         <v>89</v>
       </c>
-      <c r="I17" s="23" t="s">
+      <c r="I17" s="22" t="s">
         <v>90</v>
       </c>
       <c r="J17" s="15" t="s">
         <v>710</v>
       </c>
-      <c r="K17" s="77" t="s">
+      <c r="K17" s="76" t="s">
         <v>36</v>
       </c>
-      <c r="L17" s="77"/>
-[...1 lines deleted...]
-      <c r="N17" s="77"/>
+      <c r="L17" s="76"/>
+      <c r="M17" s="76"/>
+      <c r="N17" s="76"/>
     </row>
     <row r="18" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="12" t="s">
         <v>95</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>96</v>
       </c>
       <c r="C18" s="1"/>
       <c r="D18" s="2" t="s">
         <v>97</v>
       </c>
       <c r="E18" s="12">
         <v>9470</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>98</v>
       </c>
       <c r="G18" s="13">
         <v>7601003910384</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>99</v>
       </c>
       <c r="I18" s="4" t="s">
         <v>784</v>
       </c>
-      <c r="J18" s="35" t="s">
-[...7 lines deleted...]
-      <c r="A19" s="44" t="s">
+      <c r="J18" s="34" t="s">
+        <v>710</v>
+      </c>
+      <c r="K18" s="30" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="19" spans="1:15" s="48" customFormat="1" ht="10" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="43" t="s">
         <v>47</v>
       </c>
-      <c r="B19" s="45" t="s">
+      <c r="B19" s="44" t="s">
         <v>91</v>
       </c>
-      <c r="C19" s="46"/>
-      <c r="D19" s="45" t="s">
+      <c r="C19" s="45"/>
+      <c r="D19" s="44" t="s">
         <v>92</v>
       </c>
-      <c r="E19" s="44">
+      <c r="E19" s="43">
         <v>8003</v>
       </c>
-      <c r="F19" s="46" t="s">
+      <c r="F19" s="45" t="s">
         <v>74</v>
       </c>
-      <c r="G19" s="54">
+      <c r="G19" s="53">
         <v>7601007783243</v>
       </c>
-      <c r="H19" s="54" t="s">
+      <c r="H19" s="53" t="s">
         <v>93</v>
       </c>
-      <c r="I19" s="55" t="s">
+      <c r="I19" s="54" t="s">
         <v>94</v>
       </c>
-      <c r="J19" s="56" t="s">
-[...7 lines deleted...]
-      <c r="N19" s="50"/>
+      <c r="J19" s="55" t="s">
+        <v>710</v>
+      </c>
+      <c r="K19" s="49" t="s">
+        <v>23</v>
+      </c>
+      <c r="L19" s="56"/>
+      <c r="M19" s="49"/>
+      <c r="N19" s="49"/>
     </row>
     <row r="20" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="12" t="s">
         <v>66</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>100</v>
       </c>
       <c r="C20" s="8"/>
       <c r="D20" s="2" t="s">
         <v>101</v>
       </c>
       <c r="E20" s="12">
         <v>5612</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>102</v>
       </c>
       <c r="G20" s="14">
         <v>7601007939763</v>
       </c>
       <c r="H20" s="14" t="s">
         <v>103</v>
       </c>
-      <c r="I20" s="23" t="s">
+      <c r="I20" s="22" t="s">
         <v>104</v>
       </c>
       <c r="J20" s="15" t="s">
         <v>710</v>
       </c>
-      <c r="K20" s="77" t="s">
+      <c r="K20" s="76" t="s">
         <v>36</v>
       </c>
-      <c r="L20" s="77"/>
-[...1 lines deleted...]
-      <c r="N20" s="77"/>
+      <c r="L20" s="76"/>
+      <c r="M20" s="76"/>
+      <c r="N20" s="76"/>
     </row>
     <row r="21" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="12" t="s">
         <v>105</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>106</v>
       </c>
       <c r="C21" s="1"/>
       <c r="D21" s="2" t="s">
         <v>107</v>
       </c>
       <c r="E21" s="12">
         <v>6900</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>108</v>
       </c>
       <c r="G21" s="13">
         <v>7601003851984</v>
       </c>
       <c r="H21" s="13" t="s">
         <v>109</v>
       </c>
       <c r="I21" s="4" t="s">
         <v>110</v>
       </c>
-      <c r="J21" s="35" t="s">
+      <c r="J21" s="34" t="s">
         <v>711</v>
       </c>
-      <c r="K21" s="31" t="s">
+      <c r="K21" s="30" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="22" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="12" t="s">
         <v>95</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>111</v>
       </c>
       <c r="C22" s="1"/>
       <c r="D22" s="2" t="s">
         <v>743</v>
       </c>
       <c r="E22" s="12">
         <v>9000</v>
       </c>
       <c r="F22" s="1" t="s">
         <v>112</v>
       </c>
       <c r="G22" s="13">
         <v>7601003905090</v>
       </c>
       <c r="H22" s="13" t="s">
         <v>113</v>
       </c>
-      <c r="I22" s="23" t="s">
+      <c r="I22" s="22" t="s">
         <v>114</v>
       </c>
-      <c r="J22" s="31" t="s">
-[...2 lines deleted...]
-      <c r="K22" s="31" t="s">
+      <c r="J22" s="30" t="s">
+        <v>710</v>
+      </c>
+      <c r="K22" s="30" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="23" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="12" t="s">
         <v>116</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>117</v>
       </c>
       <c r="C23" s="1"/>
       <c r="D23" s="2" t="s">
         <v>118</v>
       </c>
       <c r="E23" s="12">
         <v>7000</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>119</v>
       </c>
       <c r="G23" s="13">
         <v>7601007783311</v>
       </c>
       <c r="H23" s="13" t="s">
         <v>120</v>
       </c>
       <c r="I23" s="4" t="s">
         <v>121</v>
       </c>
-      <c r="J23" s="35" t="s">
-[...2 lines deleted...]
-      <c r="K23" s="31" t="s">
+      <c r="J23" s="34" t="s">
+        <v>710</v>
+      </c>
+      <c r="K23" s="30" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="24" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="12" t="s">
         <v>122</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>123</v>
       </c>
       <c r="C24" s="8"/>
       <c r="D24" s="2" t="s">
         <v>124</v>
       </c>
       <c r="E24" s="12">
         <v>1870</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>125</v>
       </c>
       <c r="G24" s="14">
         <v>7601007700936</v>
       </c>
       <c r="H24" s="16" t="s">
         <v>807</v>
       </c>
       <c r="I24" s="4" t="s">
         <v>808</v>
       </c>
-      <c r="J24" s="31" t="s">
+      <c r="J24" s="30" t="s">
         <v>712</v>
       </c>
-      <c r="K24" s="32" t="s">
+      <c r="K24" s="31" t="s">
         <v>36</v>
       </c>
-      <c r="L24" s="42"/>
-[...1 lines deleted...]
-      <c r="N24" s="32"/>
+      <c r="L24" s="41"/>
+      <c r="M24" s="31"/>
+      <c r="N24" s="31"/>
     </row>
     <row r="25" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="12" t="s">
         <v>105</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>126</v>
       </c>
       <c r="C25" s="1"/>
       <c r="D25" s="2" t="s">
         <v>127</v>
       </c>
       <c r="E25" s="12">
         <v>6900</v>
       </c>
       <c r="F25" s="1" t="s">
         <v>108</v>
       </c>
       <c r="G25" s="13">
         <v>7601007783670</v>
       </c>
       <c r="H25" s="13" t="s">
         <v>128</v>
       </c>
-      <c r="I25" s="23" t="s">
+      <c r="I25" s="22" t="s">
         <v>129</v>
       </c>
-      <c r="J25" s="31" t="s">
+      <c r="J25" s="30" t="s">
         <v>711</v>
       </c>
-      <c r="K25" s="31" t="s">
+      <c r="K25" s="30" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="26" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="12" t="s">
         <v>122</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>133</v>
       </c>
       <c r="C26" s="1"/>
       <c r="D26" s="2" t="s">
         <v>134</v>
       </c>
       <c r="E26" s="12">
         <v>1951</v>
       </c>
       <c r="F26" s="1" t="s">
         <v>131</v>
       </c>
       <c r="G26" s="13">
         <v>7601002117425</v>
       </c>
       <c r="H26" s="13" t="s">
         <v>812</v>
       </c>
       <c r="I26" s="4" t="s">
         <v>135</v>
       </c>
-      <c r="J26" s="35" t="s">
+      <c r="J26" s="34" t="s">
         <v>712</v>
       </c>
-      <c r="K26" s="31" t="s">
+      <c r="K26" s="30" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="27" spans="1:15" ht="12.65" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="12" t="s">
         <v>37</v>
       </c>
       <c r="B27" s="2" t="s">
         <v>800</v>
       </c>
       <c r="C27" s="1"/>
       <c r="D27" s="2" t="s">
         <v>801</v>
       </c>
       <c r="E27" s="12">
         <v>1163</v>
       </c>
       <c r="F27" s="1" t="s">
         <v>802</v>
       </c>
       <c r="G27" s="13">
         <v>7601007933563</v>
       </c>
       <c r="H27" s="13" t="s">
         <v>803</v>
       </c>
       <c r="I27" s="4" t="s">
         <v>804</v>
       </c>
       <c r="J27" s="13" t="s">
         <v>712</v>
       </c>
       <c r="K27" s="15" t="s">
         <v>36</v>
       </c>
       <c r="L27" s="15"/>
       <c r="M27" s="15"/>
       <c r="N27" s="15"/>
-      <c r="O27" s="49"/>
+      <c r="O27" s="48"/>
     </row>
     <row r="28" spans="1:15" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="12" t="s">
         <v>141</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>142</v>
       </c>
       <c r="C28" s="8"/>
       <c r="D28" s="2" t="s">
         <v>754</v>
       </c>
       <c r="E28" s="12">
         <v>1213</v>
       </c>
       <c r="F28" s="1" t="s">
         <v>755</v>
       </c>
       <c r="G28" s="14">
         <v>7601007959792</v>
       </c>
-      <c r="H28" s="18" t="s">
+      <c r="H28" s="17" t="s">
         <v>756</v>
       </c>
-      <c r="I28" s="23" t="s">
+      <c r="I28" s="22" t="s">
         <v>757</v>
       </c>
       <c r="J28" s="15" t="s">
         <v>710</v>
       </c>
-      <c r="K28" s="77" t="s">
+      <c r="K28" s="76" t="s">
         <v>36</v>
       </c>
-      <c r="L28" s="77"/>
-[...3 lines deleted...]
-    <row r="29" spans="1:15" s="49" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="L28" s="76"/>
+      <c r="M28" s="76"/>
+      <c r="N28" s="76"/>
+    </row>
+    <row r="29" spans="1:15" s="48" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="12" t="s">
         <v>122</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>144</v>
       </c>
       <c r="C29" s="1"/>
       <c r="D29" s="2" t="s">
         <v>145</v>
       </c>
       <c r="E29" s="12">
         <v>3930</v>
       </c>
       <c r="F29" s="1" t="s">
         <v>146</v>
       </c>
       <c r="G29" s="13">
         <v>7601003208283</v>
       </c>
       <c r="H29" s="13" t="s">
         <v>147</v>
       </c>
-      <c r="I29" s="23" t="s">
+      <c r="I29" s="22" t="s">
         <v>719</v>
       </c>
-      <c r="J29" s="35" t="s">
-[...2 lines deleted...]
-      <c r="K29" s="31" t="s">
+      <c r="J29" s="34" t="s">
+        <v>710</v>
+      </c>
+      <c r="K29" s="30" t="s">
         <v>115</v>
       </c>
-      <c r="L29" s="43" t="s">
+      <c r="L29" s="42" t="s">
         <v>726</v>
       </c>
-      <c r="M29" s="31"/>
-[...1 lines deleted...]
-      <c r="O29" s="23"/>
+      <c r="M29" s="30"/>
+      <c r="N29" s="30"/>
+      <c r="O29" s="22"/>
     </row>
     <row r="30" spans="1:15" ht="19.5" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A30" s="44" t="s">
+      <c r="A30" s="43" t="s">
         <v>122</v>
       </c>
-      <c r="B30" s="45" t="s">
+      <c r="B30" s="44" t="s">
         <v>136</v>
       </c>
-      <c r="C30" s="46"/>
-      <c r="D30" s="45" t="s">
+      <c r="C30" s="45"/>
+      <c r="D30" s="44" t="s">
         <v>137</v>
       </c>
-      <c r="E30" s="44">
+      <c r="E30" s="43">
         <v>1907</v>
       </c>
-      <c r="F30" s="46" t="s">
+      <c r="F30" s="45" t="s">
         <v>138</v>
       </c>
-      <c r="G30" s="47">
+      <c r="G30" s="46">
         <v>7601007939732</v>
       </c>
-      <c r="H30" s="48" t="s">
+      <c r="H30" s="47" t="s">
         <v>139</v>
       </c>
-      <c r="I30" s="49" t="s">
+      <c r="I30" s="48" t="s">
         <v>140</v>
       </c>
-      <c r="J30" s="50" t="s">
+      <c r="J30" s="49" t="s">
         <v>712</v>
       </c>
-      <c r="K30" s="51" t="s">
+      <c r="K30" s="50" t="s">
         <v>36</v>
       </c>
-      <c r="L30" s="52" t="s">
+      <c r="L30" s="51" t="s">
         <v>740</v>
       </c>
-      <c r="M30" s="51"/>
-      <c r="N30" s="53">
+      <c r="M30" s="50"/>
+      <c r="N30" s="52">
         <v>45593</v>
       </c>
     </row>
     <row r="31" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A31" s="15" t="s">
         <v>606</v>
       </c>
-      <c r="B31" s="23" t="s">
+      <c r="B31" s="22" t="s">
         <v>745</v>
       </c>
-      <c r="D31" s="26" t="s">
+      <c r="D31" s="25" t="s">
         <v>746</v>
       </c>
       <c r="E31" s="15">
         <v>8753</v>
       </c>
-      <c r="F31" s="23" t="s">
+      <c r="F31" s="22" t="s">
         <v>747</v>
       </c>
       <c r="G31" s="13">
         <v>7601001837423</v>
       </c>
       <c r="H31" s="13" t="s">
         <v>748</v>
       </c>
-      <c r="I31" s="23" t="s">
+      <c r="I31" s="22" t="s">
         <v>749</v>
       </c>
-      <c r="J31" s="22" t="s">
+      <c r="J31" s="21" t="s">
         <v>710</v>
       </c>
       <c r="K31" s="15" t="s">
         <v>36</v>
       </c>
       <c r="L31" s="15"/>
-      <c r="M31" s="81">
+      <c r="M31" s="80">
         <v>45729</v>
       </c>
       <c r="N31" s="15"/>
     </row>
     <row r="32" spans="1:15" ht="13.9" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A32" s="12" t="s">
         <v>141</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>148</v>
       </c>
       <c r="C32" s="1"/>
       <c r="D32" s="2" t="s">
         <v>149</v>
       </c>
       <c r="E32" s="12">
         <v>1213</v>
       </c>
       <c r="F32" s="1" t="s">
         <v>150</v>
       </c>
       <c r="G32" s="13">
         <v>7601007783342</v>
       </c>
       <c r="H32" s="13" t="s">
         <v>151</v>
       </c>
       <c r="I32" s="4" t="s">
         <v>152</v>
       </c>
-      <c r="J32" s="35" t="s">
+      <c r="J32" s="34" t="s">
         <v>712</v>
       </c>
-      <c r="K32" s="31" t="s">
-[...2 lines deleted...]
-      <c r="N32" s="33">
+      <c r="K32" s="30" t="s">
+        <v>23</v>
+      </c>
+      <c r="N32" s="32">
         <v>45639</v>
       </c>
     </row>
     <row r="33" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A33" s="12" t="s">
         <v>56</v>
       </c>
       <c r="B33" s="2" t="s">
         <v>153</v>
       </c>
       <c r="C33" s="1"/>
       <c r="D33" s="2" t="s">
         <v>154</v>
       </c>
       <c r="E33" s="12">
         <v>4153</v>
       </c>
       <c r="F33" s="1" t="s">
         <v>155</v>
       </c>
       <c r="G33" s="13">
         <v>7601007783373</v>
       </c>
       <c r="H33" s="13" t="s">
         <v>156</v>
       </c>
-      <c r="I33" s="23" t="s">
+      <c r="I33" s="22" t="s">
         <v>157</v>
       </c>
-      <c r="J33" s="31" t="s">
-[...2 lines deleted...]
-      <c r="K33" s="31" t="s">
+      <c r="J33" s="30" t="s">
+        <v>710</v>
+      </c>
+      <c r="K33" s="30" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="34" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A34" s="12" t="s">
         <v>141</v>
       </c>
       <c r="B34" s="2" t="s">
         <v>161</v>
       </c>
       <c r="C34" s="8"/>
       <c r="D34" s="2" t="s">
         <v>741</v>
       </c>
       <c r="E34" s="12">
         <v>1228</v>
       </c>
       <c r="F34" s="1" t="s">
         <v>162</v>
       </c>
       <c r="G34" s="14">
         <v>7601002521246</v>
       </c>
       <c r="H34" s="15" t="s">
         <v>163</v>
       </c>
-      <c r="I34" s="23" t="s">
+      <c r="I34" s="22" t="s">
         <v>164</v>
       </c>
-      <c r="J34" s="31" t="s">
+      <c r="J34" s="30" t="s">
         <v>712</v>
       </c>
-      <c r="K34" s="32" t="s">
+      <c r="K34" s="31" t="s">
         <v>36</v>
       </c>
-      <c r="L34" s="42"/>
-[...1 lines deleted...]
-      <c r="N34" s="32"/>
+      <c r="L34" s="41"/>
+      <c r="M34" s="31"/>
+      <c r="N34" s="31"/>
     </row>
     <row r="35" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A35" s="12" t="s">
         <v>278</v>
       </c>
-      <c r="B35" s="83" t="s">
+      <c r="B35" s="82" t="s">
         <v>789</v>
       </c>
       <c r="C35" s="8"/>
       <c r="D35" s="2" t="s">
         <v>597</v>
       </c>
       <c r="E35" s="12">
         <v>2300</v>
       </c>
       <c r="F35" s="1" t="s">
         <v>282</v>
       </c>
       <c r="G35" s="14">
         <v>7601002125178</v>
       </c>
       <c r="H35" s="15" t="s">
         <v>598</v>
       </c>
       <c r="I35" s="9" t="s">
         <v>599</v>
       </c>
       <c r="J35" s="14" t="s">
         <v>712</v>
       </c>
-      <c r="K35" s="77" t="s">
+      <c r="K35" s="76" t="s">
         <v>36</v>
       </c>
-      <c r="L35" s="77"/>
-[...4 lines deleted...]
-      <c r="A36" s="44" t="s">
+      <c r="L35" s="76"/>
+      <c r="M35" s="76"/>
+      <c r="N35" s="76"/>
+    </row>
+    <row r="36" spans="1:15" s="48" customFormat="1" ht="13.9" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="43" t="s">
         <v>165</v>
       </c>
-      <c r="B36" s="45" t="s">
+      <c r="B36" s="44" t="s">
         <v>166</v>
       </c>
-      <c r="C36" s="46"/>
-      <c r="D36" s="45" t="s">
+      <c r="C36" s="45"/>
+      <c r="D36" s="44" t="s">
         <v>167</v>
       </c>
-      <c r="E36" s="44">
+      <c r="E36" s="43">
         <v>1696</v>
       </c>
-      <c r="F36" s="46" t="s">
+      <c r="F36" s="45" t="s">
         <v>168</v>
       </c>
-      <c r="G36" s="47">
+      <c r="G36" s="46">
         <v>7601001696877</v>
       </c>
-      <c r="H36" s="48" t="s">
+      <c r="H36" s="47" t="s">
         <v>169</v>
       </c>
-      <c r="I36" s="49" t="s">
+      <c r="I36" s="48" t="s">
         <v>170</v>
       </c>
-      <c r="J36" s="50" t="s">
+      <c r="J36" s="49" t="s">
         <v>712</v>
       </c>
-      <c r="K36" s="51" t="s">
+      <c r="K36" s="50" t="s">
         <v>36</v>
       </c>
-      <c r="L36" s="52"/>
-[...1 lines deleted...]
-      <c r="N36" s="53">
+      <c r="L36" s="51"/>
+      <c r="M36" s="50"/>
+      <c r="N36" s="52">
         <v>45644</v>
       </c>
-      <c r="O36" s="49" t="s">
+      <c r="O36" s="48" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="37" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A37" s="12" t="s">
         <v>594</v>
       </c>
       <c r="B37" s="2" t="s">
         <v>789</v>
       </c>
       <c r="C37" s="8"/>
       <c r="D37" s="2" t="s">
         <v>595</v>
       </c>
       <c r="E37" s="12">
         <v>2855</v>
       </c>
       <c r="F37" s="1" t="s">
         <v>596</v>
       </c>
       <c r="G37" s="14">
         <v>7601007944507</v>
       </c>
       <c r="H37" s="16" t="s">
         <v>811</v>
       </c>
-      <c r="I37" s="25" t="s">
+      <c r="I37" s="24" t="s">
         <v>599</v>
       </c>
       <c r="J37" s="15" t="s">
         <v>712</v>
       </c>
-      <c r="K37" s="77" t="s">
+      <c r="K37" s="76" t="s">
         <v>36</v>
       </c>
-      <c r="L37" s="77"/>
-[...1 lines deleted...]
-      <c r="N37" s="77"/>
+      <c r="L37" s="76"/>
+      <c r="M37" s="76"/>
+      <c r="N37" s="76"/>
     </row>
     <row r="38" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A38" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B38" s="2" t="s">
         <v>171</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>172</v>
       </c>
       <c r="D38" s="2" t="s">
         <v>173</v>
       </c>
       <c r="E38" s="12">
         <v>6005</v>
       </c>
       <c r="F38" s="1" t="s">
         <v>174</v>
       </c>
       <c r="G38" s="13">
         <v>7601007783410</v>
       </c>
       <c r="H38" s="13" t="s">
         <v>175</v>
       </c>
       <c r="I38" s="4" t="s">
         <v>717</v>
       </c>
-      <c r="J38" s="35" t="s">
-[...2 lines deleted...]
-      <c r="K38" s="31" t="s">
+      <c r="J38" s="34" t="s">
+        <v>710</v>
+      </c>
+      <c r="K38" s="30" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="39" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A39" s="12" t="s">
         <v>56</v>
       </c>
       <c r="B39" s="2" t="s">
         <v>180</v>
       </c>
       <c r="C39" s="8"/>
       <c r="D39" s="2" t="s">
         <v>181</v>
       </c>
       <c r="E39" s="12">
         <v>4458</v>
       </c>
       <c r="F39" s="1" t="s">
         <v>182</v>
       </c>
       <c r="G39" s="14">
         <v>7601007920419</v>
       </c>
-      <c r="H39" s="19" t="s">
+      <c r="H39" s="18" t="s">
         <v>183</v>
       </c>
-      <c r="I39" s="23" t="s">
+      <c r="I39" s="22" t="s">
         <v>184</v>
       </c>
-      <c r="J39" s="31" t="s">
-[...2 lines deleted...]
-      <c r="K39" s="32" t="s">
+      <c r="J39" s="30" t="s">
+        <v>710</v>
+      </c>
+      <c r="K39" s="31" t="s">
         <v>36</v>
       </c>
-      <c r="L39" s="42"/>
-[...1 lines deleted...]
-      <c r="N39" s="32"/>
+      <c r="L39" s="41"/>
+      <c r="M39" s="31"/>
+      <c r="N39" s="31"/>
     </row>
     <row r="40" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A40" s="12" t="s">
         <v>47</v>
       </c>
       <c r="B40" s="2" t="s">
         <v>185</v>
       </c>
       <c r="C40" s="1"/>
       <c r="D40" s="2" t="s">
         <v>186</v>
       </c>
       <c r="E40" s="12">
         <v>8005</v>
       </c>
       <c r="F40" s="1" t="s">
         <v>74</v>
       </c>
       <c r="G40" s="13">
         <v>7601007783588</v>
       </c>
       <c r="H40" s="13" t="s">
         <v>187</v>
       </c>
       <c r="I40" s="4" t="s">
         <v>188</v>
       </c>
-      <c r="J40" s="35" t="s">
-[...2 lines deleted...]
-      <c r="K40" s="31" t="s">
+      <c r="J40" s="34" t="s">
+        <v>710</v>
+      </c>
+      <c r="K40" s="30" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="41" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A41" s="12" t="s">
         <v>81</v>
       </c>
       <c r="B41" s="2" t="s">
         <v>189</v>
       </c>
       <c r="C41" s="1"/>
       <c r="D41" s="2" t="s">
         <v>190</v>
       </c>
       <c r="E41" s="12">
         <v>4055</v>
       </c>
       <c r="F41" s="1" t="s">
         <v>84</v>
       </c>
       <c r="G41" s="13">
         <v>7601003851175</v>
       </c>
       <c r="H41" s="13" t="s">
         <v>191</v>
       </c>
       <c r="I41" s="4" t="s">
         <v>192</v>
       </c>
-      <c r="J41" s="35" t="s">
-[...2 lines deleted...]
-      <c r="K41" s="31" t="s">
+      <c r="J41" s="34" t="s">
+        <v>710</v>
+      </c>
+      <c r="K41" s="30" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="42" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A42" s="12" t="s">
         <v>47</v>
       </c>
       <c r="B42" s="2" t="s">
         <v>193</v>
       </c>
       <c r="C42" s="1"/>
       <c r="D42" s="2" t="s">
         <v>194</v>
       </c>
       <c r="E42" s="12">
         <v>8037</v>
       </c>
       <c r="F42" s="1" t="s">
         <v>74</v>
       </c>
       <c r="G42" s="13">
         <v>7601007783328</v>
       </c>
       <c r="H42" s="13" t="s">
         <v>195</v>
       </c>
-      <c r="I42" s="23" t="s">
+      <c r="I42" s="22" t="s">
         <v>196</v>
       </c>
-      <c r="J42" s="35" t="s">
-[...2 lines deleted...]
-      <c r="K42" s="31" t="s">
+      <c r="J42" s="34" t="s">
+        <v>710</v>
+      </c>
+      <c r="K42" s="30" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="43" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A43" s="12" t="s">
         <v>122</v>
       </c>
       <c r="B43" s="2" t="s">
         <v>197</v>
       </c>
       <c r="C43" s="8"/>
       <c r="D43" s="2" t="s">
         <v>198</v>
       </c>
       <c r="E43" s="12">
         <v>1950</v>
       </c>
       <c r="F43" s="1" t="s">
         <v>131</v>
       </c>
       <c r="G43" s="14">
         <v>7601002154635</v>
       </c>
       <c r="H43" s="16" t="s">
         <v>199</v>
       </c>
-      <c r="I43" s="23" t="s">
+      <c r="I43" s="22" t="s">
         <v>806</v>
       </c>
-      <c r="J43" s="31" t="s">
+      <c r="J43" s="30" t="s">
         <v>712</v>
       </c>
-      <c r="K43" s="32" t="s">
+      <c r="K43" s="31" t="s">
         <v>36</v>
       </c>
-      <c r="L43" s="42"/>
-[...1 lines deleted...]
-      <c r="N43" s="32"/>
+      <c r="L43" s="41"/>
+      <c r="M43" s="31"/>
+      <c r="N43" s="31"/>
     </row>
     <row r="44" spans="1:15" ht="10" x14ac:dyDescent="0.3">
       <c r="A44" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B44" s="2" t="s">
         <v>200</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>172</v>
       </c>
       <c r="D44" s="2" t="s">
         <v>201</v>
       </c>
       <c r="E44" s="12">
         <v>6030</v>
       </c>
       <c r="F44" s="1" t="s">
         <v>202</v>
       </c>
       <c r="G44" s="13">
         <v>7601001364639</v>
       </c>
       <c r="H44" s="13" t="s">
         <v>203</v>
       </c>
-      <c r="I44" s="23" t="s">
+      <c r="I44" s="22" t="s">
         <v>699</v>
       </c>
-      <c r="J44" s="35" t="s">
-[...2 lines deleted...]
-      <c r="K44" s="31" t="s">
+      <c r="J44" s="34" t="s">
+        <v>710</v>
+      </c>
+      <c r="K44" s="30" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="45" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A45" s="12" t="s">
         <v>47</v>
       </c>
       <c r="B45" s="2" t="s">
         <v>204</v>
       </c>
       <c r="C45" s="1"/>
       <c r="D45" s="2" t="s">
         <v>176</v>
       </c>
       <c r="E45" s="12">
         <v>8134</v>
       </c>
       <c r="F45" s="1" t="s">
         <v>177</v>
       </c>
       <c r="G45" s="13">
         <v>7601007783618</v>
       </c>
       <c r="H45" s="13" t="s">
         <v>205</v>
       </c>
-      <c r="I45" s="23" t="s">
+      <c r="I45" s="22" t="s">
         <v>206</v>
       </c>
-      <c r="J45" s="35" t="s">
-[...2 lines deleted...]
-      <c r="K45" s="31" t="s">
+      <c r="J45" s="34" t="s">
+        <v>710</v>
+      </c>
+      <c r="K45" s="30" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="46" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A46" s="12" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="B46" s="2" t="s">
         <v>207</v>
       </c>
       <c r="C46" s="8"/>
       <c r="D46" s="2" t="s">
         <v>208</v>
       </c>
       <c r="E46" s="12">
         <v>4704</v>
       </c>
       <c r="F46" s="1" t="s">
         <v>209</v>
       </c>
       <c r="G46" s="14">
         <v>7601007939787</v>
       </c>
       <c r="H46" s="14" t="s">
         <v>210</v>
       </c>
-      <c r="I46" s="23" t="s">
+      <c r="I46" s="22" t="s">
         <v>211</v>
       </c>
       <c r="J46" s="15" t="s">
         <v>710</v>
       </c>
-      <c r="K46" s="77" t="s">
+      <c r="K46" s="76" t="s">
         <v>36</v>
       </c>
-      <c r="L46" s="77"/>
-[...1 lines deleted...]
-      <c r="N46" s="77"/>
+      <c r="L46" s="76"/>
+      <c r="M46" s="76"/>
+      <c r="N46" s="76"/>
     </row>
     <row r="47" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A47" s="12" t="s">
         <v>10</v>
       </c>
       <c r="B47" s="2" t="s">
         <v>212</v>
       </c>
       <c r="C47" s="8"/>
       <c r="D47" s="2" t="s">
         <v>213</v>
       </c>
       <c r="E47" s="12">
         <v>3027</v>
       </c>
       <c r="F47" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G47" s="14">
         <v>7601007939794</v>
       </c>
       <c r="H47" s="16" t="s">
         <v>698</v>
       </c>
-      <c r="I47" s="23" t="s">
+      <c r="I47" s="22" t="s">
         <v>214</v>
       </c>
-      <c r="J47" s="31" t="s">
-[...2 lines deleted...]
-      <c r="K47" s="32" t="s">
+      <c r="J47" s="30" t="s">
+        <v>710</v>
+      </c>
+      <c r="K47" s="31" t="s">
         <v>36</v>
       </c>
-      <c r="L47" s="42"/>
-[...1 lines deleted...]
-      <c r="N47" s="32"/>
+      <c r="L47" s="41"/>
+      <c r="M47" s="31"/>
+      <c r="N47" s="31"/>
     </row>
     <row r="48" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A48" s="12" t="s">
         <v>81</v>
       </c>
       <c r="B48" s="2" t="s">
         <v>218</v>
       </c>
       <c r="C48" s="1"/>
       <c r="D48" s="2" t="s">
         <v>219</v>
       </c>
       <c r="E48" s="12">
         <v>4056</v>
       </c>
       <c r="F48" s="1" t="s">
         <v>84</v>
       </c>
       <c r="G48" s="13">
         <v>7601003007077</v>
       </c>
       <c r="H48" s="13" t="s">
         <v>220</v>
       </c>
-      <c r="I48" s="23" t="s">
+      <c r="I48" s="22" t="s">
         <v>692</v>
       </c>
-      <c r="J48" s="31" t="s">
-[...2 lines deleted...]
-      <c r="K48" s="31" t="s">
+      <c r="J48" s="30" t="s">
+        <v>710</v>
+      </c>
+      <c r="K48" s="30" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="49" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A49" s="12" t="s">
         <v>37</v>
       </c>
       <c r="B49" s="2" t="s">
         <v>221</v>
       </c>
       <c r="C49" s="1"/>
       <c r="D49" s="2" t="s">
         <v>222</v>
       </c>
       <c r="E49" s="12">
         <v>1006</v>
       </c>
       <c r="F49" s="1" t="s">
         <v>223</v>
       </c>
       <c r="G49" s="13">
         <v>7601007783281</v>
       </c>
       <c r="H49" s="13" t="s">
         <v>224</v>
       </c>
-      <c r="I49" s="23" t="s">
+      <c r="I49" s="22" t="s">
         <v>225</v>
       </c>
-      <c r="J49" s="31" t="s">
+      <c r="J49" s="30" t="s">
         <v>712</v>
       </c>
-      <c r="K49" s="31" t="s">
+      <c r="K49" s="30" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="50" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A50" s="12" t="s">
         <v>47</v>
       </c>
       <c r="B50" s="2" t="s">
         <v>226</v>
       </c>
       <c r="C50" s="8"/>
       <c r="D50" s="2" t="s">
         <v>227</v>
       </c>
       <c r="E50" s="12">
         <v>8620</v>
       </c>
       <c r="F50" s="1" t="s">
         <v>228</v>
       </c>
       <c r="G50" s="14">
         <v>7601007944491</v>
       </c>
       <c r="H50" s="15" t="s">
         <v>229</v>
       </c>
-      <c r="I50" s="23" t="s">
+      <c r="I50" s="22" t="s">
         <v>788</v>
       </c>
       <c r="J50" s="15" t="s">
         <v>710</v>
       </c>
-      <c r="K50" s="77" t="s">
+      <c r="K50" s="76" t="s">
         <v>36</v>
       </c>
-      <c r="L50" s="77"/>
-[...1 lines deleted...]
-      <c r="N50" s="77"/>
+      <c r="L50" s="76"/>
+      <c r="M50" s="76"/>
+      <c r="N50" s="76"/>
     </row>
     <row r="51" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A51" s="12" t="s">
         <v>47</v>
       </c>
       <c r="B51" s="2" t="s">
         <v>230</v>
       </c>
       <c r="C51" s="8"/>
       <c r="D51" s="2" t="s">
         <v>231</v>
       </c>
       <c r="E51" s="12">
         <v>8049</v>
       </c>
       <c r="F51" s="1" t="s">
         <v>74</v>
       </c>
       <c r="G51" s="14">
         <v>7601007927951</v>
       </c>
       <c r="H51" s="15" t="s">
         <v>232</v>
       </c>
-      <c r="I51" s="23" t="s">
+      <c r="I51" s="22" t="s">
         <v>233</v>
       </c>
-      <c r="J51" s="36" t="s">
-[...2 lines deleted...]
-      <c r="K51" s="32" t="s">
+      <c r="J51" s="35" t="s">
+        <v>710</v>
+      </c>
+      <c r="K51" s="31" t="s">
         <v>36</v>
       </c>
-      <c r="L51" s="42"/>
-[...2 lines deleted...]
-      <c r="O51" s="49"/>
+      <c r="L51" s="41"/>
+      <c r="M51" s="31"/>
+      <c r="N51" s="31"/>
+      <c r="O51" s="48"/>
     </row>
     <row r="52" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A52" s="12" t="s">
         <v>10</v>
       </c>
       <c r="B52" s="2" t="s">
         <v>238</v>
       </c>
       <c r="C52" s="1"/>
       <c r="D52" s="2" t="s">
         <v>239</v>
       </c>
       <c r="E52" s="12">
         <v>3011</v>
       </c>
       <c r="F52" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G52" s="13">
         <v>7601007783632</v>
       </c>
       <c r="H52" s="13" t="s">
         <v>240</v>
       </c>
-      <c r="I52" s="23" t="s">
+      <c r="I52" s="22" t="s">
         <v>241</v>
       </c>
-      <c r="J52" s="35" t="s">
-[...2 lines deleted...]
-      <c r="K52" s="31" t="s">
+      <c r="J52" s="34" t="s">
+        <v>710</v>
+      </c>
+      <c r="K52" s="30" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="53" spans="1:15" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A53" s="12" t="s">
         <v>47</v>
       </c>
       <c r="B53" s="2" t="s">
         <v>242</v>
       </c>
       <c r="C53" s="8"/>
       <c r="D53" s="2" t="s">
         <v>243</v>
       </c>
       <c r="E53" s="12">
         <v>8610</v>
       </c>
       <c r="F53" s="1" t="s">
         <v>244</v>
       </c>
       <c r="G53" s="14">
         <v>7601007951802</v>
       </c>
       <c r="H53" s="15" t="s">
         <v>245</v>
       </c>
-      <c r="I53" s="23" t="s">
+      <c r="I53" s="22" t="s">
         <v>246</v>
       </c>
-      <c r="J53" s="31" t="s">
-[...2 lines deleted...]
-      <c r="K53" s="32" t="s">
+      <c r="J53" s="30" t="s">
+        <v>710</v>
+      </c>
+      <c r="K53" s="31" t="s">
         <v>16</v>
       </c>
-      <c r="L53" s="42"/>
-[...3 lines deleted...]
-    <row r="54" spans="1:15" s="49" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="L53" s="41"/>
+      <c r="M53" s="31"/>
+      <c r="N53" s="29"/>
+    </row>
+    <row r="54" spans="1:15" s="48" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A54" s="12" t="s">
         <v>66</v>
       </c>
       <c r="B54" s="2" t="s">
         <v>247</v>
       </c>
       <c r="C54" s="1"/>
       <c r="D54" s="2" t="s">
         <v>248</v>
       </c>
       <c r="E54" s="12">
         <v>5032</v>
       </c>
       <c r="F54" s="1" t="s">
         <v>249</v>
       </c>
       <c r="G54" s="13">
         <v>7601007783267</v>
       </c>
       <c r="H54" s="13" t="s">
         <v>250</v>
       </c>
       <c r="I54" s="4" t="s">
         <v>251</v>
       </c>
-      <c r="J54" s="35" t="s">
-[...8 lines deleted...]
-      <c r="O54" s="23"/>
+      <c r="J54" s="34" t="s">
+        <v>710</v>
+      </c>
+      <c r="K54" s="30" t="s">
+        <v>23</v>
+      </c>
+      <c r="L54" s="42"/>
+      <c r="M54" s="30"/>
+      <c r="N54" s="30"/>
+      <c r="O54" s="22"/>
     </row>
     <row r="55" spans="1:15" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A55" s="44" t="s">
+      <c r="A55" s="43" t="s">
         <v>81</v>
       </c>
-      <c r="B55" s="45" t="s">
+      <c r="B55" s="44" t="s">
         <v>234</v>
       </c>
-      <c r="C55" s="46" t="s">
+      <c r="C55" s="45" t="s">
         <v>235</v>
       </c>
-      <c r="D55" s="45" t="s">
+      <c r="D55" s="44" t="s">
         <v>236</v>
       </c>
-      <c r="E55" s="44">
+      <c r="E55" s="43">
         <v>4051</v>
       </c>
-      <c r="F55" s="46" t="s">
+      <c r="F55" s="45" t="s">
         <v>84</v>
       </c>
-      <c r="G55" s="54">
+      <c r="G55" s="53">
         <v>7601007783663</v>
       </c>
-      <c r="H55" s="54" t="s">
+      <c r="H55" s="53" t="s">
         <v>702</v>
       </c>
-      <c r="I55" s="23" t="s">
+      <c r="I55" s="22" t="s">
         <v>237</v>
       </c>
-      <c r="J55" s="56" t="s">
-[...10 lines deleted...]
-      <c r="A56" s="44" t="s">
+      <c r="J55" s="55" t="s">
+        <v>710</v>
+      </c>
+      <c r="K55" s="49" t="s">
+        <v>23</v>
+      </c>
+      <c r="L55" s="56"/>
+      <c r="M55" s="49"/>
+      <c r="N55" s="49"/>
+    </row>
+    <row r="56" spans="1:15" s="48" customFormat="1" ht="13.9" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A56" s="43" t="s">
         <v>37</v>
       </c>
-      <c r="B56" s="45" t="s">
+      <c r="B56" s="44" t="s">
         <v>273</v>
       </c>
-      <c r="C56" s="46"/>
-      <c r="D56" s="45" t="s">
+      <c r="C56" s="45"/>
+      <c r="D56" s="44" t="s">
         <v>274</v>
       </c>
-      <c r="E56" s="44">
+      <c r="E56" s="43">
         <v>1038</v>
       </c>
-      <c r="F56" s="46" t="s">
+      <c r="F56" s="45" t="s">
         <v>275</v>
       </c>
-      <c r="G56" s="47">
+      <c r="G56" s="46">
         <v>7601002747622</v>
       </c>
-      <c r="H56" s="48" t="s">
+      <c r="H56" s="47" t="s">
         <v>276</v>
       </c>
-      <c r="I56" s="23" t="s">
+      <c r="I56" s="22" t="s">
         <v>277</v>
       </c>
-      <c r="J56" s="50" t="s">
+      <c r="J56" s="49" t="s">
         <v>712</v>
       </c>
-      <c r="K56" s="51" t="s">
+      <c r="K56" s="50" t="s">
         <v>36</v>
       </c>
-      <c r="L56" s="52"/>
-[...1 lines deleted...]
-      <c r="N56" s="53">
+      <c r="L56" s="51"/>
+      <c r="M56" s="50"/>
+      <c r="N56" s="52">
         <v>46133</v>
       </c>
-      <c r="O56" s="49" t="s">
+      <c r="O56" s="48" t="s">
         <v>809</v>
       </c>
     </row>
     <row r="57" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A57" s="12" t="s">
         <v>47</v>
       </c>
       <c r="B57" s="2" t="s">
         <v>252</v>
       </c>
       <c r="C57" s="1"/>
       <c r="D57" s="2" t="s">
         <v>694</v>
       </c>
       <c r="E57" s="12">
         <v>8400</v>
       </c>
       <c r="F57" s="1" t="s">
         <v>253</v>
       </c>
       <c r="G57" s="13">
         <v>7601007783571</v>
       </c>
       <c r="H57" s="13" t="s">
         <v>254</v>
       </c>
       <c r="I57" s="4" t="s">
         <v>255</v>
       </c>
-      <c r="J57" s="35" t="s">
-[...2 lines deleted...]
-      <c r="K57" s="31" t="s">
+      <c r="J57" s="34" t="s">
+        <v>710</v>
+      </c>
+      <c r="K57" s="30" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="58" spans="1:15" ht="12.65" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A58" s="12" t="s">
         <v>66</v>
       </c>
       <c r="B58" s="2" t="s">
         <v>265</v>
       </c>
       <c r="C58" s="1"/>
       <c r="D58" s="2" t="s">
         <v>266</v>
       </c>
       <c r="E58" s="12">
         <v>4800</v>
       </c>
       <c r="F58" s="1" t="s">
         <v>267</v>
       </c>
       <c r="G58" s="13">
         <v>7601007783595</v>
       </c>
       <c r="H58" s="13" t="s">
         <v>268</v>
       </c>
       <c r="I58" s="4" t="s">
         <v>689</v>
       </c>
-      <c r="J58" s="35" t="s">
-[...7 lines deleted...]
-      <c r="A59" s="60" t="s">
+      <c r="J58" s="34" t="s">
+        <v>710</v>
+      </c>
+      <c r="K58" s="30" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="59" spans="1:15" s="68" customFormat="1" ht="10" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A59" s="59" t="s">
         <v>37</v>
       </c>
-      <c r="B59" s="61" t="s">
+      <c r="B59" s="60" t="s">
         <v>256</v>
       </c>
-      <c r="C59" s="62"/>
-      <c r="D59" s="61" t="s">
+      <c r="C59" s="61"/>
+      <c r="D59" s="60" t="s">
         <v>770</v>
       </c>
-      <c r="E59" s="60">
+      <c r="E59" s="59">
         <v>1820</v>
       </c>
-      <c r="F59" s="62" t="s">
+      <c r="F59" s="61" t="s">
         <v>257</v>
       </c>
-      <c r="G59" s="63">
+      <c r="G59" s="62">
         <v>7601007783649</v>
       </c>
-      <c r="H59" s="63" t="s">
+      <c r="H59" s="62" t="s">
         <v>258</v>
       </c>
-      <c r="I59" s="64" t="s">
+      <c r="I59" s="63" t="s">
         <v>259</v>
       </c>
-      <c r="J59" s="65" t="s">
+      <c r="J59" s="64" t="s">
         <v>712</v>
       </c>
-      <c r="K59" s="66" t="s">
-[...4 lines deleted...]
-      <c r="N59" s="68">
+      <c r="K59" s="65" t="s">
+        <v>23</v>
+      </c>
+      <c r="L59" s="70"/>
+      <c r="M59" s="65"/>
+      <c r="N59" s="67">
         <v>46022</v>
       </c>
-      <c r="O59" s="69" t="s">
+      <c r="O59" s="68" t="s">
         <v>796</v>
       </c>
     </row>
-    <row r="60" spans="1:15" s="69" customFormat="1" ht="10" hidden="1" x14ac:dyDescent="0.3">
-      <c r="A60" s="60" t="s">
+    <row r="60" spans="1:15" s="68" customFormat="1" ht="10" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A60" s="59" t="s">
         <v>105</v>
       </c>
-      <c r="B60" s="61" t="s">
+      <c r="B60" s="60" t="s">
         <v>260</v>
       </c>
-      <c r="C60" s="62"/>
-      <c r="D60" s="61" t="s">
+      <c r="C60" s="61"/>
+      <c r="D60" s="60" t="s">
         <v>261</v>
       </c>
-      <c r="E60" s="60">
+      <c r="E60" s="59">
         <v>6900</v>
       </c>
-      <c r="F60" s="62" t="s">
+      <c r="F60" s="61" t="s">
         <v>262</v>
       </c>
-      <c r="G60" s="63">
+      <c r="G60" s="62">
         <v>7601007783700</v>
       </c>
-      <c r="H60" s="63" t="s">
+      <c r="H60" s="62" t="s">
         <v>263</v>
       </c>
-      <c r="I60" s="64" t="s">
+      <c r="I60" s="63" t="s">
         <v>264</v>
       </c>
-      <c r="J60" s="65" t="s">
+      <c r="J60" s="64" t="s">
         <v>711</v>
       </c>
-      <c r="K60" s="66" t="s">
-[...4 lines deleted...]
-      <c r="N60" s="68">
+      <c r="K60" s="65" t="s">
+        <v>23</v>
+      </c>
+      <c r="L60" s="66"/>
+      <c r="M60" s="65"/>
+      <c r="N60" s="67">
         <v>45846</v>
       </c>
     </row>
     <row r="61" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A61" s="12" t="s">
         <v>10</v>
       </c>
       <c r="B61" s="2" t="s">
         <v>269</v>
       </c>
       <c r="C61" s="8"/>
       <c r="D61" s="2" t="s">
         <v>270</v>
       </c>
       <c r="E61" s="12">
         <v>3645</v>
       </c>
       <c r="F61" s="1" t="s">
         <v>143</v>
       </c>
       <c r="G61" s="14">
         <v>7601007939800</v>
       </c>
       <c r="H61" s="15" t="s">
         <v>271</v>
       </c>
       <c r="I61" s="9" t="s">
         <v>272</v>
       </c>
-      <c r="J61" s="34" t="s">
-[...7 lines deleted...]
-      <c r="N61" s="32"/>
+      <c r="J61" s="33" t="s">
+        <v>710</v>
+      </c>
+      <c r="K61" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="L61" s="41"/>
+      <c r="M61" s="31"/>
+      <c r="N61" s="31"/>
     </row>
     <row r="62" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A62" s="12" t="s">
         <v>278</v>
       </c>
       <c r="B62" s="2" t="s">
         <v>279</v>
       </c>
       <c r="C62" s="1" t="s">
         <v>280</v>
       </c>
       <c r="D62" s="2" t="s">
         <v>281</v>
       </c>
       <c r="E62" s="12">
         <v>2300</v>
       </c>
       <c r="F62" s="1" t="s">
         <v>282</v>
       </c>
       <c r="G62" s="13">
         <v>7601007783601</v>
       </c>
       <c r="H62" s="13" t="s">
         <v>283</v>
       </c>
       <c r="I62" s="4" t="s">
         <v>284</v>
       </c>
-      <c r="J62" s="35" t="s">
+      <c r="J62" s="34" t="s">
         <v>712</v>
       </c>
-      <c r="K62" s="31" t="s">
+      <c r="K62" s="30" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="63" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A63" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B63" s="2" t="s">
         <v>792</v>
       </c>
       <c r="C63" s="1"/>
       <c r="D63" s="2" t="s">
         <v>782</v>
       </c>
       <c r="E63" s="12">
         <v>6048</v>
       </c>
       <c r="F63" s="1" t="s">
         <v>783</v>
       </c>
       <c r="G63" s="13">
         <v>7601001602946</v>
       </c>
       <c r="H63" s="13" t="s">
         <v>286</v>
       </c>
       <c r="I63" s="4" t="s">
         <v>287</v>
       </c>
-      <c r="J63" s="35" t="s">
-[...5 lines deleted...]
-      <c r="O63" s="49"/>
+      <c r="J63" s="34" t="s">
+        <v>710</v>
+      </c>
+      <c r="K63" s="30" t="s">
+        <v>23</v>
+      </c>
+      <c r="O63" s="48"/>
     </row>
     <row r="64" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A64" s="12" t="s">
         <v>298</v>
       </c>
       <c r="B64" s="2" t="s">
         <v>299</v>
       </c>
       <c r="C64" s="1"/>
       <c r="D64" s="2" t="s">
         <v>300</v>
       </c>
       <c r="E64" s="12">
         <v>9495</v>
       </c>
       <c r="F64" s="1" t="s">
         <v>301</v>
       </c>
       <c r="G64" s="13">
         <v>7601003851939</v>
       </c>
       <c r="H64" s="13" t="s">
         <v>302</v>
       </c>
-      <c r="I64" s="25" t="s">
+      <c r="I64" s="24" t="s">
         <v>303</v>
       </c>
-      <c r="J64" s="37" t="s">
-[...2 lines deleted...]
-      <c r="K64" s="31" t="s">
+      <c r="J64" s="36" t="s">
+        <v>710</v>
+      </c>
+      <c r="K64" s="30" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="65" spans="1:15" ht="13.9" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A65" s="44" t="s">
+      <c r="A65" s="43" t="s">
         <v>165</v>
       </c>
-      <c r="B65" s="45" t="s">
+      <c r="B65" s="44" t="s">
         <v>288</v>
       </c>
-      <c r="C65" s="46"/>
-      <c r="D65" s="45" t="s">
+      <c r="C65" s="45"/>
+      <c r="D65" s="44" t="s">
         <v>289</v>
       </c>
-      <c r="E65" s="44">
+      <c r="E65" s="43">
         <v>3280</v>
       </c>
-      <c r="F65" s="46" t="s">
+      <c r="F65" s="45" t="s">
         <v>290</v>
       </c>
-      <c r="G65" s="54">
+      <c r="G65" s="53">
         <v>7601007783731</v>
       </c>
-      <c r="H65" s="54" t="s">
+      <c r="H65" s="53" t="s">
         <v>291</v>
       </c>
-      <c r="I65" s="55" t="s">
+      <c r="I65" s="54" t="s">
         <v>292</v>
       </c>
-      <c r="J65" s="56" t="s">
-[...7 lines deleted...]
-      <c r="N65" s="58">
+      <c r="J65" s="55" t="s">
+        <v>710</v>
+      </c>
+      <c r="K65" s="49" t="s">
+        <v>23</v>
+      </c>
+      <c r="L65" s="56"/>
+      <c r="M65" s="49"/>
+      <c r="N65" s="57">
         <v>45291</v>
       </c>
     </row>
     <row r="66" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A66" s="12" t="s">
         <v>95</v>
       </c>
       <c r="B66" s="2" t="s">
         <v>304</v>
       </c>
       <c r="C66" s="1"/>
       <c r="D66" s="2" t="s">
         <v>305</v>
       </c>
       <c r="E66" s="12">
         <v>7320</v>
       </c>
       <c r="F66" s="1" t="s">
         <v>306</v>
       </c>
       <c r="G66" s="13">
         <v>7601002999335</v>
       </c>
       <c r="H66" s="13" t="s">
         <v>307</v>
       </c>
       <c r="I66" s="4" t="s">
         <v>308</v>
       </c>
-      <c r="J66" s="35" t="s">
-[...7 lines deleted...]
-    <row r="67" spans="1:15" s="49" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="J66" s="34" t="s">
+        <v>710</v>
+      </c>
+      <c r="K66" s="30" t="s">
+        <v>23</v>
+      </c>
+      <c r="O66" s="48"/>
+    </row>
+    <row r="67" spans="1:15" s="48" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A67" s="12" t="s">
         <v>47</v>
       </c>
       <c r="B67" s="2" t="s">
         <v>742</v>
       </c>
       <c r="C67" s="1"/>
       <c r="D67" s="2" t="s">
         <v>313</v>
       </c>
       <c r="E67" s="12">
         <v>8953</v>
       </c>
       <c r="F67" s="1" t="s">
         <v>314</v>
       </c>
       <c r="G67" s="13">
         <v>7601007783786</v>
       </c>
       <c r="H67" s="13" t="s">
         <v>315</v>
       </c>
       <c r="I67" s="4" t="s">
         <v>316</v>
       </c>
-      <c r="J67" s="35" t="s">
-[...8 lines deleted...]
-      <c r="O67" s="23"/>
+      <c r="J67" s="34" t="s">
+        <v>710</v>
+      </c>
+      <c r="K67" s="30" t="s">
+        <v>23</v>
+      </c>
+      <c r="L67" s="42"/>
+      <c r="M67" s="30"/>
+      <c r="N67" s="30"/>
+      <c r="O67" s="22"/>
     </row>
     <row r="68" spans="1:15" ht="13.9" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A68" s="44" t="s">
+      <c r="A68" s="43" t="s">
         <v>95</v>
       </c>
-      <c r="B68" s="45" t="s">
+      <c r="B68" s="44" t="s">
         <v>293</v>
       </c>
-      <c r="C68" s="46"/>
-      <c r="D68" s="45" t="s">
+      <c r="C68" s="45"/>
+      <c r="D68" s="44" t="s">
         <v>294</v>
       </c>
-      <c r="E68" s="44">
+      <c r="E68" s="43">
         <v>9422</v>
       </c>
-      <c r="F68" s="46" t="s">
+      <c r="F68" s="45" t="s">
         <v>295</v>
       </c>
-      <c r="G68" s="47">
+      <c r="G68" s="46">
         <v>7601007939817</v>
       </c>
-      <c r="H68" s="84" t="s">
+      <c r="H68" s="83" t="s">
         <v>296</v>
       </c>
-      <c r="I68" s="49" t="s">
+      <c r="I68" s="48" t="s">
         <v>297</v>
       </c>
-      <c r="J68" s="50" t="s">
-[...2 lines deleted...]
-      <c r="K68" s="51" t="s">
+      <c r="J68" s="49" t="s">
+        <v>710</v>
+      </c>
+      <c r="K68" s="50" t="s">
         <v>36</v>
       </c>
-      <c r="L68" s="52"/>
-[...1 lines deleted...]
-      <c r="N68" s="51"/>
+      <c r="L68" s="51"/>
+      <c r="M68" s="50"/>
+      <c r="N68" s="50"/>
     </row>
     <row r="69" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A69" s="12" t="s">
         <v>47</v>
       </c>
       <c r="B69" s="2" t="s">
         <v>779</v>
       </c>
       <c r="C69" s="8"/>
       <c r="D69" s="2" t="s">
         <v>762</v>
       </c>
       <c r="E69" s="12">
         <v>8954</v>
       </c>
       <c r="F69" s="1" t="s">
         <v>761</v>
       </c>
       <c r="G69" s="14">
         <v>7601001583276</v>
       </c>
       <c r="H69" s="14" t="s">
         <v>780</v>
       </c>
       <c r="I69" s="4" t="s">
         <v>781</v>
       </c>
-      <c r="J69" s="34" t="s">
-[...9 lines deleted...]
-    <row r="70" spans="1:15" s="49" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="J69" s="33" t="s">
+        <v>710</v>
+      </c>
+      <c r="K69" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="L69" s="41"/>
+      <c r="M69" s="31"/>
+      <c r="N69" s="31"/>
+    </row>
+    <row r="70" spans="1:15" s="48" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A70" s="12" t="s">
         <v>141</v>
       </c>
       <c r="B70" s="2" t="s">
         <v>763</v>
       </c>
       <c r="C70" s="1"/>
       <c r="D70" s="2" t="s">
         <v>514</v>
       </c>
       <c r="E70" s="12" t="s">
         <v>764</v>
       </c>
       <c r="F70" s="1" t="s">
         <v>765</v>
       </c>
       <c r="G70" s="13">
         <v>7601007783533</v>
       </c>
       <c r="H70" s="13" t="s">
         <v>178</v>
       </c>
       <c r="I70" s="4" t="s">
         <v>179</v>
       </c>
-      <c r="J70" s="35" t="s">
+      <c r="J70" s="34" t="s">
         <v>712</v>
       </c>
-      <c r="K70" s="31" t="s">
-[...5 lines deleted...]
-      <c r="O70" s="23"/>
+      <c r="K70" s="30" t="s">
+        <v>23</v>
+      </c>
+      <c r="L70" s="42"/>
+      <c r="M70" s="30"/>
+      <c r="N70" s="30"/>
+      <c r="O70" s="22"/>
     </row>
     <row r="71" spans="1:15" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A71" s="44" t="s">
+      <c r="A71" s="43" t="s">
         <v>95</v>
       </c>
-      <c r="B71" s="45" t="s">
+      <c r="B71" s="44" t="s">
         <v>309</v>
       </c>
-      <c r="C71" s="46"/>
-      <c r="D71" s="45" t="s">
+      <c r="C71" s="45"/>
+      <c r="D71" s="44" t="s">
         <v>310</v>
       </c>
-      <c r="E71" s="44">
+      <c r="E71" s="43">
         <v>9500</v>
       </c>
-      <c r="F71" s="46" t="s">
+      <c r="F71" s="45" t="s">
         <v>311</v>
       </c>
-      <c r="G71" s="54">
+      <c r="G71" s="53">
         <v>7601007783755</v>
       </c>
-      <c r="H71" s="54" t="s">
+      <c r="H71" s="53" t="s">
         <v>312</v>
       </c>
-      <c r="I71" s="55" t="s">
+      <c r="I71" s="54" t="s">
         <v>791</v>
       </c>
-      <c r="J71" s="56" t="s">
-[...7 lines deleted...]
-      <c r="N71" s="50"/>
+      <c r="J71" s="55" t="s">
+        <v>710</v>
+      </c>
+      <c r="K71" s="49" t="s">
+        <v>23</v>
+      </c>
+      <c r="L71" s="56"/>
+      <c r="M71" s="49"/>
+      <c r="N71" s="49"/>
     </row>
     <row r="72" spans="1:15" customFormat="1" ht="13.9" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A72" s="12" t="s">
         <v>317</v>
       </c>
-      <c r="B72" s="28" t="s">
+      <c r="B72" s="27" t="s">
         <v>318</v>
       </c>
       <c r="C72" s="1"/>
       <c r="D72" s="2" t="s">
         <v>319</v>
       </c>
       <c r="E72" s="3">
         <v>6074</v>
       </c>
       <c r="F72" s="1" t="s">
         <v>320</v>
       </c>
       <c r="G72" s="4">
         <v>7601007997527</v>
       </c>
       <c r="H72" s="4" t="s">
         <v>321</v>
       </c>
       <c r="I72" s="4"/>
-      <c r="J72" s="34" t="s">
-[...5 lines deleted...]
-      <c r="L72" s="43"/>
+      <c r="J72" s="33" t="s">
+        <v>710</v>
+      </c>
+      <c r="K72" s="30" t="s">
+        <v>23</v>
+      </c>
+      <c r="L72" s="42"/>
       <c r="M72" s="11"/>
-      <c r="N72" s="40">
+      <c r="N72" s="39">
         <v>45291</v>
       </c>
     </row>
     <row r="73" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A73" s="12" t="s">
         <v>37</v>
       </c>
       <c r="B73" s="2" t="s">
         <v>766</v>
       </c>
       <c r="C73" s="1"/>
       <c r="D73" s="2" t="s">
         <v>338</v>
       </c>
       <c r="E73" s="12">
         <v>1004</v>
       </c>
       <c r="F73" s="1" t="s">
         <v>223</v>
       </c>
       <c r="G73" s="13">
         <v>7601003851564</v>
       </c>
       <c r="H73" s="13" t="s">
         <v>339</v>
       </c>
       <c r="I73" s="4" t="s">
         <v>340</v>
       </c>
-      <c r="J73" s="35" t="s">
+      <c r="J73" s="34" t="s">
         <v>712</v>
       </c>
-      <c r="K73" s="31" t="s">
+      <c r="K73" s="30" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="74" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A74" s="12" t="s">
         <v>10</v>
       </c>
       <c r="B74" s="2" t="s">
         <v>322</v>
       </c>
       <c r="C74" s="1"/>
       <c r="D74" s="2" t="s">
         <v>323</v>
       </c>
       <c r="E74" s="12">
         <v>2502</v>
       </c>
       <c r="F74" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G74" s="13">
         <v>7601007783502</v>
       </c>
       <c r="H74" s="13" t="s">
         <v>324</v>
       </c>
       <c r="I74" s="4" t="s">
         <v>793</v>
       </c>
-      <c r="J74" s="35" t="s">
-[...2 lines deleted...]
-      <c r="K74" s="31" t="s">
+      <c r="J74" s="34" t="s">
+        <v>710</v>
+      </c>
+      <c r="K74" s="30" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="75" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A75" s="12" t="s">
         <v>47</v>
       </c>
       <c r="B75" s="2" t="s">
         <v>325</v>
       </c>
       <c r="C75" s="1"/>
       <c r="D75" s="2" t="s">
         <v>326</v>
       </c>
       <c r="E75" s="12">
         <v>8008</v>
       </c>
       <c r="F75" s="1" t="s">
         <v>74</v>
       </c>
       <c r="G75" s="13">
         <v>7601007783489</v>
       </c>
       <c r="H75" s="13" t="s">
         <v>327</v>
       </c>
       <c r="I75" s="4" t="s">
         <v>328</v>
       </c>
-      <c r="J75" s="35" t="s">
-[...2 lines deleted...]
-      <c r="K75" s="31" t="s">
+      <c r="J75" s="34" t="s">
+        <v>710</v>
+      </c>
+      <c r="K75" s="30" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="76" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A76" s="12" t="s">
         <v>37</v>
       </c>
       <c r="B76" s="2" t="s">
         <v>329</v>
       </c>
       <c r="C76" s="1"/>
       <c r="D76" s="2" t="s">
         <v>330</v>
       </c>
       <c r="E76" s="12">
         <v>1800</v>
       </c>
       <c r="F76" s="1" t="s">
         <v>331</v>
       </c>
       <c r="G76" s="13">
         <v>7601003851533</v>
       </c>
       <c r="H76" s="13" t="s">
         <v>332</v>
       </c>
       <c r="I76" s="4" t="s">
         <v>333</v>
       </c>
-      <c r="J76" s="35" t="s">
+      <c r="J76" s="34" t="s">
         <v>712</v>
       </c>
-      <c r="K76" s="31" t="s">
+      <c r="K76" s="30" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="77" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A77" s="12" t="s">
         <v>47</v>
       </c>
       <c r="B77" s="2" t="s">
         <v>334</v>
       </c>
       <c r="C77" s="1"/>
       <c r="D77" s="2" t="s">
         <v>335</v>
       </c>
       <c r="E77" s="12">
         <v>8910</v>
       </c>
       <c r="F77" s="1" t="s">
         <v>336</v>
       </c>
       <c r="G77" s="13">
         <v>7601007783656</v>
       </c>
       <c r="H77" s="13" t="s">
         <v>337</v>
       </c>
       <c r="I77" s="4" t="s">
         <v>776</v>
       </c>
-      <c r="J77" s="35" t="s">
-[...2 lines deleted...]
-      <c r="K77" s="31" t="s">
+      <c r="J77" s="34" t="s">
+        <v>710</v>
+      </c>
+      <c r="K77" s="30" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="78" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A78" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B78" s="2" t="s">
         <v>341</v>
       </c>
       <c r="C78" s="1"/>
       <c r="D78" s="2" t="s">
         <v>342</v>
       </c>
       <c r="E78" s="12">
         <v>6210</v>
       </c>
       <c r="F78" s="1" t="s">
         <v>343</v>
       </c>
       <c r="G78" s="13">
         <v>7601007783298</v>
       </c>
       <c r="H78" s="13" t="s">
         <v>344</v>
       </c>
       <c r="I78" s="4" t="s">
         <v>345</v>
       </c>
-      <c r="J78" s="35" t="s">
-[...2 lines deleted...]
-      <c r="K78" s="31" t="s">
+      <c r="J78" s="34" t="s">
+        <v>710</v>
+      </c>
+      <c r="K78" s="30" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="79" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A79" s="12" t="s">
         <v>66</v>
       </c>
       <c r="B79" s="2" t="s">
         <v>346</v>
       </c>
       <c r="C79" s="1"/>
       <c r="D79" s="2" t="s">
         <v>347</v>
       </c>
       <c r="E79" s="12">
         <v>5630</v>
       </c>
       <c r="F79" s="1" t="s">
         <v>348</v>
       </c>
       <c r="G79" s="13">
         <v>7601007783793</v>
       </c>
       <c r="H79" s="13" t="s">
         <v>349</v>
       </c>
       <c r="I79" s="4" t="s">
         <v>350</v>
       </c>
-      <c r="J79" s="35" t="s">
-[...2 lines deleted...]
-      <c r="K79" s="31" t="s">
+      <c r="J79" s="34" t="s">
+        <v>710</v>
+      </c>
+      <c r="K79" s="30" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="80" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A80" s="12" t="s">
         <v>165</v>
       </c>
       <c r="B80" s="2" t="s">
         <v>351</v>
       </c>
       <c r="C80" s="1"/>
       <c r="D80" s="2" t="s">
         <v>691</v>
       </c>
       <c r="E80" s="12">
         <v>1700</v>
       </c>
       <c r="F80" s="1" t="s">
         <v>352</v>
       </c>
       <c r="G80" s="13">
         <v>7601007783816</v>
       </c>
       <c r="H80" s="13" t="s">
         <v>353</v>
       </c>
-      <c r="I80" s="23" t="s">
+      <c r="I80" s="22" t="s">
         <v>721</v>
       </c>
       <c r="J80" s="13" t="s">
         <v>712</v>
       </c>
       <c r="K80" s="15" t="s">
         <v>23</v>
       </c>
       <c r="L80" s="15" t="s">
         <v>726</v>
       </c>
       <c r="M80" s="15"/>
       <c r="N80" s="15"/>
     </row>
     <row r="81" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A81" s="12" t="s">
         <v>141</v>
       </c>
       <c r="B81" s="2" t="s">
         <v>828</v>
       </c>
       <c r="C81" s="1"/>
       <c r="D81" s="2" t="s">
         <v>403</v>
       </c>
       <c r="E81" s="12">
         <v>1227</v>
       </c>
       <c r="F81" s="1" t="s">
         <v>404</v>
       </c>
-      <c r="G81" s="92" t="s">
+      <c r="G81" s="91" t="s">
         <v>829</v>
       </c>
       <c r="H81" s="13" t="s">
         <v>405</v>
       </c>
       <c r="I81" s="4" t="s">
         <v>406</v>
       </c>
       <c r="J81" s="13" t="s">
         <v>712</v>
       </c>
       <c r="K81" s="15" t="s">
         <v>23</v>
       </c>
       <c r="L81" s="15"/>
       <c r="M81" s="15"/>
       <c r="N81" s="15"/>
     </row>
     <row r="82" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A82" s="12" t="s">
         <v>37</v>
       </c>
       <c r="B82" s="2" t="s">
         <v>826</v>
       </c>
       <c r="C82" s="1"/>
       <c r="D82" s="2" t="s">
         <v>397</v>
       </c>
       <c r="E82" s="12">
         <v>1007</v>
       </c>
       <c r="F82" s="1" t="s">
         <v>223</v>
       </c>
       <c r="G82" s="13">
         <v>7601009579653</v>
       </c>
       <c r="H82" s="13" t="s">
         <v>398</v>
       </c>
-      <c r="I82" s="23" t="s">
+      <c r="I82" s="22" t="s">
         <v>794</v>
       </c>
       <c r="J82" s="13" t="s">
         <v>712</v>
       </c>
       <c r="K82" s="15" t="s">
         <v>23</v>
       </c>
       <c r="L82" s="15" t="s">
         <v>726</v>
       </c>
       <c r="M82" s="15"/>
       <c r="N82" s="15"/>
     </row>
     <row r="83" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A83" s="12" t="s">
         <v>37</v>
       </c>
       <c r="B83" s="2" t="s">
         <v>825</v>
       </c>
-      <c r="C83" s="90"/>
+      <c r="C83" s="89"/>
       <c r="D83" s="2" t="s">
         <v>727</v>
       </c>
       <c r="E83" s="12">
         <v>1167</v>
       </c>
       <c r="F83" s="1" t="s">
         <v>728</v>
       </c>
       <c r="G83" s="13">
         <v>7601009548178</v>
       </c>
       <c r="H83" s="15" t="s">
         <v>729</v>
       </c>
-      <c r="I83" s="23" t="s">
+      <c r="I83" s="22" t="s">
         <v>730</v>
       </c>
-      <c r="J83" s="93" t="s">
+      <c r="J83" s="92" t="s">
         <v>712</v>
       </c>
       <c r="K83" s="15" t="s">
         <v>23</v>
       </c>
       <c r="L83" s="15" t="s">
         <v>726</v>
       </c>
       <c r="M83" s="15"/>
       <c r="N83" s="15"/>
     </row>
     <row r="84" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A84" s="15" t="s">
         <v>37</v>
       </c>
-      <c r="B84" s="23" t="s">
+      <c r="B84" s="22" t="s">
         <v>819</v>
       </c>
-      <c r="D84" s="26" t="s">
+      <c r="D84" s="25" t="s">
         <v>735</v>
       </c>
       <c r="E84" s="15">
         <v>1110</v>
       </c>
-      <c r="F84" s="23" t="s">
+      <c r="F84" s="22" t="s">
         <v>736</v>
       </c>
       <c r="G84" s="13">
         <v>7601009579554</v>
       </c>
       <c r="H84" s="13" t="s">
         <v>737</v>
       </c>
-      <c r="I84" s="23" t="s">
+      <c r="I84" s="22" t="s">
         <v>738</v>
       </c>
-      <c r="J84" s="22" t="s">
+      <c r="J84" s="21" t="s">
         <v>712</v>
       </c>
       <c r="K84" s="15" t="s">
         <v>23</v>
       </c>
       <c r="L84" s="15" t="s">
         <v>726</v>
       </c>
       <c r="M84" s="15"/>
       <c r="N84" s="15"/>
     </row>
     <row r="85" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A85" s="12" t="s">
         <v>278</v>
       </c>
       <c r="B85" s="2" t="s">
         <v>827</v>
       </c>
       <c r="C85" s="1"/>
       <c r="D85" s="2" t="s">
         <v>399</v>
       </c>
       <c r="E85" s="12">
         <v>2000</v>
       </c>
       <c r="F85" s="1" t="s">
         <v>400</v>
       </c>
       <c r="G85" s="13">
         <v>7601009579561</v>
       </c>
       <c r="H85" s="13" t="s">
         <v>401</v>
       </c>
-      <c r="I85" s="23" t="s">
+      <c r="I85" s="22" t="s">
         <v>402</v>
       </c>
       <c r="J85" s="13" t="s">
         <v>712</v>
       </c>
       <c r="K85" s="15" t="s">
         <v>23</v>
       </c>
       <c r="L85" s="15" t="s">
         <v>726</v>
       </c>
       <c r="M85" s="15"/>
       <c r="N85" s="15"/>
     </row>
     <row r="86" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A86" s="12" t="s">
         <v>37</v>
       </c>
       <c r="B86" s="2" t="s">
         <v>823</v>
       </c>
       <c r="C86" s="1"/>
       <c r="D86" s="2" t="s">
         <v>550</v>
       </c>
       <c r="E86" s="12">
         <v>1260</v>
       </c>
       <c r="F86" s="1" t="s">
         <v>551</v>
       </c>
       <c r="G86" s="13">
         <v>7601007783335</v>
       </c>
       <c r="H86" s="13" t="s">
         <v>552</v>
       </c>
-      <c r="I86" s="23" t="s">
+      <c r="I86" s="22" t="s">
         <v>722</v>
       </c>
       <c r="J86" s="13" t="s">
         <v>712</v>
       </c>
       <c r="K86" s="15" t="s">
         <v>23</v>
       </c>
       <c r="L86" s="15" t="s">
         <v>726</v>
       </c>
       <c r="M86" s="15"/>
       <c r="N86" s="15"/>
     </row>
     <row r="87" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A87" s="12" t="s">
         <v>122</v>
       </c>
       <c r="B87" s="2" t="s">
         <v>822</v>
       </c>
       <c r="C87" s="1"/>
       <c r="D87" s="2" t="s">
         <v>130</v>
       </c>
       <c r="E87" s="12">
         <v>1950</v>
       </c>
       <c r="F87" s="1" t="s">
         <v>131</v>
       </c>
       <c r="G87" s="13">
         <v>7601009579585</v>
       </c>
       <c r="H87" s="13" t="s">
         <v>132</v>
       </c>
-      <c r="I87" s="23" t="s">
+      <c r="I87" s="22" t="s">
         <v>718</v>
       </c>
       <c r="J87" s="15" t="s">
         <v>712</v>
       </c>
       <c r="K87" s="15" t="s">
         <v>23</v>
       </c>
       <c r="L87" s="15" t="s">
         <v>726</v>
       </c>
       <c r="M87" s="15"/>
       <c r="N87" s="15"/>
     </row>
     <row r="88" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A88" s="12" t="s">
         <v>731</v>
       </c>
       <c r="B88" s="2" t="s">
         <v>820</v>
       </c>
-      <c r="C88" s="90"/>
+      <c r="C88" s="89"/>
       <c r="D88" s="2" t="s">
         <v>732</v>
       </c>
       <c r="E88" s="12">
         <v>1800</v>
       </c>
       <c r="F88" s="1" t="s">
         <v>331</v>
       </c>
       <c r="G88" s="13">
         <v>7601009579592</v>
       </c>
       <c r="H88" s="13" t="s">
         <v>733</v>
       </c>
-      <c r="I88" s="23" t="s">
+      <c r="I88" s="22" t="s">
         <v>768</v>
       </c>
-      <c r="J88" s="93" t="s">
+      <c r="J88" s="92" t="s">
         <v>712</v>
       </c>
       <c r="K88" s="15" t="s">
         <v>23</v>
       </c>
       <c r="L88" s="15" t="s">
         <v>726</v>
       </c>
       <c r="M88" s="15"/>
       <c r="N88" s="15"/>
     </row>
     <row r="89" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A89" s="12" t="s">
         <v>37</v>
       </c>
       <c r="B89" s="2" t="s">
         <v>824</v>
       </c>
       <c r="C89" s="1"/>
       <c r="D89" s="2" t="s">
         <v>215</v>
       </c>
       <c r="E89" s="12">
         <v>1400</v>
       </c>
       <c r="F89" s="1" t="s">
         <v>216</v>
       </c>
       <c r="G89" s="13">
         <v>7601009579608</v>
       </c>
       <c r="H89" s="13" t="s">
         <v>217</v>
       </c>
-      <c r="I89" s="23" t="s">
+      <c r="I89" s="22" t="s">
         <v>720</v>
       </c>
       <c r="J89" s="13" t="s">
         <v>712</v>
       </c>
       <c r="K89" s="15" t="s">
         <v>23</v>
       </c>
       <c r="L89" s="15" t="s">
         <v>726</v>
       </c>
       <c r="M89" s="15"/>
       <c r="N89" s="15"/>
     </row>
     <row r="90" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A90" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B90" s="2" t="s">
         <v>821</v>
       </c>
       <c r="C90" s="1"/>
       <c r="D90" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E90" s="12">
         <v>4600</v>
       </c>
       <c r="F90" s="1" t="s">
         <v>26</v>
       </c>
       <c r="G90" s="13">
         <v>7601003850338</v>
       </c>
       <c r="H90" s="13" t="s">
         <v>693</v>
       </c>
-      <c r="I90" s="23" t="s">
+      <c r="I90" s="22" t="s">
         <v>734</v>
       </c>
       <c r="J90" s="15" t="s">
         <v>710</v>
       </c>
       <c r="K90" s="15" t="s">
         <v>23</v>
       </c>
       <c r="L90" s="15" t="s">
         <v>726</v>
       </c>
       <c r="M90" s="15"/>
       <c r="N90" s="15"/>
     </row>
     <row r="91" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A91" s="12" t="s">
         <v>62</v>
       </c>
       <c r="B91" s="2" t="s">
         <v>354</v>
       </c>
       <c r="C91" s="1"/>
       <c r="D91" s="2" t="s">
         <v>355</v>
       </c>
       <c r="E91" s="12">
         <v>6300</v>
       </c>
       <c r="F91" s="1" t="s">
         <v>63</v>
       </c>
       <c r="G91" s="13">
         <v>7601007783809</v>
       </c>
       <c r="H91" s="13" t="s">
         <v>356</v>
       </c>
       <c r="I91" s="4" t="s">
         <v>357</v>
       </c>
-      <c r="J91" s="35" t="s">
-[...2 lines deleted...]
-      <c r="K91" s="31" t="s">
+      <c r="J91" s="34" t="s">
+        <v>710</v>
+      </c>
+      <c r="K91" s="30" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="92" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A92" s="12" t="s">
         <v>47</v>
       </c>
       <c r="B92" s="2" t="s">
         <v>358</v>
       </c>
       <c r="C92" s="1"/>
       <c r="D92" s="2" t="s">
         <v>326</v>
       </c>
       <c r="E92" s="12">
         <v>8008</v>
       </c>
       <c r="F92" s="1" t="s">
         <v>74</v>
       </c>
       <c r="G92" s="13">
         <v>7601003851618</v>
       </c>
       <c r="H92" s="13" t="s">
         <v>359</v>
       </c>
       <c r="I92" s="4" t="s">
         <v>360</v>
       </c>
-      <c r="J92" s="35" t="s">
-[...2 lines deleted...]
-      <c r="K92" s="31" t="s">
+      <c r="J92" s="34" t="s">
+        <v>710</v>
+      </c>
+      <c r="K92" s="30" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="93" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A93" s="12" t="s">
         <v>10</v>
       </c>
       <c r="B93" s="2" t="s">
         <v>361</v>
       </c>
       <c r="C93" s="1"/>
       <c r="D93" s="2" t="s">
         <v>362</v>
       </c>
       <c r="E93" s="12">
         <v>3600</v>
       </c>
       <c r="F93" s="1" t="s">
         <v>363</v>
       </c>
       <c r="G93" s="13">
         <v>7601007937257</v>
       </c>
       <c r="H93" s="13" t="s">
         <v>364</v>
       </c>
       <c r="I93" s="4" t="s">
         <v>365</v>
       </c>
-      <c r="J93" s="35" t="s">
-[...2 lines deleted...]
-      <c r="K93" s="31" t="s">
+      <c r="J93" s="34" t="s">
+        <v>710</v>
+      </c>
+      <c r="K93" s="30" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="94" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A94" s="12" t="s">
         <v>366</v>
       </c>
       <c r="B94" s="2" t="s">
         <v>367</v>
       </c>
       <c r="C94" s="1"/>
       <c r="D94" s="2" t="s">
         <v>716</v>
       </c>
       <c r="E94" s="12">
         <v>8853</v>
       </c>
       <c r="F94" s="1" t="s">
         <v>368</v>
       </c>
       <c r="G94" s="13">
         <v>7601007784875</v>
       </c>
       <c r="H94" s="13" t="s">
         <v>369</v>
       </c>
       <c r="I94" s="4" t="s">
         <v>370</v>
       </c>
-      <c r="J94" s="35" t="s">
-[...2 lines deleted...]
-      <c r="K94" s="31" t="s">
+      <c r="J94" s="34" t="s">
+        <v>710</v>
+      </c>
+      <c r="K94" s="30" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="95" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A95" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B95" s="2" t="s">
         <v>371</v>
       </c>
       <c r="C95" s="1"/>
       <c r="D95" s="2" t="s">
         <v>372</v>
       </c>
       <c r="E95" s="12">
         <v>6003</v>
       </c>
       <c r="F95" s="1" t="s">
         <v>174</v>
       </c>
       <c r="G95" s="13">
         <v>7601007614134</v>
       </c>
       <c r="H95" s="13" t="s">
         <v>373</v>
       </c>
       <c r="I95" s="4" t="s">
         <v>374</v>
       </c>
-      <c r="J95" s="35" t="s">
-[...2 lines deleted...]
-      <c r="K95" s="31" t="s">
+      <c r="J95" s="34" t="s">
+        <v>710</v>
+      </c>
+      <c r="K95" s="30" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="96" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A96" s="12" t="s">
         <v>66</v>
       </c>
       <c r="B96" s="2" t="s">
         <v>375</v>
       </c>
       <c r="C96" s="1"/>
       <c r="D96" s="2" t="s">
         <v>376</v>
       </c>
       <c r="E96" s="12">
         <v>5400</v>
       </c>
       <c r="F96" s="1" t="s">
         <v>69</v>
       </c>
       <c r="G96" s="13">
         <v>7601003851465</v>
       </c>
       <c r="H96" s="13" t="s">
         <v>377</v>
       </c>
       <c r="I96" s="4" t="s">
         <v>378</v>
       </c>
-      <c r="J96" s="35" t="s">
-[...2 lines deleted...]
-      <c r="K96" s="31" t="s">
+      <c r="J96" s="34" t="s">
+        <v>710</v>
+      </c>
+      <c r="K96" s="30" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="97" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A97" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B97" s="2" t="s">
         <v>787</v>
       </c>
       <c r="C97" s="1"/>
       <c r="D97" s="2" t="s">
         <v>686</v>
       </c>
       <c r="E97" s="12">
         <v>6003</v>
       </c>
       <c r="F97" s="1" t="s">
         <v>174</v>
       </c>
       <c r="G97" s="13">
         <v>7601003005196</v>
       </c>
       <c r="H97" s="13" t="s">
         <v>593</v>
       </c>
-      <c r="I97" s="23" t="s">
+      <c r="I97" s="22" t="s">
         <v>687</v>
       </c>
       <c r="J97" s="15" t="s">
         <v>710</v>
       </c>
       <c r="K97" s="15" t="s">
         <v>23</v>
       </c>
       <c r="L97" s="15"/>
       <c r="M97" s="15"/>
       <c r="N97" s="15"/>
     </row>
-    <row r="98" spans="1:14" s="69" customFormat="1" ht="13.9" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A98" s="60" t="s">
+    <row r="98" spans="1:14" s="68" customFormat="1" ht="13.9" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A98" s="59" t="s">
         <v>37</v>
       </c>
-      <c r="B98" s="61" t="s">
+      <c r="B98" s="60" t="s">
         <v>407</v>
       </c>
-      <c r="C98" s="62"/>
-      <c r="D98" s="61" t="s">
+      <c r="C98" s="61"/>
+      <c r="D98" s="60" t="s">
         <v>408</v>
       </c>
-      <c r="E98" s="60">
+      <c r="E98" s="59">
         <v>1816</v>
       </c>
-      <c r="F98" s="62" t="s">
+      <c r="F98" s="61" t="s">
         <v>409</v>
       </c>
-      <c r="G98" s="63">
+      <c r="G98" s="62">
         <v>7601007783540</v>
       </c>
-      <c r="H98" s="63" t="s">
+      <c r="H98" s="62" t="s">
         <v>410</v>
       </c>
-      <c r="I98" s="64" t="s">
+      <c r="I98" s="63" t="s">
         <v>411</v>
       </c>
-      <c r="J98" s="65" t="s">
+      <c r="J98" s="64" t="s">
         <v>712</v>
       </c>
-      <c r="K98" s="66" t="s">
-[...4 lines deleted...]
-      <c r="N98" s="68">
+      <c r="K98" s="65" t="s">
+        <v>23</v>
+      </c>
+      <c r="L98" s="66"/>
+      <c r="M98" s="65"/>
+      <c r="N98" s="67">
         <v>45657</v>
       </c>
     </row>
     <row r="99" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A99" s="12" t="s">
         <v>366</v>
       </c>
       <c r="B99" s="2" t="s">
         <v>379</v>
       </c>
       <c r="C99" s="1"/>
       <c r="D99" s="2" t="s">
         <v>380</v>
       </c>
       <c r="E99" s="12">
         <v>6438</v>
       </c>
       <c r="F99" s="1" t="s">
         <v>381</v>
       </c>
       <c r="G99" s="13">
         <v>7601007783717</v>
       </c>
       <c r="H99" s="13" t="s">
         <v>382</v>
       </c>
       <c r="I99" s="4" t="s">
         <v>383</v>
       </c>
       <c r="J99" s="13" t="s">
         <v>710</v>
       </c>
       <c r="K99" s="15" t="s">
         <v>23</v>
       </c>
       <c r="L99" s="15"/>
       <c r="M99" s="15"/>
       <c r="N99" s="15"/>
     </row>
     <row r="100" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A100" s="12" t="s">
         <v>24</v>
       </c>
-      <c r="B100" s="94" t="s">
+      <c r="B100" s="2" t="s">
         <v>384</v>
       </c>
-      <c r="C100" s="95"/>
-      <c r="D100" s="94" t="s">
+      <c r="C100" s="1"/>
+      <c r="D100" s="2" t="s">
         <v>385</v>
       </c>
-      <c r="E100" s="96">
+      <c r="E100" s="12">
         <v>4500</v>
       </c>
-      <c r="F100" s="95" t="s">
+      <c r="F100" s="1" t="s">
         <v>386</v>
       </c>
-      <c r="G100" s="97">
+      <c r="G100" s="13">
         <v>7601001373365</v>
       </c>
       <c r="H100" s="13" t="s">
         <v>387</v>
       </c>
       <c r="I100" s="4" t="s">
         <v>388</v>
       </c>
       <c r="J100" s="13" t="s">
         <v>710</v>
       </c>
       <c r="K100" s="15" t="s">
         <v>23</v>
       </c>
       <c r="L100" s="15"/>
       <c r="M100" s="15"/>
       <c r="N100" s="15"/>
     </row>
     <row r="101" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A101" s="12" t="s">
         <v>66</v>
       </c>
-      <c r="B101" s="94" t="s">
+      <c r="B101" s="2" t="s">
         <v>389</v>
       </c>
-      <c r="C101" s="98"/>
-      <c r="D101" s="94" t="s">
+      <c r="C101" s="8"/>
+      <c r="D101" s="2" t="s">
         <v>390</v>
       </c>
-      <c r="E101" s="96">
+      <c r="E101" s="12">
         <v>4852</v>
       </c>
-      <c r="F101" s="95" t="s">
+      <c r="F101" s="1" t="s">
         <v>391</v>
       </c>
-      <c r="G101" s="99">
+      <c r="G101" s="14">
         <v>7601001373365</v>
       </c>
       <c r="H101" s="15" t="s">
         <v>392</v>
       </c>
-      <c r="I101" s="23" t="s">
+      <c r="I101" s="22" t="s">
         <v>388</v>
       </c>
       <c r="J101" s="15" t="s">
         <v>710</v>
       </c>
-      <c r="K101" s="77" t="s">
-[...4 lines deleted...]
-      <c r="N101" s="77"/>
+      <c r="K101" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="L101" s="76"/>
+      <c r="M101" s="76"/>
+      <c r="N101" s="76"/>
     </row>
     <row r="102" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A102" s="12" t="s">
         <v>62</v>
       </c>
-      <c r="B102" s="94" t="s">
+      <c r="B102" s="2" t="s">
         <v>393</v>
       </c>
-      <c r="C102" s="95"/>
-      <c r="D102" s="94" t="s">
+      <c r="C102" s="1"/>
+      <c r="D102" s="2" t="s">
         <v>394</v>
       </c>
-      <c r="E102" s="96">
+      <c r="E102" s="12">
         <v>6340</v>
       </c>
-      <c r="F102" s="95" t="s">
+      <c r="F102" s="1" t="s">
         <v>395</v>
       </c>
-      <c r="G102" s="97">
+      <c r="G102" s="13">
         <v>7601007783564</v>
       </c>
       <c r="H102" s="13" t="s">
         <v>396</v>
       </c>
       <c r="I102" s="4" t="s">
         <v>767</v>
       </c>
-      <c r="J102" s="35" t="s">
-[...2 lines deleted...]
-      <c r="K102" s="31" t="s">
+      <c r="J102" s="34" t="s">
+        <v>710</v>
+      </c>
+      <c r="K102" s="30" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="103" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A103" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="B103" s="94" t="s">
+      <c r="B103" s="2" t="s">
         <v>412</v>
       </c>
-      <c r="C103" s="95"/>
-      <c r="D103" s="94" t="s">
+      <c r="C103" s="1"/>
+      <c r="D103" s="2" t="s">
         <v>413</v>
       </c>
-      <c r="E103" s="96">
+      <c r="E103" s="12">
         <v>3008</v>
       </c>
-      <c r="F103" s="95" t="s">
+      <c r="F103" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="G103" s="97">
+      <c r="G103" s="13">
         <v>7601003851755</v>
       </c>
       <c r="H103" s="13" t="s">
         <v>414</v>
       </c>
       <c r="I103" s="4" t="s">
         <v>415</v>
       </c>
-      <c r="J103" s="35" t="s">
-[...2 lines deleted...]
-      <c r="K103" s="31" t="s">
+      <c r="J103" s="34" t="s">
+        <v>710</v>
+      </c>
+      <c r="K103" s="30" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="104" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A104" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="B104" s="94" t="s">
+      <c r="B104" s="2" t="s">
         <v>412</v>
       </c>
-      <c r="C104" s="98"/>
-      <c r="D104" s="94" t="s">
+      <c r="C104" s="8"/>
+      <c r="D104" s="2" t="s">
         <v>416</v>
       </c>
-      <c r="E104" s="96">
+      <c r="E104" s="12">
         <v>3600</v>
       </c>
-      <c r="F104" s="95" t="s">
+      <c r="F104" s="1" t="s">
         <v>363</v>
       </c>
-      <c r="G104" s="99">
+      <c r="G104" s="14">
         <v>7601003851755</v>
       </c>
       <c r="H104" s="14" t="s">
         <v>417</v>
       </c>
       <c r="I104" s="9" t="s">
         <v>418</v>
       </c>
-      <c r="J104" s="34" t="s">
-[...7 lines deleted...]
-      <c r="N104" s="32"/>
+      <c r="J104" s="33" t="s">
+        <v>710</v>
+      </c>
+      <c r="K104" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="L104" s="41"/>
+      <c r="M104" s="31"/>
+      <c r="N104" s="31"/>
     </row>
     <row r="105" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A105" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="B105" s="94" t="s">
+      <c r="B105" s="2" t="s">
         <v>412</v>
       </c>
-      <c r="C105" s="95" t="s">
+      <c r="C105" s="1" t="s">
         <v>419</v>
       </c>
-      <c r="D105" s="94" t="s">
+      <c r="D105" s="2" t="s">
         <v>420</v>
       </c>
-      <c r="E105" s="96">
+      <c r="E105" s="12">
         <v>3800</v>
       </c>
-      <c r="F105" s="95" t="s">
+      <c r="F105" s="1" t="s">
         <v>421</v>
       </c>
-      <c r="G105" s="99">
+      <c r="G105" s="14">
         <v>7601003851755</v>
       </c>
       <c r="H105" s="14" t="s">
         <v>422</v>
       </c>
       <c r="I105" s="9" t="s">
         <v>423</v>
       </c>
-      <c r="J105" s="34" t="s">
-[...7 lines deleted...]
-      <c r="N105" s="32"/>
+      <c r="J105" s="33" t="s">
+        <v>710</v>
+      </c>
+      <c r="K105" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="L105" s="41"/>
+      <c r="M105" s="31"/>
+      <c r="N105" s="31"/>
     </row>
     <row r="106" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A106" s="12" t="s">
         <v>81</v>
       </c>
-      <c r="B106" s="94" t="s">
+      <c r="B106" s="2" t="s">
         <v>424</v>
       </c>
-      <c r="C106" s="95"/>
-      <c r="D106" s="94" t="s">
+      <c r="C106" s="1"/>
+      <c r="D106" s="2" t="s">
         <v>425</v>
       </c>
-      <c r="E106" s="96">
+      <c r="E106" s="12">
         <v>4052</v>
       </c>
-      <c r="F106" s="95" t="s">
+      <c r="F106" s="1" t="s">
         <v>84</v>
       </c>
-      <c r="G106" s="97">
+      <c r="G106" s="13">
         <v>7601007783519</v>
       </c>
       <c r="H106" s="13" t="s">
         <v>426</v>
       </c>
       <c r="I106" s="4" t="s">
         <v>427</v>
       </c>
-      <c r="J106" s="35" t="s">
-[...2 lines deleted...]
-      <c r="K106" s="31" t="s">
+      <c r="J106" s="34" t="s">
+        <v>710</v>
+      </c>
+      <c r="K106" s="30" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="107" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A107" s="12" t="s">
         <v>47</v>
       </c>
       <c r="B107" s="2" t="s">
         <v>428</v>
       </c>
       <c r="C107" s="1"/>
       <c r="D107" s="2" t="s">
         <v>429</v>
       </c>
       <c r="E107" s="12">
         <v>8125</v>
       </c>
       <c r="F107" s="1" t="s">
         <v>430</v>
       </c>
       <c r="G107" s="13">
         <v>7601007702657</v>
       </c>
       <c r="H107" s="13" t="s">
         <v>431</v>
       </c>
       <c r="I107" s="4" t="s">
         <v>432</v>
       </c>
-      <c r="J107" s="35" t="s">
-[...2 lines deleted...]
-      <c r="K107" s="31" t="s">
+      <c r="J107" s="34" t="s">
+        <v>710</v>
+      </c>
+      <c r="K107" s="30" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="108" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A108" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B108" s="2" t="s">
         <v>433</v>
       </c>
       <c r="C108" s="1"/>
       <c r="D108" s="2" t="s">
         <v>434</v>
       </c>
       <c r="E108" s="12">
         <v>6010</v>
       </c>
       <c r="F108" s="1" t="s">
         <v>285</v>
       </c>
       <c r="G108" s="13">
         <v>7601007588381</v>
       </c>
       <c r="H108" s="13" t="s">
         <v>435</v>
       </c>
       <c r="I108" s="4" t="s">
         <v>436</v>
       </c>
-      <c r="J108" s="35" t="s">
-[...2 lines deleted...]
-      <c r="K108" s="31" t="s">
+      <c r="J108" s="34" t="s">
+        <v>710</v>
+      </c>
+      <c r="K108" s="30" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="109" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A109" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B109" s="2" t="s">
         <v>437</v>
       </c>
       <c r="C109" s="1"/>
       <c r="D109" s="2" t="s">
         <v>438</v>
       </c>
       <c r="E109" s="12">
         <v>4500</v>
       </c>
       <c r="F109" s="1" t="s">
         <v>386</v>
       </c>
       <c r="G109" s="13">
         <v>7601003851823</v>
       </c>
       <c r="H109" s="13" t="s">
         <v>439</v>
       </c>
       <c r="I109" s="4" t="s">
         <v>440</v>
       </c>
-      <c r="J109" s="35" t="s">
-[...2 lines deleted...]
-      <c r="K109" s="31" t="s">
+      <c r="J109" s="34" t="s">
+        <v>710</v>
+      </c>
+      <c r="K109" s="30" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="110" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A110" s="12" t="s">
         <v>47</v>
       </c>
       <c r="B110" s="2" t="s">
         <v>441</v>
       </c>
       <c r="C110" s="1"/>
       <c r="D110" s="2" t="s">
         <v>442</v>
       </c>
       <c r="E110" s="12">
         <v>8400</v>
       </c>
       <c r="F110" s="1" t="s">
         <v>253</v>
       </c>
       <c r="G110" s="13">
         <v>7601003934830</v>
       </c>
       <c r="H110" s="13" t="s">
         <v>443</v>
       </c>
       <c r="I110" s="4" t="s">
         <v>444</v>
       </c>
-      <c r="J110" s="35" t="s">
-[...2 lines deleted...]
-      <c r="K110" s="31" t="s">
+      <c r="J110" s="34" t="s">
+        <v>710</v>
+      </c>
+      <c r="K110" s="30" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="111" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A111" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B111" s="2" t="s">
         <v>445</v>
       </c>
       <c r="C111" s="1"/>
       <c r="D111" s="2" t="s">
         <v>446</v>
       </c>
       <c r="E111" s="12">
         <v>6207</v>
       </c>
       <c r="F111" s="1" t="s">
         <v>447</v>
       </c>
       <c r="G111" s="13">
         <v>7601003431544</v>
       </c>
       <c r="H111" s="13" t="s">
         <v>448</v>
       </c>
       <c r="I111" s="4" t="s">
         <v>449</v>
       </c>
-      <c r="J111" s="35" t="s">
-[...2 lines deleted...]
-      <c r="K111" s="31" t="s">
+      <c r="J111" s="34" t="s">
+        <v>710</v>
+      </c>
+      <c r="K111" s="30" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="112" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A112" s="12" t="s">
         <v>47</v>
       </c>
       <c r="B112" s="2" t="s">
         <v>450</v>
       </c>
       <c r="C112" s="1"/>
       <c r="D112" s="2" t="s">
         <v>451</v>
       </c>
       <c r="E112" s="12">
         <v>8052</v>
       </c>
       <c r="F112" s="1" t="s">
         <v>74</v>
       </c>
       <c r="G112" s="13">
         <v>7601003385861</v>
       </c>
       <c r="H112" s="13" t="s">
         <v>452</v>
       </c>
       <c r="I112" s="4" t="s">
         <v>453</v>
       </c>
-      <c r="J112" s="35" t="s">
-[...2 lines deleted...]
-      <c r="K112" s="31" t="s">
+      <c r="J112" s="34" t="s">
+        <v>710</v>
+      </c>
+      <c r="K112" s="30" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="113" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A113" s="12" t="s">
         <v>105</v>
       </c>
       <c r="B113" s="2" t="s">
         <v>454</v>
       </c>
       <c r="C113" s="1"/>
       <c r="D113" s="2" t="s">
         <v>455</v>
       </c>
       <c r="E113" s="12">
         <v>6900</v>
       </c>
       <c r="F113" s="1" t="s">
         <v>108</v>
       </c>
       <c r="G113" s="13">
         <v>7601007783496</v>
       </c>
       <c r="H113" s="13" t="s">
         <v>456</v>
       </c>
       <c r="I113" s="4" t="s">
         <v>457</v>
       </c>
-      <c r="J113" s="35" t="s">
+      <c r="J113" s="34" t="s">
         <v>711</v>
       </c>
-      <c r="K113" s="31" t="s">
+      <c r="K113" s="30" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="114" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A114" s="12" t="s">
         <v>105</v>
       </c>
       <c r="B114" s="2" t="s">
         <v>458</v>
       </c>
       <c r="C114" s="1"/>
       <c r="D114" s="2" t="s">
         <v>459</v>
       </c>
       <c r="E114" s="12">
         <v>6834</v>
       </c>
       <c r="F114" s="1" t="s">
         <v>460</v>
       </c>
       <c r="G114" s="13">
         <v>7601007783274</v>
       </c>
       <c r="H114" s="13" t="s">
         <v>461</v>
       </c>
       <c r="I114" s="4" t="s">
         <v>462</v>
       </c>
-      <c r="J114" s="35" t="s">
+      <c r="J114" s="34" t="s">
         <v>711</v>
       </c>
-      <c r="K114" s="31" t="s">
+      <c r="K114" s="30" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="115" spans="1:15" ht="10" x14ac:dyDescent="0.3">
       <c r="A115" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B115" s="2" t="s">
         <v>463</v>
       </c>
       <c r="C115" s="8"/>
       <c r="D115" s="2" t="s">
         <v>774</v>
       </c>
       <c r="E115" s="12">
         <v>6004</v>
       </c>
       <c r="F115" s="1" t="s">
         <v>174</v>
       </c>
       <c r="G115" s="14">
         <v>7601007939824</v>
       </c>
-      <c r="H115" s="19" t="s">
+      <c r="H115" s="18" t="s">
         <v>464</v>
       </c>
       <c r="I115" s="9" t="s">
         <v>465</v>
       </c>
-      <c r="J115" s="34" t="s">
-[...2 lines deleted...]
-      <c r="K115" s="32" t="s">
+      <c r="J115" s="33" t="s">
+        <v>710</v>
+      </c>
+      <c r="K115" s="31" t="s">
         <v>36</v>
       </c>
-      <c r="L115" s="42"/>
-[...1 lines deleted...]
-      <c r="N115" s="32"/>
+      <c r="L115" s="41"/>
+      <c r="M115" s="31"/>
+      <c r="N115" s="31"/>
     </row>
     <row r="116" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A116" s="12" t="s">
         <v>317</v>
       </c>
       <c r="B116" s="2" t="s">
         <v>466</v>
       </c>
       <c r="C116" s="8"/>
       <c r="D116" s="2" t="s">
         <v>744</v>
       </c>
       <c r="E116" s="12">
         <v>6055</v>
       </c>
       <c r="F116" s="1" t="s">
         <v>467</v>
       </c>
       <c r="G116" s="14">
         <v>7601007946860</v>
       </c>
-      <c r="H116" s="18" t="s">
+      <c r="H116" s="17" t="s">
         <v>468</v>
       </c>
-      <c r="I116" s="23" t="s">
+      <c r="I116" s="22" t="s">
         <v>469</v>
       </c>
-      <c r="J116" s="31" t="s">
-[...2 lines deleted...]
-      <c r="K116" s="32" t="s">
+      <c r="J116" s="30" t="s">
+        <v>710</v>
+      </c>
+      <c r="K116" s="31" t="s">
         <v>36</v>
       </c>
-      <c r="L116" s="42"/>
-[...1 lines deleted...]
-      <c r="N116" s="32"/>
+      <c r="L116" s="41"/>
+      <c r="M116" s="31"/>
+      <c r="N116" s="31"/>
     </row>
     <row r="117" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A117" s="12" t="s">
         <v>621</v>
       </c>
       <c r="B117" s="2" t="s">
         <v>470</v>
       </c>
       <c r="C117" s="1"/>
       <c r="D117" s="2" t="s">
         <v>758</v>
       </c>
       <c r="E117" s="12">
         <v>9220</v>
       </c>
       <c r="F117" s="1" t="s">
         <v>759</v>
       </c>
       <c r="G117" s="13">
         <v>7601007911417</v>
       </c>
       <c r="H117" s="13" t="s">
         <v>471</v>
       </c>
-      <c r="I117" s="23" t="s">
+      <c r="I117" s="22" t="s">
         <v>472</v>
       </c>
       <c r="J117" s="15" t="s">
         <v>710</v>
       </c>
       <c r="K117" s="15" t="s">
         <v>23</v>
       </c>
-      <c r="L117" s="26" t="s">
+      <c r="L117" s="25" t="s">
         <v>760</v>
       </c>
       <c r="M117" s="15"/>
       <c r="N117" s="15"/>
     </row>
     <row r="118" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A118" s="12" t="s">
         <v>66</v>
       </c>
       <c r="B118" s="2" t="s">
         <v>473</v>
       </c>
       <c r="C118" s="1"/>
       <c r="D118" s="2" t="s">
         <v>474</v>
       </c>
       <c r="E118" s="12">
         <v>5212</v>
       </c>
       <c r="F118" s="1" t="s">
         <v>475</v>
       </c>
       <c r="G118" s="13">
         <v>7601003851625</v>
       </c>
@@ -7614,1798 +7599,1798 @@
       <c r="B119" s="2" t="s">
         <v>478</v>
       </c>
       <c r="C119" s="8"/>
       <c r="D119" s="2" t="s">
         <v>682</v>
       </c>
       <c r="E119" s="12">
         <v>4410</v>
       </c>
       <c r="F119" s="1" t="s">
         <v>683</v>
       </c>
       <c r="G119" s="14">
         <v>7601002742672</v>
       </c>
       <c r="H119" s="16" t="s">
         <v>684</v>
       </c>
       <c r="I119" s="9" t="s">
         <v>479</v>
       </c>
       <c r="J119" s="14" t="s">
         <v>710</v>
       </c>
-      <c r="K119" s="77" t="s">
+      <c r="K119" s="76" t="s">
         <v>36</v>
       </c>
-      <c r="L119" s="77"/>
-[...1 lines deleted...]
-      <c r="N119" s="77"/>
+      <c r="L119" s="76"/>
+      <c r="M119" s="76"/>
+      <c r="N119" s="76"/>
     </row>
     <row r="120" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A120" s="12" t="s">
         <v>56</v>
       </c>
       <c r="B120" s="2" t="s">
         <v>480</v>
       </c>
       <c r="C120" s="8"/>
       <c r="D120" s="2" t="s">
         <v>481</v>
       </c>
       <c r="E120" s="12">
         <v>4153</v>
       </c>
       <c r="F120" s="1" t="s">
         <v>155</v>
       </c>
       <c r="G120" s="14">
         <v>7601007927371</v>
       </c>
-      <c r="H120" s="19" t="s">
+      <c r="H120" s="18" t="s">
         <v>482</v>
       </c>
-      <c r="I120" s="80" t="s">
+      <c r="I120" s="79" t="s">
         <v>483</v>
       </c>
-      <c r="J120" s="19" t="s">
-[...2 lines deleted...]
-      <c r="K120" s="77" t="s">
+      <c r="J120" s="18" t="s">
+        <v>710</v>
+      </c>
+      <c r="K120" s="76" t="s">
         <v>36</v>
       </c>
-      <c r="L120" s="77"/>
-[...1 lines deleted...]
-      <c r="N120" s="77"/>
+      <c r="L120" s="76"/>
+      <c r="M120" s="76"/>
+      <c r="N120" s="76"/>
     </row>
     <row r="121" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A121" s="12" t="s">
         <v>122</v>
       </c>
       <c r="B121" s="2" t="s">
         <v>484</v>
       </c>
       <c r="C121" s="8"/>
       <c r="D121" s="2" t="s">
         <v>775</v>
       </c>
       <c r="E121" s="12">
         <v>1920</v>
       </c>
       <c r="F121" s="1" t="s">
         <v>805</v>
       </c>
       <c r="G121" s="14">
         <v>7601007946846</v>
       </c>
       <c r="H121" s="14" t="s">
         <v>485</v>
       </c>
-      <c r="I121" s="23" t="s">
+      <c r="I121" s="22" t="s">
         <v>486</v>
       </c>
       <c r="J121" s="15" t="s">
         <v>712</v>
       </c>
-      <c r="K121" s="77" t="s">
+      <c r="K121" s="76" t="s">
         <v>36</v>
       </c>
-      <c r="L121" s="77"/>
-[...1 lines deleted...]
-      <c r="N121" s="77"/>
+      <c r="L121" s="76"/>
+      <c r="M121" s="76"/>
+      <c r="N121" s="76"/>
     </row>
     <row r="122" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A122" s="12" t="s">
         <v>66</v>
       </c>
       <c r="B122" s="2" t="s">
         <v>487</v>
       </c>
       <c r="C122" s="8"/>
       <c r="D122" s="2" t="s">
         <v>488</v>
       </c>
       <c r="E122" s="12">
         <v>4800</v>
       </c>
       <c r="F122" s="1" t="s">
         <v>267</v>
       </c>
       <c r="G122" s="14">
         <v>7601007939831</v>
       </c>
       <c r="H122" s="16" t="s">
         <v>489</v>
       </c>
-      <c r="I122" s="23" t="s">
+      <c r="I122" s="22" t="s">
         <v>490</v>
       </c>
       <c r="J122" s="15" t="s">
         <v>710</v>
       </c>
-      <c r="K122" s="77" t="s">
+      <c r="K122" s="76" t="s">
         <v>36</v>
       </c>
-      <c r="L122" s="77"/>
-[...1 lines deleted...]
-      <c r="N122" s="77"/>
+      <c r="L122" s="76"/>
+      <c r="M122" s="76"/>
+      <c r="N122" s="76"/>
     </row>
     <row r="123" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A123" s="12" t="s">
         <v>47</v>
       </c>
       <c r="B123" s="2" t="s">
         <v>491</v>
       </c>
       <c r="C123" s="8"/>
       <c r="D123" s="2" t="s">
         <v>492</v>
       </c>
       <c r="E123" s="12">
         <v>8304</v>
       </c>
       <c r="F123" s="1" t="s">
         <v>493</v>
       </c>
       <c r="G123" s="14">
         <v>7601007927401</v>
       </c>
       <c r="H123" s="16" t="s">
         <v>494</v>
       </c>
-      <c r="I123" s="78" t="s">
+      <c r="I123" s="77" t="s">
         <v>495</v>
       </c>
-      <c r="J123" s="79" t="s">
-[...2 lines deleted...]
-      <c r="K123" s="77" t="s">
+      <c r="J123" s="78" t="s">
+        <v>710</v>
+      </c>
+      <c r="K123" s="76" t="s">
         <v>36</v>
       </c>
-      <c r="L123" s="77"/>
-[...1 lines deleted...]
-      <c r="N123" s="77"/>
+      <c r="L123" s="76"/>
+      <c r="M123" s="76"/>
+      <c r="N123" s="76"/>
     </row>
     <row r="124" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A124" s="12" t="s">
         <v>10</v>
       </c>
       <c r="B124" s="2" t="s">
         <v>496</v>
       </c>
       <c r="C124" s="8"/>
       <c r="D124" s="2" t="s">
         <v>697</v>
       </c>
       <c r="E124" s="12">
         <v>3612</v>
       </c>
       <c r="F124" s="1" t="s">
         <v>497</v>
       </c>
       <c r="G124" s="14">
         <v>7601001848238</v>
       </c>
       <c r="H124" s="15" t="s">
         <v>498</v>
       </c>
-      <c r="I124" s="23" t="s">
+      <c r="I124" s="22" t="s">
         <v>499</v>
       </c>
       <c r="J124" s="15" t="s">
         <v>710</v>
       </c>
-      <c r="K124" s="77" t="s">
+      <c r="K124" s="76" t="s">
         <v>36</v>
       </c>
-      <c r="L124" s="77"/>
-[...1 lines deleted...]
-      <c r="N124" s="77"/>
+      <c r="L124" s="76"/>
+      <c r="M124" s="76"/>
+      <c r="N124" s="76"/>
     </row>
     <row r="125" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A125" s="12" t="s">
         <v>10</v>
       </c>
       <c r="B125" s="2" t="s">
         <v>500</v>
       </c>
       <c r="C125" s="8"/>
       <c r="D125" s="2" t="s">
         <v>501</v>
       </c>
       <c r="E125" s="12">
         <v>3270</v>
       </c>
       <c r="F125" s="1" t="s">
         <v>502</v>
       </c>
       <c r="G125" s="14">
         <v>7601007939848</v>
       </c>
       <c r="H125" s="16" t="s">
         <v>503</v>
       </c>
       <c r="I125" s="9" t="s">
         <v>504</v>
       </c>
       <c r="J125" s="14" t="s">
         <v>710</v>
       </c>
-      <c r="K125" s="77" t="s">
+      <c r="K125" s="76" t="s">
         <v>36</v>
       </c>
-      <c r="L125" s="77"/>
-[...1 lines deleted...]
-      <c r="N125" s="77"/>
+      <c r="L125" s="76"/>
+      <c r="M125" s="76"/>
+      <c r="N125" s="76"/>
     </row>
     <row r="126" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A126" s="12" t="s">
         <v>66</v>
       </c>
       <c r="B126" s="2" t="s">
         <v>505</v>
       </c>
       <c r="C126" s="8"/>
       <c r="D126" s="2" t="s">
         <v>506</v>
       </c>
       <c r="E126" s="12">
         <v>4665</v>
       </c>
       <c r="F126" s="1" t="s">
         <v>507</v>
       </c>
       <c r="G126" s="14">
         <v>7601007997398</v>
       </c>
       <c r="H126" s="16" t="s">
         <v>685</v>
       </c>
-      <c r="I126" s="23" t="s">
+      <c r="I126" s="22" t="s">
         <v>508</v>
       </c>
-      <c r="J126" s="31" t="s">
-[...2 lines deleted...]
-      <c r="K126" s="32" t="s">
+      <c r="J126" s="30" t="s">
+        <v>710</v>
+      </c>
+      <c r="K126" s="31" t="s">
         <v>36</v>
       </c>
-      <c r="L126" s="42"/>
-[...4 lines deleted...]
-      <c r="A127" s="86" t="s">
+      <c r="L126" s="41"/>
+      <c r="M126" s="31"/>
+      <c r="N126" s="31"/>
+    </row>
+    <row r="127" spans="1:15" s="48" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A127" s="85" t="s">
         <v>24</v>
       </c>
-      <c r="B127" s="85" t="s">
+      <c r="B127" s="84" t="s">
         <v>509</v>
       </c>
-      <c r="C127" s="87"/>
-      <c r="D127" s="85" t="s">
+      <c r="C127" s="86"/>
+      <c r="D127" s="84" t="s">
         <v>510</v>
       </c>
-      <c r="E127" s="86">
+      <c r="E127" s="85">
         <v>4112</v>
       </c>
-      <c r="F127" s="87" t="s">
+      <c r="F127" s="86" t="s">
         <v>511</v>
       </c>
-      <c r="G127" s="88">
+      <c r="G127" s="87">
         <v>7601007781935</v>
       </c>
       <c r="H127" s="15" t="s">
         <v>512</v>
       </c>
-      <c r="I127" s="23" t="s">
+      <c r="I127" s="22" t="s">
         <v>160</v>
       </c>
       <c r="J127" s="15" t="s">
         <v>710</v>
       </c>
-      <c r="K127" s="89" t="s">
+      <c r="K127" s="88" t="s">
         <v>36</v>
       </c>
-      <c r="L127" s="89"/>
-[...2 lines deleted...]
-      <c r="O127" s="23"/>
+      <c r="L127" s="88"/>
+      <c r="M127" s="88"/>
+      <c r="N127" s="88"/>
+      <c r="O127" s="22"/>
     </row>
     <row r="128" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A128" s="12" t="s">
         <v>141</v>
       </c>
       <c r="B128" s="2" t="s">
         <v>513</v>
       </c>
       <c r="C128" s="1"/>
       <c r="D128" s="2" t="s">
         <v>514</v>
       </c>
       <c r="E128" s="12">
         <v>1227</v>
       </c>
       <c r="F128" s="1" t="s">
         <v>515</v>
       </c>
       <c r="G128" s="13">
         <v>7601002865395</v>
       </c>
       <c r="H128" s="15" t="s">
         <v>810</v>
       </c>
       <c r="I128" s="4" t="s">
         <v>516</v>
       </c>
-      <c r="J128" s="35" t="s">
+      <c r="J128" s="34" t="s">
         <v>712</v>
       </c>
-      <c r="K128" s="31" t="s">
+      <c r="K128" s="30" t="s">
         <v>16</v>
       </c>
-      <c r="O128" s="49"/>
+      <c r="O128" s="48"/>
     </row>
     <row r="129" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A129" s="12" t="s">
         <v>66</v>
       </c>
       <c r="B129" s="2" t="s">
         <v>517</v>
       </c>
       <c r="C129" s="1" t="s">
         <v>518</v>
       </c>
       <c r="D129" s="2" t="s">
         <v>519</v>
       </c>
       <c r="E129" s="12">
         <v>5454</v>
       </c>
       <c r="F129" s="1" t="s">
         <v>520</v>
       </c>
       <c r="G129" s="13">
         <v>7601002107914</v>
       </c>
       <c r="H129" s="13" t="s">
         <v>695</v>
       </c>
       <c r="I129" s="4" t="s">
         <v>795</v>
       </c>
-      <c r="J129" s="35" t="s">
-[...2 lines deleted...]
-      <c r="K129" s="31" t="s">
+      <c r="J129" s="34" t="s">
+        <v>710</v>
+      </c>
+      <c r="K129" s="30" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="130" spans="1:16" ht="13.9" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A130" s="44" t="s">
+      <c r="A130" s="43" t="s">
         <v>56</v>
       </c>
-      <c r="B130" s="45" t="s">
+      <c r="B130" s="44" t="s">
         <v>526</v>
       </c>
-      <c r="C130" s="46"/>
-      <c r="D130" s="45" t="s">
+      <c r="C130" s="45"/>
+      <c r="D130" s="44" t="s">
         <v>690</v>
       </c>
-      <c r="E130" s="44">
+      <c r="E130" s="43">
         <v>4123</v>
       </c>
-      <c r="F130" s="46" t="s">
+      <c r="F130" s="45" t="s">
         <v>527</v>
       </c>
-      <c r="G130" s="47">
+      <c r="G130" s="46">
         <v>7601001378599</v>
       </c>
-      <c r="H130" s="48" t="s">
+      <c r="H130" s="47" t="s">
         <v>528</v>
       </c>
-      <c r="I130" s="49" t="s">
+      <c r="I130" s="48" t="s">
         <v>529</v>
       </c>
-      <c r="J130" s="50" t="s">
-[...2 lines deleted...]
-      <c r="K130" s="51" t="s">
+      <c r="J130" s="49" t="s">
+        <v>710</v>
+      </c>
+      <c r="K130" s="50" t="s">
         <v>36</v>
       </c>
-      <c r="L130" s="52"/>
-[...2 lines deleted...]
-      <c r="P130" s="23" t="s">
+      <c r="L130" s="51"/>
+      <c r="M130" s="50"/>
+      <c r="N130" s="50"/>
+      <c r="P130" s="22" t="s">
         <v>777</v>
       </c>
     </row>
     <row r="131" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A131" s="12" t="s">
         <v>105</v>
       </c>
       <c r="B131" s="2" t="s">
         <v>521</v>
       </c>
       <c r="C131" s="8"/>
       <c r="D131" s="2" t="s">
         <v>522</v>
       </c>
       <c r="E131" s="12">
         <v>6532</v>
       </c>
       <c r="F131" s="1" t="s">
         <v>523</v>
       </c>
       <c r="G131" s="14">
         <v>7601007863433</v>
       </c>
       <c r="H131" s="16" t="s">
         <v>524</v>
       </c>
-      <c r="I131" s="23" t="s">
+      <c r="I131" s="22" t="s">
         <v>525</v>
       </c>
       <c r="J131" s="15" t="s">
         <v>711</v>
       </c>
-      <c r="K131" s="77" t="s">
+      <c r="K131" s="76" t="s">
         <v>36</v>
       </c>
-      <c r="L131" s="77"/>
-[...1 lines deleted...]
-      <c r="N131" s="77"/>
+      <c r="L131" s="76"/>
+      <c r="M131" s="76"/>
+      <c r="N131" s="76"/>
     </row>
     <row r="132" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A132" s="12" t="s">
         <v>10</v>
       </c>
       <c r="B132" s="2" t="s">
         <v>530</v>
       </c>
       <c r="C132" s="8"/>
       <c r="D132" s="2" t="s">
         <v>531</v>
       </c>
       <c r="E132" s="12">
         <v>3422</v>
       </c>
       <c r="F132" s="1" t="s">
         <v>532</v>
       </c>
       <c r="G132" s="14">
         <v>7601001794122</v>
       </c>
       <c r="H132" s="16" t="s">
         <v>703</v>
       </c>
       <c r="I132" s="9" t="s">
         <v>533</v>
       </c>
-      <c r="J132" s="34" t="s">
-[...2 lines deleted...]
-      <c r="K132" s="32" t="s">
+      <c r="J132" s="33" t="s">
+        <v>710</v>
+      </c>
+      <c r="K132" s="31" t="s">
         <v>16</v>
       </c>
-      <c r="L132" s="42"/>
-[...1 lines deleted...]
-      <c r="N132" s="32"/>
+      <c r="L132" s="41"/>
+      <c r="M132" s="31"/>
+      <c r="N132" s="31"/>
     </row>
     <row r="133" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A133" s="12" t="s">
         <v>66</v>
       </c>
       <c r="B133" s="2" t="s">
         <v>534</v>
       </c>
       <c r="C133" s="1"/>
       <c r="D133" s="2" t="s">
         <v>535</v>
       </c>
       <c r="E133" s="12">
         <v>4303</v>
       </c>
       <c r="F133" s="1" t="s">
         <v>536</v>
       </c>
       <c r="G133" s="13">
         <v>7601007783434</v>
       </c>
       <c r="H133" s="13" t="s">
         <v>537</v>
       </c>
       <c r="I133" s="4" t="s">
         <v>538</v>
       </c>
-      <c r="J133" s="35" t="s">
-[...2 lines deleted...]
-      <c r="K133" s="31" t="s">
+      <c r="J133" s="34" t="s">
+        <v>710</v>
+      </c>
+      <c r="K133" s="30" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="134" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A134" s="12" t="s">
         <v>165</v>
       </c>
       <c r="B134" s="2" t="s">
         <v>539</v>
       </c>
       <c r="C134" s="1"/>
       <c r="D134" s="2" t="s">
         <v>540</v>
       </c>
       <c r="E134" s="12">
         <v>1630</v>
       </c>
       <c r="F134" s="1" t="s">
         <v>541</v>
       </c>
       <c r="G134" s="13">
         <v>7601007783748</v>
       </c>
       <c r="H134" s="13" t="s">
         <v>542</v>
       </c>
       <c r="I134" s="4" t="s">
         <v>543</v>
       </c>
-      <c r="J134" s="35" t="s">
+      <c r="J134" s="34" t="s">
         <v>712</v>
       </c>
-      <c r="K134" s="31" t="s">
+      <c r="K134" s="30" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="135" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A135" s="12" t="s">
         <v>105</v>
       </c>
       <c r="B135" s="2" t="s">
         <v>544</v>
       </c>
       <c r="C135" s="8"/>
       <c r="D135" s="2" t="s">
         <v>545</v>
       </c>
       <c r="E135" s="12">
         <v>6830</v>
       </c>
       <c r="F135" s="1" t="s">
         <v>546</v>
       </c>
       <c r="G135" s="14">
         <v>7601007946839</v>
       </c>
       <c r="H135" s="16" t="s">
         <v>547</v>
       </c>
-      <c r="I135" s="23" t="s">
+      <c r="I135" s="22" t="s">
         <v>548</v>
       </c>
       <c r="J135" s="15" t="s">
         <v>711</v>
       </c>
-      <c r="K135" s="77" t="s">
+      <c r="K135" s="76" t="s">
         <v>36</v>
       </c>
-      <c r="L135" s="77"/>
-[...4 lines deleted...]
-      <c r="A136" s="44" t="s">
+      <c r="L135" s="76"/>
+      <c r="M135" s="76"/>
+      <c r="N135" s="76"/>
+    </row>
+    <row r="136" spans="1:16" s="48" customFormat="1" ht="13.9" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A136" s="43" t="s">
         <v>141</v>
       </c>
-      <c r="B136" s="45" t="s">
+      <c r="B136" s="44" t="s">
         <v>549</v>
       </c>
-      <c r="C136" s="46"/>
-      <c r="D136" s="45" t="s">
+      <c r="C136" s="45"/>
+      <c r="D136" s="44" t="s">
         <v>403</v>
       </c>
-      <c r="E136" s="44">
+      <c r="E136" s="43">
         <v>1227</v>
       </c>
-      <c r="F136" s="46" t="s">
+      <c r="F136" s="45" t="s">
         <v>771</v>
       </c>
-      <c r="G136" s="54">
+      <c r="G136" s="53">
         <v>7601007997879</v>
       </c>
-      <c r="H136" s="54" t="s">
+      <c r="H136" s="53" t="s">
         <v>553</v>
       </c>
-      <c r="I136" s="55" t="s">
+      <c r="I136" s="54" t="s">
         <v>554</v>
       </c>
-      <c r="J136" s="54" t="s">
+      <c r="J136" s="53" t="s">
         <v>712</v>
       </c>
-      <c r="K136" s="84" t="s">
-[...7 lines deleted...]
-      <c r="A137" s="44" t="s">
+      <c r="K136" s="83" t="s">
+        <v>23</v>
+      </c>
+      <c r="L136" s="83"/>
+      <c r="M136" s="83"/>
+      <c r="N136" s="83"/>
+    </row>
+    <row r="137" spans="1:16" s="48" customFormat="1" ht="13.9" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A137" s="43" t="s">
         <v>141</v>
       </c>
-      <c r="B137" s="45" t="s">
+      <c r="B137" s="44" t="s">
         <v>549</v>
       </c>
-      <c r="C137" s="91"/>
-      <c r="D137" s="45" t="s">
+      <c r="C137" s="90"/>
+      <c r="D137" s="44" t="s">
         <v>403</v>
       </c>
-      <c r="E137" s="44">
+      <c r="E137" s="43">
         <v>1227</v>
       </c>
-      <c r="F137" s="46" t="s">
+      <c r="F137" s="45" t="s">
         <v>771</v>
       </c>
-      <c r="G137" s="54">
+      <c r="G137" s="53">
         <v>7601007783335</v>
       </c>
-      <c r="H137" s="54" t="s">
+      <c r="H137" s="53" t="s">
         <v>723</v>
       </c>
-      <c r="I137" s="49" t="s">
+      <c r="I137" s="48" t="s">
         <v>724</v>
       </c>
-      <c r="J137" s="54"/>
-[...3 lines deleted...]
-      <c r="L137" s="84" t="s">
+      <c r="J137" s="53"/>
+      <c r="K137" s="83" t="s">
+        <v>23</v>
+      </c>
+      <c r="L137" s="83" t="s">
         <v>726</v>
       </c>
-      <c r="M137" s="84"/>
-      <c r="N137" s="84"/>
+      <c r="M137" s="83"/>
+      <c r="N137" s="83"/>
     </row>
     <row r="138" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A138" s="12" t="s">
         <v>10</v>
       </c>
       <c r="B138" s="2" t="s">
         <v>555</v>
       </c>
       <c r="C138" s="8"/>
-      <c r="D138" s="83" t="s">
+      <c r="D138" s="82" t="s">
         <v>799</v>
       </c>
       <c r="E138" s="12">
         <v>3302</v>
       </c>
       <c r="F138" s="1" t="s">
         <v>556</v>
       </c>
       <c r="G138" s="14">
         <v>7601002748407</v>
       </c>
       <c r="H138" s="14" t="s">
         <v>557</v>
       </c>
       <c r="I138" s="4" t="s">
         <v>558</v>
       </c>
-      <c r="J138" s="31" t="s">
-[...2 lines deleted...]
-      <c r="K138" s="32" t="s">
+      <c r="J138" s="30" t="s">
+        <v>710</v>
+      </c>
+      <c r="K138" s="31" t="s">
         <v>16</v>
       </c>
-      <c r="L138" s="42"/>
-[...1 lines deleted...]
-      <c r="N138" s="32"/>
+      <c r="L138" s="41"/>
+      <c r="M138" s="31"/>
+      <c r="N138" s="31"/>
     </row>
     <row r="139" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A139" s="12" t="s">
         <v>105</v>
       </c>
       <c r="B139" s="2" t="s">
         <v>559</v>
       </c>
       <c r="C139" s="1"/>
       <c r="D139" s="2" t="s">
         <v>560</v>
       </c>
       <c r="E139" s="12">
         <v>6514</v>
       </c>
       <c r="F139" s="1" t="s">
         <v>561</v>
       </c>
       <c r="G139" s="13">
         <v>7601003598421</v>
       </c>
       <c r="H139" s="13" t="s">
         <v>562</v>
       </c>
       <c r="I139" s="4" t="s">
         <v>563</v>
       </c>
-      <c r="J139" s="35" t="s">
+      <c r="J139" s="34" t="s">
         <v>711</v>
       </c>
-      <c r="K139" s="31" t="s">
+      <c r="K139" s="30" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="140" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A140" s="12" t="s">
         <v>564</v>
       </c>
       <c r="B140" s="2" t="s">
         <v>565</v>
       </c>
       <c r="C140" s="1"/>
       <c r="D140" s="2" t="s">
         <v>566</v>
       </c>
       <c r="E140" s="12">
         <v>9100</v>
       </c>
       <c r="F140" s="1" t="s">
         <v>567</v>
       </c>
       <c r="G140" s="13">
         <v>7601003309614</v>
       </c>
       <c r="H140" s="13" t="s">
         <v>568</v>
       </c>
       <c r="I140" s="4" t="s">
         <v>569</v>
       </c>
-      <c r="J140" s="35" t="s">
-[...2 lines deleted...]
-      <c r="K140" s="31" t="s">
+      <c r="J140" s="34" t="s">
+        <v>710</v>
+      </c>
+      <c r="K140" s="30" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="141" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A141" s="12" t="s">
         <v>10</v>
       </c>
       <c r="B141" s="2" t="s">
         <v>570</v>
       </c>
       <c r="C141" s="8"/>
       <c r="D141" s="2" t="s">
         <v>571</v>
       </c>
       <c r="E141" s="12">
         <v>3627</v>
       </c>
       <c r="F141" s="1" t="s">
         <v>572</v>
       </c>
       <c r="G141" s="14">
         <v>7601003300116</v>
       </c>
-      <c r="H141" s="19" t="s">
+      <c r="H141" s="18" t="s">
         <v>573</v>
       </c>
-      <c r="I141" s="23" t="s">
+      <c r="I141" s="22" t="s">
         <v>574</v>
       </c>
       <c r="J141" s="15" t="s">
         <v>710</v>
       </c>
-      <c r="K141" s="77" t="s">
+      <c r="K141" s="76" t="s">
         <v>36</v>
       </c>
-      <c r="L141" s="77"/>
-[...1 lines deleted...]
-      <c r="N141" s="77"/>
+      <c r="L141" s="76"/>
+      <c r="M141" s="76"/>
+      <c r="N141" s="76"/>
     </row>
     <row r="142" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A142" s="12" t="s">
         <v>165</v>
       </c>
       <c r="B142" s="2" t="s">
         <v>575</v>
       </c>
       <c r="C142" s="1"/>
       <c r="D142" s="2" t="s">
         <v>576</v>
       </c>
       <c r="E142" s="12">
         <v>1700</v>
       </c>
       <c r="F142" s="1" t="s">
         <v>352</v>
       </c>
       <c r="G142" s="13">
         <v>7601007783724</v>
       </c>
       <c r="H142" s="13" t="s">
         <v>577</v>
       </c>
       <c r="I142" s="4" t="s">
         <v>578</v>
       </c>
-      <c r="J142" s="35" t="s">
+      <c r="J142" s="34" t="s">
         <v>712</v>
       </c>
-      <c r="K142" s="31" t="s">
+      <c r="K142" s="30" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="143" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A143" s="12" t="s">
         <v>10</v>
       </c>
       <c r="B143" s="2" t="s">
         <v>818</v>
       </c>
       <c r="C143" s="1"/>
       <c r="D143" s="2" t="s">
         <v>579</v>
       </c>
       <c r="E143" s="12">
         <v>3097</v>
       </c>
       <c r="F143" s="1" t="s">
         <v>580</v>
       </c>
       <c r="G143" s="13">
         <v>7601003901764</v>
       </c>
       <c r="H143" s="13" t="s">
         <v>581</v>
       </c>
       <c r="I143" s="4" t="s">
         <v>582</v>
       </c>
-      <c r="J143" s="35" t="s">
-[...2 lines deleted...]
-      <c r="K143" s="31" t="s">
+      <c r="J143" s="34" t="s">
+        <v>710</v>
+      </c>
+      <c r="K143" s="30" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="144" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A144" s="12" t="s">
         <v>47</v>
       </c>
       <c r="B144" s="2" t="s">
         <v>583</v>
       </c>
       <c r="C144" s="1"/>
       <c r="D144" s="2" t="s">
         <v>584</v>
       </c>
       <c r="E144" s="12">
         <v>8001</v>
       </c>
       <c r="F144" s="1" t="s">
         <v>74</v>
       </c>
       <c r="G144" s="13">
         <v>7601007783557</v>
       </c>
       <c r="H144" s="13" t="s">
         <v>585</v>
       </c>
       <c r="I144" s="4" t="s">
         <v>586</v>
       </c>
-      <c r="J144" s="35" t="s">
-[...2 lines deleted...]
-      <c r="K144" s="31" t="s">
+      <c r="J144" s="34" t="s">
+        <v>710</v>
+      </c>
+      <c r="K144" s="30" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="145" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A145" s="12" t="s">
         <v>37</v>
       </c>
       <c r="B145" s="2" t="s">
         <v>814</v>
       </c>
       <c r="C145" s="1"/>
       <c r="D145" s="2" t="s">
         <v>815</v>
       </c>
       <c r="E145" s="12">
         <v>1018</v>
       </c>
       <c r="F145" s="1" t="s">
         <v>223</v>
       </c>
       <c r="G145" s="13">
         <v>7601009312748</v>
       </c>
       <c r="H145" s="13" t="s">
         <v>817</v>
       </c>
       <c r="I145" s="4" t="s">
         <v>816</v>
       </c>
-      <c r="J145" s="35" t="s">
+      <c r="J145" s="34" t="s">
         <v>712</v>
       </c>
-      <c r="K145" s="31" t="s">
-[...2 lines deleted...]
-      <c r="M145" s="33">
+      <c r="K145" s="30" t="s">
+        <v>23</v>
+      </c>
+      <c r="M145" s="32">
         <v>46188</v>
       </c>
     </row>
     <row r="146" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A146" s="12" t="s">
         <v>10</v>
       </c>
       <c r="B146" s="2" t="s">
         <v>772</v>
       </c>
       <c r="C146" s="8"/>
       <c r="D146" s="2" t="s">
         <v>587</v>
       </c>
       <c r="E146" s="12">
         <v>2502</v>
       </c>
       <c r="F146" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G146" s="14">
         <v>7601003836929</v>
       </c>
       <c r="H146" s="16" t="s">
         <v>588</v>
       </c>
       <c r="I146" s="4" t="s">
         <v>773</v>
       </c>
-      <c r="J146" s="31" t="s">
-[...2 lines deleted...]
-      <c r="K146" s="32" t="s">
+      <c r="J146" s="30" t="s">
+        <v>710</v>
+      </c>
+      <c r="K146" s="31" t="s">
         <v>36</v>
       </c>
-      <c r="L146" s="70">
+      <c r="L146" s="69">
         <v>45967</v>
       </c>
-      <c r="M146" s="32"/>
-      <c r="N146" s="32"/>
+      <c r="M146" s="31"/>
+      <c r="N146" s="31"/>
     </row>
     <row r="147" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A147" s="12" t="s">
         <v>81</v>
       </c>
       <c r="B147" s="2" t="s">
         <v>589</v>
       </c>
       <c r="C147" s="1"/>
       <c r="D147" s="2" t="s">
         <v>590</v>
       </c>
       <c r="E147" s="12">
         <v>4052</v>
       </c>
       <c r="F147" s="1" t="s">
         <v>84</v>
       </c>
       <c r="G147" s="13">
         <v>7601007997534</v>
       </c>
       <c r="H147" s="13" t="s">
         <v>591</v>
       </c>
       <c r="I147" s="4" t="s">
         <v>592</v>
       </c>
-      <c r="J147" s="35" t="s">
-[...2 lines deleted...]
-      <c r="K147" s="31" t="s">
+      <c r="J147" s="34" t="s">
+        <v>710</v>
+      </c>
+      <c r="K147" s="30" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="148" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A148" s="12" t="s">
         <v>47</v>
       </c>
       <c r="B148" s="2" t="s">
         <v>831</v>
       </c>
       <c r="C148" s="1"/>
       <c r="D148" s="2" t="s">
         <v>832</v>
       </c>
       <c r="E148" s="12">
         <v>8406</v>
       </c>
       <c r="F148" s="1" t="s">
         <v>253</v>
       </c>
       <c r="G148" s="13">
         <v>7649992967002</v>
       </c>
       <c r="H148" s="13" t="s">
         <v>833</v>
       </c>
       <c r="I148" s="4" t="s">
         <v>834</v>
       </c>
-      <c r="J148" s="35" t="s">
-[...2 lines deleted...]
-      <c r="K148" s="31" t="s">
+      <c r="J148" s="34" t="s">
+        <v>710</v>
+      </c>
+      <c r="K148" s="30" t="s">
         <v>16</v>
       </c>
-      <c r="L148" s="100">
+      <c r="L148" s="93">
         <v>46245</v>
       </c>
     </row>
     <row r="149" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A149" s="15" t="s">
         <v>95</v>
       </c>
-      <c r="B149" s="23" t="s">
+      <c r="B149" s="22" t="s">
         <v>750</v>
       </c>
-      <c r="D149" s="26" t="s">
+      <c r="D149" s="25" t="s">
         <v>797</v>
       </c>
       <c r="E149" s="15">
         <v>9422</v>
       </c>
-      <c r="F149" s="23" t="s">
+      <c r="F149" s="22" t="s">
         <v>295</v>
       </c>
       <c r="G149" s="13" t="s">
         <v>751</v>
       </c>
       <c r="H149" s="13" t="s">
         <v>753</v>
       </c>
-      <c r="I149" s="23" t="s">
+      <c r="I149" s="22" t="s">
         <v>752</v>
       </c>
-      <c r="J149" s="22" t="s">
+      <c r="J149" s="21" t="s">
         <v>710</v>
       </c>
       <c r="K149" s="15" t="s">
         <v>23</v>
       </c>
       <c r="L149" s="15"/>
-      <c r="M149" s="81">
+      <c r="M149" s="80">
         <v>45763</v>
       </c>
       <c r="N149" s="15"/>
     </row>
-    <row r="150" spans="1:14" s="69" customFormat="1" ht="13.9" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A150" s="60" t="s">
+    <row r="150" spans="1:14" s="68" customFormat="1" ht="13.9" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A150" s="59" t="s">
         <v>10</v>
       </c>
-      <c r="B150" s="61" t="s">
+      <c r="B150" s="60" t="s">
         <v>600</v>
       </c>
-      <c r="C150" s="62"/>
-      <c r="D150" s="61" t="s">
+      <c r="C150" s="61"/>
+      <c r="D150" s="60" t="s">
         <v>12</v>
       </c>
-      <c r="E150" s="60">
+      <c r="E150" s="59">
         <v>3012</v>
       </c>
-      <c r="F150" s="62" t="s">
+      <c r="F150" s="61" t="s">
         <v>13</v>
       </c>
-      <c r="G150" s="63">
+      <c r="G150" s="62">
         <v>7601007783694</v>
       </c>
-      <c r="H150" s="63" t="s">
+      <c r="H150" s="62" t="s">
         <v>14</v>
       </c>
-      <c r="I150" s="64" t="s">
+      <c r="I150" s="63" t="s">
         <v>601</v>
       </c>
-      <c r="J150" s="65" t="s">
-[...7 lines deleted...]
-      <c r="N150" s="68">
+      <c r="J150" s="64" t="s">
+        <v>710</v>
+      </c>
+      <c r="K150" s="65" t="s">
+        <v>23</v>
+      </c>
+      <c r="L150" s="66"/>
+      <c r="M150" s="65"/>
+      <c r="N150" s="67">
         <v>45657</v>
       </c>
     </row>
     <row r="151" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A151" s="12" t="s">
         <v>116</v>
       </c>
       <c r="B151" s="2" t="s">
         <v>602</v>
       </c>
       <c r="C151" s="1"/>
       <c r="D151" s="2" t="s">
         <v>603</v>
       </c>
       <c r="E151" s="12">
         <v>7007</v>
       </c>
       <c r="F151" s="1" t="s">
         <v>119</v>
       </c>
       <c r="G151" s="13">
         <v>7601007783441</v>
       </c>
       <c r="H151" s="13" t="s">
         <v>604</v>
       </c>
       <c r="I151" s="4" t="s">
         <v>605</v>
       </c>
-      <c r="J151" s="35" t="s">
-[...2 lines deleted...]
-      <c r="K151" s="31" t="s">
+      <c r="J151" s="34" t="s">
+        <v>710</v>
+      </c>
+      <c r="K151" s="30" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="152" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A152" s="12" t="s">
         <v>606</v>
       </c>
       <c r="B152" s="2" t="s">
         <v>607</v>
       </c>
       <c r="C152" s="8"/>
       <c r="D152" s="2" t="s">
         <v>608</v>
       </c>
       <c r="E152" s="12">
         <v>8762</v>
       </c>
       <c r="F152" s="1" t="s">
         <v>609</v>
       </c>
       <c r="G152" s="14">
         <v>7601007946815</v>
       </c>
-      <c r="H152" s="19" t="s">
+      <c r="H152" s="18" t="s">
         <v>610</v>
       </c>
-      <c r="I152" s="23" t="s">
+      <c r="I152" s="22" t="s">
         <v>611</v>
       </c>
       <c r="J152" s="15" t="s">
         <v>710</v>
       </c>
-      <c r="K152" s="77" t="s">
+      <c r="K152" s="76" t="s">
         <v>36</v>
       </c>
-      <c r="L152" s="77"/>
-[...1 lines deleted...]
-      <c r="N152" s="77"/>
+      <c r="L152" s="76"/>
+      <c r="M152" s="76"/>
+      <c r="N152" s="76"/>
     </row>
     <row r="153" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A153" s="12" t="s">
         <v>165</v>
       </c>
       <c r="B153" s="2" t="s">
         <v>704</v>
       </c>
       <c r="C153" s="8"/>
       <c r="D153" s="2" t="s">
         <v>705</v>
       </c>
       <c r="E153" s="12">
         <v>1712</v>
       </c>
       <c r="F153" s="1" t="s">
         <v>706</v>
       </c>
       <c r="G153" s="14">
         <v>7601001997653</v>
       </c>
-      <c r="H153" s="19" t="s">
+      <c r="H153" s="18" t="s">
         <v>707</v>
       </c>
-      <c r="I153" s="23" t="s">
+      <c r="I153" s="22" t="s">
         <v>708</v>
       </c>
-      <c r="J153" s="31" t="s">
-[...2 lines deleted...]
-      <c r="K153" s="32" t="s">
+      <c r="J153" s="30" t="s">
+        <v>710</v>
+      </c>
+      <c r="K153" s="31" t="s">
         <v>36</v>
       </c>
-      <c r="L153" s="42"/>
-      <c r="M153" s="30">
+      <c r="L153" s="41"/>
+      <c r="M153" s="29">
         <v>45439</v>
       </c>
-      <c r="N153" s="32"/>
-[...2 lines deleted...]
-      <c r="A154" s="60" t="s">
+      <c r="N153" s="31"/>
+    </row>
+    <row r="154" spans="1:14" s="68" customFormat="1" ht="13.9" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A154" s="59" t="s">
         <v>37</v>
       </c>
-      <c r="B154" s="61" t="s">
+      <c r="B154" s="60" t="s">
         <v>612</v>
       </c>
-      <c r="C154" s="62"/>
-      <c r="D154" s="61" t="s">
+      <c r="C154" s="61"/>
+      <c r="D154" s="60" t="s">
         <v>613</v>
       </c>
-      <c r="E154" s="60">
+      <c r="E154" s="59">
         <v>1032</v>
       </c>
-      <c r="F154" s="62" t="s">
+      <c r="F154" s="61" t="s">
         <v>614</v>
       </c>
-      <c r="G154" s="72">
+      <c r="G154" s="71">
         <v>7601007910366</v>
       </c>
-      <c r="H154" s="73" t="s">
+      <c r="H154" s="72" t="s">
         <v>615</v>
       </c>
-      <c r="I154" s="69" t="s">
+      <c r="I154" s="68" t="s">
         <v>616</v>
       </c>
-      <c r="J154" s="66" t="s">
+      <c r="J154" s="65" t="s">
         <v>712</v>
       </c>
-      <c r="K154" s="74" t="s">
+      <c r="K154" s="73" t="s">
         <v>36</v>
       </c>
-      <c r="L154" s="75"/>
-[...1 lines deleted...]
-      <c r="N154" s="76">
+      <c r="L154" s="74"/>
+      <c r="M154" s="73"/>
+      <c r="N154" s="75">
         <v>46022</v>
       </c>
     </row>
     <row r="155" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A155" s="12" t="s">
         <v>95</v>
       </c>
       <c r="B155" s="2" t="s">
         <v>617</v>
       </c>
       <c r="C155" s="1"/>
       <c r="D155" s="2" t="s">
         <v>618</v>
       </c>
       <c r="E155" s="12">
         <v>9006</v>
       </c>
       <c r="F155" s="1" t="s">
         <v>112</v>
       </c>
       <c r="G155" s="13">
         <v>7601003392005</v>
       </c>
       <c r="H155" s="13" t="s">
         <v>619</v>
       </c>
       <c r="I155" s="4" t="s">
         <v>620</v>
       </c>
-      <c r="J155" s="35" t="s">
-[...2 lines deleted...]
-      <c r="K155" s="31" t="s">
+      <c r="J155" s="34" t="s">
+        <v>710</v>
+      </c>
+      <c r="K155" s="30" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="156" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A156" s="12" t="s">
         <v>621</v>
       </c>
       <c r="B156" s="2" t="s">
         <v>617</v>
       </c>
       <c r="C156" s="8"/>
       <c r="D156" s="2" t="s">
         <v>622</v>
       </c>
       <c r="E156" s="12">
         <v>8280</v>
       </c>
       <c r="F156" s="1" t="s">
         <v>623</v>
       </c>
       <c r="G156" s="14">
         <v>7601003850109</v>
       </c>
-      <c r="H156" s="19" t="s">
+      <c r="H156" s="18" t="s">
         <v>624</v>
       </c>
       <c r="I156" s="9" t="s">
         <v>625</v>
       </c>
-      <c r="J156" s="34" t="s">
-[...7 lines deleted...]
-      <c r="N156" s="32"/>
+      <c r="J156" s="33" t="s">
+        <v>710</v>
+      </c>
+      <c r="K156" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="L156" s="41"/>
+      <c r="M156" s="31"/>
+      <c r="N156" s="31"/>
     </row>
     <row r="157" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A157" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B157" s="2" t="s">
         <v>626</v>
       </c>
       <c r="C157" s="8"/>
       <c r="D157" s="2" t="s">
         <v>627</v>
       </c>
       <c r="E157" s="12">
         <v>2540</v>
       </c>
       <c r="F157" s="1" t="s">
         <v>628</v>
       </c>
       <c r="G157" s="14">
         <v>7601002745062</v>
       </c>
       <c r="H157" s="14" t="s">
         <v>629</v>
       </c>
-      <c r="I157" s="25" t="s">
+      <c r="I157" s="24" t="s">
         <v>786</v>
       </c>
       <c r="J157" s="15" t="s">
         <v>710</v>
       </c>
-      <c r="K157" s="77" t="s">
+      <c r="K157" s="76" t="s">
         <v>16</v>
       </c>
-      <c r="L157" s="77"/>
-[...1 lines deleted...]
-      <c r="N157" s="77"/>
+      <c r="L157" s="76"/>
+      <c r="M157" s="76"/>
+      <c r="N157" s="76"/>
     </row>
     <row r="158" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A158" s="12" t="s">
         <v>630</v>
       </c>
       <c r="B158" s="2" t="s">
         <v>631</v>
       </c>
       <c r="C158" s="8"/>
       <c r="D158" s="2" t="s">
         <v>632</v>
       </c>
       <c r="E158" s="12">
         <v>8200</v>
       </c>
       <c r="F158" s="1" t="s">
         <v>633</v>
       </c>
       <c r="G158" s="14">
         <v>7601007715749</v>
       </c>
-      <c r="H158" s="20" t="s">
+      <c r="H158" s="19" t="s">
         <v>634</v>
       </c>
-      <c r="I158" s="23" t="s">
+      <c r="I158" s="22" t="s">
         <v>635</v>
       </c>
-      <c r="J158" s="31" t="s">
-[...2 lines deleted...]
-      <c r="K158" s="32" t="s">
+      <c r="J158" s="30" t="s">
+        <v>710</v>
+      </c>
+      <c r="K158" s="31" t="s">
         <v>36</v>
       </c>
-      <c r="L158" s="42"/>
-[...4 lines deleted...]
-      <c r="A159" s="60" t="s">
+      <c r="L158" s="41"/>
+      <c r="M158" s="31"/>
+      <c r="N158" s="31"/>
+    </row>
+    <row r="159" spans="1:14" s="68" customFormat="1" ht="13.9" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A159" s="59" t="s">
         <v>47</v>
       </c>
-      <c r="B159" s="61" t="s">
+      <c r="B159" s="60" t="s">
         <v>636</v>
       </c>
-      <c r="C159" s="62"/>
-      <c r="D159" s="61" t="s">
+      <c r="C159" s="61"/>
+      <c r="D159" s="60" t="s">
         <v>637</v>
       </c>
-      <c r="E159" s="60">
+      <c r="E159" s="59">
         <v>8630</v>
       </c>
-      <c r="F159" s="62" t="s">
+      <c r="F159" s="61" t="s">
         <v>638</v>
       </c>
-      <c r="G159" s="63">
+      <c r="G159" s="62">
         <v>7601007783779</v>
       </c>
-      <c r="H159" s="63" t="s">
+      <c r="H159" s="62" t="s">
         <v>639</v>
       </c>
-      <c r="I159" s="64" t="s">
+      <c r="I159" s="63" t="s">
         <v>640</v>
       </c>
-      <c r="J159" s="65" t="s">
-[...7 lines deleted...]
-      <c r="N159" s="68">
+      <c r="J159" s="64" t="s">
+        <v>710</v>
+      </c>
+      <c r="K159" s="65" t="s">
+        <v>23</v>
+      </c>
+      <c r="L159" s="66"/>
+      <c r="M159" s="65"/>
+      <c r="N159" s="67">
         <v>45869</v>
       </c>
     </row>
-    <row r="160" spans="1:14" s="49" customFormat="1" ht="13.9" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A160" s="44" t="s">
+    <row r="160" spans="1:14" s="48" customFormat="1" ht="13.9" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A160" s="43" t="s">
         <v>47</v>
       </c>
-      <c r="B160" s="45" t="s">
+      <c r="B160" s="44" t="s">
         <v>641</v>
       </c>
-      <c r="C160" s="46"/>
-      <c r="D160" s="45" t="s">
+      <c r="C160" s="45"/>
+      <c r="D160" s="44" t="s">
         <v>642</v>
       </c>
-      <c r="E160" s="44">
+      <c r="E160" s="43">
         <v>8008</v>
       </c>
-      <c r="F160" s="46" t="s">
+      <c r="F160" s="45" t="s">
         <v>74</v>
       </c>
-      <c r="G160" s="54">
+      <c r="G160" s="53">
         <v>7601007783359</v>
       </c>
-      <c r="H160" s="54" t="s">
+      <c r="H160" s="53" t="s">
         <v>643</v>
       </c>
-      <c r="I160" s="55" t="s">
+      <c r="I160" s="54" t="s">
         <v>644</v>
       </c>
-      <c r="J160" s="56" t="s">
-[...7 lines deleted...]
-      <c r="N160" s="50"/>
+      <c r="J160" s="55" t="s">
+        <v>710</v>
+      </c>
+      <c r="K160" s="49" t="s">
+        <v>23</v>
+      </c>
+      <c r="L160" s="56"/>
+      <c r="M160" s="49"/>
+      <c r="N160" s="49"/>
     </row>
     <row r="161" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A161" s="12" t="s">
         <v>10</v>
       </c>
       <c r="B161" s="2" t="s">
         <v>645</v>
       </c>
       <c r="C161" s="8"/>
-      <c r="D161" s="24" t="s">
+      <c r="D161" s="23" t="s">
         <v>646</v>
       </c>
       <c r="E161" s="12">
         <v>3072</v>
       </c>
       <c r="F161" s="1" t="s">
         <v>647</v>
       </c>
       <c r="G161" s="14">
         <v>7601002001991</v>
       </c>
       <c r="H161" s="16" t="s">
         <v>785</v>
       </c>
-      <c r="I161" s="23" t="s">
+      <c r="I161" s="22" t="s">
         <v>648</v>
       </c>
       <c r="J161" s="15" t="s">
         <v>710</v>
       </c>
-      <c r="K161" s="77" t="s">
+      <c r="K161" s="76" t="s">
         <v>16</v>
       </c>
-      <c r="L161" s="77"/>
-[...1 lines deleted...]
-      <c r="N161" s="77"/>
+      <c r="L161" s="76"/>
+      <c r="M161" s="76"/>
+      <c r="N161" s="76"/>
     </row>
     <row r="162" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A162" s="12" t="s">
         <v>366</v>
       </c>
       <c r="B162" s="2" t="s">
         <v>649</v>
       </c>
       <c r="C162" s="8"/>
       <c r="D162" s="2" t="s">
         <v>650</v>
       </c>
       <c r="E162" s="12">
         <v>6440</v>
       </c>
       <c r="F162" s="1" t="s">
         <v>651</v>
       </c>
       <c r="G162" s="14">
         <v>7601007946792</v>
       </c>
       <c r="H162" s="16" t="s">
         <v>652</v>
       </c>
-      <c r="I162" s="23" t="s">
+      <c r="I162" s="22" t="s">
         <v>653</v>
       </c>
       <c r="J162" s="15" t="s">
         <v>710</v>
       </c>
-      <c r="K162" s="77" t="s">
+      <c r="K162" s="76" t="s">
         <v>36</v>
       </c>
-      <c r="L162" s="77"/>
-[...1 lines deleted...]
-      <c r="N162" s="77"/>
+      <c r="L162" s="76"/>
+      <c r="M162" s="76"/>
+      <c r="N162" s="76"/>
     </row>
     <row r="163" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A163" s="12" t="s">
         <v>165</v>
       </c>
       <c r="B163" s="2" t="s">
         <v>654</v>
       </c>
       <c r="C163" s="8"/>
       <c r="D163" s="2" t="s">
         <v>655</v>
       </c>
       <c r="E163" s="12">
         <v>3184</v>
       </c>
       <c r="F163" s="1" t="s">
         <v>656</v>
       </c>
       <c r="G163" s="14">
         <v>7601007909407</v>
       </c>
-      <c r="H163" s="21" t="s">
+      <c r="H163" s="20" t="s">
         <v>657</v>
       </c>
-      <c r="I163" s="24" t="s">
+      <c r="I163" s="23" t="s">
         <v>658</v>
       </c>
-      <c r="J163" s="36" t="s">
-[...2 lines deleted...]
-      <c r="K163" s="32" t="s">
+      <c r="J163" s="35" t="s">
+        <v>710</v>
+      </c>
+      <c r="K163" s="31" t="s">
         <v>36</v>
       </c>
-      <c r="L163" s="42"/>
-[...1 lines deleted...]
-      <c r="N163" s="32"/>
+      <c r="L163" s="41"/>
+      <c r="M163" s="31"/>
+      <c r="N163" s="31"/>
     </row>
     <row r="164" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A164" s="12" t="s">
         <v>10</v>
       </c>
       <c r="B164" s="2" t="s">
         <v>659</v>
       </c>
       <c r="C164" s="8"/>
       <c r="D164" s="2" t="s">
         <v>660</v>
       </c>
       <c r="E164" s="12">
         <v>3604</v>
       </c>
       <c r="F164" s="1" t="s">
         <v>363</v>
       </c>
       <c r="G164" s="14">
         <v>7601007908080</v>
       </c>
       <c r="H164" s="16" t="s">
         <v>661</v>
       </c>
-      <c r="I164" s="23" t="s">
+      <c r="I164" s="22" t="s">
         <v>662</v>
       </c>
       <c r="J164" s="15" t="s">
         <v>710</v>
       </c>
-      <c r="K164" s="77" t="s">
+      <c r="K164" s="76" t="s">
         <v>36</v>
       </c>
-      <c r="L164" s="77"/>
-[...1 lines deleted...]
-      <c r="N164" s="77"/>
+      <c r="L164" s="76"/>
+      <c r="M164" s="76"/>
+      <c r="N164" s="76"/>
     </row>
     <row r="165" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A165" s="12" t="s">
         <v>37</v>
       </c>
       <c r="B165" s="2" t="s">
         <v>813</v>
       </c>
       <c r="C165" s="1"/>
       <c r="D165" s="2" t="s">
         <v>696</v>
       </c>
       <c r="E165" s="12">
         <v>1007</v>
       </c>
       <c r="F165" s="1" t="s">
         <v>223</v>
       </c>
       <c r="G165" s="13">
         <v>7601003006216</v>
       </c>
       <c r="H165" s="13" t="s">
         <v>663</v>
       </c>
       <c r="I165" s="4" t="s">
         <v>664</v>
       </c>
-      <c r="J165" s="35" t="s">
+      <c r="J165" s="34" t="s">
         <v>712</v>
       </c>
-      <c r="K165" s="31" t="s">
-[...4 lines deleted...]
-      <c r="A166" s="60" t="s">
+      <c r="K165" s="30" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="166" spans="1:14" s="68" customFormat="1" ht="13.9" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A166" s="59" t="s">
         <v>10</v>
       </c>
-      <c r="B166" s="61" t="s">
+      <c r="B166" s="60" t="s">
         <v>665</v>
       </c>
-      <c r="C166" s="62"/>
-      <c r="D166" s="61" t="s">
+      <c r="C166" s="61"/>
+      <c r="D166" s="60" t="s">
         <v>666</v>
       </c>
-      <c r="E166" s="60">
+      <c r="E166" s="59">
         <v>3063</v>
       </c>
-      <c r="F166" s="62" t="s">
+      <c r="F166" s="61" t="s">
         <v>667</v>
       </c>
-      <c r="G166" s="63">
+      <c r="G166" s="62">
         <v>7601007784851</v>
       </c>
-      <c r="H166" s="63" t="s">
+      <c r="H166" s="62" t="s">
         <v>668</v>
       </c>
-      <c r="I166" s="64" t="s">
+      <c r="I166" s="63" t="s">
         <v>669</v>
       </c>
-      <c r="J166" s="65" t="s">
-[...7 lines deleted...]
-      <c r="N166" s="68">
+      <c r="J166" s="64" t="s">
+        <v>710</v>
+      </c>
+      <c r="K166" s="65" t="s">
+        <v>23</v>
+      </c>
+      <c r="L166" s="66"/>
+      <c r="M166" s="65"/>
+      <c r="N166" s="67">
         <v>45869</v>
       </c>
     </row>
     <row r="167" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A167" s="12" t="s">
         <v>670</v>
       </c>
       <c r="B167" s="2" t="s">
         <v>671</v>
       </c>
       <c r="C167" s="8"/>
       <c r="D167" s="2" t="s">
         <v>672</v>
       </c>
       <c r="E167" s="12">
         <v>6373</v>
       </c>
       <c r="F167" s="1" t="s">
         <v>673</v>
       </c>
       <c r="G167" s="14">
         <v>7601001993600</v>
       </c>
       <c r="H167" s="15" t="s">
         <v>674</v>
       </c>
-      <c r="I167" s="23" t="s">
+      <c r="I167" s="22" t="s">
         <v>675</v>
       </c>
-      <c r="J167" s="31" t="s">
-[...2 lines deleted...]
-      <c r="K167" s="32" t="s">
+      <c r="J167" s="30" t="s">
+        <v>710</v>
+      </c>
+      <c r="K167" s="31" t="s">
         <v>36</v>
       </c>
-      <c r="L167" s="42"/>
-[...1 lines deleted...]
-      <c r="N167" s="32"/>
+      <c r="L167" s="41"/>
+      <c r="M167" s="31"/>
+      <c r="N167" s="31"/>
     </row>
     <row r="168" spans="1:14" ht="14.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A168" s="12" t="s">
         <v>66</v>
       </c>
       <c r="B168" s="2" t="s">
         <v>713</v>
       </c>
       <c r="C168" s="1" t="s">
         <v>676</v>
       </c>
       <c r="D168" s="2" t="s">
         <v>677</v>
       </c>
       <c r="E168" s="12">
         <v>5330</v>
       </c>
       <c r="F168" s="1" t="s">
         <v>678</v>
       </c>
       <c r="G168" s="13">
         <v>7601007783465</v>
       </c>
       <c r="H168" s="13" t="s">
         <v>679</v>
       </c>
       <c r="I168" s="4" t="s">
         <v>680</v>
       </c>
-      <c r="J168" s="35" t="s">
-[...2 lines deleted...]
-      <c r="K168" s="31" t="s">
+      <c r="J168" s="34" t="s">
+        <v>710</v>
+      </c>
+      <c r="K168" s="30" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="169" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="G169" s="13"/>
       <c r="H169" s="13"/>
     </row>
     <row r="170" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="G170" s="13"/>
       <c r="H170" s="13"/>
     </row>
     <row r="171" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="G171" s="13"/>
       <c r="H171" s="13"/>
     </row>
     <row r="172" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="G172" s="13"/>
       <c r="H172" s="13"/>
     </row>
     <row r="173" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="G173" s="13"/>
       <c r="H173" s="13"/>
     </row>
     <row r="174" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="G174" s="13"/>
@@ -9783,81 +9768,66 @@
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <Bearbeitet xmlns="a985ee2e-431f-416d-8218-4cbed31e9ef4">false</Bearbeitet>
     <TaxCatchAll xmlns="f4e20c67-38ea-4320-a74f-d908b8ce3f78" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="a985ee2e-431f-416d-8218-4cbed31e9ef4">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <Pfad xmlns="a985ee2e-431f-416d-8218-4cbed31e9ef4" xsi:nil="true"/>
     <Dispo xmlns="a985ee2e-431f-416d-8218-4cbed31e9ef4" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D37F7E59-2D1B-4865-AC0C-8ADFB548AD4C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{69B52CEF-9FEF-4A19-A10F-D20D9EBD13F1}">
-[...14 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ED18A6AC-FE0A-4DAC-A8EC-779B0425F20F}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{81A2CEA0-C90B-4DFB-B04C-2E2708E53E3E}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-[...3 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="f4e20c67-38ea-4320-a74f-d908b8ce3f78"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="a985ee2e-431f-416d-8218-4cbed31e9ef4"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Benannte Bereiche</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>