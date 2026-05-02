--- v0 (2026-01-20)
+++ v1 (2026-05-02)
@@ -3,137 +3,134 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29231"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://ortecmanagement.sharepoint.com/Mandate/ORS/02. Kommissionen/02. PVK SVOT/04. Organisation/Vertragslieferanten/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="384" documentId="8_{FE9B3EAB-E71B-44F8-8DA3-315707A8030F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{004B67DB-04F3-498C-8753-95A5138AA21E}"/>
+  <xr:revisionPtr revIDLastSave="726" documentId="8_{FE9B3EAB-E71B-44F8-8DA3-315707A8030F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{BF6E1D39-328C-449B-B200-6D9092033BBC}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="2190" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet0" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet0!$A$1:$I$121</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet0!$A$1:$I$122</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet0!$A$1:$I$123</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet0!$A$1:$I$124</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Sheet0!$1:$1</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1010" uniqueCount="725">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1109" uniqueCount="828">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>GLN</t>
   </si>
   <si>
     <t>Adresse</t>
   </si>
   <si>
     <t>PLZ</t>
   </si>
   <si>
     <t>Ort</t>
   </si>
   <si>
     <t>Mitglied seit</t>
   </si>
   <si>
     <t>Mitglied bis</t>
   </si>
   <si>
     <t>7601007702657</t>
   </si>
   <si>
     <t xml:space="preserve">ORTHO-TEAM Dynamic AG </t>
   </si>
   <si>
     <t>Bühlstrasse 1</t>
   </si>
   <si>
     <t>8125</t>
   </si>
   <si>
     <t>Zollikerberg</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>7601003851533</t>
   </si>
   <si>
     <t xml:space="preserve">Ortho Koller SA </t>
   </si>
   <si>
-    <t>avenue Général-Guisan 38</t>
-[...1 lines deleted...]
-  <si>
     <t>1800</t>
   </si>
   <si>
     <t>Vevey</t>
   </si>
   <si>
     <t>7601007614134</t>
   </si>
   <si>
     <t xml:space="preserve">Orthopädie Graf AG </t>
   </si>
   <si>
     <t>Bundesstrasse 18</t>
   </si>
   <si>
     <t>6003</t>
   </si>
   <si>
     <t>Luzern</t>
   </si>
   <si>
     <t>7601007588381</t>
   </si>
   <si>
     <t xml:space="preserve">ORTHO-TEAM Luzern AG </t>
@@ -174,53 +171,50 @@
   <si>
     <t>6900</t>
   </si>
   <si>
     <t>Lugano</t>
   </si>
   <si>
     <t>7601003934830</t>
   </si>
   <si>
     <t xml:space="preserve">ORTHO-TEAM Partner AG </t>
   </si>
   <si>
     <t>Neuwiesenstrasse 69</t>
   </si>
   <si>
     <t>8400</t>
   </si>
   <si>
     <t>Winterthur</t>
   </si>
   <si>
     <t>7601003226546</t>
   </si>
   <si>
-    <t>Balgrist Tec AG Orthopädie-Schuhtechnik</t>
-[...1 lines deleted...]
-  <si>
     <t>Forchstrasse 340</t>
   </si>
   <si>
     <t>8008</t>
   </si>
   <si>
     <t>Zürich</t>
   </si>
   <si>
     <t>7601003850338</t>
   </si>
   <si>
     <t>aktivortho ag Orthopädie, Reha und Schuhtechnik</t>
   </si>
   <si>
     <t>Römerstrasse 7</t>
   </si>
   <si>
     <t>4600</t>
   </si>
   <si>
     <t>Olten</t>
   </si>
   <si>
     <t>7601003005479</t>
@@ -819,53 +813,50 @@
   <si>
     <t>La Chaux-de-Fonds</t>
   </si>
   <si>
     <t>7601007783731</t>
   </si>
   <si>
     <t xml:space="preserve">Murten Orthopädie KLG, Courgevaux </t>
   </si>
   <si>
     <t>Au Tombex 41</t>
   </si>
   <si>
     <t>3280</t>
   </si>
   <si>
     <t>Murten</t>
   </si>
   <si>
     <t>7601007783755</t>
   </si>
   <si>
     <t xml:space="preserve">NEOTEC, Neb Orthopädie </t>
   </si>
   <si>
-    <t>Dufourstrasse 22</t>
-[...1 lines deleted...]
-  <si>
     <t>9500</t>
   </si>
   <si>
     <t>Wil SG</t>
   </si>
   <si>
     <t>7601007783786</t>
   </si>
   <si>
     <t>Kanalstrasse 8</t>
   </si>
   <si>
     <t>8953</t>
   </si>
   <si>
     <t>Dietikon</t>
   </si>
   <si>
     <t>7601003901764</t>
   </si>
   <si>
     <t xml:space="preserve">rundum ortho und reha </t>
   </si>
   <si>
     <t>Waldeggstrasse 42b</t>
@@ -975,59 +966,50 @@
   <si>
     <t>Kasernenstrasse 21</t>
   </si>
   <si>
     <t>3600</t>
   </si>
   <si>
     <t>Thun</t>
   </si>
   <si>
     <t>7601007784875</t>
   </si>
   <si>
     <t xml:space="preserve">Orthopädie Gobbato </t>
   </si>
   <si>
     <t>Herrengasse 10</t>
   </si>
   <si>
     <t>8853</t>
   </si>
   <si>
     <t>Lachen SZ</t>
   </si>
   <si>
-    <t>7601007783304</t>
-[...7 lines deleted...]
-  <si>
     <t>5400</t>
   </si>
   <si>
     <t>7601007783779</t>
   </si>
   <si>
     <t xml:space="preserve">Orthopädie-Technik, Roland Sutter </t>
   </si>
   <si>
     <t>Klosterhof 1</t>
   </si>
   <si>
     <t>8630</t>
   </si>
   <si>
     <t>Rüti ZH</t>
   </si>
   <si>
     <t>7601007783564</t>
   </si>
   <si>
     <t xml:space="preserve">orthorama AG </t>
   </si>
   <si>
     <t>Dorfstrasse 24</t>
@@ -1125,53 +1107,50 @@
   <si>
     <t>7601007783472</t>
   </si>
   <si>
     <t xml:space="preserve">Rädge Orthopädie-Technik AG </t>
   </si>
   <si>
     <t>7601007783465</t>
   </si>
   <si>
     <t>Zurzach Care AG Tenedo Santé</t>
   </si>
   <si>
     <t>Quellenstrasse 34</t>
   </si>
   <si>
     <t>5330</t>
   </si>
   <si>
     <t>Bad Zurzach</t>
   </si>
   <si>
     <t>7601002107914</t>
   </si>
   <si>
-    <t>Rehaklinik Bellikon Verwaltung</t>
-[...1 lines deleted...]
-  <si>
     <t>Mutschellenstrasse 2</t>
   </si>
   <si>
     <t>5454</t>
   </si>
   <si>
     <t>Bellikon</t>
   </si>
   <si>
     <t>7601007783434</t>
   </si>
   <si>
     <t xml:space="preserve">Rheinorthopädie AG </t>
   </si>
   <si>
     <t>Junkholzweg 1</t>
   </si>
   <si>
     <t>4303</t>
   </si>
   <si>
     <t>Kaiseraugst</t>
   </si>
   <si>
     <t>7601007783748</t>
@@ -1215,53 +1194,50 @@
   <si>
     <t>9100</t>
   </si>
   <si>
     <t>Herisau</t>
   </si>
   <si>
     <t>7601007783557</t>
   </si>
   <si>
     <t xml:space="preserve">Ernst Rütschi Orthopädie-Technik AG </t>
   </si>
   <si>
     <t>Rennweg 8</t>
   </si>
   <si>
     <t>8001</t>
   </si>
   <si>
     <t>7601003005196</t>
   </si>
   <si>
     <t xml:space="preserve">Orthopädie Schärer AG </t>
   </si>
   <si>
-    <t>Theaterstrasse 5</t>
-[...1 lines deleted...]
-  <si>
     <t>7601007892532</t>
   </si>
   <si>
     <t xml:space="preserve">Schaub Kompression Schweiz AG </t>
   </si>
   <si>
     <t>Marktgasse 4</t>
   </si>
   <si>
     <t>6460</t>
   </si>
   <si>
     <t>Altdorf</t>
   </si>
   <si>
     <t>7601007783403</t>
   </si>
   <si>
     <t xml:space="preserve">Schildknecht Orthopädie-Technik AG </t>
   </si>
   <si>
     <t>Zürcherstrasse 8</t>
   </si>
   <si>
     <t>7601007783380</t>
@@ -1281,56 +1257,50 @@
   <si>
     <t>3012</t>
   </si>
   <si>
     <t>7601007783441</t>
   </si>
   <si>
     <t xml:space="preserve">Atelier für Orthopädie Simka AG </t>
   </si>
   <si>
     <t>Kasernenstrasse 95</t>
   </si>
   <si>
     <t>7601007783359</t>
   </si>
   <si>
     <t xml:space="preserve">Tamagni &amp; Partner AG, Orthopädie-Technik </t>
   </si>
   <si>
     <t>Seefeldstrasse 25</t>
   </si>
   <si>
     <t>7601003006216</t>
   </si>
   <si>
-    <t>Vidy Ortho SA magasin &amp; atelier orthopédique</t>
-[...4 lines deleted...]
-  <si>
     <t>7601007783687</t>
   </si>
   <si>
     <t xml:space="preserve">Orthopädie Technik Robert Wettstein </t>
   </si>
   <si>
     <t>Josefstrasse 188</t>
   </si>
   <si>
     <t>7601007784844</t>
   </si>
   <si>
     <t>Meichtry Beat</t>
   </si>
   <si>
     <t>3775</t>
   </si>
   <si>
     <t>Lenk i. S. Zustellun</t>
   </si>
   <si>
     <t>7601007783540</t>
   </si>
   <si>
     <t xml:space="preserve">Ortho-Riviera Sàrl </t>
@@ -1503,74 +1473,65 @@
   <si>
     <t>6074</t>
   </si>
   <si>
     <t>Giswil</t>
   </si>
   <si>
     <t>7601007997534</t>
   </si>
   <si>
     <t xml:space="preserve">SanVena GmbH </t>
   </si>
   <si>
     <t>Zürcherstrasse 107</t>
   </si>
   <si>
     <t>7601007997879</t>
   </si>
   <si>
     <t xml:space="preserve">Daniel Robert Orthopédie SA, succursale Lenoir </t>
   </si>
   <si>
     <t>7601001602946</t>
   </si>
   <si>
-    <t xml:space="preserve">münger orthopädie ag </t>
-[...4 lines deleted...]
-  <si>
     <t>7601001989269</t>
   </si>
   <si>
     <t>Aare Orthopädie AG Orthopädie- und Rehatechnik</t>
   </si>
   <si>
     <t>7601001994577</t>
   </si>
   <si>
     <t>Telefon</t>
   </si>
   <si>
     <t>031 302 71 59</t>
   </si>
   <si>
-    <t>062 212 27 01</t>
-[...1 lines deleted...]
-  <si>
     <t>032 323 16 01</t>
   </si>
   <si>
     <t>081 253 61 60</t>
   </si>
   <si>
     <t>056 486 18 90</t>
   </si>
   <si>
     <t>044 386 58 00</t>
   </si>
   <si>
     <t>061 903 21 21</t>
   </si>
   <si>
     <t>061 205 77 77</t>
   </si>
   <si>
     <t>044 461 71 21</t>
   </si>
   <si>
     <t>081 755 80 80</t>
   </si>
   <si>
     <t>091 970 13 39</t>
@@ -1782,53 +1743,50 @@
   <si>
     <t>041 939 56 06</t>
   </si>
   <si>
     <t>043 521 16 10</t>
   </si>
   <si>
     <t>091 922 69 29</t>
   </si>
   <si>
     <t>091 683 24 84</t>
   </si>
   <si>
     <t>055 536 35 20 </t>
   </si>
   <si>
     <t>056 442 57 87</t>
   </si>
   <si>
     <t>021 616 23 43</t>
   </si>
   <si>
     <t>022 301 26 50</t>
   </si>
   <si>
-    <t>056 485 51 11</t>
-[...1 lines deleted...]
-  <si>
     <t>061 811 55 66</t>
   </si>
   <si>
     <t xml:space="preserve">091 857 67 33 </t>
   </si>
   <si>
     <t>071 350 14 44</t>
   </si>
   <si>
     <t>031 381 03 03</t>
   </si>
   <si>
     <t>061 311 03 03</t>
   </si>
   <si>
     <t xml:space="preserve">041 871 18 83 </t>
   </si>
   <si>
     <t>071 911 38 48</t>
   </si>
   <si>
     <t>071 243 60 60</t>
   </si>
   <si>
     <t>044 252 75 60</t>
@@ -1896,379 +1854,730 @@
   <si>
     <t>Arno Knothe</t>
   </si>
   <si>
     <t>Sergi Patrick</t>
   </si>
   <si>
     <t>Wallner Florian</t>
   </si>
   <si>
     <t>Fröhlich Clemens</t>
   </si>
   <si>
     <t>Raoul Wien</t>
   </si>
   <si>
     <t>Peter Schildknecht</t>
   </si>
   <si>
     <t>Andreas Flum</t>
   </si>
   <si>
     <t>Beat Affolter</t>
   </si>
   <si>
-    <t>Beat Mattle</t>
-[...1 lines deleted...]
-  <si>
     <t>Corinna Seidel</t>
   </si>
   <si>
     <t>Ralf Schweitzer</t>
   </si>
   <si>
     <t>Fabienne Florence</t>
   </si>
   <si>
     <t>Matthias Fischer</t>
   </si>
   <si>
     <t>Bente Volkmar</t>
   </si>
   <si>
     <t>René Boesch</t>
   </si>
   <si>
     <t>Joel Hauser</t>
   </si>
   <si>
     <t>Markus Brunner</t>
   </si>
   <si>
     <t>Dario Buchli</t>
   </si>
   <si>
+    <t>Simona Fabio</t>
+  </si>
+  <si>
+    <t>Daniel Robert</t>
+  </si>
+  <si>
+    <t>Christian Lenoir</t>
+  </si>
+  <si>
+    <t>Frank A. Meier</t>
+  </si>
+  <si>
+    <t>Thorsten Voll</t>
+  </si>
+  <si>
+    <t>Paul giglio</t>
+  </si>
+  <si>
+    <t>Grégory Glauser</t>
+  </si>
+  <si>
+    <t>Martin Gygi</t>
+  </si>
+  <si>
+    <t>Simon Stahlberger</t>
+  </si>
+  <si>
+    <t>Benjamin Hueskes</t>
+  </si>
+  <si>
+    <t>Niklaus Kiechle</t>
+  </si>
+  <si>
+    <t>Christoph Kohler</t>
+  </si>
+  <si>
+    <t>Thomas Kapschak</t>
+  </si>
+  <si>
+    <t>Marcel Lavanchy</t>
+  </si>
+  <si>
+    <t>Nadina Schneeberger</t>
+  </si>
+  <si>
+    <t>Fulvio Cazzoli</t>
+  </si>
+  <si>
+    <t>Mahjoubi M'Barek</t>
+  </si>
+  <si>
+    <t>Philipp Messmer</t>
+  </si>
+  <si>
+    <t>Anika Benz-Negele</t>
+  </si>
+  <si>
+    <t>Johannes Neb</t>
+  </si>
+  <si>
+    <t>Laurent Hoffmann</t>
+  </si>
+  <si>
+    <t>Stanley Koller</t>
+  </si>
+  <si>
+    <t>Mario Harkam</t>
+  </si>
+  <si>
+    <t>Anthony Kern</t>
+  </si>
+  <si>
+    <t>Josef Harth</t>
+  </si>
+  <si>
+    <t>Peter Schmid</t>
+  </si>
+  <si>
+    <t>Andreas Grimm</t>
+  </si>
+  <si>
+    <t>Valentin Eriksson</t>
+  </si>
+  <si>
+    <t>Otmar Gobbato</t>
+  </si>
+  <si>
+    <t>Elias Graf</t>
+  </si>
+  <si>
+    <t>Walter Anuth</t>
+  </si>
+  <si>
+    <t>René Ruffieux</t>
+  </si>
+  <si>
+    <t>Jan Hagen-Schröder</t>
+  </si>
+  <si>
+    <t>Roland Sutter</t>
+  </si>
+  <si>
+    <t>Patrick Sergi</t>
+  </si>
+  <si>
+    <t>Vincent Rieder</t>
+  </si>
+  <si>
+    <t>Nino Mürset</t>
+  </si>
+  <si>
+    <t>Markus Knechtli</t>
+  </si>
+  <si>
+    <t>Urs Schweingruber</t>
+  </si>
+  <si>
+    <t>Adrian Frei</t>
+  </si>
+  <si>
+    <t>Dimitri Mattle</t>
+  </si>
+  <si>
+    <t>Martin Sauder</t>
+  </si>
+  <si>
+    <t>Philipp Gerrits</t>
+  </si>
+  <si>
+    <t>Michael Poepping</t>
+  </si>
+  <si>
+    <t>Helga Muhs Hediger</t>
+  </si>
+  <si>
+    <t>Clemens Fröhlich</t>
+  </si>
+  <si>
+    <t>Pompa Biagio</t>
+  </si>
+  <si>
+    <t>Charles Huguenn</t>
+  </si>
+  <si>
+    <t>Michael Hofer</t>
+  </si>
+  <si>
+    <t>Filippo Nishino</t>
+  </si>
+  <si>
+    <t>Christian Roth</t>
+  </si>
+  <si>
+    <t>Matthias Rothe</t>
+  </si>
+  <si>
+    <t>Sabine Wuchner</t>
+  </si>
+  <si>
+    <t>Daniel Zweifel</t>
+  </si>
+  <si>
+    <t>Ivo Roncoroni</t>
+  </si>
+  <si>
+    <t>Stefan Wüthrich</t>
+  </si>
+  <si>
+    <t>Agron Bunjaku</t>
+  </si>
+  <si>
+    <t>Ralph Jacob</t>
+  </si>
+  <si>
+    <t>Konzession</t>
+  </si>
+  <si>
+    <t>ORS</t>
+  </si>
+  <si>
+    <t>B-Konzession</t>
+  </si>
+  <si>
+    <t>Gartenstrasse 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NUMO Orthopedic Systems AG </t>
+  </si>
+  <si>
+    <t>7601001992368</t>
+  </si>
+  <si>
+    <t>Michel Bär</t>
+  </si>
+  <si>
+    <t>Nur für Versand neuer Tarif:</t>
+  </si>
+  <si>
+    <t>MediData AG</t>
+  </si>
+  <si>
+    <t>Platz 6</t>
+  </si>
+  <si>
+    <t>Root</t>
+  </si>
+  <si>
+    <t>Fatjan Sylai</t>
+  </si>
+  <si>
+    <t>fatjan.sylaj@medidata.ch</t>
+  </si>
+  <si>
+    <t>Florian Sieber</t>
+  </si>
+  <si>
+    <t>Markus Schwedhelm  </t>
+  </si>
+  <si>
+    <t>Christian Buscher</t>
+  </si>
+  <si>
+    <t>Mark Sommerhalder</t>
+  </si>
+  <si>
+    <t>Sylvia Knorr</t>
+  </si>
+  <si>
+    <t>Im Brühl 7</t>
+  </si>
+  <si>
+    <t>Bischofszell</t>
+  </si>
+  <si>
+    <t>Grindlenstrasse 3</t>
+  </si>
+  <si>
+    <t>Geroldswil</t>
+  </si>
+  <si>
+    <t>ORTHETHIC Giglio SA</t>
+  </si>
+  <si>
+    <t>ORTHETHIC Kern SA</t>
+  </si>
+  <si>
+    <t>Rue du Théatre 8</t>
+  </si>
+  <si>
+    <t>Chemin de la Gravière 2</t>
+  </si>
+  <si>
+    <t>Acacias</t>
+  </si>
+  <si>
+    <t>Omod Orthopädie- und Rehatechnik GmbH</t>
+  </si>
+  <si>
+    <t>044 554 26 81</t>
+  </si>
+  <si>
+    <t>Kantonsstrasse 19</t>
+  </si>
+  <si>
+    <t>Horw</t>
+  </si>
+  <si>
+    <t>Orthopädie Podologie Malgaroli &amp; Werne AG</t>
+  </si>
+  <si>
+    <t>Mellingerstrasse 1</t>
+  </si>
+  <si>
+    <t>Andreas Benner</t>
+  </si>
+  <si>
+    <t>Konstanzerstrasse 38</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Balgrist Tec AG </t>
+  </si>
+  <si>
+    <t>Thibauld Guyomarch</t>
+  </si>
+  <si>
+    <t>E-Mail</t>
+  </si>
+  <si>
+    <t xml:space="preserve">info@aflum.ch </t>
+  </si>
+  <si>
+    <t>info@aare-ortho.ch</t>
+  </si>
+  <si>
+    <t xml:space="preserve">info@affolter-orthopaedie.ch </t>
+  </si>
+  <si>
+    <t xml:space="preserve">info@aktivortho.ch </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ammon@sunrise.ch </t>
+  </si>
+  <si>
+    <t xml:space="preserve">info@simka-orthopaedie.ch </t>
+  </si>
+  <si>
+    <t>info@bportho.ch</t>
+  </si>
+  <si>
+    <t xml:space="preserve">info-tec@balgrist.ch </t>
+  </si>
+  <si>
+    <t xml:space="preserve">info@bb-ortho.ch </t>
+  </si>
+  <si>
+    <t xml:space="preserve">info@rene-ruepp.ch </t>
+  </si>
+  <si>
+    <t xml:space="preserve">info@bellmann.ch </t>
+  </si>
+  <si>
+    <t xml:space="preserve">bortho@bluewin.ch </t>
+  </si>
+  <si>
+    <t xml:space="preserve">brunner@brunner-orthopaedie.ch </t>
+  </si>
+  <si>
+    <t xml:space="preserve">info@buchli.ch </t>
+  </si>
+  <si>
+    <t xml:space="preserve">dholzer@covsa.ch </t>
+  </si>
+  <si>
+    <t xml:space="preserve">info@crr-suva.ch </t>
+  </si>
+  <si>
+    <t xml:space="preserve">daniel@orthopedie-robert.ch </t>
+  </si>
+  <si>
+    <t xml:space="preserve">orthopaedie@dennda.ch </t>
+  </si>
+  <si>
+    <t xml:space="preserve">info@engelsortho.ch </t>
+  </si>
+  <si>
+    <t xml:space="preserve">fam@ruetschi-ganganalyse.ch </t>
+  </si>
+  <si>
+    <t xml:space="preserve">info@gelbart.ch </t>
+  </si>
+  <si>
+    <t xml:space="preserve">info@orthoglauser.ch </t>
+  </si>
+  <si>
+    <t xml:space="preserve">info@gygi.ch </t>
+  </si>
+  <si>
+    <t xml:space="preserve">info@ortho-heusser.ch </t>
+  </si>
+  <si>
+    <t xml:space="preserve">aine@randin-hoffmann.ch </t>
+  </si>
+  <si>
+    <t xml:space="preserve">info@hueskes.ch </t>
+  </si>
+  <si>
+    <t xml:space="preserve">info@kiechle.ch </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Info@orthozone.ch </t>
+  </si>
+  <si>
+    <t xml:space="preserve">info@laufwerk-aarau.ch </t>
+  </si>
+  <si>
+    <t xml:space="preserve">info@lavanchy.ch </t>
+  </si>
+  <si>
+    <t xml:space="preserve">info@lesorthopedistes.ch </t>
+  </si>
+  <si>
+    <t xml:space="preserve">lortopedicalugano@bluewin.ch </t>
+  </si>
+  <si>
+    <t xml:space="preserve">marcosteffen@hin.ch </t>
+  </si>
+  <si>
+    <t>pmessmer@swopt.ch</t>
+  </si>
+  <si>
+    <t>info@muenger-ortho.ch</t>
+  </si>
+  <si>
+    <t>info@orthonegele.ch</t>
+  </si>
+  <si>
+    <t xml:space="preserve">hoffmann@numo.ch </t>
+  </si>
+  <si>
+    <t>ralph.jacob@omod.ch</t>
+  </si>
+  <si>
+    <t xml:space="preserve">info@giglio-orthopedie.ch </t>
+  </si>
+  <si>
+    <t>info.lau@orthethic.ch</t>
+  </si>
+  <si>
+    <t>laurentius.moser@gmail.com</t>
+  </si>
+  <si>
+    <t>info@ortho-group.ch</t>
+  </si>
+  <si>
+    <t xml:space="preserve">info@orthokoller.ch </t>
+  </si>
+  <si>
+    <t xml:space="preserve">orthopaedie-technik-muri@hin.ch </t>
+  </si>
+  <si>
+    <t xml:space="preserve">info@orthoconcept.ch </t>
+  </si>
+  <si>
+    <t xml:space="preserve">info@ortholino.ch </t>
+  </si>
+  <si>
+    <t xml:space="preserve">info@baehler.com </t>
+  </si>
+  <si>
+    <t>orthopaedie-eriksson@hin.ch</t>
+  </si>
+  <si>
+    <t>info@orthogobbato.ch</t>
+  </si>
+  <si>
+    <t>info@orthopaedie-graf.ch</t>
+  </si>
+  <si>
+    <t xml:space="preserve">orthoreha@orthopodo.ch </t>
+  </si>
+  <si>
+    <t>admin@orthoweb.ch</t>
+  </si>
+  <si>
+    <t xml:space="preserve">info@orthopaedie-atelier.ch </t>
+  </si>
+  <si>
+    <t xml:space="preserve">info@ot-sieber.ch </t>
+  </si>
+  <si>
+    <t xml:space="preserve">info@haegeli-orthopaedie.ch </t>
+  </si>
+  <si>
+    <t xml:space="preserve">info@orthopaedie-ruffieux.ch </t>
+  </si>
+  <si>
+    <t xml:space="preserve">info@orthopunkt.ch </t>
+  </si>
+  <si>
+    <t xml:space="preserve">info@orthorama.ch </t>
+  </si>
+  <si>
+    <t>marc.moser@ortho-team.ch</t>
+  </si>
+  <si>
+    <t xml:space="preserve">basel@ortho-team.ch </t>
+  </si>
+  <si>
+    <t xml:space="preserve">zuerich@ortho-team.ch </t>
+  </si>
+  <si>
+    <t xml:space="preserve">luzern@ortho-team.ch </t>
+  </si>
+  <si>
+    <t xml:space="preserve">solothurn@ortho-team.ch </t>
+  </si>
+  <si>
+    <t xml:space="preserve">winterthur@ortho-team.ch </t>
+  </si>
+  <si>
+    <t xml:space="preserve">info@orthotec.ch </t>
+  </si>
+  <si>
+    <t>michael.poepping@orthotop.ch</t>
+  </si>
+  <si>
+    <t xml:space="preserve">info@ortotecnica.ch </t>
+  </si>
+  <si>
+    <t xml:space="preserve">info@otechticino.ch </t>
+  </si>
+  <si>
+    <t>info@pleger-rehatechnik.ch</t>
+  </si>
+  <si>
+    <t xml:space="preserve">office@pompa.ch </t>
+  </si>
+  <si>
+    <t xml:space="preserve">info@huguenin-orthopedie.ch </t>
+  </si>
+  <si>
+    <t>info.car@orthethic.ch</t>
+  </si>
+  <si>
+    <t xml:space="preserve">info@rheinorthopaedie.ch </t>
+  </si>
+  <si>
+    <t>info@roll-star.ch</t>
+  </si>
+  <si>
+    <t xml:space="preserve">roth@roth4foot.ch </t>
+  </si>
+  <si>
+    <t xml:space="preserve">mrothe@ortea.ch </t>
+  </si>
+  <si>
+    <t>sanvena@bluewin.ch</t>
+  </si>
+  <si>
+    <t xml:space="preserve">info@spiess-kuehne.ch </t>
+  </si>
+  <si>
+    <t xml:space="preserve">info@tamagnipartner.ch </t>
+  </si>
+  <si>
+    <t>vidy.ortho@vidymed.ch</t>
+  </si>
+  <si>
+    <t>tenedosante@rehaclinic.ch</t>
+  </si>
+  <si>
+    <t>bente@spiess-kuehne.ch</t>
+  </si>
+  <si>
+    <t>Marc Gschwind</t>
+  </si>
+  <si>
+    <t>Avenue Général-Guisan 38</t>
+  </si>
+  <si>
+    <t>Theaterstrasse 3+5</t>
+  </si>
+  <si>
+    <t>rh@orthoconcept.ch</t>
+  </si>
+  <si>
+    <t>Fabian Meylan</t>
+  </si>
+  <si>
+    <t>Alexis Randin</t>
+  </si>
+  <si>
+    <t>Marco Schärer</t>
+  </si>
+  <si>
+    <t>Freddy Bertschy</t>
+  </si>
+  <si>
+    <t>münger orthopädie- und rehatechnik ag</t>
+  </si>
+  <si>
+    <t>062 213 90 90</t>
+  </si>
+  <si>
+    <t>info@orthobotta.ch</t>
+  </si>
+  <si>
+    <t>Rehaklinik Bellikon</t>
+  </si>
+  <si>
+    <t>sekretariat.to@rehabellikon.ch</t>
+  </si>
+  <si>
+    <t>ortho.atelier@icloud.com</t>
+  </si>
+  <si>
+    <t>neb.ortho@hin.ch</t>
+  </si>
+  <si>
+    <t>Cédric Wirz</t>
+  </si>
+  <si>
+    <t>Michael Münger</t>
+  </si>
+  <si>
+    <t>r.hermetschweiler@hermap.ch</t>
+  </si>
+  <si>
+    <t>Orthopédie Lausanne Ouest Amrein SA</t>
+  </si>
+  <si>
+    <t>Avenue des Baumettes 5/7C</t>
+  </si>
+  <si>
+    <t>Renens</t>
+  </si>
+  <si>
+    <t>Olivier Amrein</t>
+  </si>
+  <si>
+    <t>021 881 19 19</t>
+  </si>
+  <si>
+    <t>contact@ortholausanneouest.ch</t>
+  </si>
+  <si>
+    <t>Orthoconcept SA, Lussy sur Morges</t>
+  </si>
+  <si>
+    <t>Chemin de la Vignette 3</t>
+  </si>
+  <si>
+    <t>Lussy sur Morges</t>
+  </si>
+  <si>
+    <t>021 869 72 63</t>
+  </si>
+  <si>
+    <t>lacote@orthoconcept.ch</t>
+  </si>
+  <si>
+    <t xml:space="preserve">info@ortho-vital.ch </t>
+  </si>
+  <si>
+    <t xml:space="preserve">056 485 52 80 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Guyomarch Thibauld </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ortho.riedo@vidymed.ch </t>
+  </si>
+  <si>
+    <t>route de Chavannes 9A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vidy-Ortho SA </t>
+  </si>
+  <si>
+    <t>Benjamin Steffen</t>
+  </si>
+  <si>
     <t>Florian Wallner</t>
-  </si>
-[...286 lines deleted...]
-    <t>Acacias</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd\.mm\.yyyy"/>
   </numFmts>
-  <fonts count="9" x14ac:knownFonts="1">
+  <fonts count="16" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
@@ -2280,50 +2589,95 @@
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="0" tint="-0.34998626667073579"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="0" tint="-0.249977111117893"/>
       <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="0" tint="-0.34998626667073579"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="0" tint="-0.34998626667073579"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="0" tint="-0.34998626667073579"/>
+      <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
@@ -2356,195 +2710,292 @@
         <color theme="0" tint="-0.249977111117893"/>
       </left>
       <right style="thin">
         <color theme="0" tint="-0.249977111117893"/>
       </right>
       <top/>
       <bottom style="thin">
         <color theme="0" tint="-0.249977111117893"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="27">
+  <cellXfs count="36">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="1" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="9" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="1" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Link" xfId="1" builtinId="8"/>
     <cellStyle name="Standard" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="7">
+  <dxfs count="18">
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <vertAlign val="baseline"/>
+        <color auto="1"/>
+      </font>
+    </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
-        <color indexed="8"/>
+        <color auto="1"/>
         <name val="Arial"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
-        <color indexed="8"/>
+        <color auto="1"/>
         <name val="Arial"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
     </dxf>
     <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <vertAlign val="baseline"/>
+        <color auto="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <vertAlign val="baseline"/>
+        <color auto="1"/>
+      </font>
       <numFmt numFmtId="164" formatCode="dd\.mm\.yyyy"/>
     </dxf>
     <dxf>
       <font>
-        <b val="0"/>
-        <i val="0"/>
         <strike val="0"/>
-        <condense val="0"/>
-        <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
-        <u val="none"/>
         <vertAlign val="baseline"/>
-        <sz val="10"/>
-[...3 lines deleted...]
-        <scheme val="none"/>
+        <color auto="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
-        <color indexed="8"/>
+        <color auto="1"/>
         <name val="Arial"/>
         <family val="2"/>
         <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <vertAlign val="baseline"/>
+        <color auto="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <vertAlign val="baseline"/>
+        <color auto="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <vertAlign val="baseline"/>
+        <color auto="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <vertAlign val="baseline"/>
+        <color auto="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF00B050"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="0" tint="-0.34998626667073579"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF00B050"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="0" tint="-0.34998626667073579"/>
       </font>
     </dxf>
     <dxf>
       <border>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color theme="0"/>
         <name val="Arial"/>
         <family val="2"/>
         <scheme val="none"/>
@@ -2552,71 +3003,67 @@
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor theme="8" tint="-0.249977111117893"/>
         </patternFill>
       </fill>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{07831112-4BF1-4EED-9AEC-75557FB53EA2}" name="Tabelle1" displayName="Tabelle1" ref="A1:K121" totalsRowShown="0" headerRowDxfId="6" headerRowBorderDxfId="5">
-[...6 lines deleted...]
-    <sortCondition ref="A1:A121"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{07831112-4BF1-4EED-9AEC-75557FB53EA2}" name="Tabelle1" displayName="Tabelle1" ref="A1:K123" totalsRowShown="0" headerRowDxfId="17" dataDxfId="0" headerRowBorderDxfId="16">
+  <autoFilter ref="A1:K123" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:J123">
+    <sortCondition ref="A1:A123"/>
   </sortState>
   <tableColumns count="11">
-    <tableColumn id="2" xr3:uid="{CD51DF3B-511F-432C-8F8F-0716792760E7}" name="Name"/>
-[...9 lines deleted...]
-    <tableColumn id="11" xr3:uid="{A4A1E28A-4B0A-4835-9851-AE4EB27E28F5}" name="Prozent" dataDxfId="0"/>
+    <tableColumn id="2" xr3:uid="{CD51DF3B-511F-432C-8F8F-0716792760E7}" name="Name" dataDxfId="11"/>
+    <tableColumn id="1" xr3:uid="{4282E28D-4612-4276-9D3B-C1EB510666F2}" name="GLN" dataDxfId="10"/>
+    <tableColumn id="3" xr3:uid="{127F7C8B-2243-4000-9E59-E4EC1E49006A}" name="Adresse" dataDxfId="9"/>
+    <tableColumn id="4" xr3:uid="{89DF8CB6-BD15-4B6C-BA4B-1AEF208F2F38}" name="PLZ" dataDxfId="8"/>
+    <tableColumn id="5" xr3:uid="{EB907A1C-1130-4159-995D-95A2A37E1284}" name="Ort" dataDxfId="7"/>
+    <tableColumn id="9" xr3:uid="{B7B06AD4-B6CE-4541-9356-89422BD760A0}" name="Verantwortlich" dataDxfId="6"/>
+    <tableColumn id="6" xr3:uid="{B1291B4E-C3CF-45C1-A14A-7252E314B31F}" name="Telefon" dataDxfId="5"/>
+    <tableColumn id="7" xr3:uid="{95B83F3D-25E3-47C9-9EA6-C2E18D7B0EC0}" name="Mitglied seit" dataDxfId="4"/>
+    <tableColumn id="8" xr3:uid="{8C4B3580-A275-46E8-A712-4F20FEEC82FD}" name="Mitglied bis" dataDxfId="3"/>
+    <tableColumn id="10" xr3:uid="{3ED37FB2-A29B-421C-A02B-CD6AFFE3C408}" name="Konzession" dataDxfId="2"/>
+    <tableColumn id="11" xr3:uid="{C86338CE-B1EC-49BA-8120-4F97FF4113AD}" name="E-Mail" dataDxfId="1"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight1" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 – 2022-Design">
   <a:themeElements>
     <a:clrScheme name="Office 2013 – 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
@@ -2874,3919 +3321,4276 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fatjan.sylaj@medidata.ch" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@ortho-vital.ch%20" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fatjan.sylaj@medidata.ch" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:K128"/>
+  <dimension ref="A1:K130"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageLayout" topLeftCell="A2" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="E29" sqref="E29"/>
+    <sheetView tabSelected="1" topLeftCell="A28" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="M51" sqref="M51"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="9" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="9" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="46.7265625" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="11" max="11" width="9.7265625" style="1" hidden="1" customWidth="1"/>
+    <col min="1" max="1" width="46.7109375" customWidth="1"/>
+    <col min="2" max="2" width="19.28515625" style="2" customWidth="1"/>
+    <col min="3" max="3" width="28.28515625" style="1" customWidth="1"/>
+    <col min="4" max="4" width="7.85546875" style="2" customWidth="1"/>
+    <col min="5" max="6" width="17.42578125" style="1" customWidth="1"/>
+    <col min="7" max="7" width="13.42578125" style="1" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="11.7109375" style="1" customWidth="1"/>
+    <col min="9" max="9" width="11.7109375" style="2" customWidth="1"/>
+    <col min="10" max="10" width="11.85546875" style="2" customWidth="1"/>
+    <col min="11" max="11" width="31.85546875" style="20" bestFit="1" customWidth="1"/>
     <col min="12" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" s="4" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
-      <c r="A1" s="5" t="s">
+    <row r="1" spans="1:11" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A1" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="6" t="s">
+      <c r="B1" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="5" t="s">
+      <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="6" t="s">
+      <c r="D1" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="5" t="s">
+      <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="F1" s="5" t="s">
+      <c r="F1" s="4" t="s">
+        <v>587</v>
+      </c>
+      <c r="G1" s="4" t="s">
+        <v>480</v>
+      </c>
+      <c r="H1" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="I1" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="J1" s="9" t="s">
+        <v>671</v>
+      </c>
+      <c r="K1" s="17" t="s">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A2" s="20" t="s">
+        <v>170</v>
+      </c>
+      <c r="B2" s="24" t="s">
+        <v>169</v>
+      </c>
+      <c r="C2" s="20" t="s">
+        <v>171</v>
+      </c>
+      <c r="D2" s="24" t="s">
+        <v>54</v>
+      </c>
+      <c r="E2" s="20" t="s">
+        <v>55</v>
+      </c>
+      <c r="F2" s="7" t="s">
+        <v>602</v>
+      </c>
+      <c r="G2" s="20" t="s">
+        <v>579</v>
+      </c>
+      <c r="H2" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I2" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="J2" s="20" t="s">
+        <v>672</v>
+      </c>
+      <c r="K2" s="18" t="s">
+        <v>709</v>
+      </c>
+    </row>
+    <row r="3" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A3" s="20" t="s">
+        <v>478</v>
+      </c>
+      <c r="B3" s="24" t="s">
+        <v>477</v>
+      </c>
+      <c r="C3" s="20" t="s">
+        <v>396</v>
+      </c>
+      <c r="D3" s="24" t="s">
+        <v>397</v>
+      </c>
+      <c r="E3" s="20" t="s">
+        <v>80</v>
+      </c>
+      <c r="F3" s="8"/>
+      <c r="G3" s="20" t="s">
+        <v>481</v>
+      </c>
+      <c r="H3" s="25">
+        <v>45265</v>
+      </c>
+      <c r="I3" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="J3" s="20" t="s">
+        <v>672</v>
+      </c>
+      <c r="K3" s="18" t="s">
+        <v>710</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A4" s="20" t="s">
+        <v>105</v>
+      </c>
+      <c r="B4" s="24" t="s">
+        <v>104</v>
+      </c>
+      <c r="C4" s="20" t="s">
+        <v>106</v>
+      </c>
+      <c r="D4" s="24" t="s">
+        <v>107</v>
+      </c>
+      <c r="E4" s="20" t="s">
+        <v>108</v>
+      </c>
+      <c r="F4" s="7" t="s">
+        <v>603</v>
+      </c>
+      <c r="G4" s="20" t="s">
+        <v>580</v>
+      </c>
+      <c r="H4" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I4" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="J4" s="20" t="s">
+        <v>672</v>
+      </c>
+      <c r="K4" s="18" t="s">
+        <v>711</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A5" s="20" t="s">
+        <v>47</v>
+      </c>
+      <c r="B5" s="24" t="s">
+        <v>46</v>
+      </c>
+      <c r="C5" s="20" t="s">
+        <v>48</v>
+      </c>
+      <c r="D5" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="E5" s="20" t="s">
+        <v>50</v>
+      </c>
+      <c r="F5" s="18" t="s">
+        <v>806</v>
+      </c>
+      <c r="G5" s="20" t="s">
+        <v>800</v>
+      </c>
+      <c r="H5" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I5" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="J5" s="20" t="s">
+        <v>672</v>
+      </c>
+      <c r="K5" s="18" t="s">
+        <v>712</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="20" t="s">
+        <v>437</v>
+      </c>
+      <c r="B6" s="24" t="s">
+        <v>436</v>
+      </c>
+      <c r="C6" s="20" t="s">
+        <v>438</v>
+      </c>
+      <c r="D6" s="24" t="s">
+        <v>439</v>
+      </c>
+      <c r="E6" s="20" t="s">
+        <v>440</v>
+      </c>
+      <c r="F6" s="6" t="s">
+        <v>588</v>
+      </c>
+      <c r="G6" s="20"/>
+      <c r="H6" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I6" s="25">
+        <v>44561</v>
+      </c>
+      <c r="J6" s="20"/>
+      <c r="K6" s="18"/>
+    </row>
+    <row r="7" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A7" s="20" t="s">
+        <v>110</v>
+      </c>
+      <c r="B7" s="24" t="s">
+        <v>109</v>
+      </c>
+      <c r="C7" s="20" t="s">
+        <v>111</v>
+      </c>
+      <c r="D7" s="24" t="s">
+        <v>112</v>
+      </c>
+      <c r="E7" s="20" t="s">
+        <v>113</v>
+      </c>
+      <c r="F7" s="8" t="s">
+        <v>588</v>
+      </c>
+      <c r="G7" s="20" t="s">
+        <v>482</v>
+      </c>
+      <c r="H7" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I7" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="J7" s="20" t="s">
+        <v>672</v>
+      </c>
+      <c r="K7" s="18" t="s">
+        <v>713</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" s="12" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="12" t="s">
+        <v>423</v>
+      </c>
+      <c r="B8" s="13" t="s">
+        <v>422</v>
+      </c>
+      <c r="C8" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="D8" s="13" t="s">
+        <v>424</v>
+      </c>
+      <c r="E8" s="12" t="s">
+        <v>72</v>
+      </c>
+      <c r="F8" s="30" t="s">
+        <v>589</v>
+      </c>
+      <c r="H8" s="15">
+        <v>42370</v>
+      </c>
+      <c r="I8" s="15">
+        <v>44561</v>
+      </c>
+      <c r="K8" s="31"/>
+    </row>
+    <row r="9" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A9" s="20" t="s">
+        <v>399</v>
+      </c>
+      <c r="B9" s="24" t="s">
+        <v>398</v>
+      </c>
+      <c r="C9" s="20" t="s">
+        <v>400</v>
+      </c>
+      <c r="D9" s="24" t="s">
+        <v>144</v>
+      </c>
+      <c r="E9" s="20" t="s">
+        <v>145</v>
+      </c>
+      <c r="F9" s="8" t="s">
+        <v>684</v>
+      </c>
+      <c r="G9" s="20" t="s">
+        <v>483</v>
+      </c>
+      <c r="H9" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I9" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="J9" s="20" t="s">
+        <v>672</v>
+      </c>
+      <c r="K9" s="18" t="s">
+        <v>714</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" s="12" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="12" t="s">
+        <v>442</v>
+      </c>
+      <c r="B10" s="13" t="s">
+        <v>441</v>
+      </c>
+      <c r="C10" s="12" t="s">
+        <v>443</v>
+      </c>
+      <c r="D10" s="13" t="s">
+        <v>291</v>
+      </c>
+      <c r="E10" s="12" t="s">
+        <v>292</v>
+      </c>
+      <c r="F10" s="30" t="s">
+        <v>590</v>
+      </c>
+      <c r="H10" s="15">
+        <v>42370</v>
+      </c>
+      <c r="I10" s="15">
+        <v>44561</v>
+      </c>
+      <c r="K10" s="31"/>
+    </row>
+    <row r="11" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A11" s="20" t="s">
+        <v>115</v>
+      </c>
+      <c r="B11" s="24" t="s">
+        <v>114</v>
+      </c>
+      <c r="C11" s="20" t="s">
+        <v>116</v>
+      </c>
+      <c r="D11" s="24" t="s">
+        <v>117</v>
+      </c>
+      <c r="E11" s="20" t="s">
+        <v>118</v>
+      </c>
+      <c r="F11" s="8" t="s">
+        <v>688</v>
+      </c>
+      <c r="G11" s="20" t="s">
+        <v>484</v>
+      </c>
+      <c r="H11" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I11" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="J11" s="20" t="s">
+        <v>672</v>
+      </c>
+      <c r="K11" s="18" t="s">
+        <v>715</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A12" s="20" t="s">
+        <v>706</v>
+      </c>
+      <c r="B12" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="C12" s="20" t="s">
+        <v>43</v>
+      </c>
+      <c r="D12" s="24" t="s">
+        <v>44</v>
+      </c>
+      <c r="E12" s="20" t="s">
+        <v>45</v>
+      </c>
+      <c r="F12" s="8" t="s">
+        <v>604</v>
+      </c>
+      <c r="G12" s="20" t="s">
+        <v>485</v>
+      </c>
+      <c r="H12" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I12" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="J12" s="20" t="s">
+        <v>672</v>
+      </c>
+      <c r="K12" s="18" t="s">
+        <v>716</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A13" s="20" t="s">
+        <v>120</v>
+      </c>
+      <c r="B13" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="C13" s="20" t="s">
+        <v>121</v>
+      </c>
+      <c r="D13" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="E13" s="20" t="s">
+        <v>123</v>
+      </c>
+      <c r="F13" s="8" t="s">
+        <v>605</v>
+      </c>
+      <c r="G13" s="20" t="s">
+        <v>486</v>
+      </c>
+      <c r="H13" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I13" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="J13" s="20" t="s">
+        <v>672</v>
+      </c>
+      <c r="K13" s="18" t="s">
+        <v>717</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A14" s="20" t="s">
+        <v>52</v>
+      </c>
+      <c r="B14" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="C14" s="20" t="s">
+        <v>53</v>
+      </c>
+      <c r="D14" s="24" t="s">
+        <v>54</v>
+      </c>
+      <c r="E14" s="20" t="s">
+        <v>55</v>
+      </c>
+      <c r="F14" s="8" t="s">
+        <v>606</v>
+      </c>
+      <c r="G14" s="20" t="s">
+        <v>487</v>
+      </c>
+      <c r="H14" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I14" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="J14" s="20" t="s">
+        <v>672</v>
+      </c>
+      <c r="K14" s="18" t="s">
+        <v>718</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A15" s="20" t="s">
+        <v>127</v>
+      </c>
+      <c r="B15" s="24" t="s">
+        <v>126</v>
+      </c>
+      <c r="C15" s="20" t="s">
+        <v>128</v>
+      </c>
+      <c r="D15" s="24" t="s">
+        <v>129</v>
+      </c>
+      <c r="E15" s="20" t="s">
+        <v>45</v>
+      </c>
+      <c r="F15" s="8" t="s">
+        <v>607</v>
+      </c>
+      <c r="G15" s="20" t="s">
+        <v>488</v>
+      </c>
+      <c r="H15" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I15" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="J15" s="20" t="s">
+        <v>672</v>
+      </c>
+      <c r="K15" s="18" t="s">
+        <v>719</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A16" s="20" t="s">
+        <v>131</v>
+      </c>
+      <c r="B16" s="24" t="s">
+        <v>130</v>
+      </c>
+      <c r="C16" s="20" t="s">
+        <v>132</v>
+      </c>
+      <c r="D16" s="24" t="s">
+        <v>133</v>
+      </c>
+      <c r="E16" s="20" t="s">
+        <v>134</v>
+      </c>
+      <c r="F16" s="8" t="s">
+        <v>608</v>
+      </c>
+      <c r="G16" s="20" t="s">
+        <v>489</v>
+      </c>
+      <c r="H16" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I16" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="J16" s="20" t="s">
+        <v>672</v>
+      </c>
+      <c r="K16" s="18" t="s">
+        <v>790</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A17" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="B17" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="C17" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="D17" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="E17" s="20" t="s">
+        <v>36</v>
+      </c>
+      <c r="F17" s="8" t="s">
+        <v>609</v>
+      </c>
+      <c r="G17" s="20" t="s">
+        <v>490</v>
+      </c>
+      <c r="H17" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I17" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="J17" s="20" t="s">
+        <v>672</v>
+      </c>
+      <c r="K17" s="18" t="s">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A18" s="20" t="s">
+        <v>139</v>
+      </c>
+      <c r="B18" s="24" t="s">
+        <v>138</v>
+      </c>
+      <c r="C18" s="20" t="s">
+        <v>140</v>
+      </c>
+      <c r="D18" s="24" t="s">
+        <v>102</v>
+      </c>
+      <c r="E18" s="20" t="s">
+        <v>103</v>
+      </c>
+      <c r="F18" s="8" t="s">
+        <v>611</v>
+      </c>
+      <c r="G18" s="20" t="s">
+        <v>492</v>
+      </c>
+      <c r="H18" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I18" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="J18" s="20" t="s">
+        <v>672</v>
+      </c>
+      <c r="K18" s="18" t="s">
+        <v>721</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A19" s="20" t="s">
+        <v>142</v>
+      </c>
+      <c r="B19" s="24" t="s">
+        <v>141</v>
+      </c>
+      <c r="C19" s="20" t="s">
+        <v>143</v>
+      </c>
+      <c r="D19" s="24" t="s">
+        <v>144</v>
+      </c>
+      <c r="E19" s="20" t="s">
+        <v>145</v>
+      </c>
+      <c r="F19" s="8" t="s">
+        <v>612</v>
+      </c>
+      <c r="G19" s="20" t="s">
+        <v>493</v>
+      </c>
+      <c r="H19" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I19" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="J19" s="20" t="s">
+        <v>672</v>
+      </c>
+      <c r="K19" s="18" t="s">
+        <v>722</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A20" s="20" t="s">
+        <v>147</v>
+      </c>
+      <c r="B20" s="24" t="s">
+        <v>146</v>
+      </c>
+      <c r="C20" s="20" t="s">
+        <v>148</v>
+      </c>
+      <c r="D20" s="24" t="s">
+        <v>149</v>
+      </c>
+      <c r="E20" s="20" t="s">
+        <v>150</v>
+      </c>
+      <c r="F20" s="29" t="s">
+        <v>827</v>
+      </c>
+      <c r="G20" s="20" t="s">
+        <v>494</v>
+      </c>
+      <c r="H20" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I20" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="J20" s="20" t="s">
+        <v>672</v>
+      </c>
+      <c r="K20" s="18" t="s">
+        <v>723</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A21" s="20" t="s">
+        <v>152</v>
+      </c>
+      <c r="B21" s="24" t="s">
+        <v>151</v>
+      </c>
+      <c r="C21" s="20" t="s">
+        <v>153</v>
+      </c>
+      <c r="D21" s="24" t="s">
+        <v>149</v>
+      </c>
+      <c r="E21" s="20" t="s">
+        <v>150</v>
+      </c>
+      <c r="F21" s="8" t="s">
+        <v>613</v>
+      </c>
+      <c r="G21" s="20" t="s">
+        <v>495</v>
+      </c>
+      <c r="H21" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I21" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="J21" s="20" t="s">
+        <v>672</v>
+      </c>
+      <c r="K21" s="18" t="s">
+        <v>724</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A22" s="20" t="s">
+        <v>225</v>
+      </c>
+      <c r="B22" s="24" t="s">
+        <v>224</v>
+      </c>
+      <c r="C22" s="20" t="s">
+        <v>226</v>
+      </c>
+      <c r="D22" s="24" t="s">
+        <v>227</v>
+      </c>
+      <c r="E22" s="20" t="s">
+        <v>228</v>
+      </c>
+      <c r="F22" s="8" t="s">
+        <v>614</v>
+      </c>
+      <c r="G22" s="20" t="s">
+        <v>496</v>
+      </c>
+      <c r="H22" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I22" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="J22" s="20" t="s">
+        <v>672</v>
+      </c>
+      <c r="K22" s="18" t="s">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A23" s="20" t="s">
+        <v>225</v>
+      </c>
+      <c r="B23" s="24" t="s">
+        <v>479</v>
+      </c>
+      <c r="C23" s="20" t="s">
+        <v>696</v>
+      </c>
+      <c r="D23" s="24">
+        <v>1227</v>
+      </c>
+      <c r="E23" s="20" t="s">
+        <v>697</v>
+      </c>
+      <c r="F23" s="8"/>
+      <c r="G23" s="20" t="s">
+        <v>498</v>
+      </c>
+      <c r="H23" s="25">
+        <v>45280</v>
+      </c>
+      <c r="I23" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="J23" s="20" t="s">
+        <v>672</v>
+      </c>
+      <c r="K23" s="18"/>
+    </row>
+    <row r="24" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A24" s="20" t="s">
+        <v>475</v>
+      </c>
+      <c r="B24" s="24" t="s">
+        <v>474</v>
+      </c>
+      <c r="C24" s="20" t="s">
+        <v>696</v>
+      </c>
+      <c r="D24" s="24">
+        <v>1227</v>
+      </c>
+      <c r="E24" s="20" t="s">
+        <v>697</v>
+      </c>
+      <c r="F24" s="8" t="s">
+        <v>615</v>
+      </c>
+      <c r="G24" s="20" t="s">
+        <v>497</v>
+      </c>
+      <c r="H24" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I24" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="J24" s="20" t="s">
+        <v>672</v>
+      </c>
+      <c r="K24" s="18"/>
+    </row>
+    <row r="25" spans="1:11" s="12" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="12" t="s">
+        <v>433</v>
+      </c>
+      <c r="B25" s="13" t="s">
+        <v>432</v>
+      </c>
+      <c r="C25" s="12" t="s">
+        <v>434</v>
+      </c>
+      <c r="D25" s="13" t="s">
+        <v>162</v>
+      </c>
+      <c r="E25" s="12" t="s">
+        <v>435</v>
+      </c>
+      <c r="F25" s="30" t="s">
+        <v>591</v>
+      </c>
+      <c r="H25" s="15">
+        <v>42370</v>
+      </c>
+      <c r="I25" s="15">
+        <v>44561</v>
+      </c>
+      <c r="K25" s="31"/>
+    </row>
+    <row r="26" spans="1:11" s="16" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="20" t="s">
+        <v>155</v>
+      </c>
+      <c r="B26" s="24" t="s">
+        <v>154</v>
+      </c>
+      <c r="C26" s="20" t="s">
+        <v>156</v>
+      </c>
+      <c r="D26" s="24" t="s">
+        <v>157</v>
+      </c>
+      <c r="E26" s="20" t="s">
+        <v>158</v>
+      </c>
+      <c r="F26" s="8"/>
+      <c r="G26" s="20" t="s">
+        <v>499</v>
+      </c>
+      <c r="H26" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I26" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="J26" s="20" t="s">
+        <v>672</v>
+      </c>
+      <c r="K26" s="18" t="s">
+        <v>726</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11" s="12" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="12" t="s">
+        <v>160</v>
+      </c>
+      <c r="B27" s="13" t="s">
+        <v>159</v>
+      </c>
+      <c r="C27" s="12" t="s">
+        <v>161</v>
+      </c>
+      <c r="D27" s="13" t="s">
+        <v>162</v>
+      </c>
+      <c r="E27" s="12" t="s">
+        <v>163</v>
+      </c>
+      <c r="F27" s="14"/>
+      <c r="G27" s="12" t="s">
+        <v>500</v>
+      </c>
+      <c r="H27" s="15">
+        <v>42370</v>
+      </c>
+      <c r="I27" s="15">
+        <v>45643</v>
+      </c>
+      <c r="J27" s="12" t="s">
+        <v>672</v>
+      </c>
+      <c r="K27" s="31"/>
+    </row>
+    <row r="28" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A28" s="20" t="s">
+        <v>165</v>
+      </c>
+      <c r="B28" s="24" t="s">
+        <v>164</v>
+      </c>
+      <c r="C28" s="20" t="s">
+        <v>166</v>
+      </c>
+      <c r="D28" s="24" t="s">
+        <v>167</v>
+      </c>
+      <c r="E28" s="20" t="s">
+        <v>168</v>
+      </c>
+      <c r="F28" s="8" t="s">
+        <v>677</v>
+      </c>
+      <c r="G28" s="20" t="s">
+        <v>501</v>
+      </c>
+      <c r="H28" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I28" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="J28" s="20" t="s">
+        <v>672</v>
+      </c>
+      <c r="K28" s="18" t="s">
+        <v>727</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A29" s="20" t="s">
+        <v>379</v>
+      </c>
+      <c r="B29" s="24" t="s">
+        <v>378</v>
+      </c>
+      <c r="C29" s="20" t="s">
+        <v>380</v>
+      </c>
+      <c r="D29" s="24" t="s">
+        <v>381</v>
+      </c>
+      <c r="E29" s="20" t="s">
+        <v>45</v>
+      </c>
+      <c r="F29" s="8" t="s">
+        <v>616</v>
+      </c>
+      <c r="G29" s="20" t="s">
+        <v>502</v>
+      </c>
+      <c r="H29" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I29" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="J29" s="20" t="s">
+        <v>672</v>
+      </c>
+      <c r="K29" s="18" t="s">
+        <v>728</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A30" s="20" t="s">
+        <v>173</v>
+      </c>
+      <c r="B30" s="24" t="s">
+        <v>172</v>
+      </c>
+      <c r="C30" s="20" t="s">
+        <v>174</v>
+      </c>
+      <c r="D30" s="24" t="s">
+        <v>175</v>
+      </c>
+      <c r="E30" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="F30" s="8" t="s">
+        <v>617</v>
+      </c>
+      <c r="G30" s="20" t="s">
+        <v>503</v>
+      </c>
+      <c r="H30" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I30" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="J30" s="20" t="s">
+        <v>672</v>
+      </c>
+      <c r="K30" s="18" t="s">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A31" s="20" t="s">
+        <v>181</v>
+      </c>
+      <c r="B31" s="24" t="s">
+        <v>180</v>
+      </c>
+      <c r="C31" s="20" t="s">
+        <v>182</v>
+      </c>
+      <c r="D31" s="24" t="s">
+        <v>183</v>
+      </c>
+      <c r="E31" s="20" t="s">
+        <v>45</v>
+      </c>
+      <c r="F31" s="8" t="s">
+        <v>619</v>
+      </c>
+      <c r="G31" s="20" t="s">
+        <v>505</v>
+      </c>
+      <c r="H31" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I31" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="J31" s="20" t="s">
+        <v>672</v>
+      </c>
+      <c r="K31" s="18" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A32" s="20" t="s">
+        <v>57</v>
+      </c>
+      <c r="B32" s="24" t="s">
+        <v>56</v>
+      </c>
+      <c r="C32" s="20" t="s">
+        <v>58</v>
+      </c>
+      <c r="D32" s="24" t="s">
+        <v>59</v>
+      </c>
+      <c r="E32" s="20" t="s">
+        <v>55</v>
+      </c>
+      <c r="F32" s="8" t="s">
+        <v>620</v>
+      </c>
+      <c r="G32" s="20" t="s">
+        <v>506</v>
+      </c>
+      <c r="H32" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I32" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="J32" s="20" t="s">
+        <v>672</v>
+      </c>
+      <c r="K32" s="18" t="s">
+        <v>731</v>
+      </c>
+    </row>
+    <row r="33" spans="1:11" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A33" s="20" t="s">
+        <v>189</v>
+      </c>
+      <c r="B33" s="24" t="s">
+        <v>188</v>
+      </c>
+      <c r="C33" s="20" t="s">
+        <v>190</v>
+      </c>
+      <c r="D33" s="24" t="s">
+        <v>191</v>
+      </c>
+      <c r="E33" s="20" t="s">
+        <v>192</v>
+      </c>
+      <c r="F33" s="8" t="s">
+        <v>685</v>
+      </c>
+      <c r="G33" s="20" t="s">
+        <v>507</v>
+      </c>
+      <c r="H33" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I33" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="J33" s="20" t="s">
+        <v>672</v>
+      </c>
+      <c r="K33" s="23" t="s">
+        <v>808</v>
+      </c>
+    </row>
+    <row r="34" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A34" s="20" t="s">
+        <v>194</v>
+      </c>
+      <c r="B34" s="24" t="s">
+        <v>193</v>
+      </c>
+      <c r="C34" s="20" t="s">
+        <v>195</v>
+      </c>
+      <c r="D34" s="24" t="s">
+        <v>196</v>
+      </c>
+      <c r="E34" s="20" t="s">
+        <v>197</v>
+      </c>
+      <c r="F34" s="8" t="s">
+        <v>621</v>
+      </c>
+      <c r="G34" s="20" t="s">
+        <v>508</v>
+      </c>
+      <c r="H34" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I34" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="J34" s="20" t="s">
+        <v>672</v>
+      </c>
+      <c r="K34" s="18" t="s">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="35" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A35" s="20" t="s">
+        <v>95</v>
+      </c>
+      <c r="B35" s="24" t="s">
+        <v>94</v>
+      </c>
+      <c r="C35" s="20" t="s">
+        <v>96</v>
+      </c>
+      <c r="D35" s="24" t="s">
+        <v>97</v>
+      </c>
+      <c r="E35" s="20" t="s">
+        <v>98</v>
+      </c>
+      <c r="F35" s="8" t="s">
+        <v>796</v>
+      </c>
+      <c r="G35" s="20" t="s">
+        <v>509</v>
+      </c>
+      <c r="H35" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I35" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="J35" s="20" t="s">
+        <v>672</v>
+      </c>
+      <c r="K35" s="18" t="s">
+        <v>733</v>
+      </c>
+    </row>
+    <row r="36" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A36" s="20" t="s">
+        <v>61</v>
+      </c>
+      <c r="B36" s="24" t="s">
+        <v>60</v>
+      </c>
+      <c r="C36" s="20" t="s">
+        <v>62</v>
+      </c>
+      <c r="D36" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E36" s="20" t="s">
+        <v>55</v>
+      </c>
+      <c r="F36" s="8" t="s">
+        <v>622</v>
+      </c>
+      <c r="G36" s="20" t="s">
+        <v>583</v>
+      </c>
+      <c r="H36" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I36" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="J36" s="20" t="s">
+        <v>672</v>
+      </c>
+      <c r="K36" s="18" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="37" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A37" s="20" t="s">
+        <v>210</v>
+      </c>
+      <c r="B37" s="24" t="s">
+        <v>209</v>
+      </c>
+      <c r="C37" s="20" t="s">
+        <v>211</v>
+      </c>
+      <c r="D37" s="24" t="s">
+        <v>54</v>
+      </c>
+      <c r="E37" s="20" t="s">
+        <v>55</v>
+      </c>
+      <c r="F37" s="8" t="s">
+        <v>623</v>
+      </c>
+      <c r="G37" s="20" t="s">
+        <v>582</v>
+      </c>
+      <c r="H37" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I37" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="J37" s="20" t="s">
+        <v>672</v>
+      </c>
+      <c r="K37" s="18" t="s">
+        <v>735</v>
+      </c>
+    </row>
+    <row r="38" spans="1:11" s="12" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="12" t="s">
+        <v>203</v>
+      </c>
+      <c r="B38" s="13" t="s">
+        <v>202</v>
+      </c>
+      <c r="C38" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="D38" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E38" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="F38" s="30" t="s">
+        <v>592</v>
+      </c>
+      <c r="H38" s="15">
+        <v>42370</v>
+      </c>
+      <c r="I38" s="15">
+        <v>44540</v>
+      </c>
+      <c r="K38" s="31"/>
+    </row>
+    <row r="39" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A39" s="20" t="s">
+        <v>213</v>
+      </c>
+      <c r="B39" s="24" t="s">
+        <v>212</v>
+      </c>
+      <c r="C39" s="20" t="s">
+        <v>214</v>
+      </c>
+      <c r="D39" s="24" t="s">
+        <v>215</v>
+      </c>
+      <c r="E39" s="20" t="s">
+        <v>80</v>
+      </c>
+      <c r="F39" s="8" t="s">
+        <v>624</v>
+      </c>
+      <c r="G39" s="20" t="s">
+        <v>510</v>
+      </c>
+      <c r="H39" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I39" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="J39" s="20" t="s">
+        <v>672</v>
+      </c>
+      <c r="K39" s="18" t="s">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="40" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A40" s="20" t="s">
+        <v>217</v>
+      </c>
+      <c r="B40" s="24" t="s">
+        <v>216</v>
+      </c>
+      <c r="C40" s="20" t="s">
+        <v>218</v>
+      </c>
+      <c r="D40" s="24" t="s">
+        <v>219</v>
+      </c>
+      <c r="E40" s="20" t="s">
+        <v>220</v>
+      </c>
+      <c r="F40" s="8" t="s">
+        <v>625</v>
+      </c>
+      <c r="G40" s="20" t="s">
+        <v>511</v>
+      </c>
+      <c r="H40" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I40" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="J40" s="20" t="s">
+        <v>672</v>
+      </c>
+      <c r="K40" s="18" t="s">
+        <v>737</v>
+      </c>
+    </row>
+    <row r="41" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A41" s="20" t="s">
+        <v>222</v>
+      </c>
+      <c r="B41" s="24" t="s">
+        <v>221</v>
+      </c>
+      <c r="C41" s="20" t="s">
+        <v>223</v>
+      </c>
+      <c r="D41" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="E41" s="20" t="s">
+        <v>41</v>
+      </c>
+      <c r="F41" s="8" t="s">
+        <v>626</v>
+      </c>
+      <c r="G41" s="20" t="s">
+        <v>512</v>
+      </c>
+      <c r="H41" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I41" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="J41" s="20" t="s">
+        <v>672</v>
+      </c>
+      <c r="K41" s="18" t="s">
+        <v>738</v>
+      </c>
+    </row>
+    <row r="42" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A42" s="20" t="s">
+        <v>230</v>
+      </c>
+      <c r="B42" s="24" t="s">
+        <v>229</v>
+      </c>
+      <c r="C42" s="20" t="s">
+        <v>695</v>
+      </c>
+      <c r="D42" s="24" t="s">
+        <v>231</v>
+      </c>
+      <c r="E42" s="20" t="s">
+        <v>232</v>
+      </c>
+      <c r="F42" s="8" t="s">
+        <v>627</v>
+      </c>
+      <c r="G42" s="20" t="s">
+        <v>581</v>
+      </c>
+      <c r="H42" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I42" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="J42" s="20" t="s">
+        <v>672</v>
+      </c>
+      <c r="K42" s="18" t="s">
+        <v>739</v>
+      </c>
+    </row>
+    <row r="43" spans="1:11" s="12" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="12" t="s">
+        <v>459</v>
+      </c>
+      <c r="B43" s="13" t="s">
+        <v>458</v>
+      </c>
+      <c r="C43" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="D43" s="13" t="s">
+        <v>460</v>
+      </c>
+      <c r="E43" s="12" t="s">
+        <v>461</v>
+      </c>
+      <c r="F43" s="30"/>
+      <c r="H43" s="15">
+        <v>42370</v>
+      </c>
+      <c r="I43" s="15">
+        <v>44561</v>
+      </c>
+      <c r="K43" s="32"/>
+    </row>
+    <row r="44" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A44" s="20" t="s">
+        <v>234</v>
+      </c>
+      <c r="B44" s="24" t="s">
+        <v>233</v>
+      </c>
+      <c r="C44" s="20" t="s">
+        <v>235</v>
+      </c>
+      <c r="D44" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="E44" s="20" t="s">
+        <v>36</v>
+      </c>
+      <c r="F44" s="8" t="s">
+        <v>628</v>
+      </c>
+      <c r="G44" s="20" t="s">
+        <v>513</v>
+      </c>
+      <c r="H44" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I44" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="J44" s="20" t="s">
+        <v>672</v>
+      </c>
+      <c r="K44" s="18" t="s">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="45" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A45" s="20" t="s">
+        <v>241</v>
+      </c>
+      <c r="B45" s="24" t="s">
+        <v>240</v>
+      </c>
+      <c r="C45" s="20" t="s">
+        <v>242</v>
+      </c>
+      <c r="D45" s="24" t="s">
+        <v>243</v>
+      </c>
+      <c r="E45" s="20" t="s">
+        <v>244</v>
+      </c>
+      <c r="F45" s="8" t="s">
+        <v>826</v>
+      </c>
+      <c r="G45" s="20" t="s">
+        <v>515</v>
+      </c>
+      <c r="H45" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I45" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="J45" s="20" t="s">
+        <v>672</v>
+      </c>
+      <c r="K45" s="18" t="s">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="46" spans="1:11" s="12" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="20" t="s">
+        <v>237</v>
+      </c>
+      <c r="B46" s="24" t="s">
+        <v>236</v>
+      </c>
+      <c r="C46" s="20" t="s">
+        <v>238</v>
+      </c>
+      <c r="D46" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="E46" s="20" t="s">
+        <v>239</v>
+      </c>
+      <c r="F46" s="8" t="s">
+        <v>629</v>
+      </c>
+      <c r="G46" s="20" t="s">
+        <v>514</v>
+      </c>
+      <c r="H46" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I46" s="25">
+        <v>45728</v>
+      </c>
+      <c r="J46" s="20" t="s">
+        <v>672</v>
+      </c>
+      <c r="K46" s="18"/>
+    </row>
+    <row r="47" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A47" s="20" t="s">
+        <v>246</v>
+      </c>
+      <c r="B47" s="24" t="s">
+        <v>245</v>
+      </c>
+      <c r="C47" s="20" t="s">
+        <v>247</v>
+      </c>
+      <c r="D47" s="24" t="s">
+        <v>248</v>
+      </c>
+      <c r="E47" s="20" t="s">
+        <v>249</v>
+      </c>
+      <c r="F47" s="8" t="s">
+        <v>630</v>
+      </c>
+      <c r="G47" s="20" t="s">
+        <v>516</v>
+      </c>
+      <c r="H47" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I47" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="J47" s="20" t="s">
+        <v>672</v>
+      </c>
+      <c r="K47" s="19" t="s">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="48" spans="1:11" s="12" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="12" t="s">
+        <v>454</v>
+      </c>
+      <c r="B48" s="13" t="s">
+        <v>453</v>
+      </c>
+      <c r="C48" s="12" t="s">
+        <v>455</v>
+      </c>
+      <c r="D48" s="13" t="s">
+        <v>456</v>
+      </c>
+      <c r="E48" s="12" t="s">
+        <v>457</v>
+      </c>
+      <c r="F48" s="33" t="s">
+        <v>593</v>
+      </c>
+      <c r="H48" s="15">
+        <v>42370</v>
+      </c>
+      <c r="I48" s="15">
+        <v>44561</v>
+      </c>
+      <c r="K48" s="34"/>
+    </row>
+    <row r="49" spans="1:11" s="12" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="12" t="s">
+        <v>409</v>
+      </c>
+      <c r="B49" s="13" t="s">
+        <v>408</v>
+      </c>
+      <c r="C49" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="D49" s="13" t="s">
+        <v>410</v>
+      </c>
+      <c r="E49" s="12" t="s">
+        <v>411</v>
+      </c>
+      <c r="F49" s="35" t="s">
+        <v>594</v>
+      </c>
+      <c r="H49" s="15">
+        <v>42370</v>
+      </c>
+      <c r="I49" s="15">
+        <v>44561</v>
+      </c>
+      <c r="K49" s="34"/>
+    </row>
+    <row r="50" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A50" s="20" t="s">
+        <v>799</v>
+      </c>
+      <c r="B50" s="24" t="s">
+        <v>476</v>
+      </c>
+      <c r="C50" s="20" t="s">
+        <v>700</v>
+      </c>
+      <c r="D50" s="24">
+        <v>6048</v>
+      </c>
+      <c r="E50" s="20" t="s">
+        <v>701</v>
+      </c>
+      <c r="F50" s="18" t="s">
+        <v>807</v>
+      </c>
+      <c r="G50" s="20" t="s">
+        <v>517</v>
+      </c>
+      <c r="H50" s="25">
+        <v>45200</v>
+      </c>
+      <c r="I50" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="J50" s="20" t="s">
+        <v>672</v>
+      </c>
+      <c r="K50" s="18" t="s">
+        <v>743</v>
+      </c>
+    </row>
+    <row r="51" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A51" s="20" t="s">
+        <v>65</v>
+      </c>
+      <c r="B51" s="24" t="s">
+        <v>64</v>
+      </c>
+      <c r="C51" s="20" t="s">
+        <v>66</v>
+      </c>
+      <c r="D51" s="24" t="s">
+        <v>67</v>
+      </c>
+      <c r="E51" s="20" t="s">
+        <v>68</v>
+      </c>
+      <c r="F51" s="8" t="s">
+        <v>631</v>
+      </c>
+      <c r="G51" s="20" t="s">
+        <v>518</v>
+      </c>
+      <c r="H51" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I51" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="J51" s="20" t="s">
+        <v>672</v>
+      </c>
+      <c r="K51" s="19" t="s">
+        <v>744</v>
+      </c>
+    </row>
+    <row r="52" spans="1:11" s="12" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="12" t="s">
+        <v>251</v>
+      </c>
+      <c r="B52" s="13" t="s">
+        <v>250</v>
+      </c>
+      <c r="C52" s="12" t="s">
+        <v>252</v>
+      </c>
+      <c r="D52" s="13" t="s">
+        <v>253</v>
+      </c>
+      <c r="E52" s="12" t="s">
+        <v>254</v>
+      </c>
+      <c r="F52" s="30" t="s">
+        <v>595</v>
+      </c>
+      <c r="H52" s="15">
+        <v>45108</v>
+      </c>
+      <c r="I52" s="15">
+        <v>45291</v>
+      </c>
+      <c r="K52" s="34"/>
+    </row>
+    <row r="53" spans="1:11" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A53" s="20" t="s">
+        <v>584</v>
+      </c>
+      <c r="B53" s="27">
+        <v>7601002999335</v>
+      </c>
+      <c r="C53" s="20" t="s">
+        <v>585</v>
+      </c>
+      <c r="D53" s="24">
+        <v>7320</v>
+      </c>
+      <c r="E53" s="20" t="s">
+        <v>586</v>
+      </c>
+      <c r="F53" s="8" t="s">
+        <v>631</v>
+      </c>
+      <c r="G53" s="20" t="s">
+        <v>519</v>
+      </c>
+      <c r="H53" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I53" s="25"/>
+      <c r="J53" s="20" t="s">
+        <v>672</v>
+      </c>
+      <c r="K53" s="21"/>
+    </row>
+    <row r="54" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A54" s="20" t="s">
+        <v>256</v>
+      </c>
+      <c r="B54" s="24" t="s">
+        <v>255</v>
+      </c>
+      <c r="C54" s="20" t="s">
+        <v>705</v>
+      </c>
+      <c r="D54" s="24" t="s">
+        <v>257</v>
+      </c>
+      <c r="E54" s="20" t="s">
+        <v>258</v>
+      </c>
+      <c r="F54" s="8" t="s">
+        <v>632</v>
+      </c>
+      <c r="G54" s="20" t="s">
+        <v>520</v>
+      </c>
+      <c r="H54" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I54" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="J54" s="20" t="s">
+        <v>672</v>
+      </c>
+      <c r="K54" s="18" t="s">
+        <v>805</v>
+      </c>
+    </row>
+    <row r="55" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A55" s="20" t="s">
+        <v>675</v>
+      </c>
+      <c r="B55" s="24" t="s">
+        <v>259</v>
+      </c>
+      <c r="C55" s="20" t="s">
+        <v>260</v>
+      </c>
+      <c r="D55" s="24" t="s">
+        <v>261</v>
+      </c>
+      <c r="E55" s="20" t="s">
+        <v>262</v>
+      </c>
+      <c r="F55" s="8" t="s">
+        <v>633</v>
+      </c>
+      <c r="G55" s="20" t="s">
+        <v>521</v>
+      </c>
+      <c r="H55" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I55" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="J55" s="20" t="s">
+        <v>672</v>
+      </c>
+      <c r="K55" s="18" t="s">
+        <v>745</v>
+      </c>
+    </row>
+    <row r="56" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A56" s="20" t="s">
+        <v>698</v>
+      </c>
+      <c r="B56" s="27">
+        <v>7601001583276</v>
+      </c>
+      <c r="C56" s="20" t="s">
+        <v>691</v>
+      </c>
+      <c r="D56" s="24">
+        <v>8954</v>
+      </c>
+      <c r="E56" s="20" t="s">
+        <v>692</v>
+      </c>
+      <c r="F56" s="8" t="s">
+        <v>670</v>
+      </c>
+      <c r="G56" s="20" t="s">
+        <v>699</v>
+      </c>
+      <c r="H56" s="25">
+        <v>44781</v>
+      </c>
+      <c r="I56" s="25"/>
+      <c r="J56" s="20" t="s">
+        <v>672</v>
+      </c>
+      <c r="K56" s="19" t="s">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="57" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A57" s="20" t="s">
+        <v>693</v>
+      </c>
+      <c r="B57" s="24" t="s">
+        <v>176</v>
+      </c>
+      <c r="C57" s="20" t="s">
+        <v>177</v>
+      </c>
+      <c r="D57" s="24" t="s">
+        <v>178</v>
+      </c>
+      <c r="E57" s="20" t="s">
+        <v>179</v>
+      </c>
+      <c r="F57" s="8" t="s">
+        <v>618</v>
+      </c>
+      <c r="G57" s="20" t="s">
+        <v>504</v>
+      </c>
+      <c r="H57" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I57" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="J57" s="20" t="s">
+        <v>672</v>
+      </c>
+      <c r="K57" s="18" t="s">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="58" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A58" s="20" t="s">
+        <v>694</v>
+      </c>
+      <c r="B58" s="24" t="s">
+        <v>69</v>
+      </c>
+      <c r="C58" s="20" t="s">
+        <v>70</v>
+      </c>
+      <c r="D58" s="24" t="s">
+        <v>71</v>
+      </c>
+      <c r="E58" s="20" t="s">
+        <v>72</v>
+      </c>
+      <c r="F58" s="8" t="s">
+        <v>636</v>
+      </c>
+      <c r="G58" s="20" t="s">
+        <v>526</v>
+      </c>
+      <c r="H58" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I58" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="J58" s="20" t="s">
+        <v>672</v>
+      </c>
+      <c r="K58" s="18" t="s">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="59" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A59" s="20" t="s">
+        <v>467</v>
+      </c>
+      <c r="B59" s="24" t="s">
+        <v>466</v>
+      </c>
+      <c r="C59" s="20" t="s">
+        <v>468</v>
+      </c>
+      <c r="D59" s="24" t="s">
+        <v>469</v>
+      </c>
+      <c r="E59" s="20" t="s">
+        <v>470</v>
+      </c>
+      <c r="F59" s="8"/>
+      <c r="G59" s="20" t="s">
+        <v>522</v>
+      </c>
+      <c r="H59" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I59" s="25"/>
+      <c r="J59" s="20" t="s">
+        <v>673</v>
+      </c>
+      <c r="K59" s="18" t="s">
+        <v>749</v>
+      </c>
+    </row>
+    <row r="60" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A60" s="20" t="s">
+        <v>136</v>
+      </c>
+      <c r="B60" s="24" t="s">
+        <v>135</v>
+      </c>
+      <c r="C60" s="20" t="s">
+        <v>137</v>
+      </c>
+      <c r="D60" s="24" t="s">
+        <v>112</v>
+      </c>
+      <c r="E60" s="20" t="s">
+        <v>113</v>
+      </c>
+      <c r="F60" s="8" t="s">
+        <v>610</v>
+      </c>
+      <c r="G60" s="20" t="s">
+        <v>491</v>
+      </c>
+      <c r="H60" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I60" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="J60" s="20" t="s">
+        <v>672</v>
+      </c>
+      <c r="K60" s="18" t="s">
+        <v>801</v>
+      </c>
+    </row>
+    <row r="61" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A61" s="20" t="s">
+        <v>125</v>
+      </c>
+      <c r="B61" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="C61" s="20" t="s">
+        <v>75</v>
+      </c>
+      <c r="D61" s="24" t="s">
+        <v>44</v>
+      </c>
+      <c r="E61" s="20" t="s">
+        <v>45</v>
+      </c>
+      <c r="F61" s="8" t="s">
+        <v>687</v>
+      </c>
+      <c r="G61" s="20" t="s">
+        <v>523</v>
+      </c>
+      <c r="H61" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I61" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="J61" s="20" t="s">
+        <v>672</v>
+      </c>
+      <c r="K61" s="18" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="62" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A62" s="20" t="s">
+        <v>14</v>
+      </c>
+      <c r="B62" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="C62" s="20" t="s">
+        <v>792</v>
+      </c>
+      <c r="D62" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="E62" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="F62" s="8" t="s">
+        <v>634</v>
+      </c>
+      <c r="G62" s="20" t="s">
+        <v>524</v>
+      </c>
+      <c r="H62" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I62" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="J62" s="20" t="s">
+        <v>672</v>
+      </c>
+      <c r="K62" s="18" t="s">
+        <v>751</v>
+      </c>
+    </row>
+    <row r="63" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A63" s="20" t="s">
+        <v>269</v>
+      </c>
+      <c r="B63" s="24" t="s">
+        <v>268</v>
+      </c>
+      <c r="C63" s="20" t="s">
+        <v>270</v>
+      </c>
+      <c r="D63" s="24" t="s">
+        <v>271</v>
+      </c>
+      <c r="E63" s="20" t="s">
+        <v>272</v>
+      </c>
+      <c r="F63" s="8" t="s">
+        <v>635</v>
+      </c>
+      <c r="G63" s="20" t="s">
+        <v>525</v>
+      </c>
+      <c r="H63" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I63" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="J63" s="20" t="s">
+        <v>672</v>
+      </c>
+      <c r="K63" s="26" t="s">
+        <v>820</v>
+      </c>
+    </row>
+    <row r="64" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A64" s="20" t="s">
+        <v>274</v>
+      </c>
+      <c r="B64" s="24" t="s">
+        <v>273</v>
+      </c>
+      <c r="C64" s="20" t="s">
+        <v>275</v>
+      </c>
+      <c r="D64" s="24" t="s">
+        <v>276</v>
+      </c>
+      <c r="E64" s="20" t="s">
+        <v>277</v>
+      </c>
+      <c r="F64" s="8" t="s">
+        <v>637</v>
+      </c>
+      <c r="G64" s="20" t="s">
+        <v>527</v>
+      </c>
+      <c r="H64" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I64" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="J64" s="20" t="s">
+        <v>672</v>
+      </c>
+      <c r="K64" s="18" t="s">
+        <v>804</v>
+      </c>
+    </row>
+    <row r="65" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A65" s="20" t="s">
+        <v>279</v>
+      </c>
+      <c r="B65" s="24" t="s">
+        <v>278</v>
+      </c>
+      <c r="C65" s="20" t="s">
+        <v>280</v>
+      </c>
+      <c r="D65" s="24" t="s">
+        <v>281</v>
+      </c>
+      <c r="E65" s="20" t="s">
+        <v>282</v>
+      </c>
+      <c r="F65" s="8" t="s">
+        <v>596</v>
+      </c>
+      <c r="G65" s="20" t="s">
+        <v>528</v>
+      </c>
+      <c r="H65" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I65" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="J65" s="20" t="s">
+        <v>672</v>
+      </c>
+      <c r="K65" s="18" t="s">
+        <v>752</v>
+      </c>
+    </row>
+    <row r="66" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A66" s="20" t="s">
+        <v>284</v>
+      </c>
+      <c r="B66" s="24" t="s">
+        <v>283</v>
+      </c>
+      <c r="C66" s="20" t="s">
+        <v>285</v>
+      </c>
+      <c r="D66" s="24" t="s">
+        <v>286</v>
+      </c>
+      <c r="E66" s="20" t="s">
+        <v>287</v>
+      </c>
+      <c r="F66" s="8" t="s">
+        <v>798</v>
+      </c>
+      <c r="G66" s="20" t="s">
+        <v>529</v>
+      </c>
+      <c r="H66" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I66" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="J66" s="20" t="s">
+        <v>672</v>
+      </c>
+      <c r="K66" s="18" t="s">
+        <v>753</v>
+      </c>
+    </row>
+    <row r="67" spans="1:11" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A67" s="20" t="s">
+        <v>815</v>
+      </c>
+      <c r="B67" s="27">
+        <v>7601009548178</v>
+      </c>
+      <c r="C67" s="20" t="s">
+        <v>816</v>
+      </c>
+      <c r="D67" s="24">
+        <v>1167</v>
+      </c>
+      <c r="E67" s="20" t="s">
+        <v>817</v>
+      </c>
+      <c r="F67" s="8" t="s">
+        <v>798</v>
+      </c>
+      <c r="G67" s="20" t="s">
+        <v>818</v>
+      </c>
+      <c r="H67" s="25">
+        <v>46084</v>
+      </c>
+      <c r="I67" s="25"/>
+      <c r="J67" s="20"/>
+      <c r="K67" s="20" t="s">
+        <v>819</v>
+      </c>
+    </row>
+    <row r="68" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A68" s="20" t="s">
+        <v>289</v>
+      </c>
+      <c r="B68" s="24" t="s">
+        <v>288</v>
+      </c>
+      <c r="C68" s="20" t="s">
+        <v>290</v>
+      </c>
+      <c r="D68" s="24" t="s">
+        <v>291</v>
+      </c>
+      <c r="E68" s="20" t="s">
+        <v>292</v>
+      </c>
+      <c r="F68" s="8" t="s">
+        <v>638</v>
+      </c>
+      <c r="G68" s="20" t="s">
+        <v>530</v>
+      </c>
+      <c r="H68" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I68" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="J68" s="20" t="s">
+        <v>672</v>
+      </c>
+      <c r="K68" s="18" t="s">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="69" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A69" s="20" t="s">
+        <v>74</v>
+      </c>
+      <c r="B69" s="24" t="s">
+        <v>73</v>
+      </c>
+      <c r="C69" s="20" t="s">
+        <v>75</v>
+      </c>
+      <c r="D69" s="24" t="s">
+        <v>44</v>
+      </c>
+      <c r="E69" s="20" t="s">
+        <v>45</v>
+      </c>
+      <c r="F69" s="8" t="s">
+        <v>639</v>
+      </c>
+      <c r="G69" s="20" t="s">
+        <v>531</v>
+      </c>
+      <c r="H69" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I69" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="J69" s="20" t="s">
+        <v>672</v>
+      </c>
+      <c r="K69" s="18" t="s">
+        <v>755</v>
+      </c>
+    </row>
+    <row r="70" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A70" s="20" t="s">
+        <v>299</v>
+      </c>
+      <c r="B70" s="24" t="s">
+        <v>298</v>
+      </c>
+      <c r="C70" s="20" t="s">
+        <v>300</v>
+      </c>
+      <c r="D70" s="24" t="s">
+        <v>301</v>
+      </c>
+      <c r="E70" s="20" t="s">
+        <v>302</v>
+      </c>
+      <c r="F70" s="8" t="s">
+        <v>640</v>
+      </c>
+      <c r="G70" s="20" t="s">
+        <v>532</v>
+      </c>
+      <c r="H70" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I70" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="J70" s="20" t="s">
+        <v>672</v>
+      </c>
+      <c r="K70" s="19" t="s">
+        <v>756</v>
+      </c>
+    </row>
+    <row r="71" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A71" s="20" t="s">
+        <v>304</v>
+      </c>
+      <c r="B71" s="24" t="s">
+        <v>303</v>
+      </c>
+      <c r="C71" s="20" t="s">
+        <v>305</v>
+      </c>
+      <c r="D71" s="24" t="s">
+        <v>306</v>
+      </c>
+      <c r="E71" s="20" t="s">
+        <v>307</v>
+      </c>
+      <c r="F71" s="8" t="s">
+        <v>641</v>
+      </c>
+      <c r="G71" s="20" t="s">
+        <v>533</v>
+      </c>
+      <c r="H71" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I71" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="J71" s="20" t="s">
+        <v>672</v>
+      </c>
+      <c r="K71" s="18" t="s">
+        <v>757</v>
+      </c>
+    </row>
+    <row r="72" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A72" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="B72" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="C72" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="D72" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="E72" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="F72" s="8" t="s">
+        <v>642</v>
+      </c>
+      <c r="G72" s="20" t="s">
+        <v>534</v>
+      </c>
+      <c r="H72" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I72" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="J72" s="20" t="s">
+        <v>672</v>
+      </c>
+      <c r="K72" s="18" t="s">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="73" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A73" s="20" t="s">
+        <v>702</v>
+      </c>
+      <c r="B73" s="27">
+        <v>7601003851465</v>
+      </c>
+      <c r="C73" s="20" t="s">
+        <v>703</v>
+      </c>
+      <c r="D73" s="24" t="s">
+        <v>308</v>
+      </c>
+      <c r="E73" s="20" t="s">
+        <v>118</v>
+      </c>
+      <c r="F73" s="8" t="s">
+        <v>704</v>
+      </c>
+      <c r="G73" s="20" t="s">
+        <v>535</v>
+      </c>
+      <c r="H73" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I73" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="J73" s="20" t="s">
+        <v>672</v>
+      </c>
+      <c r="K73" s="18" t="s">
+        <v>759</v>
+      </c>
+    </row>
+    <row r="74" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A74" s="20" t="s">
+        <v>383</v>
+      </c>
+      <c r="B74" s="24" t="s">
+        <v>382</v>
+      </c>
+      <c r="C74" s="20" t="s">
+        <v>793</v>
+      </c>
+      <c r="D74" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="E74" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="F74" s="8" t="s">
+        <v>797</v>
+      </c>
+      <c r="G74" s="20" t="s">
+        <v>536</v>
+      </c>
+      <c r="H74" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I74" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="J74" s="20" t="s">
+        <v>672</v>
+      </c>
+      <c r="K74" s="18" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="75" spans="1:11" s="12" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A75" s="12" t="s">
+        <v>406</v>
+      </c>
+      <c r="B75" s="13" t="s">
+        <v>405</v>
+      </c>
+      <c r="C75" s="12" t="s">
+        <v>407</v>
+      </c>
+      <c r="D75" s="13" t="s">
+        <v>183</v>
+      </c>
+      <c r="E75" s="12" t="s">
+        <v>45</v>
+      </c>
+      <c r="F75" s="14" t="s">
+        <v>597</v>
+      </c>
+      <c r="G75" s="12" t="s">
+        <v>537</v>
+      </c>
+      <c r="H75" s="15">
+        <v>42370</v>
+      </c>
+      <c r="I75" s="15">
+        <v>45174</v>
+      </c>
+      <c r="J75" s="12" t="s">
+        <v>672</v>
+      </c>
+      <c r="K75" s="31"/>
+    </row>
+    <row r="76" spans="1:11" s="12" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A76" s="12" t="s">
+        <v>205</v>
+      </c>
+      <c r="B76" s="13" t="s">
+        <v>204</v>
+      </c>
+      <c r="C76" s="12" t="s">
+        <v>206</v>
+      </c>
+      <c r="D76" s="13" t="s">
+        <v>207</v>
+      </c>
+      <c r="E76" s="12" t="s">
+        <v>208</v>
+      </c>
+      <c r="F76" s="30" t="s">
+        <v>598</v>
+      </c>
+      <c r="H76" s="15">
+        <v>42370</v>
+      </c>
+      <c r="I76" s="15">
+        <v>44561</v>
+      </c>
+      <c r="K76" s="31"/>
+    </row>
+    <row r="77" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A77" s="20" t="s">
+        <v>294</v>
+      </c>
+      <c r="B77" s="24" t="s">
+        <v>293</v>
+      </c>
+      <c r="C77" s="20" t="s">
+        <v>295</v>
+      </c>
+      <c r="D77" s="24" t="s">
+        <v>296</v>
+      </c>
+      <c r="E77" s="20" t="s">
+        <v>297</v>
+      </c>
+      <c r="F77" s="8" t="s">
+        <v>643</v>
+      </c>
+      <c r="G77" s="20" t="s">
+        <v>539</v>
+      </c>
+      <c r="H77" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I77" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="J77" s="20" t="s">
+        <v>672</v>
+      </c>
+      <c r="K77" s="18" t="s">
+        <v>761</v>
+      </c>
+    </row>
+    <row r="78" spans="1:11" s="12" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A78" s="12" t="s">
+        <v>395</v>
+      </c>
+      <c r="B78" s="13" t="s">
+        <v>394</v>
+      </c>
+      <c r="C78" s="12" t="s">
+        <v>396</v>
+      </c>
+      <c r="D78" s="13" t="s">
+        <v>397</v>
+      </c>
+      <c r="E78" s="12" t="s">
+        <v>80</v>
+      </c>
+      <c r="F78" s="14"/>
+      <c r="G78" s="12" t="s">
+        <v>481</v>
+      </c>
+      <c r="H78" s="15">
+        <v>42370</v>
+      </c>
+      <c r="I78" s="15">
+        <v>46022</v>
+      </c>
+      <c r="J78" s="12" t="s">
+        <v>672</v>
+      </c>
+      <c r="K78" s="34" t="s">
+        <v>762</v>
+      </c>
+    </row>
+    <row r="79" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A79" s="20" t="s">
+        <v>185</v>
+      </c>
+      <c r="B79" s="24" t="s">
+        <v>184</v>
+      </c>
+      <c r="C79" s="20" t="s">
+        <v>186</v>
+      </c>
+      <c r="D79" s="24" t="s">
+        <v>187</v>
+      </c>
+      <c r="E79" s="20" t="s">
+        <v>45</v>
+      </c>
+      <c r="F79" s="8" t="s">
+        <v>686</v>
+      </c>
+      <c r="G79" s="20" t="s">
+        <v>540</v>
+      </c>
+      <c r="H79" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I79" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="J79" s="20" t="s">
+        <v>672</v>
+      </c>
+      <c r="K79" s="18" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="80" spans="1:11" s="12" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A80" s="20" t="s">
+        <v>310</v>
+      </c>
+      <c r="B80" s="24" t="s">
+        <v>309</v>
+      </c>
+      <c r="C80" s="20" t="s">
+        <v>311</v>
+      </c>
+      <c r="D80" s="24" t="s">
+        <v>312</v>
+      </c>
+      <c r="E80" s="20" t="s">
+        <v>313</v>
+      </c>
+      <c r="F80" s="8" t="s">
+        <v>646</v>
+      </c>
+      <c r="G80" s="20" t="s">
+        <v>538</v>
+      </c>
+      <c r="H80" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I80" s="25">
+        <v>45728</v>
+      </c>
+      <c r="J80" s="20" t="s">
+        <v>672</v>
+      </c>
+      <c r="K80" s="18"/>
+    </row>
+    <row r="81" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A81" s="20" t="s">
+        <v>426</v>
+      </c>
+      <c r="B81" s="24" t="s">
+        <v>425</v>
+      </c>
+      <c r="C81" s="20" t="s">
+        <v>427</v>
+      </c>
+      <c r="D81" s="24" t="s">
+        <v>286</v>
+      </c>
+      <c r="E81" s="20" t="s">
+        <v>287</v>
+      </c>
+      <c r="F81" s="8" t="s">
+        <v>644</v>
+      </c>
+      <c r="G81" s="20" t="s">
+        <v>541</v>
+      </c>
+      <c r="H81" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I81" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="J81" s="20" t="s">
+        <v>672</v>
+      </c>
+      <c r="K81" s="18" t="s">
+        <v>764</v>
+      </c>
+    </row>
+    <row r="82" spans="1:11" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A82" s="20" t="s">
+        <v>809</v>
+      </c>
+      <c r="B82" s="27">
+        <v>7601009548192</v>
+      </c>
+      <c r="C82" s="20" t="s">
+        <v>810</v>
+      </c>
+      <c r="D82" s="24">
+        <v>1020</v>
+      </c>
+      <c r="E82" s="20" t="s">
+        <v>811</v>
+      </c>
+      <c r="F82" s="8" t="s">
+        <v>812</v>
+      </c>
+      <c r="G82" s="20" t="s">
+        <v>813</v>
+      </c>
+      <c r="H82" s="25">
+        <v>46085</v>
+      </c>
+      <c r="I82" s="25"/>
+      <c r="J82" s="20" t="s">
+        <v>673</v>
+      </c>
+      <c r="K82" s="20" t="s">
+        <v>814</v>
+      </c>
+    </row>
+    <row r="83" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A83" s="20" t="s">
+        <v>364</v>
+      </c>
+      <c r="B83" s="24" t="s">
+        <v>363</v>
+      </c>
+      <c r="C83" s="20" t="s">
+        <v>365</v>
+      </c>
+      <c r="D83" s="24" t="s">
+        <v>366</v>
+      </c>
+      <c r="E83" s="20" t="s">
+        <v>367</v>
+      </c>
+      <c r="F83" s="8" t="s">
+        <v>822</v>
+      </c>
+      <c r="G83" s="20" t="s">
+        <v>542</v>
+      </c>
+      <c r="H83" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I83" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="J83" s="20" t="s">
+        <v>672</v>
+      </c>
+      <c r="K83" s="18" t="s">
+        <v>823</v>
+      </c>
+    </row>
+    <row r="84" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A84" s="20" t="s">
+        <v>28</v>
+      </c>
+      <c r="B84" s="24" t="s">
+        <v>27</v>
+      </c>
+      <c r="C84" s="20" t="s">
+        <v>29</v>
+      </c>
+      <c r="D84" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="E84" s="20" t="s">
+        <v>31</v>
+      </c>
+      <c r="F84" s="8" t="s">
+        <v>645</v>
+      </c>
+      <c r="G84" s="20" t="s">
+        <v>543</v>
+      </c>
+      <c r="H84" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I84" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="J84" s="20" t="s">
+        <v>672</v>
+      </c>
+      <c r="K84" s="18" t="s">
+        <v>765</v>
+      </c>
+    </row>
+    <row r="85" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A85" s="20" t="s">
+        <v>315</v>
+      </c>
+      <c r="B85" s="24" t="s">
+        <v>314</v>
+      </c>
+      <c r="C85" s="20" t="s">
+        <v>316</v>
+      </c>
+      <c r="D85" s="24" t="s">
+        <v>317</v>
+      </c>
+      <c r="E85" s="20" t="s">
+        <v>318</v>
+      </c>
+      <c r="F85" s="8" t="s">
+        <v>647</v>
+      </c>
+      <c r="G85" s="20" t="s">
+        <v>544</v>
+      </c>
+      <c r="H85" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I85" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="J85" s="20" t="s">
+        <v>672</v>
+      </c>
+      <c r="K85" s="18" t="s">
+        <v>766</v>
+      </c>
+    </row>
+    <row r="86" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A86" s="20" t="s">
+        <v>320</v>
+      </c>
+      <c r="B86" s="27">
+        <v>7601003374032</v>
+      </c>
+      <c r="C86" s="20" t="s">
+        <v>321</v>
+      </c>
+      <c r="D86" s="24" t="s">
+        <v>322</v>
+      </c>
+      <c r="E86" s="20" t="s">
+        <v>72</v>
+      </c>
+      <c r="F86" s="8" t="s">
+        <v>795</v>
+      </c>
+      <c r="G86" s="20" t="s">
+        <v>545</v>
+      </c>
+      <c r="H86" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I86" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="J86" s="20" t="s">
+        <v>672</v>
+      </c>
+      <c r="K86" s="18" t="s">
+        <v>794</v>
+      </c>
+    </row>
+    <row r="87" spans="1:11" s="22" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A87" s="20" t="s">
+        <v>320</v>
+      </c>
+      <c r="B87" s="24" t="s">
+        <v>319</v>
+      </c>
+      <c r="C87" s="20" t="s">
+        <v>546</v>
+      </c>
+      <c r="D87" s="24">
+        <v>2000</v>
+      </c>
+      <c r="E87" s="20" t="s">
+        <v>547</v>
+      </c>
+      <c r="F87" s="8"/>
+      <c r="G87" s="20" t="s">
+        <v>548</v>
+      </c>
+      <c r="H87" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I87" s="25"/>
+      <c r="J87" s="20" t="s">
+        <v>672</v>
+      </c>
+      <c r="K87" s="18"/>
+    </row>
+    <row r="88" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A88" s="20" t="s">
+        <v>320</v>
+      </c>
+      <c r="B88" s="28" t="s">
+        <v>676</v>
+      </c>
+      <c r="C88" s="20" t="s">
+        <v>549</v>
+      </c>
+      <c r="D88" s="24">
+        <v>1227</v>
+      </c>
+      <c r="E88" s="20" t="s">
+        <v>550</v>
+      </c>
+      <c r="F88" s="8"/>
+      <c r="G88" s="20" t="s">
+        <v>551</v>
+      </c>
+      <c r="H88" s="25">
+        <v>45214</v>
+      </c>
+      <c r="I88" s="25"/>
+      <c r="J88" s="20" t="s">
+        <v>672</v>
+      </c>
+      <c r="K88" s="18"/>
+    </row>
+    <row r="89" spans="1:11" s="12" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A89" s="12" t="s">
+        <v>413</v>
+      </c>
+      <c r="B89" s="13" t="s">
+        <v>412</v>
+      </c>
+      <c r="C89" s="12" t="s">
+        <v>414</v>
+      </c>
+      <c r="D89" s="13" t="s">
+        <v>415</v>
+      </c>
+      <c r="E89" s="12" t="s">
+        <v>416</v>
+      </c>
+      <c r="F89" s="14" t="s">
+        <v>648</v>
+      </c>
+      <c r="G89" s="12" t="s">
+        <v>552</v>
+      </c>
+      <c r="H89" s="15">
+        <v>42370</v>
+      </c>
+      <c r="I89" s="15">
+        <v>46022</v>
+      </c>
+      <c r="J89" s="12" t="s">
+        <v>672</v>
+      </c>
+      <c r="K89" s="31"/>
+    </row>
+    <row r="90" spans="1:11" s="12" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A90" s="12" t="s">
+        <v>324</v>
+      </c>
+      <c r="B90" s="13" t="s">
+        <v>323</v>
+      </c>
+      <c r="C90" s="12" t="s">
+        <v>325</v>
+      </c>
+      <c r="D90" s="13" t="s">
+        <v>102</v>
+      </c>
+      <c r="E90" s="12" t="s">
+        <v>103</v>
+      </c>
+      <c r="F90" s="30" t="s">
+        <v>599</v>
+      </c>
+      <c r="H90" s="15">
+        <v>42370</v>
+      </c>
+      <c r="I90" s="15">
+        <v>44561</v>
+      </c>
+      <c r="K90" s="31"/>
+    </row>
+    <row r="91" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A91" s="20" t="s">
+        <v>77</v>
+      </c>
+      <c r="B91" s="24" t="s">
+        <v>76</v>
+      </c>
+      <c r="C91" s="20" t="s">
+        <v>78</v>
+      </c>
+      <c r="D91" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="E91" s="20" t="s">
+        <v>80</v>
+      </c>
+      <c r="F91" s="8" t="s">
+        <v>649</v>
+      </c>
+      <c r="G91" s="20" t="s">
+        <v>553</v>
+      </c>
+      <c r="H91" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I91" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="J91" s="20" t="s">
+        <v>672</v>
+      </c>
+      <c r="K91" s="18" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="92" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A92" s="20" t="s">
+        <v>327</v>
+      </c>
+      <c r="B92" s="24" t="s">
+        <v>326</v>
+      </c>
+      <c r="C92" s="20" t="s">
+        <v>328</v>
+      </c>
+      <c r="D92" s="24" t="s">
+        <v>329</v>
+      </c>
+      <c r="E92" s="20" t="s">
+        <v>55</v>
+      </c>
+      <c r="F92" s="8" t="s">
+        <v>650</v>
+      </c>
+      <c r="G92" s="20" t="s">
+        <v>554</v>
+      </c>
+      <c r="H92" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I92" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="J92" s="20" t="s">
+        <v>672</v>
+      </c>
+      <c r="K92" s="18" t="s">
+        <v>768</v>
+      </c>
+    </row>
+    <row r="93" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A93" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="B93" s="24" t="s">
+        <v>7</v>
+      </c>
+      <c r="C93" s="20" t="s">
+        <v>9</v>
+      </c>
+      <c r="D93" s="24" t="s">
+        <v>10</v>
+      </c>
+      <c r="E93" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="F93" s="8" t="s">
+        <v>651</v>
+      </c>
+      <c r="G93" s="20" t="s">
+        <v>555</v>
+      </c>
+      <c r="H93" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I93" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="J93" s="20" t="s">
+        <v>672</v>
+      </c>
+      <c r="K93" s="18" t="s">
+        <v>769</v>
+      </c>
+    </row>
+    <row r="94" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A94" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="B94" s="24" t="s">
+        <v>22</v>
+      </c>
+      <c r="C94" s="20" t="s">
+        <v>24</v>
+      </c>
+      <c r="D94" s="24" t="s">
+        <v>25</v>
+      </c>
+      <c r="E94" s="20" t="s">
+        <v>26</v>
+      </c>
+      <c r="F94" s="8" t="s">
+        <v>652</v>
+      </c>
+      <c r="G94" s="20" t="s">
+        <v>556</v>
+      </c>
+      <c r="H94" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I94" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="J94" s="20" t="s">
+        <v>672</v>
+      </c>
+      <c r="K94" s="18" t="s">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="95" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A95" s="20" t="s">
+        <v>82</v>
+      </c>
+      <c r="B95" s="24" t="s">
+        <v>81</v>
+      </c>
+      <c r="C95" s="20" t="s">
+        <v>83</v>
+      </c>
+      <c r="D95" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="E95" s="20" t="s">
+        <v>31</v>
+      </c>
+      <c r="F95" s="8" t="s">
+        <v>653</v>
+      </c>
+      <c r="G95" s="20" t="s">
+        <v>557</v>
+      </c>
+      <c r="H95" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I95" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="J95" s="20" t="s">
+        <v>672</v>
+      </c>
+      <c r="K95" s="18" t="s">
+        <v>771</v>
+      </c>
+    </row>
+    <row r="96" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A96" s="20" t="s">
+        <v>38</v>
+      </c>
+      <c r="B96" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="C96" s="20" t="s">
+        <v>39</v>
+      </c>
+      <c r="D96" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="E96" s="20" t="s">
+        <v>41</v>
+      </c>
+      <c r="F96" s="8" t="s">
+        <v>654</v>
+      </c>
+      <c r="G96" s="20" t="s">
+        <v>558</v>
+      </c>
+      <c r="H96" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I96" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="J96" s="20" t="s">
+        <v>672</v>
+      </c>
+      <c r="K96" s="18" t="s">
+        <v>772</v>
+      </c>
+    </row>
+    <row r="97" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A97" s="20" t="s">
+        <v>85</v>
+      </c>
+      <c r="B97" s="24" t="s">
+        <v>84</v>
+      </c>
+      <c r="C97" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="D97" s="24" t="s">
+        <v>87</v>
+      </c>
+      <c r="E97" s="20" t="s">
+        <v>88</v>
+      </c>
+      <c r="F97" s="8" t="s">
+        <v>655</v>
+      </c>
+      <c r="G97" s="20" t="s">
+        <v>559</v>
+      </c>
+      <c r="H97" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I97" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="J97" s="20" t="s">
+        <v>672</v>
+      </c>
+      <c r="K97" s="18" t="s">
+        <v>773</v>
+      </c>
+    </row>
+    <row r="98" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A98" s="20" t="s">
+        <v>331</v>
+      </c>
+      <c r="B98" s="24" t="s">
+        <v>330</v>
+      </c>
+      <c r="C98" s="20" t="s">
+        <v>332</v>
+      </c>
+      <c r="D98" s="24" t="s">
+        <v>333</v>
+      </c>
+      <c r="E98" s="20" t="s">
+        <v>45</v>
+      </c>
+      <c r="F98" s="8" t="s">
+        <v>656</v>
+      </c>
+      <c r="G98" s="20" t="s">
+        <v>560</v>
+      </c>
+      <c r="H98" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I98" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="J98" s="20" t="s">
+        <v>672</v>
+      </c>
+      <c r="K98" s="18" t="s">
+        <v>774</v>
+      </c>
+    </row>
+    <row r="99" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A99" s="20" t="s">
+        <v>335</v>
+      </c>
+      <c r="B99" s="24" t="s">
+        <v>334</v>
+      </c>
+      <c r="C99" s="20" t="s">
+        <v>336</v>
+      </c>
+      <c r="D99" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="E99" s="20" t="s">
+        <v>36</v>
+      </c>
+      <c r="F99" s="8" t="s">
+        <v>657</v>
+      </c>
+      <c r="G99" s="20" t="s">
+        <v>561</v>
+      </c>
+      <c r="H99" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I99" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="J99" s="20" t="s">
+        <v>672</v>
+      </c>
+      <c r="K99" s="18" t="s">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="100" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A100" s="20" t="s">
+        <v>338</v>
+      </c>
+      <c r="B100" s="24" t="s">
+        <v>337</v>
+      </c>
+      <c r="C100" s="20" t="s">
+        <v>339</v>
+      </c>
+      <c r="D100" s="24" t="s">
+        <v>340</v>
+      </c>
+      <c r="E100" s="20" t="s">
+        <v>341</v>
+      </c>
+      <c r="F100" s="8" t="s">
+        <v>658</v>
+      </c>
+      <c r="G100" s="20" t="s">
+        <v>562</v>
+      </c>
+      <c r="H100" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I100" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="J100" s="20" t="s">
+        <v>672</v>
+      </c>
+      <c r="K100" s="18" t="s">
+        <v>776</v>
+      </c>
+    </row>
+    <row r="101" spans="1:11" s="12" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A101" s="12" t="s">
+        <v>418</v>
+      </c>
+      <c r="B101" s="13" t="s">
+        <v>417</v>
+      </c>
+      <c r="C101" s="12" t="s">
+        <v>419</v>
+      </c>
+      <c r="D101" s="13" t="s">
+        <v>420</v>
+      </c>
+      <c r="E101" s="12" t="s">
+        <v>421</v>
+      </c>
+      <c r="F101" s="33" t="s">
+        <v>600</v>
+      </c>
+      <c r="H101" s="15">
+        <v>42370</v>
+      </c>
+      <c r="I101" s="15">
+        <v>44561</v>
+      </c>
+      <c r="K101" s="31"/>
+    </row>
+    <row r="102" spans="1:11" s="12" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A102" s="12" t="s">
+        <v>343</v>
+      </c>
+      <c r="B102" s="13" t="s">
+        <v>342</v>
+      </c>
+      <c r="C102" s="12" t="s">
+        <v>344</v>
+      </c>
+      <c r="D102" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="E102" s="12" t="s">
+        <v>55</v>
+      </c>
+      <c r="F102" s="35" t="s">
         <v>601</v>
       </c>
-      <c r="G1" s="5" t="s">
-[...54 lines deleted...]
-      <c r="C3" s="1" t="s">
+      <c r="H102" s="15">
+        <v>42370</v>
+      </c>
+      <c r="I102" s="15">
+        <v>45230</v>
+      </c>
+      <c r="K102" s="31"/>
+    </row>
+    <row r="103" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A103" s="20" t="s">
+        <v>346</v>
+      </c>
+      <c r="B103" s="24" t="s">
+        <v>345</v>
+      </c>
+      <c r="C103" s="20" t="s">
+        <v>689</v>
+      </c>
+      <c r="D103" s="24">
+        <v>9220</v>
+      </c>
+      <c r="E103" s="20" t="s">
+        <v>690</v>
+      </c>
+      <c r="F103" s="8" t="s">
+        <v>639</v>
+      </c>
+      <c r="G103" s="20" t="s">
+        <v>563</v>
+      </c>
+      <c r="H103" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I103" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="J103" s="20" t="s">
+        <v>672</v>
+      </c>
+      <c r="K103" s="19" t="s">
+        <v>777</v>
+      </c>
+    </row>
+    <row r="104" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A104" s="20" t="s">
+        <v>90</v>
+      </c>
+      <c r="B104" s="24" t="s">
+        <v>89</v>
+      </c>
+      <c r="C104" s="20" t="s">
+        <v>91</v>
+      </c>
+      <c r="D104" s="24" t="s">
+        <v>92</v>
+      </c>
+      <c r="E104" s="20" t="s">
+        <v>93</v>
+      </c>
+      <c r="F104" s="8" t="s">
+        <v>659</v>
+      </c>
+      <c r="G104" s="20" t="s">
+        <v>564</v>
+      </c>
+      <c r="H104" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I104" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="J104" s="20" t="s">
+        <v>672</v>
+      </c>
+      <c r="K104" s="18" t="s">
+        <v>778</v>
+      </c>
+    </row>
+    <row r="105" spans="1:11" s="12" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A105" s="12" t="s">
+        <v>450</v>
+      </c>
+      <c r="B105" s="13" t="s">
+        <v>449</v>
+      </c>
+      <c r="C105" s="12" t="s">
+        <v>451</v>
+      </c>
+      <c r="D105" s="13" t="s">
+        <v>452</v>
+      </c>
+      <c r="E105" s="12" t="s">
+        <v>55</v>
+      </c>
+      <c r="F105" s="30" t="s">
+        <v>423</v>
+      </c>
+      <c r="H105" s="15">
+        <v>42370</v>
+      </c>
+      <c r="I105" s="15">
+        <v>44561</v>
+      </c>
+      <c r="K105" s="31"/>
+    </row>
+    <row r="106" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A106" s="20" t="s">
+        <v>199</v>
+      </c>
+      <c r="B106" s="24" t="s">
+        <v>198</v>
+      </c>
+      <c r="C106" s="20" t="s">
+        <v>200</v>
+      </c>
+      <c r="D106" s="24" t="s">
+        <v>201</v>
+      </c>
+      <c r="E106" s="20" t="s">
+        <v>72</v>
+      </c>
+      <c r="F106" s="8" t="s">
+        <v>660</v>
+      </c>
+      <c r="G106" s="20" t="s">
+        <v>565</v>
+      </c>
+      <c r="H106" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I106" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="J106" s="20" t="s">
+        <v>672</v>
+      </c>
+      <c r="K106" s="18" t="s">
+        <v>779</v>
+      </c>
+    </row>
+    <row r="107" spans="1:11" s="12" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A107" s="12" t="s">
+        <v>348</v>
+      </c>
+      <c r="B107" s="13" t="s">
+        <v>347</v>
+      </c>
+      <c r="C107" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="D107" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E107" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="F107" s="30" t="s">
+        <v>429</v>
+      </c>
+      <c r="H107" s="15">
+        <v>42370</v>
+      </c>
+      <c r="I107" s="15">
+        <v>44540</v>
+      </c>
+      <c r="K107" s="31"/>
+    </row>
+    <row r="108" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A108" s="20" t="s">
+        <v>463</v>
+      </c>
+      <c r="B108" s="24" t="s">
+        <v>462</v>
+      </c>
+      <c r="C108" s="20" t="s">
+        <v>464</v>
+      </c>
+      <c r="D108" s="24" t="s">
+        <v>178</v>
+      </c>
+      <c r="E108" s="20" t="s">
+        <v>465</v>
+      </c>
+      <c r="F108" s="8"/>
+      <c r="G108" s="20" t="s">
+        <v>566</v>
+      </c>
+      <c r="H108" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I108" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="J108" s="20" t="s">
+        <v>673</v>
+      </c>
+      <c r="K108" s="18" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="109" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A109" s="20" t="s">
+        <v>802</v>
+      </c>
+      <c r="B109" s="24" t="s">
+        <v>354</v>
+      </c>
+      <c r="C109" s="20" t="s">
+        <v>355</v>
+      </c>
+      <c r="D109" s="24" t="s">
+        <v>356</v>
+      </c>
+      <c r="E109" s="20" t="s">
+        <v>357</v>
+      </c>
+      <c r="F109" s="8" t="s">
+        <v>661</v>
+      </c>
+      <c r="G109" s="20" t="s">
+        <v>821</v>
+      </c>
+      <c r="H109" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I109" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="J109" s="20" t="s">
+        <v>672</v>
+      </c>
+      <c r="K109" s="18" t="s">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="110" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A110" s="20" t="s">
+        <v>359</v>
+      </c>
+      <c r="B110" s="24" t="s">
+        <v>358</v>
+      </c>
+      <c r="C110" s="20" t="s">
+        <v>360</v>
+      </c>
+      <c r="D110" s="24" t="s">
+        <v>361</v>
+      </c>
+      <c r="E110" s="20" t="s">
+        <v>362</v>
+      </c>
+      <c r="F110" s="8" t="s">
+        <v>791</v>
+      </c>
+      <c r="G110" s="20" t="s">
+        <v>567</v>
+      </c>
+      <c r="H110" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I110" s="25"/>
+      <c r="J110" s="20" t="s">
+        <v>672</v>
+      </c>
+      <c r="K110" s="18" t="s">
+        <v>781</v>
+      </c>
+    </row>
+    <row r="111" spans="1:11" s="12" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A111" s="12" t="s">
+        <v>445</v>
+      </c>
+      <c r="B111" s="13" t="s">
+        <v>444</v>
+      </c>
+      <c r="C111" s="12" t="s">
+        <v>446</v>
+      </c>
+      <c r="D111" s="13" t="s">
+        <v>447</v>
+      </c>
+      <c r="E111" s="12" t="s">
+        <v>448</v>
+      </c>
+      <c r="F111" s="30"/>
+      <c r="H111" s="15">
+        <v>42370</v>
+      </c>
+      <c r="I111" s="15">
+        <v>44561</v>
+      </c>
+      <c r="K111" s="31"/>
+    </row>
+    <row r="112" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A112" s="20" t="s">
+        <v>369</v>
+      </c>
+      <c r="B112" s="24" t="s">
+        <v>368</v>
+      </c>
+      <c r="C112" s="20" t="s">
+        <v>370</v>
+      </c>
+      <c r="D112" s="24" t="s">
+        <v>371</v>
+      </c>
+      <c r="E112" s="20" t="s">
+        <v>372</v>
+      </c>
+      <c r="F112" s="8" t="s">
+        <v>662</v>
+      </c>
+      <c r="G112" s="20" t="s">
+        <v>568</v>
+      </c>
+      <c r="H112" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I112" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="J112" s="20" t="s">
+        <v>672</v>
+      </c>
+      <c r="K112" s="18" t="s">
+        <v>782</v>
+      </c>
+    </row>
+    <row r="113" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A113" s="20" t="s">
+        <v>374</v>
+      </c>
+      <c r="B113" s="24" t="s">
+        <v>373</v>
+      </c>
+      <c r="C113" s="20" t="s">
+        <v>375</v>
+      </c>
+      <c r="D113" s="24" t="s">
+        <v>376</v>
+      </c>
+      <c r="E113" s="20" t="s">
+        <v>377</v>
+      </c>
+      <c r="F113" s="8" t="s">
+        <v>663</v>
+      </c>
+      <c r="G113" s="20" t="s">
+        <v>569</v>
+      </c>
+      <c r="H113" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I113" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="J113" s="20" t="s">
+        <v>672</v>
+      </c>
+      <c r="K113" s="18" t="s">
+        <v>783</v>
+      </c>
+    </row>
+    <row r="114" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A114" s="20" t="s">
+        <v>264</v>
+      </c>
+      <c r="B114" s="24" t="s">
+        <v>263</v>
+      </c>
+      <c r="C114" s="20" t="s">
+        <v>265</v>
+      </c>
+      <c r="D114" s="24" t="s">
+        <v>266</v>
+      </c>
+      <c r="E114" s="20" t="s">
+        <v>267</v>
+      </c>
+      <c r="F114" s="8" t="s">
+        <v>664</v>
+      </c>
+      <c r="G114" s="20" t="s">
+        <v>570</v>
+      </c>
+      <c r="H114" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I114" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="J114" s="20" t="s">
+        <v>672</v>
+      </c>
+      <c r="K114" s="18" t="s">
+        <v>784</v>
+      </c>
+    </row>
+    <row r="115" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A115" s="20" t="s">
+        <v>472</v>
+      </c>
+      <c r="B115" s="24" t="s">
+        <v>471</v>
+      </c>
+      <c r="C115" s="20" t="s">
+        <v>473</v>
+      </c>
+      <c r="D115" s="24" t="s">
+        <v>329</v>
+      </c>
+      <c r="E115" s="20" t="s">
+        <v>55</v>
+      </c>
+      <c r="F115" s="8" t="s">
+        <v>665</v>
+      </c>
+      <c r="G115" s="20" t="s">
+        <v>571</v>
+      </c>
+      <c r="H115" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I115" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="J115" s="20" t="s">
+        <v>672</v>
+      </c>
+      <c r="K115" s="18" t="s">
+        <v>785</v>
+      </c>
+    </row>
+    <row r="116" spans="1:11" s="12" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A116" s="12" t="s">
+        <v>385</v>
+      </c>
+      <c r="B116" s="13" t="s">
+        <v>384</v>
+      </c>
+      <c r="C116" s="12" t="s">
+        <v>386</v>
+      </c>
+      <c r="D116" s="13" t="s">
+        <v>387</v>
+      </c>
+      <c r="E116" s="12" t="s">
+        <v>388</v>
+      </c>
+      <c r="F116" s="14" t="s">
+        <v>600</v>
+      </c>
+      <c r="G116" s="12" t="s">
+        <v>572</v>
+      </c>
+      <c r="H116" s="15">
+        <v>42370</v>
+      </c>
+      <c r="I116" s="15">
+        <v>45291</v>
+      </c>
+      <c r="K116" s="31"/>
+    </row>
+    <row r="117" spans="1:11" s="12" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A117" s="12" t="s">
+        <v>390</v>
+      </c>
+      <c r="B117" s="13" t="s">
+        <v>389</v>
+      </c>
+      <c r="C117" s="12" t="s">
+        <v>391</v>
+      </c>
+      <c r="D117" s="13" t="s">
+        <v>257</v>
+      </c>
+      <c r="E117" s="12" t="s">
+        <v>258</v>
+      </c>
+      <c r="F117" s="14" t="s">
+        <v>601</v>
+      </c>
+      <c r="G117" s="12" t="s">
+        <v>573</v>
+      </c>
+      <c r="H117" s="15">
+        <v>42370</v>
+      </c>
+      <c r="I117" s="15">
+        <v>45727</v>
+      </c>
+      <c r="J117" s="12" t="s">
+        <v>673</v>
+      </c>
+      <c r="K117" s="31"/>
+    </row>
+    <row r="118" spans="1:11" s="12" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A118" s="12" t="s">
+        <v>393</v>
+      </c>
+      <c r="B118" s="13" t="s">
+        <v>392</v>
+      </c>
+      <c r="C118" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="D118" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E118" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="F118" s="30"/>
+      <c r="H118" s="15">
+        <v>42370</v>
+      </c>
+      <c r="I118" s="15">
+        <v>44540</v>
+      </c>
+      <c r="K118" s="31"/>
+    </row>
+    <row r="119" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A119" s="20" t="s">
+        <v>100</v>
+      </c>
+      <c r="B119" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="C119" s="20" t="s">
+        <v>101</v>
+      </c>
+      <c r="D119" s="24" t="s">
+        <v>102</v>
+      </c>
+      <c r="E119" s="20" t="s">
+        <v>103</v>
+      </c>
+      <c r="F119" s="8" t="s">
+        <v>666</v>
+      </c>
+      <c r="G119" s="20" t="s">
+        <v>574</v>
+      </c>
+      <c r="H119" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I119" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="J119" s="20" t="s">
+        <v>672</v>
+      </c>
+      <c r="K119" s="18" t="s">
+        <v>786</v>
+      </c>
+    </row>
+    <row r="120" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A120" s="20" t="s">
+        <v>402</v>
+      </c>
+      <c r="B120" s="24" t="s">
+        <v>401</v>
+      </c>
+      <c r="C120" s="20" t="s">
+        <v>403</v>
+      </c>
+      <c r="D120" s="24" t="s">
+        <v>44</v>
+      </c>
+      <c r="E120" s="20" t="s">
+        <v>45</v>
+      </c>
+      <c r="F120" s="8" t="s">
+        <v>667</v>
+      </c>
+      <c r="G120" s="20" t="s">
+        <v>575</v>
+      </c>
+      <c r="H120" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I120" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="J120" s="20" t="s">
+        <v>672</v>
+      </c>
+      <c r="K120" s="18" t="s">
+        <v>787</v>
+      </c>
+    </row>
+    <row r="121" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A121" s="20" t="s">
+        <v>825</v>
+      </c>
+      <c r="B121" s="24" t="s">
         <v>404</v>
       </c>
-      <c r="D3" s="3" t="s">
-[...1696 lines deleted...]
-      <c r="C58" s="1" t="s">
+      <c r="C121" s="20" t="s">
+        <v>824</v>
+      </c>
+      <c r="D121" s="24" t="s">
+        <v>322</v>
+      </c>
+      <c r="E121" s="20" t="s">
         <v>72</v>
       </c>
-      <c r="D58" s="3" t="s">
-[...672 lines deleted...]
-      <c r="F79" s="21" t="s">
+      <c r="F121" s="8" t="s">
+        <v>707</v>
+      </c>
+      <c r="G121" s="20" t="s">
+        <v>576</v>
+      </c>
+      <c r="H121" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I121" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="J121" s="20" t="s">
+        <v>672</v>
+      </c>
+      <c r="K121" s="18" t="s">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="122" spans="1:11" s="16" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A122" s="20" t="s">
+        <v>429</v>
+      </c>
+      <c r="B122" s="24" t="s">
+        <v>428</v>
+      </c>
+      <c r="C122" s="20" t="s">
+        <v>674</v>
+      </c>
+      <c r="D122" s="24" t="s">
+        <v>430</v>
+      </c>
+      <c r="E122" s="20" t="s">
+        <v>431</v>
+      </c>
+      <c r="F122" s="8" t="s">
         <v>668</v>
       </c>
-      <c r="G79" s="19" t="s">
-[...125 lines deleted...]
-      <c r="F83" s="11" t="s">
+      <c r="G122" s="20" t="s">
+        <v>577</v>
+      </c>
+      <c r="H122" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I122" s="25">
+        <v>45818</v>
+      </c>
+      <c r="J122" s="20" t="s">
+        <v>672</v>
+      </c>
+      <c r="K122" s="18"/>
+    </row>
+    <row r="123" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A123" s="20" t="s">
+        <v>350</v>
+      </c>
+      <c r="B123" s="24" t="s">
+        <v>349</v>
+      </c>
+      <c r="C123" s="20" t="s">
+        <v>351</v>
+      </c>
+      <c r="D123" s="24" t="s">
+        <v>352</v>
+      </c>
+      <c r="E123" s="20" t="s">
+        <v>353</v>
+      </c>
+      <c r="F123" s="8" t="s">
         <v>669</v>
       </c>
-      <c r="G83" s="1" t="s">
-[...399 lines deleted...]
-      <c r="F96" s="11" t="s">
+      <c r="G123" s="20" t="s">
+        <v>578</v>
+      </c>
+      <c r="H123" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I123" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="J123" s="20" t="s">
+        <v>672</v>
+      </c>
+      <c r="K123" s="18" t="s">
+        <v>789</v>
+      </c>
+    </row>
+    <row r="129" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A129" s="11" t="s">
         <v>678</v>
       </c>
-      <c r="G96" s="1" t="s">
-[...28 lines deleted...]
-      <c r="F97" s="11" t="s">
+    </row>
+    <row r="130" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A130" t="s">
         <v>679</v>
       </c>
-      <c r="G97" s="1" t="s">
-[...28 lines deleted...]
-      <c r="F98" s="11" t="s">
+      <c r="B130" s="10" t="s">
+        <v>683</v>
+      </c>
+      <c r="C130" s="1" t="s">
         <v>680</v>
       </c>
-      <c r="G98" s="1" t="s">
-[...114 lines deleted...]
-      <c r="F102" s="11" t="s">
+      <c r="D130" s="2">
+        <v>6039</v>
+      </c>
+      <c r="E130" s="1" t="s">
         <v>681</v>
       </c>
-      <c r="G102" s="1" t="s">
-[...55 lines deleted...]
-      <c r="F104" s="11" t="s">
+      <c r="F130" s="1" t="s">
         <v>682</v>
       </c>
-      <c r="G104" s="1" t="s">
-[...555 lines deleted...]
-      </c>
     </row>
   </sheetData>
+  <conditionalFormatting sqref="F5">
+    <cfRule type="expression" dxfId="15" priority="3">
+      <formula>$O5="erfüllt"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="14" priority="4">
+      <formula>$O5="in Abklärung"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="F50">
+    <cfRule type="expression" dxfId="13" priority="1">
+      <formula>$O50="erfüllt"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="12" priority="2">
+      <formula>$O50="in Abklärung"</formula>
+    </cfRule>
+  </conditionalFormatting>
   <hyperlinks>
-    <hyperlink ref="B128" r:id="rId1" xr:uid="{FE3449CC-E3B0-4416-AA38-719296C1EEFC}"/>
+    <hyperlink ref="B130" r:id="rId1" xr:uid="{FE3449CC-E3B0-4416-AA38-719296C1EEFC}"/>
+    <hyperlink ref="K63" r:id="rId2" xr:uid="{DA25E56E-A0E9-4E03-A08D-5DB0E3A94AEA}"/>
   </hyperlinks>
   <pageMargins left="0.39370078740157483" right="0.41249999999999998" top="0.82677165354330717" bottom="0.56874999999999998" header="0.31496062992125984" footer="0.19685039370078741"/>
-  <pageSetup paperSize="9" scale="74" fitToHeight="0" orientation="landscape" r:id="rId2"/>
+  <pageSetup paperSize="9" scale="79" fitToHeight="0" orientation="landscape" r:id="rId3"/>
   <headerFooter>
     <oddHeader xml:space="preserve">&amp;C&amp;"Arial,Fett"&amp;14&amp;U&amp;K000000Vertragslieferantenliste SVOT Tarifvertrag&amp;"Arial,Standard"&amp;11&amp;U
 Stand &amp;D
 </oddHeader>
     <oddFooter>&amp;R&amp;"Arial,Standard"&amp;10Seite &amp;P von &amp;N</oddFooter>
   </headerFooter>
   <tableParts count="1">
-    <tablePart r:id="rId3"/>
+    <tablePart r:id="rId4"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <Bearbeitet xmlns="a985ee2e-431f-416d-8218-4cbed31e9ef4">false</Bearbeitet>
     <TaxCatchAll xmlns="f4e20c67-38ea-4320-a74f-d908b8ce3f78" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="a985ee2e-431f-416d-8218-4cbed31e9ef4">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <Pfad xmlns="a985ee2e-431f-416d-8218-4cbed31e9ef4" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100BA26F63F57CFC74187305AD06F0CB5DB" ma:contentTypeVersion="21" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="0ed2a2c8164d200aaf960d7e560a02d6">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f4e20c67-38ea-4320-a74f-d908b8ce3f78" xmlns:ns3="a985ee2e-431f-416d-8218-4cbed31e9ef4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e9917bcde998b11a628a46c693ace61d" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100BA26F63F57CFC74187305AD06F0CB5DB" ma:contentTypeVersion="21" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="25e14e65583c24ee8279753df285c653">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f4e20c67-38ea-4320-a74f-d908b8ce3f78" xmlns:ns3="a985ee2e-431f-416d-8218-4cbed31e9ef4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="fda615d2316d5e0297db220fdc20abc7" ns2:_="" ns3:_="">
     <xsd:import namespace="f4e20c67-38ea-4320-a74f-d908b8ce3f78"/>
     <xsd:import namespace="a985ee2e-431f-416d-8218-4cbed31e9ef4"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:Bearbeitet" minOccurs="0"/>
@@ -7014,76 +7818,76 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{133E920C-4E9D-49DE-9C1B-B7623ED716E1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="a985ee2e-431f-416d-8218-4cbed31e9ef4"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="f4e20c67-38ea-4320-a74f-d908b8ce3f78"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AACEB3A7-BBA8-4391-B0BA-72313EAA1364}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...15 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DB16A8A1-9286-42E7-B4AC-440FD05C8D91}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B33C957A-9085-498F-AC92-F5019BA9CB83}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="f4e20c67-38ea-4320-a74f-d908b8ce3f78"/>
     <ds:schemaRef ds:uri="a985ee2e-431f-416d-8218-4cbed31e9ef4"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">