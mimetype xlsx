--- v1 (2026-05-02)
+++ v2 (2026-06-16)
@@ -3,2581 +3,2584 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://ortecmanagement.sharepoint.com/Mandate/ORS/02. Kommissionen/02. PVK SVOT/04. Organisation/Vertragslieferanten/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="726" documentId="8_{FE9B3EAB-E71B-44F8-8DA3-315707A8030F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{BF6E1D39-328C-449B-B200-6D9092033BBC}"/>
+  <xr:revisionPtr revIDLastSave="825" documentId="8_{FE9B3EAB-E71B-44F8-8DA3-315707A8030F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{0094F026-4F5B-4F65-B3EF-14121385DD6A}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet0" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet0!$A$1:$I$123</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet0!$A$1:$I$124</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Sheet0!$1:$1</definedName>
   </definedNames>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191028"/>
   <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1109" uniqueCount="828">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1113" uniqueCount="828">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>GLN</t>
   </si>
   <si>
     <t>Adresse</t>
   </si>
   <si>
     <t>PLZ</t>
   </si>
   <si>
     <t>Ort</t>
   </si>
   <si>
+    <t>Verantwortlich</t>
+  </si>
+  <si>
+    <t>Telefon</t>
+  </si>
+  <si>
     <t>Mitglied seit</t>
   </si>
   <si>
     <t>Mitglied bis</t>
   </si>
   <si>
+    <t>Konzession</t>
+  </si>
+  <si>
+    <t>E-Mail</t>
+  </si>
+  <si>
+    <t xml:space="preserve">A. Flum GmbH Orthopädie-Technik </t>
+  </si>
+  <si>
+    <t>7601007781911</t>
+  </si>
+  <si>
+    <t>Feierabendstrasse 47</t>
+  </si>
+  <si>
+    <t>4051</t>
+  </si>
+  <si>
+    <t>Basel</t>
+  </si>
+  <si>
+    <t>Andreas Flum</t>
+  </si>
+  <si>
+    <t>061 262 32 32</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>ORS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">info@aflum.ch </t>
+  </si>
+  <si>
+    <t>Aare Orthopädie AG Orthopädie- und Rehatechnik</t>
+  </si>
+  <si>
+    <t>7601001989269</t>
+  </si>
+  <si>
+    <t>Depotstrasse 4</t>
+  </si>
+  <si>
+    <t>3012</t>
+  </si>
+  <si>
+    <t>Bern</t>
+  </si>
+  <si>
+    <t>031 302 71 59</t>
+  </si>
+  <si>
+    <t>info@aare-ortho.ch</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Affolter Orthopädie GmbH </t>
+  </si>
+  <si>
+    <t>7601007783236</t>
+  </si>
+  <si>
+    <t>Gerliswilstrasse 55</t>
+  </si>
+  <si>
+    <t>6020</t>
+  </si>
+  <si>
+    <t>Emmenbrücke</t>
+  </si>
+  <si>
+    <t>Beat Affolter</t>
+  </si>
+  <si>
+    <t>041 261 08 08</t>
+  </si>
+  <si>
+    <t xml:space="preserve">info@affolter-orthopaedie.ch </t>
+  </si>
+  <si>
+    <t>aktivortho ag Orthopädie, Reha und Schuhtechnik</t>
+  </si>
+  <si>
+    <t>7601003850338</t>
+  </si>
+  <si>
+    <t>Römerstrasse 7</t>
+  </si>
+  <si>
+    <t>4600</t>
+  </si>
+  <si>
+    <t>Olten</t>
+  </si>
+  <si>
+    <t>Cédric Wirz</t>
+  </si>
+  <si>
+    <t>062 213 90 90</t>
+  </si>
+  <si>
+    <t xml:space="preserve">info@aktivortho.ch </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Alpha-Reha Sàrl </t>
+  </si>
+  <si>
+    <t>7601007982615</t>
+  </si>
+  <si>
+    <t>route Industrielle 2</t>
+  </si>
+  <si>
+    <t>1806</t>
+  </si>
+  <si>
+    <t>St-Légier-La Chiésaz</t>
+  </si>
+  <si>
+    <t>Stephan Ammon</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ammon Orthopädie </t>
+  </si>
+  <si>
+    <t>7601007783427</t>
+  </si>
+  <si>
+    <t>Bendicht-Rechberger-Strasse 5</t>
+  </si>
+  <si>
+    <t>2502</t>
+  </si>
+  <si>
+    <t>Biel/Bienne</t>
+  </si>
+  <si>
+    <t>032 323 16 01</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ammon@sunrise.ch </t>
+  </si>
+  <si>
+    <t>Amrein Olivier</t>
+  </si>
+  <si>
+    <t>7601007783830</t>
+  </si>
+  <si>
+    <t>1018</t>
+  </si>
+  <si>
+    <t>Lausanne</t>
+  </si>
+  <si>
+    <t>Stirnimann Philipp</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Atelier für Orthopädie Simka AG </t>
+  </si>
+  <si>
+    <t>7601007783441</t>
+  </si>
+  <si>
+    <t>Kasernenstrasse 95</t>
+  </si>
+  <si>
+    <t>7000</t>
+  </si>
+  <si>
+    <t>Chur</t>
+  </si>
+  <si>
+    <t>Florian Sieber</t>
+  </si>
+  <si>
+    <t>081 253 61 60</t>
+  </si>
+  <si>
+    <t xml:space="preserve">info@simka-orthopaedie.ch </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Auforum AG </t>
+  </si>
+  <si>
+    <t>7601002767309</t>
+  </si>
+  <si>
+    <t>Bleichistrasse 5</t>
+  </si>
+  <si>
+    <t>6300</t>
+  </si>
+  <si>
+    <t>Zug</t>
+  </si>
+  <si>
+    <t>Schweitzer Ralf</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Balgrist PartnerOrtho AG </t>
+  </si>
+  <si>
+    <t>7601007593149</t>
+  </si>
+  <si>
+    <t>Im Ergel 1</t>
+  </si>
+  <si>
+    <t>5404</t>
+  </si>
+  <si>
+    <t>Baden</t>
+  </si>
+  <si>
+    <t>Sylvia Knorr</t>
+  </si>
+  <si>
+    <t>056 486 18 90</t>
+  </si>
+  <si>
+    <t>info@bportho.ch</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Balgrist Tec AG </t>
+  </si>
+  <si>
+    <t>7601003226546</t>
+  </si>
+  <si>
+    <t>Forchstrasse 340</t>
+  </si>
+  <si>
+    <t>8008</t>
+  </si>
+  <si>
+    <t>Zürich</t>
+  </si>
+  <si>
+    <t>Corinna Seidel</t>
+  </si>
+  <si>
+    <t>044 386 58 00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">info-tec@balgrist.ch </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Baselbieter Orthopädie- und Rehatechnik AG </t>
+  </si>
+  <si>
+    <t>7601007783458</t>
+  </si>
+  <si>
+    <t>Niederschönthalstrasse 2</t>
+  </si>
+  <si>
+    <t>4402</t>
+  </si>
+  <si>
+    <t>Frenkendorf</t>
+  </si>
+  <si>
+    <t>Ralf Schweitzer</t>
+  </si>
+  <si>
+    <t>061 903 21 21</t>
+  </si>
+  <si>
+    <t xml:space="preserve">info@bb-ortho.ch </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Basler Orthopädie René Ruepp AG </t>
+  </si>
+  <si>
+    <t>7601003005479</t>
+  </si>
+  <si>
+    <t>Austrasse 109</t>
+  </si>
+  <si>
+    <t>Fabienne Florence</t>
+  </si>
+  <si>
+    <t>061 205 77 77</t>
+  </si>
+  <si>
+    <t xml:space="preserve">info@rene-ruepp.ch </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bellmann Orthopädie Technik GmbH </t>
+  </si>
+  <si>
+    <t>7601007783243</t>
+  </si>
+  <si>
+    <t>Seebahnstrasse 31</t>
+  </si>
+  <si>
+    <t>8003</t>
+  </si>
+  <si>
+    <t>Matthias Fischer</t>
+  </si>
+  <si>
+    <t>044 461 71 21</t>
+  </si>
+  <si>
+    <t xml:space="preserve">info@bellmann.ch </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bente Orthopädie- und Rehatechnik AG </t>
+  </si>
+  <si>
+    <t>7601003910384</t>
+  </si>
+  <si>
+    <t>Grünaustrasse 19</t>
+  </si>
+  <si>
+    <t>9470</t>
+  </si>
+  <si>
+    <t>Buchs SG</t>
+  </si>
+  <si>
+    <t>081 755 80 80</t>
+  </si>
+  <si>
+    <t>bente@spiess-kuehne.ch</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bösch Ortopedia SA </t>
+  </si>
+  <si>
+    <t>7601003851984</t>
+  </si>
+  <si>
+    <t>via Vicari 4a</t>
+  </si>
+  <si>
+    <t>6900</t>
+  </si>
+  <si>
+    <t>Lugano</t>
+  </si>
+  <si>
+    <t>René Boesch</t>
+  </si>
+  <si>
+    <t>091 970 13 39</t>
+  </si>
+  <si>
+    <t xml:space="preserve">bortho@bluewin.ch </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Brunner Orthopädie GmbH </t>
+  </si>
+  <si>
+    <t>7601003905090</t>
+  </si>
+  <si>
+    <t>Rorschacher Strasse 170</t>
+  </si>
+  <si>
+    <t>9000</t>
+  </si>
+  <si>
+    <t>St. Gallen</t>
+  </si>
+  <si>
+    <t>Markus Brunner</t>
+  </si>
+  <si>
+    <t xml:space="preserve">071 544 99 80 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">brunner@brunner-orthopaedie.ch </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Buchli Orthopädie-und Rehatechnik AG </t>
+  </si>
+  <si>
+    <t>7601007783311</t>
+  </si>
+  <si>
+    <t>La-Nicca-Strasse 10</t>
+  </si>
+  <si>
+    <t>Dario Buchli</t>
+  </si>
+  <si>
+    <t>081 252 20 73</t>
+  </si>
+  <si>
+    <t xml:space="preserve">info@buchli.ch </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Centre Orthopédique Valaisan (COV) SA </t>
+  </si>
+  <si>
+    <t>7601003398373</t>
+  </si>
+  <si>
+    <t>route d'Aproz 8</t>
+  </si>
+  <si>
+    <t>1950</t>
+  </si>
+  <si>
+    <t>Sion</t>
+  </si>
+  <si>
+    <t>Florian Wallner</t>
+  </si>
+  <si>
+    <t>027 327 60 70</t>
+  </si>
+  <si>
+    <t xml:space="preserve">dholzer@covsa.ch </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Clinique romande de réadaptation </t>
+  </si>
+  <si>
+    <t>7601002117425</t>
+  </si>
+  <si>
+    <t>avenue du Grand-Champsec 90</t>
+  </si>
+  <si>
+    <t>Simona Fabio</t>
+  </si>
+  <si>
+    <t>027 603 30 30</t>
+  </si>
+  <si>
+    <t xml:space="preserve">info@crr-suva.ch </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Daniel Robert Orthopédie SA </t>
+  </si>
+  <si>
+    <t>7601007783335</t>
+  </si>
+  <si>
+    <t>Route de Divonne 46</t>
+  </si>
+  <si>
+    <t>1260</t>
+  </si>
+  <si>
+    <t>Nyon</t>
+  </si>
+  <si>
+    <t>Adam Berthoud</t>
+  </si>
+  <si>
+    <t>022 365 52 60</t>
+  </si>
+  <si>
+    <t xml:space="preserve">daniel@orthopedie-robert.ch </t>
+  </si>
+  <si>
+    <t>7601001994577</t>
+  </si>
+  <si>
+    <t>Chemin de la Gravière 2</t>
+  </si>
+  <si>
+    <t>Acacias</t>
+  </si>
+  <si>
+    <t>022 340 45 45</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Daniel Robert Orthopédie SA, succursale Lenoir </t>
+  </si>
+  <si>
+    <t>7601007997879</t>
+  </si>
+  <si>
+    <t>Christian Lenoir</t>
+  </si>
+  <si>
+    <t>022 329 69 29</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Degonda-Rehab S.A. </t>
+  </si>
+  <si>
+    <t>7601007959792</t>
+  </si>
+  <si>
+    <t>Chemin Louis-Hubert 2</t>
+  </si>
+  <si>
+    <t>1213</t>
+  </si>
+  <si>
+    <t>Petit-Lancy</t>
+  </si>
+  <si>
+    <t>Räfle Bernhard</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dennda Orthopädie &amp; Rehatechnik AG </t>
+  </si>
+  <si>
+    <t>7601003208283</t>
+  </si>
+  <si>
+    <t>Bahnhofplatz 1</t>
+  </si>
+  <si>
+    <t>3930</t>
+  </si>
+  <si>
+    <t>Visp</t>
+  </si>
+  <si>
+    <t>027 946 30 28</t>
+  </si>
+  <si>
+    <t xml:space="preserve">orthopaedie@dennda.ch </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Egg Orthopédie SA </t>
+  </si>
+  <si>
+    <t>7601007783342</t>
+  </si>
+  <si>
+    <t>route de Chancy 98</t>
+  </si>
+  <si>
+    <t>Onex</t>
+  </si>
+  <si>
+    <t>022 310 16 07</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Engels Orthopädietechnik AG </t>
+  </si>
+  <si>
+    <t>7601007783373</t>
+  </si>
+  <si>
+    <t>Hauptstrasse 13</t>
+  </si>
+  <si>
+    <t>4153</t>
+  </si>
+  <si>
+    <t>Reinach BL</t>
+  </si>
+  <si>
+    <t>Michel Bär</t>
+  </si>
+  <si>
+    <t>061 711 88 84</t>
+  </si>
+  <si>
+    <t xml:space="preserve">info@engelsortho.ch </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ernst Rütschi Orthopädie-Technik AG </t>
+  </si>
+  <si>
+    <t>7601007783557</t>
+  </si>
+  <si>
+    <t>Rennweg 8</t>
+  </si>
+  <si>
+    <t>8001</t>
+  </si>
+  <si>
+    <t>Frank A. Meier</t>
+  </si>
+  <si>
+    <t>044 211 72 48</t>
+  </si>
+  <si>
+    <t xml:space="preserve">fam@ruetschi-ganganalyse.ch </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gelbart AG </t>
+  </si>
+  <si>
+    <t>7601007783410</t>
+  </si>
+  <si>
+    <t>Tribschenstrasse 64</t>
+  </si>
+  <si>
+    <t>6005</t>
+  </si>
+  <si>
+    <t>Luzern</t>
+  </si>
+  <si>
+    <t>Thorsten Voll</t>
+  </si>
+  <si>
+    <t>041 367 70 17</t>
+  </si>
+  <si>
+    <t xml:space="preserve">info@gelbart.ch </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gregory Glauser AG </t>
+  </si>
+  <si>
+    <t>7601007783588</t>
+  </si>
+  <si>
+    <t>Hardturmstrasse 253</t>
+  </si>
+  <si>
+    <t>8005</t>
+  </si>
+  <si>
+    <t>Grégory Glauser</t>
+  </si>
+  <si>
+    <t>076 503 35 56</t>
+  </si>
+  <si>
+    <t xml:space="preserve">info@orthoglauser.ch </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gygi Orthopädie AG </t>
+  </si>
+  <si>
+    <t>7601003851175</t>
+  </si>
+  <si>
+    <t>Missionsstrasse 38</t>
+  </si>
+  <si>
+    <t>4055</t>
+  </si>
+  <si>
+    <t>Martin Gygi</t>
+  </si>
+  <si>
+    <t>061 381 00 50</t>
+  </si>
+  <si>
+    <t xml:space="preserve">info@gygi.ch </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hermap AG </t>
+  </si>
+  <si>
+    <t>7601001364639</t>
+  </si>
+  <si>
+    <t>Neuhaltenstrasse 1</t>
+  </si>
+  <si>
+    <t>6030</t>
+  </si>
+  <si>
+    <t>Ebikon</t>
+  </si>
+  <si>
+    <t>Markus Schwedhelm  </t>
+  </si>
+  <si>
+    <t>041 444 10 20</t>
+  </si>
+  <si>
+    <t>r.hermetschweiler@hermap.ch</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Heusser Orthopädie-Technik AG </t>
+  </si>
+  <si>
+    <t>7601007783618</t>
+  </si>
+  <si>
+    <t>Albisstrasse 33</t>
+  </si>
+  <si>
+    <t>8134</t>
+  </si>
+  <si>
+    <t>Adliswil</t>
+  </si>
+  <si>
+    <t>Simon Stahlberger</t>
+  </si>
+  <si>
+    <t>044 710 70 50</t>
+  </si>
+  <si>
+    <t xml:space="preserve">info@ortho-heusser.ch </t>
+  </si>
+  <si>
+    <t>Hoffmann orthopédique S.A. Randin-Hoffmann Orthopédie</t>
+  </si>
+  <si>
+    <t>7601003889727</t>
+  </si>
+  <si>
+    <t>rue des Moulins 38</t>
+  </si>
+  <si>
+    <t>1400</t>
+  </si>
+  <si>
+    <t>Yverdon-les-Bains</t>
+  </si>
+  <si>
+    <t>Fabian Meylan</t>
+  </si>
+  <si>
+    <t>024 425 84 46</t>
+  </si>
+  <si>
+    <t xml:space="preserve">aine@randin-hoffmann.ch </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hueskes Orthopädie AG </t>
+  </si>
+  <si>
+    <t>7601003007077</t>
+  </si>
+  <si>
+    <t>St. Johanns-Vorstadt 31</t>
+  </si>
+  <si>
+    <t>4056</t>
+  </si>
+  <si>
+    <t>Benjamin Hueskes</t>
+  </si>
+  <si>
+    <t>061 322 77 70</t>
+  </si>
+  <si>
+    <t xml:space="preserve">info@hueskes.ch </t>
+  </si>
+  <si>
+    <t>Kiechle AG Orthopädie-Technik und Podo-Orthesiologie</t>
+  </si>
+  <si>
+    <t>7601007783663</t>
+  </si>
+  <si>
+    <t>Elisabethenstrasse 39</t>
+  </si>
+  <si>
+    <t>David Vogt</t>
+  </si>
+  <si>
+    <t>061 271 24 15</t>
+  </si>
+  <si>
+    <t xml:space="preserve">info@kiechle.ch </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jamans Orthopädie-Technik GmbH </t>
+  </si>
+  <si>
+    <t>7601007783625</t>
+  </si>
+  <si>
+    <t>Lavanchy Marcel</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kohler Orthopädie Podologie GmbH </t>
+  </si>
+  <si>
+    <t>7601007783632</t>
+  </si>
+  <si>
+    <t>Spitalgasse 2</t>
+  </si>
+  <si>
+    <t>3011</t>
+  </si>
+  <si>
+    <t>Christoph Kohler</t>
+  </si>
+  <si>
+    <t>031 311 40 40</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Info@orthozone.ch </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Laufwerk GmbH </t>
+  </si>
+  <si>
+    <t>7601007783267</t>
+  </si>
+  <si>
+    <t>Siebenmatten 1b</t>
+  </si>
+  <si>
+    <t>5032</t>
+  </si>
+  <si>
+    <t>Aarau Rohr</t>
+  </si>
+  <si>
+    <t>Thomas Kapschak</t>
+  </si>
+  <si>
+    <t>062 823 31 35</t>
+  </si>
+  <si>
+    <t xml:space="preserve">info@laufwerk-aarau.ch </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lavanchy Orthopädie- und Rehatechnik GmbH </t>
+  </si>
+  <si>
+    <t>7601007783571</t>
+  </si>
+  <si>
+    <t>Obergasse 10</t>
+  </si>
+  <si>
+    <t>8400</t>
+  </si>
+  <si>
+    <t>Winterthur</t>
+  </si>
+  <si>
+    <t>Marcel Lavanchy</t>
+  </si>
+  <si>
+    <t>052 212 61 66</t>
+  </si>
+  <si>
+    <t xml:space="preserve">info@lavanchy.ch </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Les Orthopédistes Sàrl </t>
+  </si>
+  <si>
+    <t>7601007783649</t>
+  </si>
+  <si>
+    <t>1820</t>
+  </si>
+  <si>
+    <t>Nadina Schneeberger</t>
+  </si>
+  <si>
+    <t xml:space="preserve">info@lesorthopedistes.ch </t>
+  </si>
+  <si>
+    <t>Lenoir Christian</t>
+  </si>
+  <si>
+    <t>7601007784486</t>
+  </si>
+  <si>
+    <t>1205</t>
+  </si>
+  <si>
+    <t>Genève</t>
+  </si>
+  <si>
+    <t xml:space="preserve">L'Ortopedica di Fulvio Cazzoli </t>
+  </si>
+  <si>
+    <t>7601007783670</t>
+  </si>
+  <si>
+    <t>Via Giacomo Mercoli 1</t>
+  </si>
+  <si>
+    <t>Fulvio Cazzoli</t>
+  </si>
+  <si>
+    <t>091 972 59 91</t>
+  </si>
+  <si>
+    <t xml:space="preserve">lortopedicalugano@bluewin.ch </t>
+  </si>
+  <si>
+    <t xml:space="preserve">marco steffen - Orthopädie, Sanitätshaus, Schuhe </t>
+  </si>
+  <si>
+    <t>7601007783595</t>
+  </si>
+  <si>
+    <t>Rabengasse 5</t>
+  </si>
+  <si>
+    <t>4800</t>
+  </si>
+  <si>
+    <t>Zofingen</t>
+  </si>
+  <si>
+    <t>Benjamin Steffen</t>
+  </si>
+  <si>
+    <t>062 751 99 00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">marcosteffen@hin.ch </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mahjoubi laboratorio ortopedico </t>
+  </si>
+  <si>
+    <t>7601007783700</t>
+  </si>
+  <si>
+    <t>Via Besso 66</t>
+  </si>
+  <si>
+    <t>Massagno</t>
+  </si>
+  <si>
+    <t>Mahjoubi M'Barek</t>
+  </si>
+  <si>
+    <t>091 967 49 00</t>
+  </si>
+  <si>
+    <t>Messmer Orthopédie Messmer Philippe</t>
+  </si>
+  <si>
+    <t>7601007783601</t>
+  </si>
+  <si>
+    <t>2300</t>
+  </si>
+  <si>
+    <t>La Chaux-de-Fonds</t>
+  </si>
+  <si>
+    <t>Philipp Messmer</t>
+  </si>
+  <si>
+    <t>032 913 26 10</t>
+  </si>
+  <si>
+    <t>pmessmer@swopt.ch</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Meditec SA </t>
+  </si>
+  <si>
+    <t>7601002747622</t>
+  </si>
+  <si>
+    <t>chemin de la Thiolaz 6</t>
+  </si>
+  <si>
+    <t>1038</t>
+  </si>
+  <si>
+    <t>Bercher</t>
+  </si>
+  <si>
+    <t>Benz-Negele Anika</t>
+  </si>
+  <si>
+    <t>Meichtry Beat</t>
+  </si>
+  <si>
+    <t>7601007784844</t>
+  </si>
+  <si>
+    <t>3775</t>
+  </si>
+  <si>
+    <t>Lenk i. S. Zustellun</t>
+  </si>
+  <si>
+    <t>Neb Johannes</t>
+  </si>
+  <si>
+    <t>münger orthopädie- und rehatechnik ag</t>
+  </si>
+  <si>
+    <t>7601001602946</t>
+  </si>
+  <si>
+    <t>Kantonsstrasse 19</t>
+  </si>
+  <si>
+    <t>Horw</t>
+  </si>
+  <si>
+    <t>Michael Münger</t>
+  </si>
+  <si>
+    <t>041 512 41 41</t>
+  </si>
+  <si>
+    <t>info@muenger-ortho.ch</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Negele Orthopädie Anstalt </t>
+  </si>
+  <si>
+    <t>7601003851939</t>
+  </si>
+  <si>
+    <t>Landstrasse 310</t>
+  </si>
+  <si>
+    <t>9495</t>
+  </si>
+  <si>
+    <t>Triesen</t>
+  </si>
+  <si>
+    <t>Anika Benz-Negele</t>
+  </si>
+  <si>
+    <t>+423 392 40 82</t>
+  </si>
+  <si>
+    <t>info@orthonegele.ch</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Murten Orthopädie KLG, Courgevaux </t>
+  </si>
+  <si>
+    <t>7601007783731</t>
+  </si>
+  <si>
+    <t>Au Tombex 41</t>
+  </si>
+  <si>
+    <t>3280</t>
+  </si>
+  <si>
+    <t>Murten</t>
+  </si>
+  <si>
+    <t>Matthias Schulz</t>
+  </si>
+  <si>
+    <t>Negele Orthopädie GmbH</t>
+  </si>
+  <si>
+    <t>St. Gallerstrasse 3</t>
+  </si>
+  <si>
+    <t>Sargans</t>
+  </si>
+  <si>
+    <t>081 723 40 82</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NEOTEC, Neb Orthopädie </t>
+  </si>
+  <si>
+    <t>7601007783755</t>
+  </si>
+  <si>
+    <t>Konstanzerstrasse 38</t>
+  </si>
+  <si>
+    <t>9500</t>
+  </si>
+  <si>
+    <t>Wil SG</t>
+  </si>
+  <si>
+    <t>Johannes Neb</t>
+  </si>
+  <si>
+    <t>071 571 36 22</t>
+  </si>
+  <si>
+    <t>neb.ortho@hin.ch</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NUMO Orthopedic Systems AG </t>
+  </si>
+  <si>
+    <t>7601007783786</t>
+  </si>
+  <si>
+    <t>Kanalstrasse 8</t>
+  </si>
+  <si>
+    <t>8953</t>
+  </si>
+  <si>
+    <t>Dietikon</t>
+  </si>
+  <si>
+    <t>Laurent Hoffmann</t>
+  </si>
+  <si>
+    <t>044 746 46 00</t>
+  </si>
+  <si>
+    <t>Omod Orthopädie- und Rehatechnik GmbH</t>
+  </si>
+  <si>
+    <t>Grindlenstrasse 3</t>
+  </si>
+  <si>
+    <t>Geroldswil</t>
+  </si>
+  <si>
+    <t>Ralph Jacob</t>
+  </si>
+  <si>
+    <t>044 554 26 81</t>
+  </si>
+  <si>
+    <t>ralph.jacob@omod.ch</t>
+  </si>
+  <si>
+    <t>ORTHETHIC Giglio SA</t>
+  </si>
+  <si>
+    <t>7601007783533</t>
+  </si>
+  <si>
+    <t>Rue du Tir-au-Canon 6</t>
+  </si>
+  <si>
+    <t>1227</t>
+  </si>
+  <si>
+    <t>Carouge GE</t>
+  </si>
+  <si>
+    <t>Paul giglio</t>
+  </si>
+  <si>
+    <t>022 320 37 08</t>
+  </si>
+  <si>
+    <t>ORTHETHIC Kern SA</t>
+  </si>
+  <si>
+    <t>7601003851564</t>
+  </si>
+  <si>
+    <t>avenue de Beaulieu 9</t>
+  </si>
+  <si>
+    <t>1004</t>
+  </si>
+  <si>
+    <t>Anthony Kern</t>
+  </si>
+  <si>
+    <t>021 641 61 61</t>
+  </si>
+  <si>
+    <t>info.lau@orthethic.ch</t>
+  </si>
+  <si>
+    <t>Ortho Balance Moser Laurentius C.</t>
+  </si>
+  <si>
+    <t>7601007997527</t>
+  </si>
+  <si>
+    <t>Panoramastrasse 28</t>
+  </si>
+  <si>
+    <t>6074</t>
+  </si>
+  <si>
+    <t>Giswil</t>
+  </si>
+  <si>
+    <t>041 675 25 25</t>
+  </si>
+  <si>
+    <t>B-Konzession</t>
+  </si>
+  <si>
+    <t>laurentius.moser@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ortho Botta AG </t>
+  </si>
+  <si>
+    <t>7601007783502</t>
+  </si>
+  <si>
+    <t>Karl-Neuhaus-Strasse 24</t>
+  </si>
+  <si>
+    <t>Joel Hauser</t>
+  </si>
+  <si>
+    <t>032 328 40 80</t>
+  </si>
+  <si>
+    <t>info@orthobotta.ch</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ortho Group AG </t>
+  </si>
+  <si>
+    <t>7601007783489</t>
+  </si>
+  <si>
+    <t>Kreuzstrasse 46</t>
+  </si>
+  <si>
+    <t>Mark Sommerhalder</t>
+  </si>
+  <si>
+    <t>044 266 61 66</t>
+  </si>
+  <si>
+    <t>info@ortho-group.ch</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ortho Koller SA </t>
+  </si>
+  <si>
+    <t>7601003851533</t>
+  </si>
+  <si>
+    <t>Avenue Général-Guisan 38</t>
+  </si>
+  <si>
+    <t>1800</t>
+  </si>
+  <si>
+    <t>Vevey</t>
+  </si>
+  <si>
+    <t>Stanley Koller</t>
+  </si>
+  <si>
+    <t>021 922 72 82</t>
+  </si>
+  <si>
+    <t xml:space="preserve">info@orthokoller.ch </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ortho Vital GmbH </t>
+  </si>
+  <si>
+    <t>7601007783656</t>
+  </si>
+  <si>
+    <t>8910</t>
+  </si>
+  <si>
+    <t>Affoltern am Albis</t>
+  </si>
+  <si>
+    <t>Mario Harkam</t>
+  </si>
+  <si>
+    <t>044 760 05 75</t>
+  </si>
+  <si>
+    <t xml:space="preserve">info@ortho-vital.ch </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ortho-Atelier GmbH </t>
+  </si>
+  <si>
+    <t>7601007783298</t>
+  </si>
+  <si>
+    <t>Geuenseestrasse 5</t>
+  </si>
+  <si>
+    <t>6210</t>
+  </si>
+  <si>
+    <t>Sursee</t>
+  </si>
+  <si>
+    <t>Josef Harth</t>
+  </si>
+  <si>
+    <t>041 920 45 45</t>
+  </si>
+  <si>
+    <t>ortho.atelier@icloud.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ortho-Atelier-Muri </t>
+  </si>
+  <si>
+    <t>7601007783793</t>
+  </si>
+  <si>
+    <t>Aarauerstrasse 4</t>
+  </si>
+  <si>
+    <t>5630</t>
+  </si>
+  <si>
+    <t>Muri</t>
+  </si>
+  <si>
+    <t>Arno Knothe</t>
+  </si>
+  <si>
+    <t>056 525 88 22</t>
+  </si>
+  <si>
+    <t xml:space="preserve">orthopaedie-technik-muri@hin.ch </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Orthoconcept SA </t>
+  </si>
+  <si>
+    <t>7601007783816</t>
+  </si>
+  <si>
+    <t>Avenue Beauregard 9</t>
+  </si>
+  <si>
+    <t>1700</t>
+  </si>
+  <si>
+    <t>Fribourg</t>
+  </si>
+  <si>
+    <t>026 424 42 40</t>
+  </si>
+  <si>
+    <t xml:space="preserve">info@orthoconcept.ch </t>
+  </si>
+  <si>
+    <t>Orthoconcept SA, Lussy sur Morges</t>
+  </si>
+  <si>
+    <t>Chemin de la Vignette 3</t>
+  </si>
+  <si>
+    <t>Lussy sur Morges</t>
+  </si>
+  <si>
+    <t>021 869 72 63</t>
+  </si>
+  <si>
+    <t>lacote@orthoconcept.ch</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ortholino Orthopädie-Technik Schmid &amp; Co. </t>
+  </si>
+  <si>
+    <t>7601007783809</t>
+  </si>
+  <si>
+    <t>Baarerstrasse 45</t>
+  </si>
+  <si>
+    <t>Peter Schmid</t>
+  </si>
+  <si>
+    <t>041 531 20 20</t>
+  </si>
+  <si>
+    <t xml:space="preserve">info@ortholino.ch </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Orthopädie Bähler AG </t>
+  </si>
+  <si>
+    <t>7601003851618</t>
+  </si>
+  <si>
+    <t>Andreas Grimm</t>
+  </si>
+  <si>
+    <t>044 266 61 61</t>
+  </si>
+  <si>
+    <t xml:space="preserve">info@baehler.com </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Orthopädie Eriksson GmbH </t>
+  </si>
+  <si>
+    <t>7601007937257</t>
+  </si>
+  <si>
+    <t>Kasernenstrasse 21</t>
+  </si>
+  <si>
+    <t>3600</t>
+  </si>
+  <si>
+    <t>Thun</t>
+  </si>
+  <si>
+    <t>Valentin Eriksson</t>
+  </si>
+  <si>
+    <t>033 222 72 70</t>
+  </si>
+  <si>
+    <t>orthopaedie-eriksson@hin.ch</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Orthopädie Gobbato </t>
+  </si>
+  <si>
+    <t>7601007784875</t>
+  </si>
+  <si>
+    <t>Herrengasse 10</t>
+  </si>
+  <si>
+    <t>8853</t>
+  </si>
+  <si>
+    <t>Lachen SZ</t>
+  </si>
+  <si>
+    <t>Otmar Gobbato</t>
+  </si>
+  <si>
+    <t>055 442 60 41</t>
+  </si>
+  <si>
+    <t>info@orthogobbato.ch</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Orthopädie Graf AG </t>
+  </si>
+  <si>
+    <t>7601007614134</t>
+  </si>
+  <si>
+    <t>Bundesstrasse 18</t>
+  </si>
+  <si>
+    <t>6003</t>
+  </si>
+  <si>
+    <t>Elias Graf</t>
+  </si>
+  <si>
+    <t>041 320 01 60</t>
+  </si>
+  <si>
+    <t>info@orthopaedie-graf.ch</t>
+  </si>
+  <si>
+    <t>Orthopädie Podologie Malgaroli &amp; Werne AG</t>
+  </si>
+  <si>
+    <t>Mellingerstrasse 1</t>
+  </si>
+  <si>
+    <t>5400</t>
+  </si>
+  <si>
+    <t>Andreas Benner</t>
+  </si>
+  <si>
+    <t>056 222 34 00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">orthoreha@orthopodo.ch </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Orthopädie Schärer AG </t>
+  </si>
+  <si>
+    <t>7601003005196</t>
+  </si>
+  <si>
+    <t>Theaterstrasse 3+5</t>
+  </si>
+  <si>
+    <t>Marco Schärer</t>
+  </si>
+  <si>
+    <t>041 220 78 78</t>
+  </si>
+  <si>
+    <t>admin@orthoweb.ch</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Orthopädie Technik Robert Wettstein </t>
+  </si>
+  <si>
+    <t>7601007783687</t>
+  </si>
+  <si>
+    <t>Josefstrasse 188</t>
+  </si>
+  <si>
+    <t>Sergi Patrick</t>
+  </si>
+  <si>
+    <t>044 272 97 25</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Orthopädie-Atelier Kaufhold </t>
+  </si>
+  <si>
+    <t>7601007783762</t>
+  </si>
+  <si>
+    <t>St. Gallerstrasse 115</t>
+  </si>
+  <si>
+    <t>8645</t>
+  </si>
+  <si>
+    <t>Jona</t>
+  </si>
+  <si>
+    <t>Wallner Florian</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Orthopädie-Atelier Walter Anuth </t>
+  </si>
+  <si>
+    <t>7601007783717</t>
+  </si>
+  <si>
+    <t>Abendweg 2</t>
+  </si>
+  <si>
+    <t>6438</t>
+  </si>
+  <si>
+    <t>Ibach</t>
+  </si>
+  <si>
+    <t>Walter Anuth</t>
+  </si>
+  <si>
+    <t>041 811 55 11</t>
+  </si>
+  <si>
+    <t xml:space="preserve">info@orthopaedie-atelier.ch </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Orthopädie-Technik Sieber </t>
+  </si>
+  <si>
+    <t>7601007783694</t>
+  </si>
+  <si>
+    <t xml:space="preserve">info@ot-sieber.ch </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Orthopädie-Technik W. Hägeli AG </t>
+  </si>
+  <si>
+    <t>7601007783328</t>
+  </si>
+  <si>
+    <t>Röschibachstrasse 46</t>
+  </si>
+  <si>
+    <t>8037</t>
+  </si>
+  <si>
+    <t>Christian Buscher</t>
+  </si>
+  <si>
+    <t>044 272 89 81</t>
+  </si>
+  <si>
+    <t xml:space="preserve">info@haegeli-orthopaedie.ch </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Orthopädie-Technik, Roland Sutter </t>
+  </si>
+  <si>
+    <t>7601007783779</t>
+  </si>
+  <si>
+    <t>Klosterhof 1</t>
+  </si>
+  <si>
+    <t>8630</t>
+  </si>
+  <si>
+    <t>Rüti ZH</t>
+  </si>
+  <si>
+    <t>Roland Sutter</t>
+  </si>
+  <si>
+    <t>055 216 16 20</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Orthopaedie-Ruffieux </t>
+  </si>
+  <si>
+    <t>7601007783724</t>
+  </si>
+  <si>
+    <t>Rue de l'Industrie 16</t>
+  </si>
+  <si>
+    <t>René Ruffieux</t>
+  </si>
+  <si>
+    <t>026 424 45 55</t>
+  </si>
+  <si>
+    <t xml:space="preserve">info@orthopaedie-ruffieux.ch </t>
+  </si>
+  <si>
+    <t>Orthopédie Lausanne Ouest Amrein SA</t>
+  </si>
+  <si>
+    <t>Avenue des Baumettes 5/7C</t>
+  </si>
+  <si>
+    <t>Renens</t>
+  </si>
+  <si>
+    <t>Olivier Amrein</t>
+  </si>
+  <si>
+    <t>021 881 19 19</t>
+  </si>
+  <si>
+    <t>contact@ortholausanneouest.ch</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Orthopédie Riedo Sàrl </t>
+  </si>
+  <si>
+    <t>7601007783748</t>
+  </si>
+  <si>
+    <t>Rue de Monsalvens 33</t>
+  </si>
+  <si>
+    <t>1630</t>
+  </si>
+  <si>
+    <t>Bulle</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Guyomarch Thibauld </t>
+  </si>
+  <si>
+    <t>026 912 11 10</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ortho.riedo@vidymed.ch </t>
+  </si>
+  <si>
+    <t>orthopunkt ag Zentrum für technische Orthopädie</t>
+  </si>
+  <si>
+    <t>7601001373365</t>
+  </si>
+  <si>
+    <t>Schöngrünstrasse 35</t>
+  </si>
+  <si>
+    <t>4500</t>
+  </si>
+  <si>
+    <t>Solothurn</t>
+  </si>
+  <si>
+    <t>Jan Hagen-Schröder</t>
+  </si>
+  <si>
+    <t>032 623 00 53</t>
+  </si>
+  <si>
+    <t xml:space="preserve">info@orthopunkt.ch </t>
+  </si>
+  <si>
+    <t xml:space="preserve">orthorama AG </t>
+  </si>
+  <si>
+    <t>7601007783564</t>
+  </si>
+  <si>
+    <t>Dorfstrasse 24</t>
+  </si>
+  <si>
+    <t>6340</t>
+  </si>
+  <si>
+    <t>Baar</t>
+  </si>
+  <si>
+    <t>Patrick Sergi</t>
+  </si>
+  <si>
+    <t>041 711 69 92</t>
+  </si>
+  <si>
+    <t xml:space="preserve">info@orthorama.ch </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ortho-Reha Wallner SA </t>
+  </si>
+  <si>
+    <t>rue des Fontenailles 16</t>
+  </si>
+  <si>
+    <t>1007</t>
+  </si>
+  <si>
+    <t>021 617 83 56</t>
+  </si>
+  <si>
+    <t>rh@orthoconcept.ch</t>
+  </si>
+  <si>
+    <t>7601003374032</t>
+  </si>
+  <si>
+    <t>Rue des Parcs 129</t>
+  </si>
+  <si>
+    <t>Neuchâtel</t>
+  </si>
+  <si>
+    <t>032 721 20 20</t>
+  </si>
+  <si>
+    <t>7601001992368</t>
+  </si>
+  <si>
+    <t>Ch. de la Gravière 2</t>
+  </si>
+  <si>
+    <t>Les Acacias</t>
+  </si>
+  <si>
+    <t>022 796 69 19</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ortho-Riviera Sàrl </t>
+  </si>
+  <si>
+    <t>7601007783540</t>
+  </si>
+  <si>
+    <t>route de Brent 13e</t>
+  </si>
+  <si>
+    <t>1816</t>
+  </si>
+  <si>
+    <t>Chailly-Montreux</t>
+  </si>
+  <si>
+    <t>Vincent Rieder</t>
+  </si>
+  <si>
+    <t>021 923 55 55</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ORTHO-TEAM Activ AG </t>
+  </si>
+  <si>
+    <t>7601007783526</t>
+  </si>
+  <si>
+    <t>Rosenbergstrasse 16</t>
+  </si>
+  <si>
+    <t>Fröhlich Clemens</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ortho-Team AG </t>
+  </si>
+  <si>
+    <t>7601003851755</t>
+  </si>
+  <si>
+    <t>Effingerstrasse 37</t>
+  </si>
+  <si>
+    <t>3008</t>
+  </si>
+  <si>
+    <t>Manuel Matzinger</t>
+  </si>
+  <si>
+    <t>031 388 89 89</t>
+  </si>
+  <si>
+    <t>info@ortho-team.ch</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ORTHO-TEAM Bührer AG </t>
+  </si>
+  <si>
+    <t>7601007783519</t>
+  </si>
+  <si>
+    <t>Dufourstrasse 11</t>
+  </si>
+  <si>
+    <t>4052</t>
+  </si>
+  <si>
+    <t>Markus Knechtli</t>
+  </si>
+  <si>
+    <t>061 691 62 70</t>
+  </si>
+  <si>
+    <t xml:space="preserve">basel@ortho-team.ch </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ORTHO-TEAM Dynamic AG </t>
+  </si>
+  <si>
     <t>7601007702657</t>
   </si>
   <si>
-    <t xml:space="preserve">ORTHO-TEAM Dynamic AG </t>
-[...1 lines deleted...]
-  <si>
     <t>Bühlstrasse 1</t>
   </si>
   <si>
     <t>8125</t>
   </si>
   <si>
     <t>Zollikerberg</t>
   </si>
   <si>
-    <t/>
-[...26 lines deleted...]
-    <t>Luzern</t>
+    <t>Urs Schweingruber</t>
+  </si>
+  <si>
+    <t>044 422 46 22</t>
+  </si>
+  <si>
+    <t xml:space="preserve">zuerich@ortho-team.ch </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ORTHO-TEAM Luzern AG </t>
   </si>
   <si>
     <t>7601007588381</t>
   </si>
   <si>
-    <t xml:space="preserve">ORTHO-TEAM Luzern AG </t>
-[...1 lines deleted...]
-  <si>
     <t>Grabenhofstrasse 1</t>
   </si>
   <si>
     <t>6010</t>
   </si>
   <si>
     <t>Kriens</t>
   </si>
   <si>
-    <t>7601001373365</t>
-[...26 lines deleted...]
-    <t>Lugano</t>
+    <t>Adrian Frei</t>
+  </si>
+  <si>
+    <t>041 210 95 20</t>
+  </si>
+  <si>
+    <t xml:space="preserve">luzern@ortho-team.ch </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ORTHO-TEAM Mattle AG </t>
+  </si>
+  <si>
+    <t>7601003851823</t>
+  </si>
+  <si>
+    <t>Dornacherplatz 7</t>
+  </si>
+  <si>
+    <t>Dimitri Mattle</t>
+  </si>
+  <si>
+    <t>032 624 11 55</t>
+  </si>
+  <si>
+    <t xml:space="preserve">solothurn@ortho-team.ch </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ORTHO-TEAM Partner AG </t>
   </si>
   <si>
     <t>7601003934830</t>
   </si>
   <si>
-    <t xml:space="preserve">ORTHO-TEAM Partner AG </t>
-[...1 lines deleted...]
-  <si>
     <t>Neuwiesenstrasse 69</t>
   </si>
   <si>
-    <t>8400</t>
-[...128 lines deleted...]
-    <t>Dornacherplatz 7</t>
+    <t>Martin Sauder</t>
+  </si>
+  <si>
+    <t>052 209 01 90</t>
+  </si>
+  <si>
+    <t xml:space="preserve">winterthur@ortho-team.ch </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Orthotec AG   </t>
   </si>
   <si>
     <t>7601003431544</t>
   </si>
   <si>
-    <t xml:space="preserve">Orthotec AG   </t>
-[...1 lines deleted...]
-  <si>
     <t>Guido A. Zäch Strasse 1</t>
   </si>
   <si>
     <t>6207</t>
   </si>
   <si>
     <t>Nottwil</t>
   </si>
   <si>
+    <t>Philipp Gerrits</t>
+  </si>
+  <si>
+    <t>041 939 56 06</t>
+  </si>
+  <si>
+    <t xml:space="preserve">info@orthotec.ch </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Orthotop Orthopädietechnik KlG </t>
+  </si>
+  <si>
+    <t>7601003385861</t>
+  </si>
+  <si>
+    <t>Rümlangstrasse 55</t>
+  </si>
+  <si>
+    <t>8052</t>
+  </si>
+  <si>
+    <t>Michael Poepping</t>
+  </si>
+  <si>
+    <t>043 521 16 10</t>
+  </si>
+  <si>
+    <t>michael.poepping@orthotop.ch</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ortotecnica SA </t>
+  </si>
+  <si>
+    <t>7601007783496</t>
+  </si>
+  <si>
+    <t>Viale Cassarate 1</t>
+  </si>
+  <si>
+    <t>Helga Muhs Hediger</t>
+  </si>
+  <si>
+    <t>091 922 69 29</t>
+  </si>
+  <si>
+    <t xml:space="preserve">info@ortotecnica.ch </t>
+  </si>
+  <si>
+    <t xml:space="preserve">O-tech Ticino SA </t>
+  </si>
+  <si>
+    <t>7601007783274</t>
+  </si>
+  <si>
+    <t>Via Balbio 52</t>
+  </si>
+  <si>
+    <t>6834</t>
+  </si>
+  <si>
+    <t>Morbio Inferiore</t>
+  </si>
+  <si>
+    <t>Clemens Fröhlich</t>
+  </si>
+  <si>
+    <t>091 683 24 84</t>
+  </si>
+  <si>
+    <t xml:space="preserve">info@otechticino.ch </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Otto Bock Suisse AG </t>
+  </si>
+  <si>
+    <t>7601007939824</t>
+  </si>
+  <si>
+    <t>Luzerner Kantonsspital 10</t>
+  </si>
+  <si>
+    <t>6000</t>
+  </si>
+  <si>
+    <t>Luzern 16</t>
+  </si>
+  <si>
+    <t>Raoul Wien</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Philipp Orthopädie GmbH  </t>
+  </si>
+  <si>
+    <t>7601003604450</t>
+  </si>
+  <si>
+    <t>Schützenmattstrasse 41</t>
+  </si>
+  <si>
+    <t>Peter Schildknecht</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pleger Rehatechnik AG </t>
+  </si>
+  <si>
+    <t>7601007911417</t>
+  </si>
+  <si>
+    <t>Im Brühl 7</t>
+  </si>
+  <si>
+    <t>Bischofszell</t>
+  </si>
+  <si>
+    <t>055 536 35 20 </t>
+  </si>
+  <si>
+    <t>info@pleger-rehatechnik.ch</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pompa AG </t>
+  </si>
+  <si>
     <t>7601003851625</t>
   </si>
   <si>
-    <t xml:space="preserve">Pompa AG </t>
-[...1 lines deleted...]
-  <si>
     <t>Hauptstrasse 2</t>
   </si>
   <si>
     <t>5212</t>
   </si>
   <si>
     <t>Hausen AG</t>
   </si>
   <si>
-    <t>7601003889727</t>
-[...11 lines deleted...]
-    <t>Yverdon-les-Bains</t>
+    <t>Pompa Biagio</t>
+  </si>
+  <si>
+    <t>056 442 57 87</t>
+  </si>
+  <si>
+    <t xml:space="preserve">office@pompa.ch </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pro Senectute beider Basel </t>
+  </si>
+  <si>
+    <t>7601002742672</t>
+  </si>
+  <si>
+    <t>Luftgässlein 3</t>
+  </si>
+  <si>
+    <t>4010</t>
+  </si>
+  <si>
+    <t xml:space="preserve">R. Huguenin et fils SA orthopédie - podologie </t>
+  </si>
+  <si>
+    <t>7601007783281</t>
+  </si>
+  <si>
+    <t>Avenue Antoine-Michel-Servan 21</t>
+  </si>
+  <si>
+    <t>1006</t>
+  </si>
+  <si>
+    <t>Charles Huguenn</t>
+  </si>
+  <si>
+    <t>021 616 23 43</t>
+  </si>
+  <si>
+    <t xml:space="preserve">info@huguenin-orthopedie.ch </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rädge Orthopädie-Technik AG </t>
+  </si>
+  <si>
+    <t>7601007783472</t>
+  </si>
+  <si>
+    <t>Wüthrich Stefan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">REH'ACTIF SA </t>
+  </si>
+  <si>
+    <t>7601002865395</t>
+  </si>
+  <si>
+    <t>rue du Tir-au-Canon 6</t>
+  </si>
+  <si>
+    <t>Carouge</t>
+  </si>
+  <si>
+    <t>info.car@orthethic.ch</t>
+  </si>
+  <si>
+    <t>Rehaklinik Bellikon</t>
+  </si>
+  <si>
+    <t>7601002107914</t>
+  </si>
+  <si>
+    <t>Mutschellenstrasse 2</t>
+  </si>
+  <si>
+    <t>5454</t>
+  </si>
+  <si>
+    <t>Bellikon</t>
+  </si>
+  <si>
+    <t>Michael Hofer</t>
+  </si>
+  <si>
+    <t xml:space="preserve">056 485 52 80 </t>
+  </si>
+  <si>
+    <t>sekretariat.to@rehabellikon.ch</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rheinorthopädie AG </t>
+  </si>
+  <si>
+    <t>7601007783434</t>
+  </si>
+  <si>
+    <t>Junkholzweg 1</t>
+  </si>
+  <si>
+    <t>4303</t>
+  </si>
+  <si>
+    <t>Kaiseraugst</t>
+  </si>
+  <si>
+    <t>Marc Gschwind</t>
+  </si>
+  <si>
+    <t>061 811 55 66</t>
+  </si>
+  <si>
+    <t xml:space="preserve">info@rheinorthopaedie.ch </t>
+  </si>
+  <si>
+    <t xml:space="preserve">RollinUp GmbH </t>
+  </si>
+  <si>
+    <t>7601002748407</t>
+  </si>
+  <si>
+    <t>Kirchgasse 5</t>
+  </si>
+  <si>
+    <t>3302</t>
+  </si>
+  <si>
+    <t>Moosseedorf</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Roll-Star Orthorehab SA </t>
+  </si>
+  <si>
+    <t>7601003598421</t>
+  </si>
+  <si>
+    <t>via Pobbia 6</t>
+  </si>
+  <si>
+    <t>6514</t>
+  </si>
+  <si>
+    <t>Sementina</t>
+  </si>
+  <si>
+    <t>Filippo Nishino</t>
+  </si>
+  <si>
+    <t xml:space="preserve">091 857 67 33 </t>
+  </si>
+  <si>
+    <t>info@roll-star.ch</t>
+  </si>
+  <si>
+    <t xml:space="preserve">roth4foot GmbH </t>
+  </si>
+  <si>
+    <t>7601003309614</t>
+  </si>
+  <si>
+    <t>Poststrasse 3</t>
+  </si>
+  <si>
+    <t>9100</t>
+  </si>
+  <si>
+    <t>Herisau</t>
+  </si>
+  <si>
+    <t>Christian Roth</t>
+  </si>
+  <si>
+    <t>071 350 14 44</t>
+  </si>
+  <si>
+    <t xml:space="preserve">roth@roth4foot.ch </t>
+  </si>
+  <si>
+    <t xml:space="preserve">rundum ortho und reha </t>
+  </si>
+  <si>
+    <t>7601003901764</t>
+  </si>
+  <si>
+    <t>Waldeggstrasse 42b</t>
+  </si>
+  <si>
+    <t>3097</t>
+  </si>
+  <si>
+    <t>Liebefeld</t>
+  </si>
+  <si>
+    <t>Matthias Rothe</t>
+  </si>
+  <si>
+    <t>031 381 03 03</t>
+  </si>
+  <si>
+    <t xml:space="preserve">mrothe@ortea.ch </t>
+  </si>
+  <si>
+    <t xml:space="preserve">SanVena GmbH </t>
+  </si>
+  <si>
+    <t>7601007997534</t>
+  </si>
+  <si>
+    <t>Zürcherstrasse 107</t>
+  </si>
+  <si>
+    <t>Sabine Wuchner</t>
+  </si>
+  <si>
+    <t>061 311 03 03</t>
+  </si>
+  <si>
+    <t>sanvena@bluewin.ch</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schaub Kompression Schweiz AG </t>
+  </si>
+  <si>
+    <t>7601007892532</t>
+  </si>
+  <si>
+    <t>Marktgasse 4</t>
+  </si>
+  <si>
+    <t>6460</t>
+  </si>
+  <si>
+    <t>Altdorf</t>
+  </si>
+  <si>
+    <t xml:space="preserve">041 871 18 83 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schildknecht Orthopädie-Technik AG </t>
+  </si>
+  <si>
+    <t>7601007783403</t>
+  </si>
+  <si>
+    <t>Zürcherstrasse 8</t>
+  </si>
+  <si>
+    <t>071 911 38 48</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schmid Orthopädie-Technik GmbH </t>
+  </si>
+  <si>
+    <t>7601007783380</t>
+  </si>
+  <si>
+    <t xml:space="preserve">spiess + kühne AG </t>
   </si>
   <si>
     <t>7601003392005</t>
   </si>
   <si>
-    <t xml:space="preserve">spiess + kühne AG </t>
-[...1 lines deleted...]
-  <si>
     <t>Rorschacher Strasse 154</t>
   </si>
   <si>
-    <t>9000</t>
-[...737 lines deleted...]
-    <t xml:space="preserve">Rädge Orthopädie-Technik AG </t>
+    <t>Daniel Zweifel</t>
+  </si>
+  <si>
+    <t>071 243 60 60</t>
+  </si>
+  <si>
+    <t xml:space="preserve">info@spiess-kuehne.ch </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tamagni &amp; Partner AG, Orthopädie-Technik </t>
+  </si>
+  <si>
+    <t>7601007783359</t>
+  </si>
+  <si>
+    <t>Seefeldstrasse 25</t>
+  </si>
+  <si>
+    <t>Ivo Roncoroni</t>
+  </si>
+  <si>
+    <t>044 252 75 60</t>
+  </si>
+  <si>
+    <t xml:space="preserve">info@tamagnipartner.ch </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vidy-Ortho SA </t>
+  </si>
+  <si>
+    <t>7601003006216</t>
+  </si>
+  <si>
+    <t>route de Chavannes 9A</t>
+  </si>
+  <si>
+    <t>Thibauld Guyomarch</t>
+  </si>
+  <si>
+    <t>021 622 87 87</t>
+  </si>
+  <si>
+    <t>vidy.ortho@vidymed.ch</t>
+  </si>
+  <si>
+    <t>7601007784851</t>
+  </si>
+  <si>
+    <t>Gartenstrasse 1</t>
+  </si>
+  <si>
+    <t>3063</t>
+  </si>
+  <si>
+    <t>Ittigen</t>
+  </si>
+  <si>
+    <t>Stefan Wüthrich</t>
+  </si>
+  <si>
+    <t>031 922 04 14</t>
+  </si>
+  <si>
+    <t>Zurzach Care AG Tenedo Santé</t>
   </si>
   <si>
     <t>7601007783465</t>
   </si>
   <si>
-    <t>Zurzach Care AG Tenedo Santé</t>
-[...1 lines deleted...]
-  <si>
     <t>Quellenstrasse 34</t>
   </si>
   <si>
     <t>5330</t>
   </si>
   <si>
     <t>Bad Zurzach</t>
   </si>
   <si>
-    <t>7601002107914</t>
-[...668 lines deleted...]
-    <t>031 922 04 14</t>
+    <t>Agron Bunjaku</t>
   </si>
   <si>
     <t>056 269 50 64</t>
   </si>
   <si>
-    <t>061 262 32 32</t>
-[...293 lines deleted...]
-    <t>Michel Bär</t>
+    <t>tenedosante@rehaclinic.ch</t>
   </si>
   <si>
     <t>Nur für Versand neuer Tarif:</t>
   </si>
   <si>
     <t>MediData AG</t>
   </si>
   <si>
+    <t>fatjan.sylaj@medidata.ch</t>
+  </si>
+  <si>
     <t>Platz 6</t>
   </si>
   <si>
     <t>Root</t>
   </si>
   <si>
     <t>Fatjan Sylai</t>
   </si>
   <si>
-    <t>fatjan.sylaj@medidata.ch</t>
-[...431 lines deleted...]
-    <t>Florian Wallner</t>
+    <t>Rue du Parc 17</t>
+  </si>
+  <si>
+    <t>Nino Düsel</t>
+  </si>
+  <si>
+    <t>SanVena hat sich selbst vom OSM-Tarif abgemeldet (Mail Zinsi vom 27.04.2026)</t>
+  </si>
+  <si>
+    <t>022 309 48 48</t>
+  </si>
+  <si>
+    <t>Ässere Grundstrasse 1</t>
+  </si>
+  <si>
+    <t>Fabian Santschi</t>
+  </si>
+  <si>
+    <t>Frédéric Bertschy</t>
+  </si>
+  <si>
+    <t>Route Industrielle 2</t>
+  </si>
+  <si>
+    <t>Saint-Légier-La Chiésaz</t>
+  </si>
+  <si>
+    <t>021 963 57 57</t>
+  </si>
+  <si>
+    <t>info@numo.ch</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd\.mm\.yyyy"/>
   </numFmts>
-  <fonts count="16" x14ac:knownFonts="1">
+  <fonts count="17" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
@@ -2634,50 +2637,55 @@
       <u/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0" tint="-0.34998626667073579"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="0" tint="-0.34998626667073579"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0" tint="-0.34998626667073579"/>
       <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Aptos"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
@@ -2761,85 +2769,94 @@
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="1" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Link" xfId="1" builtinId="8"/>
     <cellStyle name="Standard" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="18">
     <dxf>
       <font>
-        <strike val="0"/>
-[...3 lines deleted...]
-        <color auto="1"/>
+        <color rgb="FF00B050"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="0" tint="-0.34998626667073579"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF00B050"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="0" tint="-0.34998626667073579"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color auto="1"/>
         <name val="Arial"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
@@ -2936,66 +2953,55 @@
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color auto="1"/>
         <name val="Arial"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <vertAlign val="baseline"/>
         <color auto="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
-        <color rgb="FF00B050"/>
-[...14 lines deleted...]
-        <color theme="0" tint="-0.34998626667073579"/>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <vertAlign val="baseline"/>
+        <color auto="1"/>
       </font>
     </dxf>
     <dxf>
       <border>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color theme="0"/>
         <name val="Arial"/>
         <family val="2"/>
         <scheme val="none"/>
@@ -3003,67 +3009,67 @@
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor theme="8" tint="-0.249977111117893"/>
         </patternFill>
       </fill>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{07831112-4BF1-4EED-9AEC-75557FB53EA2}" name="Tabelle1" displayName="Tabelle1" ref="A1:K123" totalsRowShown="0" headerRowDxfId="17" dataDxfId="0" headerRowBorderDxfId="16">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{07831112-4BF1-4EED-9AEC-75557FB53EA2}" name="Tabelle1" displayName="Tabelle1" ref="A1:K123" totalsRowShown="0" headerRowDxfId="17" dataDxfId="15" headerRowBorderDxfId="16">
   <autoFilter ref="A1:K123" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:J123">
     <sortCondition ref="A1:A123"/>
   </sortState>
   <tableColumns count="11">
-    <tableColumn id="2" xr3:uid="{CD51DF3B-511F-432C-8F8F-0716792760E7}" name="Name" dataDxfId="11"/>
-[...9 lines deleted...]
-    <tableColumn id="11" xr3:uid="{C86338CE-B1EC-49BA-8120-4F97FF4113AD}" name="E-Mail" dataDxfId="1"/>
+    <tableColumn id="2" xr3:uid="{CD51DF3B-511F-432C-8F8F-0716792760E7}" name="Name" dataDxfId="14"/>
+    <tableColumn id="1" xr3:uid="{4282E28D-4612-4276-9D3B-C1EB510666F2}" name="GLN" dataDxfId="13"/>
+    <tableColumn id="3" xr3:uid="{127F7C8B-2243-4000-9E59-E4EC1E49006A}" name="Adresse" dataDxfId="12"/>
+    <tableColumn id="4" xr3:uid="{89DF8CB6-BD15-4B6C-BA4B-1AEF208F2F38}" name="PLZ" dataDxfId="11"/>
+    <tableColumn id="5" xr3:uid="{EB907A1C-1130-4159-995D-95A2A37E1284}" name="Ort" dataDxfId="10"/>
+    <tableColumn id="9" xr3:uid="{B7B06AD4-B6CE-4541-9356-89422BD760A0}" name="Verantwortlich" dataDxfId="9"/>
+    <tableColumn id="6" xr3:uid="{B1291B4E-C3CF-45C1-A14A-7252E314B31F}" name="Telefon" dataDxfId="8"/>
+    <tableColumn id="7" xr3:uid="{95B83F3D-25E3-47C9-9EA6-C2E18D7B0EC0}" name="Mitglied seit" dataDxfId="7"/>
+    <tableColumn id="8" xr3:uid="{8C4B3580-A275-46E8-A712-4F20FEEC82FD}" name="Mitglied bis" dataDxfId="6"/>
+    <tableColumn id="10" xr3:uid="{3ED37FB2-A29B-421C-A02B-CD6AFFE3C408}" name="Konzession" dataDxfId="5"/>
+    <tableColumn id="11" xr3:uid="{C86338CE-B1EC-49BA-8120-4F97FF4113AD}" name="E-Mail" dataDxfId="4"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight1" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 – 2022-Design">
   <a:themeElements>
     <a:clrScheme name="Office 2013 – 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
@@ -3329,4296 +3335,4308 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@ortho-vital.ch%20" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fatjan.sylaj@medidata.ch" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:K130"/>
+  <dimension ref="A1:M130"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A28" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="M51" sqref="M51"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A116" sqref="A116:XFD118"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="46.7109375" customWidth="1"/>
     <col min="2" max="2" width="19.28515625" style="2" customWidth="1"/>
     <col min="3" max="3" width="28.28515625" style="1" customWidth="1"/>
     <col min="4" max="4" width="7.85546875" style="2" customWidth="1"/>
-    <col min="5" max="6" width="17.42578125" style="1" customWidth="1"/>
+    <col min="5" max="5" width="17.42578125" style="1" customWidth="1"/>
+    <col min="6" max="6" width="18.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="13.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="11.7109375" style="1" customWidth="1"/>
     <col min="9" max="9" width="11.7109375" style="2" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" style="2" customWidth="1"/>
     <col min="11" max="11" width="31.85546875" style="20" bestFit="1" customWidth="1"/>
     <col min="12" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A1" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="5" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="4" t="s">
-        <v>587</v>
+        <v>5</v>
       </c>
       <c r="G1" s="4" t="s">
-        <v>480</v>
+        <v>6</v>
       </c>
       <c r="H1" s="5" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="I1" s="5" t="s">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="J1" s="9" t="s">
-        <v>671</v>
+        <v>9</v>
       </c>
       <c r="K1" s="17" t="s">
-        <v>708</v>
+        <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A2" s="20" t="s">
-        <v>170</v>
+        <v>11</v>
       </c>
       <c r="B2" s="24" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="C2" s="20" t="s">
-        <v>171</v>
+        <v>13</v>
       </c>
       <c r="D2" s="24" t="s">
-        <v>54</v>
+        <v>14</v>
       </c>
       <c r="E2" s="20" t="s">
-        <v>55</v>
+        <v>15</v>
       </c>
       <c r="F2" s="7" t="s">
-        <v>602</v>
+        <v>16</v>
       </c>
       <c r="G2" s="20" t="s">
-        <v>579</v>
+        <v>17</v>
       </c>
       <c r="H2" s="25">
         <v>42370</v>
       </c>
       <c r="I2" s="24" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="J2" s="20" t="s">
-        <v>672</v>
+        <v>19</v>
       </c>
       <c r="K2" s="18" t="s">
-        <v>709</v>
+        <v>20</v>
       </c>
     </row>
     <row r="3" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A3" s="20" t="s">
-        <v>478</v>
+        <v>21</v>
       </c>
       <c r="B3" s="24" t="s">
-        <v>477</v>
+        <v>22</v>
       </c>
       <c r="C3" s="20" t="s">
-        <v>396</v>
+        <v>23</v>
       </c>
       <c r="D3" s="24" t="s">
-        <v>397</v>
+        <v>24</v>
       </c>
       <c r="E3" s="20" t="s">
-        <v>80</v>
+        <v>25</v>
       </c>
       <c r="F3" s="8"/>
       <c r="G3" s="20" t="s">
-        <v>481</v>
+        <v>26</v>
       </c>
       <c r="H3" s="25">
         <v>45265</v>
       </c>
       <c r="I3" s="25" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="J3" s="20" t="s">
-        <v>672</v>
+        <v>19</v>
       </c>
       <c r="K3" s="18" t="s">
-        <v>710</v>
+        <v>27</v>
       </c>
     </row>
     <row r="4" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A4" s="20" t="s">
-        <v>105</v>
+        <v>28</v>
       </c>
       <c r="B4" s="24" t="s">
-        <v>104</v>
+        <v>29</v>
       </c>
       <c r="C4" s="20" t="s">
-        <v>106</v>
+        <v>30</v>
       </c>
       <c r="D4" s="24" t="s">
-        <v>107</v>
+        <v>31</v>
       </c>
       <c r="E4" s="20" t="s">
-        <v>108</v>
+        <v>32</v>
       </c>
       <c r="F4" s="7" t="s">
-        <v>603</v>
+        <v>33</v>
       </c>
       <c r="G4" s="20" t="s">
-        <v>580</v>
+        <v>34</v>
       </c>
       <c r="H4" s="25">
         <v>42370</v>
       </c>
       <c r="I4" s="24" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="J4" s="20" t="s">
-        <v>672</v>
+        <v>19</v>
       </c>
       <c r="K4" s="18" t="s">
-        <v>711</v>
+        <v>35</v>
       </c>
     </row>
     <row r="5" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A5" s="20" t="s">
+        <v>36</v>
+      </c>
+      <c r="B5" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="C5" s="20" t="s">
+        <v>38</v>
+      </c>
+      <c r="D5" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="E5" s="20" t="s">
+        <v>40</v>
+      </c>
+      <c r="F5" s="18" t="s">
+        <v>41</v>
+      </c>
+      <c r="G5" s="20" t="s">
+        <v>42</v>
+      </c>
+      <c r="H5" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I5" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="J5" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="K5" s="18" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A6" s="20" t="s">
+        <v>44</v>
+      </c>
+      <c r="B6" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="C6" s="20" t="s">
+        <v>46</v>
+      </c>
+      <c r="D6" s="24" t="s">
         <v>47</v>
       </c>
-      <c r="B5" s="24" t="s">
-[...2 lines deleted...]
-      <c r="C5" s="20" t="s">
+      <c r="E6" s="20" t="s">
         <v>48</v>
       </c>
-      <c r="D5" s="24" t="s">
+      <c r="F6" s="6" t="s">
         <v>49</v>
-      </c>
-[...39 lines deleted...]
-        <v>588</v>
       </c>
       <c r="G6" s="20"/>
       <c r="H6" s="25">
         <v>42370</v>
       </c>
       <c r="I6" s="25">
         <v>44561</v>
       </c>
       <c r="J6" s="20"/>
       <c r="K6" s="18"/>
     </row>
     <row r="7" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A7" s="20" t="s">
-        <v>110</v>
+        <v>50</v>
       </c>
       <c r="B7" s="24" t="s">
-        <v>109</v>
+        <v>51</v>
       </c>
       <c r="C7" s="20" t="s">
-        <v>111</v>
+        <v>52</v>
       </c>
       <c r="D7" s="24" t="s">
-        <v>112</v>
+        <v>53</v>
       </c>
       <c r="E7" s="20" t="s">
-        <v>113</v>
+        <v>54</v>
       </c>
       <c r="F7" s="8" t="s">
-        <v>588</v>
+        <v>49</v>
       </c>
       <c r="G7" s="20" t="s">
-        <v>482</v>
+        <v>55</v>
       </c>
       <c r="H7" s="25">
         <v>42370</v>
       </c>
       <c r="I7" s="25" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="J7" s="20" t="s">
-        <v>672</v>
+        <v>19</v>
       </c>
       <c r="K7" s="18" t="s">
-        <v>713</v>
+        <v>56</v>
       </c>
     </row>
     <row r="8" spans="1:11" s="12" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="A8" s="12" t="s">
-        <v>423</v>
+        <v>57</v>
       </c>
       <c r="B8" s="13" t="s">
-        <v>422</v>
+        <v>58</v>
       </c>
       <c r="C8" s="12" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D8" s="13" t="s">
-        <v>424</v>
+        <v>59</v>
       </c>
       <c r="E8" s="12" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>589</v>
+        <v>60</v>
+      </c>
+      <c r="F8" s="28" t="s">
+        <v>61</v>
       </c>
       <c r="H8" s="15">
         <v>42370</v>
       </c>
       <c r="I8" s="15">
         <v>44561</v>
       </c>
-      <c r="K8" s="31"/>
+      <c r="K8" s="29"/>
     </row>
     <row r="9" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A9" s="20" t="s">
-        <v>399</v>
+        <v>62</v>
       </c>
       <c r="B9" s="24" t="s">
-        <v>398</v>
+        <v>63</v>
       </c>
       <c r="C9" s="20" t="s">
-        <v>400</v>
+        <v>64</v>
       </c>
       <c r="D9" s="24" t="s">
-        <v>144</v>
+        <v>65</v>
       </c>
       <c r="E9" s="20" t="s">
-        <v>145</v>
+        <v>66</v>
       </c>
       <c r="F9" s="8" t="s">
-        <v>684</v>
+        <v>67</v>
       </c>
       <c r="G9" s="20" t="s">
-        <v>483</v>
+        <v>68</v>
       </c>
       <c r="H9" s="25">
         <v>42370</v>
       </c>
       <c r="I9" s="25" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="J9" s="20" t="s">
-        <v>672</v>
+        <v>19</v>
       </c>
       <c r="K9" s="18" t="s">
-        <v>714</v>
+        <v>69</v>
       </c>
     </row>
     <row r="10" spans="1:11" s="12" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="A10" s="12" t="s">
-        <v>442</v>
+        <v>70</v>
       </c>
       <c r="B10" s="13" t="s">
-        <v>441</v>
+        <v>71</v>
       </c>
       <c r="C10" s="12" t="s">
-        <v>443</v>
+        <v>72</v>
       </c>
       <c r="D10" s="13" t="s">
-        <v>291</v>
+        <v>73</v>
       </c>
       <c r="E10" s="12" t="s">
-        <v>292</v>
-[...2 lines deleted...]
-        <v>590</v>
+        <v>74</v>
+      </c>
+      <c r="F10" s="28" t="s">
+        <v>75</v>
       </c>
       <c r="H10" s="15">
         <v>42370</v>
       </c>
       <c r="I10" s="15">
         <v>44561</v>
       </c>
-      <c r="K10" s="31"/>
+      <c r="K10" s="29"/>
     </row>
     <row r="11" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A11" s="20" t="s">
-        <v>115</v>
+        <v>76</v>
       </c>
       <c r="B11" s="24" t="s">
-        <v>114</v>
+        <v>77</v>
       </c>
       <c r="C11" s="20" t="s">
-        <v>116</v>
+        <v>78</v>
       </c>
       <c r="D11" s="24" t="s">
-        <v>117</v>
+        <v>79</v>
       </c>
       <c r="E11" s="20" t="s">
-        <v>118</v>
+        <v>80</v>
       </c>
       <c r="F11" s="8" t="s">
-        <v>688</v>
+        <v>81</v>
       </c>
       <c r="G11" s="20" t="s">
-        <v>484</v>
+        <v>82</v>
       </c>
       <c r="H11" s="25">
         <v>42370</v>
       </c>
       <c r="I11" s="25" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="J11" s="20" t="s">
-        <v>672</v>
+        <v>19</v>
       </c>
       <c r="K11" s="18" t="s">
-        <v>715</v>
+        <v>83</v>
       </c>
     </row>
     <row r="12" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A12" s="20" t="s">
-        <v>706</v>
+        <v>84</v>
       </c>
       <c r="B12" s="24" t="s">
-        <v>42</v>
+        <v>85</v>
       </c>
       <c r="C12" s="20" t="s">
-        <v>43</v>
+        <v>86</v>
       </c>
       <c r="D12" s="24" t="s">
-        <v>44</v>
+        <v>87</v>
       </c>
       <c r="E12" s="20" t="s">
-        <v>45</v>
+        <v>88</v>
       </c>
       <c r="F12" s="8" t="s">
-        <v>604</v>
+        <v>89</v>
       </c>
       <c r="G12" s="20" t="s">
-        <v>485</v>
+        <v>90</v>
       </c>
       <c r="H12" s="25">
         <v>42370</v>
       </c>
       <c r="I12" s="25" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="J12" s="20" t="s">
-        <v>672</v>
+        <v>19</v>
       </c>
       <c r="K12" s="18" t="s">
-        <v>716</v>
+        <v>91</v>
       </c>
     </row>
     <row r="13" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A13" s="20" t="s">
-        <v>120</v>
+        <v>92</v>
       </c>
       <c r="B13" s="24" t="s">
-        <v>119</v>
+        <v>93</v>
       </c>
       <c r="C13" s="20" t="s">
-        <v>121</v>
+        <v>94</v>
       </c>
       <c r="D13" s="24" t="s">
-        <v>122</v>
+        <v>95</v>
       </c>
       <c r="E13" s="20" t="s">
-        <v>123</v>
+        <v>96</v>
       </c>
       <c r="F13" s="8" t="s">
-        <v>605</v>
+        <v>97</v>
       </c>
       <c r="G13" s="20" t="s">
-        <v>486</v>
+        <v>98</v>
       </c>
       <c r="H13" s="25">
         <v>42370</v>
       </c>
       <c r="I13" s="25" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="J13" s="20" t="s">
-        <v>672</v>
+        <v>19</v>
       </c>
       <c r="K13" s="18" t="s">
-        <v>717</v>
+        <v>99</v>
       </c>
     </row>
     <row r="14" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A14" s="20" t="s">
-        <v>52</v>
+        <v>100</v>
       </c>
       <c r="B14" s="24" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="C14" s="20" t="s">
-        <v>53</v>
+        <v>102</v>
       </c>
       <c r="D14" s="24" t="s">
-        <v>54</v>
+        <v>14</v>
       </c>
       <c r="E14" s="20" t="s">
-        <v>55</v>
+        <v>15</v>
       </c>
       <c r="F14" s="8" t="s">
-        <v>606</v>
+        <v>103</v>
       </c>
       <c r="G14" s="20" t="s">
-        <v>487</v>
+        <v>104</v>
       </c>
       <c r="H14" s="25">
         <v>42370</v>
       </c>
       <c r="I14" s="25" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="J14" s="20" t="s">
-        <v>672</v>
+        <v>19</v>
       </c>
       <c r="K14" s="18" t="s">
-        <v>718</v>
+        <v>105</v>
       </c>
     </row>
     <row r="15" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A15" s="20" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="B15" s="24" t="s">
-        <v>126</v>
+        <v>107</v>
       </c>
       <c r="C15" s="20" t="s">
-        <v>128</v>
+        <v>108</v>
       </c>
       <c r="D15" s="24" t="s">
-        <v>129</v>
+        <v>109</v>
       </c>
       <c r="E15" s="20" t="s">
-        <v>45</v>
+        <v>88</v>
       </c>
       <c r="F15" s="8" t="s">
-        <v>607</v>
+        <v>110</v>
       </c>
       <c r="G15" s="20" t="s">
-        <v>488</v>
+        <v>111</v>
       </c>
       <c r="H15" s="25">
         <v>42370</v>
       </c>
       <c r="I15" s="25" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="J15" s="20" t="s">
-        <v>672</v>
+        <v>19</v>
       </c>
       <c r="K15" s="18" t="s">
-        <v>719</v>
+        <v>112</v>
       </c>
     </row>
     <row r="16" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A16" s="20" t="s">
-        <v>131</v>
+        <v>113</v>
       </c>
       <c r="B16" s="24" t="s">
-        <v>130</v>
+        <v>114</v>
       </c>
       <c r="C16" s="20" t="s">
-        <v>132</v>
+        <v>115</v>
       </c>
       <c r="D16" s="24" t="s">
-        <v>133</v>
+        <v>116</v>
       </c>
       <c r="E16" s="20" t="s">
-        <v>134</v>
+        <v>117</v>
       </c>
       <c r="F16" s="8" t="s">
-        <v>608</v>
+        <v>818</v>
       </c>
       <c r="G16" s="20" t="s">
-        <v>489</v>
+        <v>118</v>
       </c>
       <c r="H16" s="25">
         <v>42370</v>
       </c>
       <c r="I16" s="25" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="J16" s="20" t="s">
-        <v>672</v>
+        <v>19</v>
       </c>
       <c r="K16" s="18" t="s">
-        <v>790</v>
+        <v>119</v>
       </c>
     </row>
     <row r="17" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A17" s="20" t="s">
-        <v>33</v>
+        <v>120</v>
       </c>
       <c r="B17" s="24" t="s">
-        <v>32</v>
+        <v>121</v>
       </c>
       <c r="C17" s="20" t="s">
-        <v>34</v>
+        <v>122</v>
       </c>
       <c r="D17" s="24" t="s">
-        <v>35</v>
+        <v>123</v>
       </c>
       <c r="E17" s="20" t="s">
-        <v>36</v>
+        <v>124</v>
       </c>
       <c r="F17" s="8" t="s">
-        <v>609</v>
+        <v>125</v>
       </c>
       <c r="G17" s="20" t="s">
-        <v>490</v>
+        <v>126</v>
       </c>
       <c r="H17" s="25">
         <v>42370</v>
       </c>
       <c r="I17" s="25" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="J17" s="20" t="s">
-        <v>672</v>
+        <v>19</v>
       </c>
       <c r="K17" s="18" t="s">
-        <v>720</v>
+        <v>127</v>
       </c>
     </row>
     <row r="18" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A18" s="20" t="s">
-        <v>139</v>
+        <v>128</v>
       </c>
       <c r="B18" s="24" t="s">
-        <v>138</v>
+        <v>129</v>
       </c>
       <c r="C18" s="20" t="s">
-        <v>140</v>
+        <v>130</v>
       </c>
       <c r="D18" s="24" t="s">
-        <v>102</v>
+        <v>131</v>
       </c>
       <c r="E18" s="20" t="s">
-        <v>103</v>
+        <v>132</v>
       </c>
       <c r="F18" s="8" t="s">
-        <v>611</v>
+        <v>133</v>
       </c>
       <c r="G18" s="20" t="s">
-        <v>492</v>
+        <v>134</v>
       </c>
       <c r="H18" s="25">
         <v>42370</v>
       </c>
       <c r="I18" s="25" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="J18" s="20" t="s">
-        <v>672</v>
+        <v>19</v>
       </c>
       <c r="K18" s="18" t="s">
-        <v>721</v>
+        <v>135</v>
       </c>
     </row>
     <row r="19" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A19" s="20" t="s">
-        <v>142</v>
+        <v>136</v>
       </c>
       <c r="B19" s="24" t="s">
+        <v>137</v>
+      </c>
+      <c r="C19" s="20" t="s">
+        <v>138</v>
+      </c>
+      <c r="D19" s="24" t="s">
+        <v>65</v>
+      </c>
+      <c r="E19" s="20" t="s">
+        <v>66</v>
+      </c>
+      <c r="F19" s="8" t="s">
+        <v>139</v>
+      </c>
+      <c r="G19" s="20" t="s">
+        <v>140</v>
+      </c>
+      <c r="H19" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I19" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="J19" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="K19" s="18" t="s">
         <v>141</v>
-      </c>
-[...25 lines deleted...]
-        <v>722</v>
       </c>
     </row>
     <row r="20" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A20" s="20" t="s">
+        <v>142</v>
+      </c>
+      <c r="B20" s="24" t="s">
+        <v>143</v>
+      </c>
+      <c r="C20" s="20" t="s">
+        <v>144</v>
+      </c>
+      <c r="D20" s="24" t="s">
+        <v>145</v>
+      </c>
+      <c r="E20" s="20" t="s">
+        <v>146</v>
+      </c>
+      <c r="F20" s="8" t="s">
         <v>147</v>
       </c>
-      <c r="B20" s="24" t="s">
-[...2 lines deleted...]
-      <c r="C20" s="20" t="s">
+      <c r="G20" s="20" t="s">
         <v>148</v>
       </c>
-      <c r="D20" s="24" t="s">
+      <c r="H20" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I20" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="J20" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="K20" s="18" t="s">
         <v>149</v>
-      </c>
-[...19 lines deleted...]
-        <v>723</v>
       </c>
     </row>
     <row r="21" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A21" s="20" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="B21" s="24" t="s">
         <v>151</v>
       </c>
       <c r="C21" s="20" t="s">
+        <v>152</v>
+      </c>
+      <c r="D21" s="24" t="s">
+        <v>145</v>
+      </c>
+      <c r="E21" s="20" t="s">
+        <v>146</v>
+      </c>
+      <c r="F21" s="8" t="s">
         <v>153</v>
       </c>
-      <c r="D21" s="24" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G21" s="20" t="s">
-        <v>495</v>
+        <v>154</v>
       </c>
       <c r="H21" s="25">
         <v>42370</v>
       </c>
       <c r="I21" s="25" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="J21" s="20" t="s">
-        <v>672</v>
+        <v>19</v>
       </c>
       <c r="K21" s="18" t="s">
-        <v>724</v>
+        <v>155</v>
       </c>
     </row>
     <row r="22" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A22" s="20" t="s">
-        <v>225</v>
+        <v>156</v>
       </c>
       <c r="B22" s="24" t="s">
-        <v>224</v>
+        <v>157</v>
       </c>
       <c r="C22" s="20" t="s">
-        <v>226</v>
+        <v>158</v>
       </c>
       <c r="D22" s="24" t="s">
-        <v>227</v>
+        <v>159</v>
       </c>
       <c r="E22" s="20" t="s">
-        <v>228</v>
+        <v>160</v>
       </c>
       <c r="F22" s="8" t="s">
-        <v>614</v>
+        <v>161</v>
       </c>
       <c r="G22" s="20" t="s">
-        <v>496</v>
+        <v>162</v>
       </c>
       <c r="H22" s="25">
         <v>42370</v>
       </c>
       <c r="I22" s="25" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="J22" s="20" t="s">
-        <v>672</v>
+        <v>19</v>
       </c>
       <c r="K22" s="18" t="s">
-        <v>725</v>
+        <v>163</v>
       </c>
     </row>
     <row r="23" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A23" s="20" t="s">
-        <v>225</v>
+        <v>156</v>
       </c>
       <c r="B23" s="24" t="s">
-        <v>479</v>
+        <v>164</v>
       </c>
       <c r="C23" s="20" t="s">
-        <v>696</v>
+        <v>165</v>
       </c>
       <c r="D23" s="24">
         <v>1227</v>
       </c>
       <c r="E23" s="20" t="s">
-        <v>697</v>
+        <v>166</v>
       </c>
       <c r="F23" s="8"/>
       <c r="G23" s="20" t="s">
-        <v>498</v>
+        <v>167</v>
       </c>
       <c r="H23" s="25">
         <v>45280</v>
       </c>
       <c r="I23" s="25" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="J23" s="20" t="s">
-        <v>672</v>
+        <v>19</v>
       </c>
       <c r="K23" s="18"/>
     </row>
     <row r="24" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A24" s="20" t="s">
-        <v>475</v>
+        <v>168</v>
       </c>
       <c r="B24" s="24" t="s">
-        <v>474</v>
+        <v>169</v>
       </c>
       <c r="C24" s="20" t="s">
-        <v>696</v>
+        <v>165</v>
       </c>
       <c r="D24" s="24">
         <v>1227</v>
       </c>
       <c r="E24" s="20" t="s">
-        <v>697</v>
+        <v>166</v>
       </c>
       <c r="F24" s="8" t="s">
-        <v>615</v>
+        <v>170</v>
       </c>
       <c r="G24" s="20" t="s">
-        <v>497</v>
+        <v>171</v>
       </c>
       <c r="H24" s="25">
         <v>42370</v>
       </c>
       <c r="I24" s="25" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="J24" s="20" t="s">
-        <v>672</v>
+        <v>19</v>
       </c>
       <c r="K24" s="18"/>
     </row>
     <row r="25" spans="1:11" s="12" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="A25" s="12" t="s">
-        <v>433</v>
+        <v>172</v>
       </c>
       <c r="B25" s="13" t="s">
-        <v>432</v>
+        <v>173</v>
       </c>
       <c r="C25" s="12" t="s">
-        <v>434</v>
+        <v>174</v>
       </c>
       <c r="D25" s="13" t="s">
-        <v>162</v>
+        <v>175</v>
       </c>
       <c r="E25" s="12" t="s">
-        <v>435</v>
-[...2 lines deleted...]
-        <v>591</v>
+        <v>176</v>
+      </c>
+      <c r="F25" s="28" t="s">
+        <v>177</v>
       </c>
       <c r="H25" s="15">
         <v>42370</v>
       </c>
       <c r="I25" s="15">
         <v>44561</v>
       </c>
-      <c r="K25" s="31"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:11" s="16" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
+      <c r="K25" s="29"/>
+    </row>
+    <row r="26" spans="1:11" s="16" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A26" s="20" t="s">
-        <v>155</v>
+        <v>178</v>
       </c>
       <c r="B26" s="24" t="s">
-        <v>154</v>
+        <v>179</v>
       </c>
       <c r="C26" s="20" t="s">
-        <v>156</v>
+        <v>180</v>
       </c>
       <c r="D26" s="24" t="s">
-        <v>157</v>
+        <v>181</v>
       </c>
       <c r="E26" s="20" t="s">
-        <v>158</v>
+        <v>182</v>
       </c>
       <c r="F26" s="8"/>
       <c r="G26" s="20" t="s">
-        <v>499</v>
+        <v>183</v>
       </c>
       <c r="H26" s="25">
         <v>42370</v>
       </c>
       <c r="I26" s="25" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="J26" s="20" t="s">
-        <v>672</v>
+        <v>19</v>
       </c>
       <c r="K26" s="18" t="s">
-        <v>726</v>
+        <v>184</v>
       </c>
     </row>
     <row r="27" spans="1:11" s="12" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="A27" s="12" t="s">
-        <v>160</v>
+        <v>185</v>
       </c>
       <c r="B27" s="13" t="s">
-        <v>159</v>
+        <v>186</v>
       </c>
       <c r="C27" s="12" t="s">
-        <v>161</v>
+        <v>187</v>
       </c>
       <c r="D27" s="13" t="s">
-        <v>162</v>
+        <v>175</v>
       </c>
       <c r="E27" s="12" t="s">
-        <v>163</v>
+        <v>188</v>
       </c>
       <c r="F27" s="14"/>
       <c r="G27" s="12" t="s">
-        <v>500</v>
+        <v>189</v>
       </c>
       <c r="H27" s="15">
         <v>42370</v>
       </c>
       <c r="I27" s="15">
         <v>45643</v>
       </c>
       <c r="J27" s="12" t="s">
-        <v>672</v>
-[...1 lines deleted...]
-      <c r="K27" s="31"/>
+        <v>19</v>
+      </c>
+      <c r="K27" s="29"/>
     </row>
     <row r="28" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A28" s="20" t="s">
-        <v>165</v>
+        <v>190</v>
       </c>
       <c r="B28" s="24" t="s">
-        <v>164</v>
+        <v>191</v>
       </c>
       <c r="C28" s="20" t="s">
-        <v>166</v>
+        <v>192</v>
       </c>
       <c r="D28" s="24" t="s">
-        <v>167</v>
+        <v>193</v>
       </c>
       <c r="E28" s="20" t="s">
-        <v>168</v>
+        <v>194</v>
       </c>
       <c r="F28" s="8" t="s">
-        <v>677</v>
+        <v>195</v>
       </c>
       <c r="G28" s="20" t="s">
-        <v>501</v>
+        <v>196</v>
       </c>
       <c r="H28" s="25">
         <v>42370</v>
       </c>
       <c r="I28" s="25" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="J28" s="20" t="s">
-        <v>672</v>
+        <v>19</v>
       </c>
       <c r="K28" s="18" t="s">
-        <v>727</v>
+        <v>197</v>
       </c>
     </row>
     <row r="29" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A29" s="20" t="s">
-        <v>379</v>
+        <v>198</v>
       </c>
       <c r="B29" s="24" t="s">
-        <v>378</v>
+        <v>199</v>
       </c>
       <c r="C29" s="20" t="s">
-        <v>380</v>
+        <v>200</v>
       </c>
       <c r="D29" s="24" t="s">
-        <v>381</v>
+        <v>201</v>
       </c>
       <c r="E29" s="20" t="s">
-        <v>45</v>
+        <v>88</v>
       </c>
       <c r="F29" s="8" t="s">
-        <v>616</v>
+        <v>202</v>
       </c>
       <c r="G29" s="20" t="s">
-        <v>502</v>
+        <v>203</v>
       </c>
       <c r="H29" s="25">
         <v>42370</v>
       </c>
       <c r="I29" s="25" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="J29" s="20" t="s">
-        <v>672</v>
+        <v>19</v>
       </c>
       <c r="K29" s="18" t="s">
-        <v>728</v>
+        <v>204</v>
       </c>
     </row>
     <row r="30" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A30" s="20" t="s">
-        <v>173</v>
+        <v>205</v>
       </c>
       <c r="B30" s="24" t="s">
-        <v>172</v>
+        <v>206</v>
       </c>
       <c r="C30" s="20" t="s">
-        <v>174</v>
+        <v>207</v>
       </c>
       <c r="D30" s="24" t="s">
-        <v>175</v>
+        <v>208</v>
       </c>
       <c r="E30" s="20" t="s">
-        <v>21</v>
+        <v>209</v>
       </c>
       <c r="F30" s="8" t="s">
-        <v>617</v>
+        <v>210</v>
       </c>
       <c r="G30" s="20" t="s">
-        <v>503</v>
+        <v>211</v>
       </c>
       <c r="H30" s="25">
         <v>42370</v>
       </c>
       <c r="I30" s="25" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="J30" s="20" t="s">
-        <v>672</v>
+        <v>19</v>
       </c>
       <c r="K30" s="18" t="s">
-        <v>729</v>
+        <v>212</v>
       </c>
     </row>
     <row r="31" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A31" s="20" t="s">
-        <v>181</v>
+        <v>213</v>
       </c>
       <c r="B31" s="24" t="s">
-        <v>180</v>
+        <v>214</v>
       </c>
       <c r="C31" s="20" t="s">
-        <v>182</v>
+        <v>215</v>
       </c>
       <c r="D31" s="24" t="s">
-        <v>183</v>
+        <v>216</v>
       </c>
       <c r="E31" s="20" t="s">
-        <v>45</v>
+        <v>88</v>
       </c>
       <c r="F31" s="8" t="s">
-        <v>619</v>
+        <v>217</v>
       </c>
       <c r="G31" s="20" t="s">
-        <v>505</v>
+        <v>218</v>
       </c>
       <c r="H31" s="25">
         <v>42370</v>
       </c>
       <c r="I31" s="25" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="J31" s="20" t="s">
-        <v>672</v>
+        <v>19</v>
       </c>
       <c r="K31" s="18" t="s">
-        <v>730</v>
+        <v>219</v>
       </c>
     </row>
     <row r="32" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A32" s="20" t="s">
-        <v>57</v>
+        <v>220</v>
       </c>
       <c r="B32" s="24" t="s">
-        <v>56</v>
+        <v>221</v>
       </c>
       <c r="C32" s="20" t="s">
-        <v>58</v>
+        <v>222</v>
       </c>
       <c r="D32" s="24" t="s">
-        <v>59</v>
+        <v>223</v>
       </c>
       <c r="E32" s="20" t="s">
-        <v>55</v>
+        <v>15</v>
       </c>
       <c r="F32" s="8" t="s">
-        <v>620</v>
+        <v>224</v>
       </c>
       <c r="G32" s="20" t="s">
-        <v>506</v>
+        <v>225</v>
       </c>
       <c r="H32" s="25">
         <v>42370</v>
       </c>
       <c r="I32" s="25" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="J32" s="20" t="s">
-        <v>672</v>
+        <v>19</v>
       </c>
       <c r="K32" s="18" t="s">
-        <v>731</v>
+        <v>226</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A33" s="20" t="s">
-        <v>189</v>
+        <v>227</v>
       </c>
       <c r="B33" s="24" t="s">
-        <v>188</v>
+        <v>228</v>
       </c>
       <c r="C33" s="20" t="s">
-        <v>190</v>
+        <v>229</v>
       </c>
       <c r="D33" s="24" t="s">
-        <v>191</v>
+        <v>230</v>
       </c>
       <c r="E33" s="20" t="s">
-        <v>192</v>
+        <v>231</v>
       </c>
       <c r="F33" s="8" t="s">
-        <v>685</v>
+        <v>232</v>
       </c>
       <c r="G33" s="20" t="s">
-        <v>507</v>
+        <v>233</v>
       </c>
       <c r="H33" s="25">
         <v>42370</v>
       </c>
       <c r="I33" s="25" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="J33" s="20" t="s">
-        <v>672</v>
+        <v>19</v>
       </c>
       <c r="K33" s="23" t="s">
-        <v>808</v>
+        <v>234</v>
       </c>
     </row>
     <row r="34" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A34" s="20" t="s">
-        <v>194</v>
+        <v>235</v>
       </c>
       <c r="B34" s="24" t="s">
-        <v>193</v>
+        <v>236</v>
       </c>
       <c r="C34" s="20" t="s">
-        <v>195</v>
+        <v>237</v>
       </c>
       <c r="D34" s="24" t="s">
-        <v>196</v>
+        <v>238</v>
       </c>
       <c r="E34" s="20" t="s">
-        <v>197</v>
+        <v>239</v>
       </c>
       <c r="F34" s="8" t="s">
-        <v>621</v>
+        <v>240</v>
       </c>
       <c r="G34" s="20" t="s">
-        <v>508</v>
+        <v>241</v>
       </c>
       <c r="H34" s="25">
         <v>42370</v>
       </c>
       <c r="I34" s="25" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="J34" s="20" t="s">
-        <v>672</v>
+        <v>19</v>
       </c>
       <c r="K34" s="18" t="s">
-        <v>732</v>
+        <v>242</v>
       </c>
     </row>
     <row r="35" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A35" s="20" t="s">
-        <v>95</v>
+        <v>243</v>
       </c>
       <c r="B35" s="24" t="s">
-        <v>94</v>
+        <v>244</v>
       </c>
       <c r="C35" s="20" t="s">
-        <v>96</v>
+        <v>245</v>
       </c>
       <c r="D35" s="24" t="s">
-        <v>97</v>
+        <v>246</v>
       </c>
       <c r="E35" s="20" t="s">
-        <v>98</v>
+        <v>247</v>
       </c>
       <c r="F35" s="8" t="s">
-        <v>796</v>
+        <v>248</v>
       </c>
       <c r="G35" s="20" t="s">
-        <v>509</v>
+        <v>249</v>
       </c>
       <c r="H35" s="25">
         <v>42370</v>
       </c>
       <c r="I35" s="25" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="J35" s="20" t="s">
-        <v>672</v>
+        <v>19</v>
       </c>
       <c r="K35" s="18" t="s">
-        <v>733</v>
+        <v>250</v>
       </c>
     </row>
     <row r="36" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A36" s="20" t="s">
-        <v>61</v>
+        <v>251</v>
       </c>
       <c r="B36" s="24" t="s">
-        <v>60</v>
+        <v>252</v>
       </c>
       <c r="C36" s="20" t="s">
-        <v>62</v>
+        <v>253</v>
       </c>
       <c r="D36" s="24" t="s">
-        <v>63</v>
+        <v>254</v>
       </c>
       <c r="E36" s="20" t="s">
-        <v>55</v>
+        <v>15</v>
       </c>
       <c r="F36" s="8" t="s">
-        <v>622</v>
+        <v>255</v>
       </c>
       <c r="G36" s="20" t="s">
-        <v>583</v>
+        <v>256</v>
       </c>
       <c r="H36" s="25">
         <v>42370</v>
       </c>
       <c r="I36" s="25" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="J36" s="20" t="s">
-        <v>672</v>
+        <v>19</v>
       </c>
       <c r="K36" s="18" t="s">
-        <v>734</v>
+        <v>257</v>
       </c>
     </row>
     <row r="37" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A37" s="20" t="s">
-        <v>210</v>
+        <v>258</v>
       </c>
       <c r="B37" s="24" t="s">
-        <v>209</v>
+        <v>259</v>
       </c>
       <c r="C37" s="20" t="s">
-        <v>211</v>
+        <v>260</v>
       </c>
       <c r="D37" s="24" t="s">
-        <v>54</v>
+        <v>14</v>
       </c>
       <c r="E37" s="20" t="s">
-        <v>55</v>
+        <v>15</v>
       </c>
       <c r="F37" s="8" t="s">
-        <v>623</v>
+        <v>261</v>
       </c>
       <c r="G37" s="20" t="s">
-        <v>582</v>
+        <v>262</v>
       </c>
       <c r="H37" s="25">
         <v>42370</v>
       </c>
       <c r="I37" s="25" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="J37" s="20" t="s">
-        <v>672</v>
+        <v>19</v>
       </c>
       <c r="K37" s="18" t="s">
-        <v>735</v>
+        <v>263</v>
       </c>
     </row>
     <row r="38" spans="1:11" s="12" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="A38" s="12" t="s">
-        <v>203</v>
+        <v>264</v>
       </c>
       <c r="B38" s="13" t="s">
-        <v>202</v>
+        <v>265</v>
       </c>
       <c r="C38" s="12" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D38" s="13" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="E38" s="12" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>592</v>
+        <v>18</v>
+      </c>
+      <c r="F38" s="28" t="s">
+        <v>266</v>
       </c>
       <c r="H38" s="15">
         <v>42370</v>
       </c>
       <c r="I38" s="15">
         <v>44540</v>
       </c>
-      <c r="K38" s="31"/>
+      <c r="K38" s="29"/>
     </row>
     <row r="39" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A39" s="20" t="s">
-        <v>213</v>
+        <v>267</v>
       </c>
       <c r="B39" s="24" t="s">
-        <v>212</v>
+        <v>268</v>
       </c>
       <c r="C39" s="20" t="s">
-        <v>214</v>
+        <v>269</v>
       </c>
       <c r="D39" s="24" t="s">
-        <v>215</v>
+        <v>270</v>
       </c>
       <c r="E39" s="20" t="s">
-        <v>80</v>
+        <v>25</v>
       </c>
       <c r="F39" s="8" t="s">
-        <v>624</v>
+        <v>271</v>
       </c>
       <c r="G39" s="20" t="s">
-        <v>510</v>
+        <v>272</v>
       </c>
       <c r="H39" s="25">
         <v>42370</v>
       </c>
       <c r="I39" s="25" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="J39" s="20" t="s">
-        <v>672</v>
+        <v>19</v>
       </c>
       <c r="K39" s="18" t="s">
-        <v>736</v>
+        <v>273</v>
       </c>
     </row>
     <row r="40" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A40" s="20" t="s">
-        <v>217</v>
+        <v>274</v>
       </c>
       <c r="B40" s="24" t="s">
-        <v>216</v>
+        <v>275</v>
       </c>
       <c r="C40" s="20" t="s">
-        <v>218</v>
+        <v>276</v>
       </c>
       <c r="D40" s="24" t="s">
-        <v>219</v>
+        <v>277</v>
       </c>
       <c r="E40" s="20" t="s">
-        <v>220</v>
+        <v>278</v>
       </c>
       <c r="F40" s="8" t="s">
-        <v>625</v>
+        <v>279</v>
       </c>
       <c r="G40" s="20" t="s">
-        <v>511</v>
+        <v>280</v>
       </c>
       <c r="H40" s="25">
         <v>42370</v>
       </c>
       <c r="I40" s="25" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="J40" s="20" t="s">
-        <v>672</v>
+        <v>19</v>
       </c>
       <c r="K40" s="18" t="s">
-        <v>737</v>
+        <v>281</v>
       </c>
     </row>
     <row r="41" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A41" s="20" t="s">
-        <v>222</v>
+        <v>282</v>
       </c>
       <c r="B41" s="24" t="s">
-        <v>221</v>
+        <v>283</v>
       </c>
       <c r="C41" s="20" t="s">
-        <v>223</v>
+        <v>284</v>
       </c>
       <c r="D41" s="24" t="s">
-        <v>40</v>
+        <v>285</v>
       </c>
       <c r="E41" s="20" t="s">
-        <v>41</v>
+        <v>286</v>
       </c>
       <c r="F41" s="8" t="s">
-        <v>626</v>
+        <v>287</v>
       </c>
       <c r="G41" s="20" t="s">
-        <v>512</v>
+        <v>288</v>
       </c>
       <c r="H41" s="25">
         <v>42370</v>
       </c>
       <c r="I41" s="25" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="J41" s="20" t="s">
-        <v>672</v>
+        <v>19</v>
       </c>
       <c r="K41" s="18" t="s">
-        <v>738</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:11" x14ac:dyDescent="0.25">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="42" spans="1:11" s="20" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A42" s="20" t="s">
-        <v>230</v>
+        <v>290</v>
       </c>
       <c r="B42" s="24" t="s">
-        <v>229</v>
+        <v>291</v>
       </c>
       <c r="C42" s="20" t="s">
-        <v>695</v>
+        <v>824</v>
       </c>
       <c r="D42" s="24" t="s">
-        <v>231</v>
+        <v>292</v>
       </c>
       <c r="E42" s="20" t="s">
-        <v>232</v>
+        <v>825</v>
       </c>
       <c r="F42" s="8" t="s">
-        <v>627</v>
+        <v>293</v>
       </c>
       <c r="G42" s="20" t="s">
-        <v>581</v>
+        <v>826</v>
       </c>
       <c r="H42" s="25">
         <v>42370</v>
       </c>
       <c r="I42" s="25" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="J42" s="20" t="s">
-        <v>672</v>
+        <v>19</v>
       </c>
       <c r="K42" s="18" t="s">
-        <v>739</v>
+        <v>294</v>
       </c>
     </row>
     <row r="43" spans="1:11" s="12" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="A43" s="12" t="s">
-        <v>459</v>
+        <v>295</v>
       </c>
       <c r="B43" s="13" t="s">
-        <v>458</v>
+        <v>296</v>
       </c>
       <c r="C43" s="12" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D43" s="13" t="s">
-        <v>460</v>
+        <v>297</v>
       </c>
       <c r="E43" s="12" t="s">
-        <v>461</v>
-[...1 lines deleted...]
-      <c r="F43" s="30"/>
+        <v>298</v>
+      </c>
+      <c r="F43" s="28"/>
       <c r="H43" s="15">
         <v>42370</v>
       </c>
       <c r="I43" s="15">
         <v>44561</v>
       </c>
-      <c r="K43" s="32"/>
+      <c r="K43" s="30"/>
     </row>
     <row r="44" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A44" s="20" t="s">
-        <v>234</v>
+        <v>299</v>
       </c>
       <c r="B44" s="24" t="s">
-        <v>233</v>
+        <v>300</v>
       </c>
       <c r="C44" s="20" t="s">
-        <v>235</v>
+        <v>301</v>
       </c>
       <c r="D44" s="24" t="s">
-        <v>35</v>
+        <v>123</v>
       </c>
       <c r="E44" s="20" t="s">
-        <v>36</v>
+        <v>124</v>
       </c>
       <c r="F44" s="8" t="s">
-        <v>628</v>
+        <v>302</v>
       </c>
       <c r="G44" s="20" t="s">
-        <v>513</v>
+        <v>303</v>
       </c>
       <c r="H44" s="25">
         <v>42370</v>
       </c>
       <c r="I44" s="25" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="J44" s="20" t="s">
-        <v>672</v>
+        <v>19</v>
       </c>
       <c r="K44" s="18" t="s">
-        <v>740</v>
+        <v>304</v>
       </c>
     </row>
     <row r="45" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A45" s="20" t="s">
-        <v>241</v>
+        <v>305</v>
       </c>
       <c r="B45" s="24" t="s">
-        <v>240</v>
+        <v>306</v>
       </c>
       <c r="C45" s="20" t="s">
-        <v>242</v>
+        <v>307</v>
       </c>
       <c r="D45" s="24" t="s">
-        <v>243</v>
+        <v>308</v>
       </c>
       <c r="E45" s="20" t="s">
-        <v>244</v>
+        <v>309</v>
       </c>
       <c r="F45" s="8" t="s">
-        <v>826</v>
+        <v>310</v>
       </c>
       <c r="G45" s="20" t="s">
-        <v>515</v>
+        <v>311</v>
       </c>
       <c r="H45" s="25">
         <v>42370</v>
       </c>
       <c r="I45" s="25" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="J45" s="20" t="s">
-        <v>672</v>
+        <v>19</v>
       </c>
       <c r="K45" s="18" t="s">
-        <v>741</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:11" s="12" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="46" spans="1:11" s="12" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A46" s="20" t="s">
-        <v>237</v>
+        <v>313</v>
       </c>
       <c r="B46" s="24" t="s">
-        <v>236</v>
+        <v>314</v>
       </c>
       <c r="C46" s="20" t="s">
-        <v>238</v>
+        <v>315</v>
       </c>
       <c r="D46" s="24" t="s">
-        <v>35</v>
+        <v>123</v>
       </c>
       <c r="E46" s="20" t="s">
-        <v>239</v>
+        <v>316</v>
       </c>
       <c r="F46" s="8" t="s">
-        <v>629</v>
+        <v>317</v>
       </c>
       <c r="G46" s="20" t="s">
-        <v>514</v>
+        <v>318</v>
       </c>
       <c r="H46" s="25">
         <v>42370</v>
       </c>
       <c r="I46" s="25">
         <v>45728</v>
       </c>
       <c r="J46" s="20" t="s">
-        <v>672</v>
+        <v>19</v>
       </c>
       <c r="K46" s="18"/>
     </row>
     <row r="47" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A47" s="20" t="s">
-        <v>246</v>
+        <v>319</v>
       </c>
       <c r="B47" s="24" t="s">
-        <v>245</v>
-[...2 lines deleted...]
-        <v>247</v>
+        <v>320</v>
+      </c>
+      <c r="C47" s="35" t="s">
+        <v>817</v>
       </c>
       <c r="D47" s="24" t="s">
-        <v>248</v>
+        <v>321</v>
       </c>
       <c r="E47" s="20" t="s">
-        <v>249</v>
+        <v>322</v>
       </c>
       <c r="F47" s="8" t="s">
-        <v>630</v>
+        <v>323</v>
       </c>
       <c r="G47" s="20" t="s">
-        <v>516</v>
+        <v>324</v>
       </c>
       <c r="H47" s="25">
         <v>42370</v>
       </c>
       <c r="I47" s="25" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="J47" s="20" t="s">
-        <v>672</v>
+        <v>19</v>
       </c>
       <c r="K47" s="19" t="s">
-        <v>742</v>
+        <v>325</v>
       </c>
     </row>
     <row r="48" spans="1:11" s="12" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="A48" s="12" t="s">
-        <v>454</v>
+        <v>326</v>
       </c>
       <c r="B48" s="13" t="s">
-        <v>453</v>
+        <v>327</v>
       </c>
       <c r="C48" s="12" t="s">
-        <v>455</v>
+        <v>328</v>
       </c>
       <c r="D48" s="13" t="s">
-        <v>456</v>
+        <v>329</v>
       </c>
       <c r="E48" s="12" t="s">
-        <v>457</v>
-[...2 lines deleted...]
-        <v>593</v>
+        <v>330</v>
+      </c>
+      <c r="F48" s="31" t="s">
+        <v>331</v>
       </c>
       <c r="H48" s="15">
         <v>42370</v>
       </c>
       <c r="I48" s="15">
         <v>44561</v>
       </c>
-      <c r="K48" s="34"/>
+      <c r="K48" s="32"/>
     </row>
     <row r="49" spans="1:11" s="12" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="A49" s="12" t="s">
-        <v>409</v>
+        <v>332</v>
       </c>
       <c r="B49" s="13" t="s">
-        <v>408</v>
+        <v>333</v>
       </c>
       <c r="C49" s="12" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D49" s="13" t="s">
-        <v>410</v>
+        <v>334</v>
       </c>
       <c r="E49" s="12" t="s">
-        <v>411</v>
-[...2 lines deleted...]
-        <v>594</v>
+        <v>335</v>
+      </c>
+      <c r="F49" s="33" t="s">
+        <v>336</v>
       </c>
       <c r="H49" s="15">
         <v>42370</v>
       </c>
       <c r="I49" s="15">
         <v>44561</v>
       </c>
-      <c r="K49" s="34"/>
+      <c r="K49" s="32"/>
     </row>
     <row r="50" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A50" s="20" t="s">
-        <v>799</v>
+        <v>337</v>
       </c>
       <c r="B50" s="24" t="s">
-        <v>476</v>
+        <v>338</v>
       </c>
       <c r="C50" s="20" t="s">
-        <v>700</v>
+        <v>339</v>
       </c>
       <c r="D50" s="24">
         <v>6048</v>
       </c>
       <c r="E50" s="20" t="s">
-        <v>701</v>
+        <v>340</v>
       </c>
       <c r="F50" s="18" t="s">
-        <v>807</v>
+        <v>341</v>
       </c>
       <c r="G50" s="20" t="s">
-        <v>517</v>
+        <v>342</v>
       </c>
       <c r="H50" s="25">
         <v>45200</v>
       </c>
       <c r="I50" s="25" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="J50" s="20" t="s">
-        <v>672</v>
+        <v>19</v>
       </c>
       <c r="K50" s="18" t="s">
-        <v>743</v>
+        <v>343</v>
       </c>
     </row>
     <row r="51" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A51" s="20" t="s">
-        <v>65</v>
+        <v>344</v>
       </c>
       <c r="B51" s="24" t="s">
-        <v>64</v>
+        <v>345</v>
       </c>
       <c r="C51" s="20" t="s">
-        <v>66</v>
+        <v>346</v>
       </c>
       <c r="D51" s="24" t="s">
-        <v>67</v>
+        <v>347</v>
       </c>
       <c r="E51" s="20" t="s">
-        <v>68</v>
+        <v>348</v>
       </c>
       <c r="F51" s="8" t="s">
-        <v>631</v>
+        <v>349</v>
       </c>
       <c r="G51" s="20" t="s">
-        <v>518</v>
+        <v>350</v>
       </c>
       <c r="H51" s="25">
         <v>42370</v>
       </c>
       <c r="I51" s="25" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="J51" s="20" t="s">
-        <v>672</v>
+        <v>19</v>
       </c>
       <c r="K51" s="19" t="s">
-        <v>744</v>
+        <v>351</v>
       </c>
     </row>
     <row r="52" spans="1:11" s="12" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="A52" s="12" t="s">
-        <v>251</v>
+        <v>352</v>
       </c>
       <c r="B52" s="13" t="s">
-        <v>250</v>
+        <v>353</v>
       </c>
       <c r="C52" s="12" t="s">
-        <v>252</v>
+        <v>354</v>
       </c>
       <c r="D52" s="13" t="s">
-        <v>253</v>
+        <v>355</v>
       </c>
       <c r="E52" s="12" t="s">
-        <v>254</v>
-[...2 lines deleted...]
-        <v>595</v>
+        <v>356</v>
+      </c>
+      <c r="F52" s="28" t="s">
+        <v>357</v>
       </c>
       <c r="H52" s="15">
         <v>45108</v>
       </c>
       <c r="I52" s="15">
         <v>45291</v>
       </c>
-      <c r="K52" s="34"/>
+      <c r="K52" s="32"/>
     </row>
     <row r="53" spans="1:11" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A53" s="20" t="s">
-        <v>584</v>
-[...1 lines deleted...]
-      <c r="B53" s="27">
+        <v>358</v>
+      </c>
+      <c r="B53" s="26">
         <v>7601002999335</v>
       </c>
       <c r="C53" s="20" t="s">
-        <v>585</v>
+        <v>359</v>
       </c>
       <c r="D53" s="24">
         <v>7320</v>
       </c>
       <c r="E53" s="20" t="s">
-        <v>586</v>
+        <v>360</v>
       </c>
       <c r="F53" s="8" t="s">
-        <v>631</v>
+        <v>349</v>
       </c>
       <c r="G53" s="20" t="s">
-        <v>519</v>
+        <v>361</v>
       </c>
       <c r="H53" s="25">
         <v>42370</v>
       </c>
       <c r="I53" s="25"/>
       <c r="J53" s="20" t="s">
-        <v>672</v>
+        <v>19</v>
       </c>
       <c r="K53" s="21"/>
     </row>
     <row r="54" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A54" s="20" t="s">
-        <v>256</v>
+        <v>362</v>
       </c>
       <c r="B54" s="24" t="s">
-        <v>255</v>
+        <v>363</v>
       </c>
       <c r="C54" s="20" t="s">
-        <v>705</v>
+        <v>364</v>
       </c>
       <c r="D54" s="24" t="s">
-        <v>257</v>
+        <v>365</v>
       </c>
       <c r="E54" s="20" t="s">
-        <v>258</v>
+        <v>366</v>
       </c>
       <c r="F54" s="8" t="s">
-        <v>632</v>
+        <v>367</v>
       </c>
       <c r="G54" s="20" t="s">
-        <v>520</v>
+        <v>368</v>
       </c>
       <c r="H54" s="25">
         <v>42370</v>
       </c>
       <c r="I54" s="25" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="J54" s="20" t="s">
-        <v>672</v>
+        <v>19</v>
       </c>
       <c r="K54" s="18" t="s">
-        <v>805</v>
+        <v>369</v>
       </c>
     </row>
     <row r="55" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A55" s="20" t="s">
-        <v>675</v>
+        <v>370</v>
       </c>
       <c r="B55" s="24" t="s">
-        <v>259</v>
+        <v>371</v>
       </c>
       <c r="C55" s="20" t="s">
-        <v>260</v>
+        <v>372</v>
       </c>
       <c r="D55" s="24" t="s">
-        <v>261</v>
+        <v>373</v>
       </c>
       <c r="E55" s="20" t="s">
-        <v>262</v>
+        <v>374</v>
       </c>
       <c r="F55" s="8" t="s">
-        <v>633</v>
+        <v>375</v>
       </c>
       <c r="G55" s="20" t="s">
-        <v>521</v>
+        <v>376</v>
       </c>
       <c r="H55" s="25">
         <v>42370</v>
       </c>
       <c r="I55" s="25" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="J55" s="20" t="s">
-        <v>672</v>
+        <v>19</v>
       </c>
       <c r="K55" s="18" t="s">
-        <v>745</v>
+        <v>827</v>
       </c>
     </row>
     <row r="56" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A56" s="20" t="s">
-        <v>698</v>
-[...1 lines deleted...]
-      <c r="B56" s="27">
+        <v>377</v>
+      </c>
+      <c r="B56" s="26">
         <v>7601001583276</v>
       </c>
       <c r="C56" s="20" t="s">
-        <v>691</v>
+        <v>378</v>
       </c>
       <c r="D56" s="24">
         <v>8954</v>
       </c>
       <c r="E56" s="20" t="s">
-        <v>692</v>
+        <v>379</v>
       </c>
       <c r="F56" s="8" t="s">
-        <v>670</v>
+        <v>380</v>
       </c>
       <c r="G56" s="20" t="s">
-        <v>699</v>
+        <v>381</v>
       </c>
       <c r="H56" s="25">
         <v>44781</v>
       </c>
       <c r="I56" s="25"/>
       <c r="J56" s="20" t="s">
-        <v>672</v>
+        <v>19</v>
       </c>
       <c r="K56" s="19" t="s">
-        <v>746</v>
+        <v>382</v>
       </c>
     </row>
     <row r="57" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A57" s="20" t="s">
-        <v>693</v>
+        <v>383</v>
       </c>
       <c r="B57" s="24" t="s">
-        <v>176</v>
+        <v>384</v>
       </c>
       <c r="C57" s="20" t="s">
-        <v>177</v>
+        <v>385</v>
       </c>
       <c r="D57" s="24" t="s">
-        <v>178</v>
+        <v>386</v>
       </c>
       <c r="E57" s="20" t="s">
-        <v>179</v>
+        <v>387</v>
       </c>
       <c r="F57" s="8" t="s">
-        <v>618</v>
+        <v>388</v>
       </c>
       <c r="G57" s="20" t="s">
-        <v>504</v>
+        <v>389</v>
       </c>
       <c r="H57" s="25">
         <v>42370</v>
       </c>
       <c r="I57" s="25" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="J57" s="20" t="s">
-        <v>672</v>
+        <v>19</v>
       </c>
       <c r="K57" s="18" t="s">
-        <v>747</v>
+        <v>715</v>
       </c>
     </row>
     <row r="58" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A58" s="20" t="s">
-        <v>694</v>
+        <v>390</v>
       </c>
       <c r="B58" s="24" t="s">
-        <v>69</v>
+        <v>391</v>
       </c>
       <c r="C58" s="20" t="s">
-        <v>70</v>
+        <v>392</v>
       </c>
       <c r="D58" s="24" t="s">
-        <v>71</v>
+        <v>393</v>
       </c>
       <c r="E58" s="20" t="s">
-        <v>72</v>
+        <v>60</v>
       </c>
       <c r="F58" s="8" t="s">
-        <v>636</v>
+        <v>394</v>
       </c>
       <c r="G58" s="20" t="s">
-        <v>526</v>
+        <v>395</v>
       </c>
       <c r="H58" s="25">
         <v>42370</v>
       </c>
       <c r="I58" s="25" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="J58" s="20" t="s">
-        <v>672</v>
+        <v>19</v>
       </c>
       <c r="K58" s="18" t="s">
-        <v>748</v>
+        <v>396</v>
       </c>
     </row>
     <row r="59" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A59" s="20" t="s">
-        <v>467</v>
+        <v>397</v>
       </c>
       <c r="B59" s="24" t="s">
-        <v>466</v>
+        <v>398</v>
       </c>
       <c r="C59" s="20" t="s">
-        <v>468</v>
+        <v>399</v>
       </c>
       <c r="D59" s="24" t="s">
-        <v>469</v>
+        <v>400</v>
       </c>
       <c r="E59" s="20" t="s">
-        <v>470</v>
+        <v>401</v>
       </c>
       <c r="F59" s="8"/>
       <c r="G59" s="20" t="s">
-        <v>522</v>
+        <v>402</v>
       </c>
       <c r="H59" s="25">
         <v>42370</v>
       </c>
       <c r="I59" s="25"/>
       <c r="J59" s="20" t="s">
-        <v>673</v>
+        <v>403</v>
       </c>
       <c r="K59" s="18" t="s">
-        <v>749</v>
+        <v>404</v>
       </c>
     </row>
     <row r="60" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A60" s="20" t="s">
-        <v>136</v>
+        <v>405</v>
       </c>
       <c r="B60" s="24" t="s">
-        <v>135</v>
+        <v>406</v>
       </c>
       <c r="C60" s="20" t="s">
-        <v>137</v>
+        <v>407</v>
       </c>
       <c r="D60" s="24" t="s">
-        <v>112</v>
+        <v>53</v>
       </c>
       <c r="E60" s="20" t="s">
-        <v>113</v>
+        <v>54</v>
       </c>
       <c r="F60" s="8" t="s">
-        <v>610</v>
+        <v>408</v>
       </c>
       <c r="G60" s="20" t="s">
-        <v>491</v>
+        <v>409</v>
       </c>
       <c r="H60" s="25">
         <v>42370</v>
       </c>
       <c r="I60" s="25" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="J60" s="20" t="s">
-        <v>672</v>
+        <v>19</v>
       </c>
       <c r="K60" s="18" t="s">
-        <v>801</v>
+        <v>410</v>
       </c>
     </row>
     <row r="61" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A61" s="20" t="s">
-        <v>125</v>
+        <v>411</v>
       </c>
       <c r="B61" s="24" t="s">
-        <v>124</v>
+        <v>412</v>
       </c>
       <c r="C61" s="20" t="s">
-        <v>75</v>
+        <v>413</v>
       </c>
       <c r="D61" s="24" t="s">
-        <v>44</v>
+        <v>87</v>
       </c>
       <c r="E61" s="20" t="s">
-        <v>45</v>
+        <v>88</v>
       </c>
       <c r="F61" s="8" t="s">
-        <v>687</v>
+        <v>414</v>
       </c>
       <c r="G61" s="20" t="s">
-        <v>523</v>
+        <v>415</v>
       </c>
       <c r="H61" s="25">
         <v>42370</v>
       </c>
       <c r="I61" s="25" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="J61" s="20" t="s">
-        <v>672</v>
+        <v>19</v>
       </c>
       <c r="K61" s="18" t="s">
-        <v>750</v>
+        <v>416</v>
       </c>
     </row>
     <row r="62" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A62" s="20" t="s">
-        <v>14</v>
+        <v>417</v>
       </c>
       <c r="B62" s="24" t="s">
-        <v>13</v>
+        <v>418</v>
       </c>
       <c r="C62" s="20" t="s">
-        <v>792</v>
+        <v>419</v>
       </c>
       <c r="D62" s="24" t="s">
-        <v>15</v>
+        <v>420</v>
       </c>
       <c r="E62" s="20" t="s">
-        <v>16</v>
+        <v>421</v>
       </c>
       <c r="F62" s="8" t="s">
-        <v>634</v>
+        <v>422</v>
       </c>
       <c r="G62" s="20" t="s">
-        <v>524</v>
+        <v>423</v>
       </c>
       <c r="H62" s="25">
         <v>42370</v>
       </c>
       <c r="I62" s="25" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="J62" s="20" t="s">
-        <v>672</v>
+        <v>19</v>
       </c>
       <c r="K62" s="18" t="s">
-        <v>751</v>
+        <v>424</v>
       </c>
     </row>
     <row r="63" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A63" s="20" t="s">
-        <v>269</v>
+        <v>425</v>
       </c>
       <c r="B63" s="24" t="s">
-        <v>268</v>
+        <v>426</v>
       </c>
       <c r="C63" s="20" t="s">
-        <v>270</v>
+        <v>821</v>
       </c>
       <c r="D63" s="24" t="s">
-        <v>271</v>
+        <v>427</v>
       </c>
       <c r="E63" s="20" t="s">
-        <v>272</v>
+        <v>428</v>
       </c>
       <c r="F63" s="8" t="s">
-        <v>635</v>
+        <v>429</v>
       </c>
       <c r="G63" s="20" t="s">
-        <v>525</v>
+        <v>430</v>
       </c>
       <c r="H63" s="25">
         <v>42370</v>
       </c>
       <c r="I63" s="25" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="J63" s="20" t="s">
-        <v>672</v>
-[...2 lines deleted...]
-        <v>820</v>
+        <v>19</v>
+      </c>
+      <c r="K63" s="34" t="s">
+        <v>431</v>
       </c>
     </row>
     <row r="64" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A64" s="20" t="s">
-        <v>274</v>
+        <v>432</v>
       </c>
       <c r="B64" s="24" t="s">
-        <v>273</v>
+        <v>433</v>
       </c>
       <c r="C64" s="20" t="s">
-        <v>275</v>
+        <v>434</v>
       </c>
       <c r="D64" s="24" t="s">
-        <v>276</v>
+        <v>435</v>
       </c>
       <c r="E64" s="20" t="s">
-        <v>277</v>
+        <v>436</v>
       </c>
       <c r="F64" s="8" t="s">
-        <v>637</v>
+        <v>437</v>
       </c>
       <c r="G64" s="20" t="s">
-        <v>527</v>
+        <v>438</v>
       </c>
       <c r="H64" s="25">
         <v>42370</v>
       </c>
       <c r="I64" s="25" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="J64" s="20" t="s">
-        <v>672</v>
+        <v>19</v>
       </c>
       <c r="K64" s="18" t="s">
-        <v>804</v>
+        <v>439</v>
       </c>
     </row>
     <row r="65" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A65" s="20" t="s">
-        <v>279</v>
+        <v>440</v>
       </c>
       <c r="B65" s="24" t="s">
-        <v>278</v>
+        <v>441</v>
       </c>
       <c r="C65" s="20" t="s">
-        <v>280</v>
+        <v>442</v>
       </c>
       <c r="D65" s="24" t="s">
-        <v>281</v>
+        <v>443</v>
       </c>
       <c r="E65" s="20" t="s">
-        <v>282</v>
+        <v>444</v>
       </c>
       <c r="F65" s="8" t="s">
-        <v>596</v>
+        <v>445</v>
       </c>
       <c r="G65" s="20" t="s">
-        <v>528</v>
+        <v>446</v>
       </c>
       <c r="H65" s="25">
         <v>42370</v>
       </c>
       <c r="I65" s="25" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="J65" s="20" t="s">
-        <v>672</v>
+        <v>19</v>
       </c>
       <c r="K65" s="18" t="s">
-        <v>752</v>
+        <v>447</v>
       </c>
     </row>
     <row r="66" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A66" s="20" t="s">
-        <v>284</v>
+        <v>448</v>
       </c>
       <c r="B66" s="24" t="s">
-        <v>283</v>
+        <v>449</v>
       </c>
       <c r="C66" s="20" t="s">
-        <v>285</v>
+        <v>450</v>
       </c>
       <c r="D66" s="24" t="s">
-        <v>286</v>
+        <v>451</v>
       </c>
       <c r="E66" s="20" t="s">
-        <v>287</v>
+        <v>452</v>
       </c>
       <c r="F66" s="8" t="s">
-        <v>798</v>
+        <v>823</v>
       </c>
       <c r="G66" s="20" t="s">
-        <v>529</v>
+        <v>453</v>
       </c>
       <c r="H66" s="25">
         <v>42370</v>
       </c>
       <c r="I66" s="25" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="J66" s="20" t="s">
-        <v>672</v>
+        <v>19</v>
       </c>
       <c r="K66" s="18" t="s">
-        <v>753</v>
+        <v>454</v>
       </c>
     </row>
     <row r="67" spans="1:11" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A67" s="20" t="s">
-        <v>815</v>
-[...1 lines deleted...]
-      <c r="B67" s="27">
+        <v>455</v>
+      </c>
+      <c r="B67" s="26">
         <v>7601009548178</v>
       </c>
       <c r="C67" s="20" t="s">
-        <v>816</v>
+        <v>456</v>
       </c>
       <c r="D67" s="24">
         <v>1167</v>
       </c>
       <c r="E67" s="20" t="s">
-        <v>817</v>
+        <v>457</v>
       </c>
       <c r="F67" s="8" t="s">
-        <v>798</v>
+        <v>823</v>
       </c>
       <c r="G67" s="20" t="s">
-        <v>818</v>
+        <v>458</v>
       </c>
       <c r="H67" s="25">
         <v>46084</v>
       </c>
       <c r="I67" s="25"/>
       <c r="J67" s="20"/>
       <c r="K67" s="20" t="s">
-        <v>819</v>
+        <v>459</v>
       </c>
     </row>
     <row r="68" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A68" s="20" t="s">
-        <v>289</v>
+        <v>460</v>
       </c>
       <c r="B68" s="24" t="s">
-        <v>288</v>
+        <v>461</v>
       </c>
       <c r="C68" s="20" t="s">
-        <v>290</v>
+        <v>462</v>
       </c>
       <c r="D68" s="24" t="s">
-        <v>291</v>
+        <v>73</v>
       </c>
       <c r="E68" s="20" t="s">
-        <v>292</v>
+        <v>74</v>
       </c>
       <c r="F68" s="8" t="s">
-        <v>638</v>
+        <v>463</v>
       </c>
       <c r="G68" s="20" t="s">
-        <v>530</v>
+        <v>464</v>
       </c>
       <c r="H68" s="25">
         <v>42370</v>
       </c>
       <c r="I68" s="25" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="J68" s="20" t="s">
-        <v>672</v>
+        <v>19</v>
       </c>
       <c r="K68" s="18" t="s">
-        <v>754</v>
+        <v>465</v>
       </c>
     </row>
     <row r="69" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A69" s="20" t="s">
-        <v>74</v>
+        <v>466</v>
       </c>
       <c r="B69" s="24" t="s">
-        <v>73</v>
+        <v>467</v>
       </c>
       <c r="C69" s="20" t="s">
-        <v>75</v>
+        <v>413</v>
       </c>
       <c r="D69" s="24" t="s">
-        <v>44</v>
+        <v>87</v>
       </c>
       <c r="E69" s="20" t="s">
-        <v>45</v>
+        <v>88</v>
       </c>
       <c r="F69" s="8" t="s">
-        <v>639</v>
+        <v>468</v>
       </c>
       <c r="G69" s="20" t="s">
-        <v>531</v>
+        <v>469</v>
       </c>
       <c r="H69" s="25">
         <v>42370</v>
       </c>
       <c r="I69" s="25" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="J69" s="20" t="s">
-        <v>672</v>
+        <v>19</v>
       </c>
       <c r="K69" s="18" t="s">
-        <v>755</v>
+        <v>470</v>
       </c>
     </row>
     <row r="70" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A70" s="20" t="s">
-        <v>299</v>
+        <v>471</v>
       </c>
       <c r="B70" s="24" t="s">
-        <v>298</v>
+        <v>472</v>
       </c>
       <c r="C70" s="20" t="s">
-        <v>300</v>
+        <v>473</v>
       </c>
       <c r="D70" s="24" t="s">
-        <v>301</v>
+        <v>474</v>
       </c>
       <c r="E70" s="20" t="s">
-        <v>302</v>
+        <v>475</v>
       </c>
       <c r="F70" s="8" t="s">
-        <v>640</v>
+        <v>476</v>
       </c>
       <c r="G70" s="20" t="s">
-        <v>532</v>
+        <v>477</v>
       </c>
       <c r="H70" s="25">
         <v>42370</v>
       </c>
       <c r="I70" s="25" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="J70" s="20" t="s">
-        <v>672</v>
+        <v>19</v>
       </c>
       <c r="K70" s="19" t="s">
-        <v>756</v>
+        <v>478</v>
       </c>
     </row>
     <row r="71" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A71" s="20" t="s">
-        <v>304</v>
+        <v>479</v>
       </c>
       <c r="B71" s="24" t="s">
-        <v>303</v>
+        <v>480</v>
       </c>
       <c r="C71" s="20" t="s">
-        <v>305</v>
+        <v>481</v>
       </c>
       <c r="D71" s="24" t="s">
-        <v>306</v>
+        <v>482</v>
       </c>
       <c r="E71" s="20" t="s">
-        <v>307</v>
+        <v>483</v>
       </c>
       <c r="F71" s="8" t="s">
-        <v>641</v>
+        <v>484</v>
       </c>
       <c r="G71" s="20" t="s">
-        <v>533</v>
+        <v>485</v>
       </c>
       <c r="H71" s="25">
         <v>42370</v>
       </c>
       <c r="I71" s="25" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="J71" s="20" t="s">
-        <v>672</v>
+        <v>19</v>
       </c>
       <c r="K71" s="18" t="s">
-        <v>757</v>
+        <v>486</v>
       </c>
     </row>
     <row r="72" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A72" s="20" t="s">
-        <v>18</v>
+        <v>487</v>
       </c>
       <c r="B72" s="24" t="s">
-        <v>17</v>
+        <v>488</v>
       </c>
       <c r="C72" s="20" t="s">
-        <v>19</v>
+        <v>489</v>
       </c>
       <c r="D72" s="24" t="s">
-        <v>20</v>
+        <v>490</v>
       </c>
       <c r="E72" s="20" t="s">
-        <v>21</v>
+        <v>209</v>
       </c>
       <c r="F72" s="8" t="s">
-        <v>642</v>
+        <v>491</v>
       </c>
       <c r="G72" s="20" t="s">
-        <v>534</v>
+        <v>492</v>
       </c>
       <c r="H72" s="25">
         <v>42370</v>
       </c>
       <c r="I72" s="25" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="J72" s="20" t="s">
-        <v>672</v>
+        <v>19</v>
       </c>
       <c r="K72" s="18" t="s">
-        <v>758</v>
+        <v>493</v>
       </c>
     </row>
     <row r="73" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A73" s="20" t="s">
-        <v>702</v>
-[...1 lines deleted...]
-      <c r="B73" s="27">
+        <v>494</v>
+      </c>
+      <c r="B73" s="26">
         <v>7601003851465</v>
       </c>
       <c r="C73" s="20" t="s">
-        <v>703</v>
+        <v>495</v>
       </c>
       <c r="D73" s="24" t="s">
-        <v>308</v>
+        <v>496</v>
       </c>
       <c r="E73" s="20" t="s">
-        <v>118</v>
+        <v>80</v>
       </c>
       <c r="F73" s="8" t="s">
-        <v>704</v>
+        <v>497</v>
       </c>
       <c r="G73" s="20" t="s">
-        <v>535</v>
+        <v>498</v>
       </c>
       <c r="H73" s="25">
         <v>42370</v>
       </c>
       <c r="I73" s="25" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="J73" s="20" t="s">
-        <v>672</v>
+        <v>19</v>
       </c>
       <c r="K73" s="18" t="s">
-        <v>759</v>
+        <v>499</v>
       </c>
     </row>
     <row r="74" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A74" s="20" t="s">
-        <v>383</v>
+        <v>500</v>
       </c>
       <c r="B74" s="24" t="s">
-        <v>382</v>
+        <v>501</v>
       </c>
       <c r="C74" s="20" t="s">
-        <v>793</v>
+        <v>502</v>
       </c>
       <c r="D74" s="24" t="s">
-        <v>20</v>
+        <v>490</v>
       </c>
       <c r="E74" s="20" t="s">
-        <v>21</v>
+        <v>209</v>
       </c>
       <c r="F74" s="8" t="s">
-        <v>797</v>
+        <v>503</v>
       </c>
       <c r="G74" s="20" t="s">
-        <v>536</v>
+        <v>504</v>
       </c>
       <c r="H74" s="25">
         <v>42370</v>
       </c>
       <c r="I74" s="25" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="J74" s="20" t="s">
-        <v>672</v>
+        <v>19</v>
       </c>
       <c r="K74" s="18" t="s">
-        <v>760</v>
+        <v>505</v>
       </c>
     </row>
     <row r="75" spans="1:11" s="12" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="A75" s="12" t="s">
-        <v>406</v>
+        <v>506</v>
       </c>
       <c r="B75" s="13" t="s">
-        <v>405</v>
+        <v>507</v>
       </c>
       <c r="C75" s="12" t="s">
-        <v>407</v>
+        <v>508</v>
       </c>
       <c r="D75" s="13" t="s">
-        <v>183</v>
+        <v>216</v>
       </c>
       <c r="E75" s="12" t="s">
-        <v>45</v>
+        <v>88</v>
       </c>
       <c r="F75" s="14" t="s">
-        <v>597</v>
+        <v>509</v>
       </c>
       <c r="G75" s="12" t="s">
-        <v>537</v>
+        <v>510</v>
       </c>
       <c r="H75" s="15">
         <v>42370</v>
       </c>
       <c r="I75" s="15">
         <v>45174</v>
       </c>
       <c r="J75" s="12" t="s">
-        <v>672</v>
-[...1 lines deleted...]
-      <c r="K75" s="31"/>
+        <v>19</v>
+      </c>
+      <c r="K75" s="29"/>
     </row>
     <row r="76" spans="1:11" s="12" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="A76" s="12" t="s">
-        <v>205</v>
+        <v>511</v>
       </c>
       <c r="B76" s="13" t="s">
-        <v>204</v>
+        <v>512</v>
       </c>
       <c r="C76" s="12" t="s">
-        <v>206</v>
+        <v>513</v>
       </c>
       <c r="D76" s="13" t="s">
-        <v>207</v>
+        <v>514</v>
       </c>
       <c r="E76" s="12" t="s">
-        <v>208</v>
-[...2 lines deleted...]
-        <v>598</v>
+        <v>515</v>
+      </c>
+      <c r="F76" s="28" t="s">
+        <v>516</v>
       </c>
       <c r="H76" s="15">
         <v>42370</v>
       </c>
       <c r="I76" s="15">
         <v>44561</v>
       </c>
-      <c r="K76" s="31"/>
+      <c r="K76" s="29"/>
     </row>
     <row r="77" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A77" s="20" t="s">
-        <v>294</v>
+        <v>517</v>
       </c>
       <c r="B77" s="24" t="s">
-        <v>293</v>
+        <v>518</v>
       </c>
       <c r="C77" s="20" t="s">
-        <v>295</v>
+        <v>519</v>
       </c>
       <c r="D77" s="24" t="s">
-        <v>296</v>
+        <v>520</v>
       </c>
       <c r="E77" s="20" t="s">
-        <v>297</v>
+        <v>521</v>
       </c>
       <c r="F77" s="8" t="s">
-        <v>643</v>
+        <v>522</v>
       </c>
       <c r="G77" s="20" t="s">
-        <v>539</v>
+        <v>523</v>
       </c>
       <c r="H77" s="25">
         <v>42370</v>
       </c>
       <c r="I77" s="25" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="J77" s="20" t="s">
-        <v>672</v>
+        <v>19</v>
       </c>
       <c r="K77" s="18" t="s">
-        <v>761</v>
+        <v>524</v>
       </c>
     </row>
     <row r="78" spans="1:11" s="12" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="A78" s="12" t="s">
-        <v>395</v>
+        <v>525</v>
       </c>
       <c r="B78" s="13" t="s">
-        <v>394</v>
+        <v>526</v>
       </c>
       <c r="C78" s="12" t="s">
-        <v>396</v>
+        <v>23</v>
       </c>
       <c r="D78" s="13" t="s">
-        <v>397</v>
+        <v>24</v>
       </c>
       <c r="E78" s="12" t="s">
-        <v>80</v>
+        <v>25</v>
       </c>
       <c r="F78" s="14"/>
       <c r="G78" s="12" t="s">
-        <v>481</v>
+        <v>26</v>
       </c>
       <c r="H78" s="15">
         <v>42370</v>
       </c>
       <c r="I78" s="15">
         <v>46022</v>
       </c>
       <c r="J78" s="12" t="s">
-        <v>672</v>
-[...2 lines deleted...]
-        <v>762</v>
+        <v>19</v>
+      </c>
+      <c r="K78" s="32" t="s">
+        <v>527</v>
       </c>
     </row>
     <row r="79" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A79" s="20" t="s">
-        <v>185</v>
+        <v>528</v>
       </c>
       <c r="B79" s="24" t="s">
-        <v>184</v>
+        <v>529</v>
       </c>
       <c r="C79" s="20" t="s">
-        <v>186</v>
+        <v>530</v>
       </c>
       <c r="D79" s="24" t="s">
-        <v>187</v>
+        <v>531</v>
       </c>
       <c r="E79" s="20" t="s">
-        <v>45</v>
+        <v>88</v>
       </c>
       <c r="F79" s="8" t="s">
-        <v>686</v>
+        <v>532</v>
       </c>
       <c r="G79" s="20" t="s">
+        <v>533</v>
+      </c>
+      <c r="H79" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I79" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="J79" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="K79" s="18" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="80" spans="1:11" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A80" s="20" t="s">
+        <v>535</v>
+      </c>
+      <c r="B80" s="24" t="s">
+        <v>536</v>
+      </c>
+      <c r="C80" s="20" t="s">
+        <v>537</v>
+      </c>
+      <c r="D80" s="24" t="s">
+        <v>538</v>
+      </c>
+      <c r="E80" s="20" t="s">
+        <v>539</v>
+      </c>
+      <c r="F80" s="8" t="s">
         <v>540</v>
       </c>
-      <c r="H79" s="25">
-[...30 lines deleted...]
-      </c>
       <c r="G80" s="20" t="s">
-        <v>538</v>
+        <v>541</v>
       </c>
       <c r="H80" s="25">
         <v>42370</v>
       </c>
       <c r="I80" s="25">
         <v>45728</v>
       </c>
       <c r="J80" s="20" t="s">
-        <v>672</v>
+        <v>19</v>
       </c>
       <c r="K80" s="18"/>
     </row>
     <row r="81" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A81" s="20" t="s">
-        <v>426</v>
+        <v>542</v>
       </c>
       <c r="B81" s="24" t="s">
-        <v>425</v>
+        <v>543</v>
       </c>
       <c r="C81" s="20" t="s">
-        <v>427</v>
+        <v>544</v>
       </c>
       <c r="D81" s="24" t="s">
-        <v>286</v>
+        <v>451</v>
       </c>
       <c r="E81" s="20" t="s">
-        <v>287</v>
+        <v>452</v>
       </c>
       <c r="F81" s="8" t="s">
-        <v>644</v>
+        <v>545</v>
       </c>
       <c r="G81" s="20" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="H81" s="25">
         <v>42370</v>
       </c>
       <c r="I81" s="25" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="J81" s="20" t="s">
-        <v>672</v>
+        <v>19</v>
       </c>
       <c r="K81" s="18" t="s">
-        <v>764</v>
+        <v>547</v>
       </c>
     </row>
     <row r="82" spans="1:11" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A82" s="20" t="s">
-        <v>809</v>
-[...1 lines deleted...]
-      <c r="B82" s="27">
+        <v>548</v>
+      </c>
+      <c r="B82" s="26">
         <v>7601009548192</v>
       </c>
       <c r="C82" s="20" t="s">
-        <v>810</v>
+        <v>549</v>
       </c>
       <c r="D82" s="24">
         <v>1020</v>
       </c>
       <c r="E82" s="20" t="s">
-        <v>811</v>
+        <v>550</v>
       </c>
       <c r="F82" s="8" t="s">
-        <v>812</v>
+        <v>551</v>
       </c>
       <c r="G82" s="20" t="s">
-        <v>813</v>
+        <v>552</v>
       </c>
       <c r="H82" s="25">
         <v>46085</v>
       </c>
       <c r="I82" s="25"/>
       <c r="J82" s="20" t="s">
-        <v>673</v>
+        <v>403</v>
       </c>
       <c r="K82" s="20" t="s">
-        <v>814</v>
+        <v>553</v>
       </c>
     </row>
     <row r="83" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A83" s="20" t="s">
-        <v>364</v>
+        <v>554</v>
       </c>
       <c r="B83" s="24" t="s">
-        <v>363</v>
+        <v>555</v>
       </c>
       <c r="C83" s="20" t="s">
-        <v>365</v>
+        <v>556</v>
       </c>
       <c r="D83" s="24" t="s">
-        <v>366</v>
+        <v>557</v>
       </c>
       <c r="E83" s="20" t="s">
-        <v>367</v>
+        <v>558</v>
       </c>
       <c r="F83" s="8" t="s">
-        <v>822</v>
+        <v>559</v>
       </c>
       <c r="G83" s="20" t="s">
-        <v>542</v>
+        <v>560</v>
       </c>
       <c r="H83" s="25">
         <v>42370</v>
       </c>
       <c r="I83" s="25" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="J83" s="20" t="s">
-        <v>672</v>
+        <v>19</v>
       </c>
       <c r="K83" s="18" t="s">
-        <v>823</v>
+        <v>561</v>
       </c>
     </row>
     <row r="84" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A84" s="20" t="s">
-        <v>28</v>
+        <v>562</v>
       </c>
       <c r="B84" s="24" t="s">
-        <v>27</v>
+        <v>563</v>
       </c>
       <c r="C84" s="20" t="s">
-        <v>29</v>
+        <v>564</v>
       </c>
       <c r="D84" s="24" t="s">
-        <v>30</v>
+        <v>565</v>
       </c>
       <c r="E84" s="20" t="s">
-        <v>31</v>
+        <v>566</v>
       </c>
       <c r="F84" s="8" t="s">
-        <v>645</v>
+        <v>567</v>
       </c>
       <c r="G84" s="20" t="s">
-        <v>543</v>
+        <v>568</v>
       </c>
       <c r="H84" s="25">
         <v>42370</v>
       </c>
       <c r="I84" s="25" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="J84" s="20" t="s">
-        <v>672</v>
+        <v>19</v>
       </c>
       <c r="K84" s="18" t="s">
-        <v>765</v>
+        <v>569</v>
       </c>
     </row>
     <row r="85" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A85" s="20" t="s">
-        <v>315</v>
+        <v>570</v>
       </c>
       <c r="B85" s="24" t="s">
-        <v>314</v>
+        <v>571</v>
       </c>
       <c r="C85" s="20" t="s">
-        <v>316</v>
+        <v>572</v>
       </c>
       <c r="D85" s="24" t="s">
-        <v>317</v>
+        <v>573</v>
       </c>
       <c r="E85" s="20" t="s">
-        <v>318</v>
+        <v>574</v>
       </c>
       <c r="F85" s="8" t="s">
-        <v>647</v>
+        <v>575</v>
       </c>
       <c r="G85" s="20" t="s">
-        <v>544</v>
+        <v>576</v>
       </c>
       <c r="H85" s="25">
         <v>42370</v>
       </c>
       <c r="I85" s="25" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="J85" s="20" t="s">
-        <v>672</v>
+        <v>19</v>
       </c>
       <c r="K85" s="18" t="s">
-        <v>766</v>
+        <v>577</v>
       </c>
     </row>
     <row r="86" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A86" s="20" t="s">
-        <v>320</v>
-[...1 lines deleted...]
-      <c r="B86" s="27">
+        <v>578</v>
+      </c>
+      <c r="B86" s="26">
         <v>7601003374032</v>
       </c>
       <c r="C86" s="20" t="s">
-        <v>321</v>
+        <v>579</v>
       </c>
       <c r="D86" s="24" t="s">
-        <v>322</v>
+        <v>580</v>
       </c>
       <c r="E86" s="20" t="s">
-        <v>72</v>
+        <v>60</v>
       </c>
       <c r="F86" s="8" t="s">
-        <v>795</v>
+        <v>147</v>
       </c>
       <c r="G86" s="20" t="s">
-        <v>545</v>
+        <v>581</v>
       </c>
       <c r="H86" s="25">
         <v>42370</v>
       </c>
       <c r="I86" s="25" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="J86" s="20" t="s">
-        <v>672</v>
+        <v>19</v>
       </c>
       <c r="K86" s="18" t="s">
-        <v>794</v>
+        <v>582</v>
       </c>
     </row>
     <row r="87" spans="1:11" s="22" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A87" s="20" t="s">
-        <v>320</v>
+        <v>578</v>
       </c>
       <c r="B87" s="24" t="s">
-        <v>319</v>
+        <v>583</v>
       </c>
       <c r="C87" s="20" t="s">
-        <v>546</v>
+        <v>584</v>
       </c>
       <c r="D87" s="24">
         <v>2000</v>
       </c>
       <c r="E87" s="20" t="s">
-        <v>547</v>
-[...1 lines deleted...]
-      <c r="F87" s="8"/>
+        <v>585</v>
+      </c>
+      <c r="F87" s="8" t="s">
+        <v>248</v>
+      </c>
       <c r="G87" s="20" t="s">
-        <v>548</v>
+        <v>586</v>
       </c>
       <c r="H87" s="25">
         <v>42370</v>
       </c>
       <c r="I87" s="25"/>
       <c r="J87" s="20" t="s">
-        <v>672</v>
+        <v>19</v>
       </c>
       <c r="K87" s="18"/>
     </row>
     <row r="88" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A88" s="20" t="s">
-        <v>320</v>
-[...2 lines deleted...]
-        <v>676</v>
+        <v>578</v>
+      </c>
+      <c r="B88" s="27" t="s">
+        <v>587</v>
       </c>
       <c r="C88" s="20" t="s">
-        <v>549</v>
+        <v>588</v>
       </c>
       <c r="D88" s="24">
         <v>1227</v>
       </c>
       <c r="E88" s="20" t="s">
-        <v>550</v>
-[...1 lines deleted...]
-      <c r="F88" s="8"/>
+        <v>589</v>
+      </c>
+      <c r="F88" s="8" t="s">
+        <v>161</v>
+      </c>
       <c r="G88" s="20" t="s">
-        <v>551</v>
+        <v>590</v>
       </c>
       <c r="H88" s="25">
         <v>45214</v>
       </c>
       <c r="I88" s="25"/>
       <c r="J88" s="20" t="s">
-        <v>672</v>
+        <v>19</v>
       </c>
       <c r="K88" s="18"/>
     </row>
     <row r="89" spans="1:11" s="12" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="A89" s="12" t="s">
-        <v>413</v>
+        <v>591</v>
       </c>
       <c r="B89" s="13" t="s">
-        <v>412</v>
+        <v>592</v>
       </c>
       <c r="C89" s="12" t="s">
-        <v>414</v>
+        <v>593</v>
       </c>
       <c r="D89" s="13" t="s">
-        <v>415</v>
+        <v>594</v>
       </c>
       <c r="E89" s="12" t="s">
-        <v>416</v>
+        <v>595</v>
       </c>
       <c r="F89" s="14" t="s">
-        <v>648</v>
+        <v>596</v>
       </c>
       <c r="G89" s="12" t="s">
-        <v>552</v>
+        <v>597</v>
       </c>
       <c r="H89" s="15">
         <v>42370</v>
       </c>
       <c r="I89" s="15">
         <v>46022</v>
       </c>
       <c r="J89" s="12" t="s">
-        <v>672</v>
-[...1 lines deleted...]
-      <c r="K89" s="31"/>
+        <v>19</v>
+      </c>
+      <c r="K89" s="29"/>
     </row>
     <row r="90" spans="1:11" s="12" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="A90" s="12" t="s">
-        <v>324</v>
+        <v>598</v>
       </c>
       <c r="B90" s="13" t="s">
-        <v>323</v>
+        <v>599</v>
       </c>
       <c r="C90" s="12" t="s">
-        <v>325</v>
+        <v>600</v>
       </c>
       <c r="D90" s="13" t="s">
-        <v>102</v>
+        <v>131</v>
       </c>
       <c r="E90" s="12" t="s">
-        <v>103</v>
-[...2 lines deleted...]
-        <v>599</v>
+        <v>132</v>
+      </c>
+      <c r="F90" s="28" t="s">
+        <v>601</v>
       </c>
       <c r="H90" s="15">
         <v>42370</v>
       </c>
       <c r="I90" s="15">
         <v>44561</v>
       </c>
-      <c r="K90" s="31"/>
+      <c r="K90" s="29"/>
     </row>
     <row r="91" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A91" s="20" t="s">
-        <v>77</v>
+        <v>602</v>
       </c>
       <c r="B91" s="24" t="s">
-        <v>76</v>
+        <v>603</v>
       </c>
       <c r="C91" s="20" t="s">
-        <v>78</v>
+        <v>604</v>
       </c>
       <c r="D91" s="24" t="s">
-        <v>79</v>
+        <v>605</v>
       </c>
       <c r="E91" s="20" t="s">
-        <v>80</v>
+        <v>25</v>
       </c>
       <c r="F91" s="8" t="s">
-        <v>649</v>
+        <v>606</v>
       </c>
       <c r="G91" s="20" t="s">
-        <v>553</v>
+        <v>607</v>
       </c>
       <c r="H91" s="25">
         <v>42370</v>
       </c>
       <c r="I91" s="25" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="J91" s="20" t="s">
-        <v>672</v>
+        <v>19</v>
       </c>
       <c r="K91" s="18" t="s">
-        <v>767</v>
+        <v>608</v>
       </c>
     </row>
     <row r="92" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A92" s="20" t="s">
-        <v>327</v>
+        <v>609</v>
       </c>
       <c r="B92" s="24" t="s">
-        <v>326</v>
+        <v>610</v>
       </c>
       <c r="C92" s="20" t="s">
-        <v>328</v>
+        <v>611</v>
       </c>
       <c r="D92" s="24" t="s">
-        <v>329</v>
+        <v>612</v>
       </c>
       <c r="E92" s="20" t="s">
-        <v>55</v>
+        <v>15</v>
       </c>
       <c r="F92" s="8" t="s">
-        <v>650</v>
+        <v>613</v>
       </c>
       <c r="G92" s="20" t="s">
-        <v>554</v>
+        <v>614</v>
       </c>
       <c r="H92" s="25">
         <v>42370</v>
       </c>
       <c r="I92" s="25" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="J92" s="20" t="s">
-        <v>672</v>
+        <v>19</v>
       </c>
       <c r="K92" s="18" t="s">
-        <v>768</v>
+        <v>615</v>
       </c>
     </row>
     <row r="93" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A93" s="20" t="s">
-        <v>8</v>
+        <v>616</v>
       </c>
       <c r="B93" s="24" t="s">
-        <v>7</v>
+        <v>617</v>
       </c>
       <c r="C93" s="20" t="s">
-        <v>9</v>
+        <v>618</v>
       </c>
       <c r="D93" s="24" t="s">
-        <v>10</v>
+        <v>619</v>
       </c>
       <c r="E93" s="20" t="s">
-        <v>11</v>
+        <v>620</v>
       </c>
       <c r="F93" s="8" t="s">
-        <v>651</v>
+        <v>621</v>
       </c>
       <c r="G93" s="20" t="s">
-        <v>555</v>
+        <v>622</v>
       </c>
       <c r="H93" s="25">
         <v>42370</v>
       </c>
       <c r="I93" s="25" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="J93" s="20" t="s">
-        <v>672</v>
+        <v>19</v>
       </c>
       <c r="K93" s="18" t="s">
-        <v>769</v>
+        <v>623</v>
       </c>
     </row>
     <row r="94" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A94" s="20" t="s">
-        <v>23</v>
+        <v>624</v>
       </c>
       <c r="B94" s="24" t="s">
-        <v>22</v>
+        <v>625</v>
       </c>
       <c r="C94" s="20" t="s">
-        <v>24</v>
+        <v>626</v>
       </c>
       <c r="D94" s="24" t="s">
-        <v>25</v>
+        <v>627</v>
       </c>
       <c r="E94" s="20" t="s">
-        <v>26</v>
+        <v>628</v>
       </c>
       <c r="F94" s="8" t="s">
-        <v>652</v>
+        <v>629</v>
       </c>
       <c r="G94" s="20" t="s">
-        <v>556</v>
+        <v>630</v>
       </c>
       <c r="H94" s="25">
         <v>42370</v>
       </c>
       <c r="I94" s="25" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="J94" s="20" t="s">
-        <v>672</v>
+        <v>19</v>
       </c>
       <c r="K94" s="18" t="s">
-        <v>770</v>
+        <v>631</v>
       </c>
     </row>
     <row r="95" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A95" s="20" t="s">
-        <v>82</v>
+        <v>632</v>
       </c>
       <c r="B95" s="24" t="s">
-        <v>81</v>
+        <v>633</v>
       </c>
       <c r="C95" s="20" t="s">
-        <v>83</v>
+        <v>634</v>
       </c>
       <c r="D95" s="24" t="s">
-        <v>30</v>
+        <v>565</v>
       </c>
       <c r="E95" s="20" t="s">
-        <v>31</v>
+        <v>566</v>
       </c>
       <c r="F95" s="8" t="s">
-        <v>653</v>
+        <v>635</v>
       </c>
       <c r="G95" s="20" t="s">
-        <v>557</v>
+        <v>636</v>
       </c>
       <c r="H95" s="25">
         <v>42370</v>
       </c>
       <c r="I95" s="25" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="J95" s="20" t="s">
-        <v>672</v>
+        <v>19</v>
       </c>
       <c r="K95" s="18" t="s">
-        <v>771</v>
+        <v>637</v>
       </c>
     </row>
     <row r="96" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A96" s="20" t="s">
-        <v>38</v>
+        <v>638</v>
       </c>
       <c r="B96" s="24" t="s">
-        <v>37</v>
+        <v>639</v>
       </c>
       <c r="C96" s="20" t="s">
-        <v>39</v>
+        <v>640</v>
       </c>
       <c r="D96" s="24" t="s">
-        <v>40</v>
+        <v>285</v>
       </c>
       <c r="E96" s="20" t="s">
-        <v>41</v>
+        <v>286</v>
       </c>
       <c r="F96" s="8" t="s">
-        <v>654</v>
+        <v>641</v>
       </c>
       <c r="G96" s="20" t="s">
-        <v>558</v>
+        <v>642</v>
       </c>
       <c r="H96" s="25">
         <v>42370</v>
       </c>
       <c r="I96" s="25" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="J96" s="20" t="s">
-        <v>672</v>
+        <v>19</v>
       </c>
       <c r="K96" s="18" t="s">
-        <v>772</v>
+        <v>643</v>
       </c>
     </row>
     <row r="97" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A97" s="20" t="s">
-        <v>85</v>
+        <v>644</v>
       </c>
       <c r="B97" s="24" t="s">
-        <v>84</v>
+        <v>645</v>
       </c>
       <c r="C97" s="20" t="s">
-        <v>86</v>
+        <v>646</v>
       </c>
       <c r="D97" s="24" t="s">
-        <v>87</v>
+        <v>647</v>
       </c>
       <c r="E97" s="20" t="s">
-        <v>88</v>
+        <v>648</v>
       </c>
       <c r="F97" s="8" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="G97" s="20" t="s">
-        <v>559</v>
+        <v>650</v>
       </c>
       <c r="H97" s="25">
         <v>42370</v>
       </c>
       <c r="I97" s="25" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="J97" s="20" t="s">
-        <v>672</v>
+        <v>19</v>
       </c>
       <c r="K97" s="18" t="s">
-        <v>773</v>
+        <v>651</v>
       </c>
     </row>
     <row r="98" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A98" s="20" t="s">
-        <v>331</v>
+        <v>652</v>
       </c>
       <c r="B98" s="24" t="s">
-        <v>330</v>
+        <v>653</v>
       </c>
       <c r="C98" s="20" t="s">
-        <v>332</v>
+        <v>654</v>
       </c>
       <c r="D98" s="24" t="s">
-        <v>333</v>
+        <v>655</v>
       </c>
       <c r="E98" s="20" t="s">
-        <v>45</v>
+        <v>88</v>
       </c>
       <c r="F98" s="8" t="s">
         <v>656</v>
       </c>
       <c r="G98" s="20" t="s">
-        <v>560</v>
+        <v>657</v>
       </c>
       <c r="H98" s="25">
         <v>42370</v>
       </c>
       <c r="I98" s="25" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="J98" s="20" t="s">
-        <v>672</v>
+        <v>19</v>
       </c>
       <c r="K98" s="18" t="s">
-        <v>774</v>
+        <v>658</v>
       </c>
     </row>
     <row r="99" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A99" s="20" t="s">
-        <v>335</v>
+        <v>659</v>
       </c>
       <c r="B99" s="24" t="s">
-        <v>334</v>
+        <v>660</v>
       </c>
       <c r="C99" s="20" t="s">
-        <v>336</v>
+        <v>661</v>
       </c>
       <c r="D99" s="24" t="s">
-        <v>35</v>
+        <v>123</v>
       </c>
       <c r="E99" s="20" t="s">
-        <v>36</v>
+        <v>124</v>
       </c>
       <c r="F99" s="8" t="s">
-        <v>657</v>
+        <v>662</v>
       </c>
       <c r="G99" s="20" t="s">
-        <v>561</v>
+        <v>663</v>
       </c>
       <c r="H99" s="25">
         <v>42370</v>
       </c>
       <c r="I99" s="25" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="J99" s="20" t="s">
-        <v>672</v>
+        <v>19</v>
       </c>
       <c r="K99" s="18" t="s">
-        <v>775</v>
+        <v>664</v>
       </c>
     </row>
     <row r="100" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A100" s="20" t="s">
-        <v>338</v>
+        <v>665</v>
       </c>
       <c r="B100" s="24" t="s">
-        <v>337</v>
+        <v>666</v>
       </c>
       <c r="C100" s="20" t="s">
-        <v>339</v>
+        <v>667</v>
       </c>
       <c r="D100" s="24" t="s">
-        <v>340</v>
+        <v>668</v>
       </c>
       <c r="E100" s="20" t="s">
-        <v>341</v>
+        <v>669</v>
       </c>
       <c r="F100" s="8" t="s">
-        <v>658</v>
+        <v>670</v>
       </c>
       <c r="G100" s="20" t="s">
-        <v>562</v>
+        <v>671</v>
       </c>
       <c r="H100" s="25">
         <v>42370</v>
       </c>
       <c r="I100" s="25" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="J100" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="K100" s="18" t="s">
         <v>672</v>
-      </c>
-[...1 lines deleted...]
-        <v>776</v>
       </c>
     </row>
     <row r="101" spans="1:11" s="12" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="A101" s="12" t="s">
-        <v>418</v>
+        <v>673</v>
       </c>
       <c r="B101" s="13" t="s">
-        <v>417</v>
+        <v>674</v>
       </c>
       <c r="C101" s="12" t="s">
-        <v>419</v>
+        <v>675</v>
       </c>
       <c r="D101" s="13" t="s">
-        <v>420</v>
+        <v>676</v>
       </c>
       <c r="E101" s="12" t="s">
-        <v>421</v>
-[...2 lines deleted...]
-        <v>600</v>
+        <v>677</v>
+      </c>
+      <c r="F101" s="31" t="s">
+        <v>678</v>
       </c>
       <c r="H101" s="15">
         <v>42370</v>
       </c>
       <c r="I101" s="15">
         <v>44561</v>
       </c>
-      <c r="K101" s="31"/>
+      <c r="K101" s="29"/>
     </row>
     <row r="102" spans="1:11" s="12" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="A102" s="12" t="s">
-        <v>343</v>
+        <v>679</v>
       </c>
       <c r="B102" s="13" t="s">
-        <v>342</v>
+        <v>680</v>
       </c>
       <c r="C102" s="12" t="s">
-        <v>344</v>
+        <v>681</v>
       </c>
       <c r="D102" s="13" t="s">
-        <v>54</v>
+        <v>14</v>
       </c>
       <c r="E102" s="12" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>601</v>
+        <v>15</v>
+      </c>
+      <c r="F102" s="33" t="s">
+        <v>682</v>
       </c>
       <c r="H102" s="15">
         <v>42370</v>
       </c>
       <c r="I102" s="15">
         <v>45230</v>
       </c>
-      <c r="K102" s="31"/>
+      <c r="K102" s="29"/>
     </row>
     <row r="103" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A103" s="20" t="s">
-        <v>346</v>
+        <v>683</v>
       </c>
       <c r="B103" s="24" t="s">
-        <v>345</v>
+        <v>684</v>
       </c>
       <c r="C103" s="20" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="D103" s="24">
         <v>9220</v>
       </c>
       <c r="E103" s="20" t="s">
-        <v>690</v>
+        <v>686</v>
       </c>
       <c r="F103" s="8" t="s">
-        <v>639</v>
+        <v>468</v>
       </c>
       <c r="G103" s="20" t="s">
-        <v>563</v>
+        <v>687</v>
       </c>
       <c r="H103" s="25">
         <v>42370</v>
       </c>
       <c r="I103" s="25" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="J103" s="20" t="s">
-        <v>672</v>
+        <v>19</v>
       </c>
       <c r="K103" s="19" t="s">
-        <v>777</v>
+        <v>688</v>
       </c>
     </row>
     <row r="104" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A104" s="20" t="s">
-        <v>90</v>
+        <v>689</v>
       </c>
       <c r="B104" s="24" t="s">
-        <v>89</v>
+        <v>690</v>
       </c>
       <c r="C104" s="20" t="s">
-        <v>91</v>
+        <v>691</v>
       </c>
       <c r="D104" s="24" t="s">
-        <v>92</v>
+        <v>692</v>
       </c>
       <c r="E104" s="20" t="s">
-        <v>93</v>
+        <v>693</v>
       </c>
       <c r="F104" s="8" t="s">
-        <v>659</v>
+        <v>694</v>
       </c>
       <c r="G104" s="20" t="s">
-        <v>564</v>
+        <v>695</v>
       </c>
       <c r="H104" s="25">
         <v>42370</v>
       </c>
       <c r="I104" s="25" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="J104" s="20" t="s">
-        <v>672</v>
+        <v>19</v>
       </c>
       <c r="K104" s="18" t="s">
-        <v>778</v>
+        <v>696</v>
       </c>
     </row>
     <row r="105" spans="1:11" s="12" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="A105" s="12" t="s">
-        <v>450</v>
+        <v>697</v>
       </c>
       <c r="B105" s="13" t="s">
-        <v>449</v>
+        <v>698</v>
       </c>
       <c r="C105" s="12" t="s">
-        <v>451</v>
+        <v>699</v>
       </c>
       <c r="D105" s="13" t="s">
-        <v>452</v>
+        <v>700</v>
       </c>
       <c r="E105" s="12" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>423</v>
+        <v>15</v>
+      </c>
+      <c r="F105" s="28" t="s">
+        <v>57</v>
       </c>
       <c r="H105" s="15">
         <v>42370</v>
       </c>
       <c r="I105" s="15">
         <v>44561</v>
       </c>
-      <c r="K105" s="31"/>
+      <c r="K105" s="29"/>
     </row>
     <row r="106" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A106" s="20" t="s">
-        <v>199</v>
+        <v>701</v>
       </c>
       <c r="B106" s="24" t="s">
-        <v>198</v>
+        <v>702</v>
       </c>
       <c r="C106" s="20" t="s">
-        <v>200</v>
+        <v>703</v>
       </c>
       <c r="D106" s="24" t="s">
-        <v>201</v>
+        <v>704</v>
       </c>
       <c r="E106" s="20" t="s">
-        <v>72</v>
+        <v>60</v>
       </c>
       <c r="F106" s="8" t="s">
-        <v>660</v>
+        <v>705</v>
       </c>
       <c r="G106" s="20" t="s">
-        <v>565</v>
+        <v>706</v>
       </c>
       <c r="H106" s="25">
         <v>42370</v>
       </c>
       <c r="I106" s="25" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="J106" s="20" t="s">
-        <v>672</v>
+        <v>19</v>
       </c>
       <c r="K106" s="18" t="s">
-        <v>779</v>
+        <v>707</v>
       </c>
     </row>
     <row r="107" spans="1:11" s="12" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="A107" s="12" t="s">
-        <v>348</v>
+        <v>708</v>
       </c>
       <c r="B107" s="13" t="s">
-        <v>347</v>
+        <v>709</v>
       </c>
       <c r="C107" s="12" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D107" s="13" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="E107" s="12" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>429</v>
+        <v>18</v>
+      </c>
+      <c r="F107" s="28" t="s">
+        <v>710</v>
       </c>
       <c r="H107" s="15">
         <v>42370</v>
       </c>
       <c r="I107" s="15">
         <v>44540</v>
       </c>
-      <c r="K107" s="31"/>
+      <c r="K107" s="29"/>
     </row>
     <row r="108" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A108" s="20" t="s">
-        <v>463</v>
+        <v>711</v>
       </c>
       <c r="B108" s="24" t="s">
-        <v>462</v>
+        <v>712</v>
       </c>
       <c r="C108" s="20" t="s">
-        <v>464</v>
+        <v>713</v>
       </c>
       <c r="D108" s="24" t="s">
-        <v>178</v>
+        <v>386</v>
       </c>
       <c r="E108" s="20" t="s">
-        <v>465</v>
-[...1 lines deleted...]
-      <c r="F108" s="8"/>
+        <v>714</v>
+      </c>
+      <c r="F108" s="8" t="s">
+        <v>822</v>
+      </c>
       <c r="G108" s="20" t="s">
-        <v>566</v>
+        <v>820</v>
       </c>
       <c r="H108" s="25">
         <v>42370</v>
       </c>
       <c r="I108" s="25" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="J108" s="20" t="s">
-        <v>673</v>
+        <v>403</v>
       </c>
       <c r="K108" s="18" t="s">
-        <v>780</v>
+        <v>715</v>
       </c>
     </row>
     <row r="109" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A109" s="20" t="s">
-        <v>802</v>
+        <v>716</v>
       </c>
       <c r="B109" s="24" t="s">
-        <v>354</v>
+        <v>717</v>
       </c>
       <c r="C109" s="20" t="s">
-        <v>355</v>
+        <v>718</v>
       </c>
       <c r="D109" s="24" t="s">
-        <v>356</v>
+        <v>719</v>
       </c>
       <c r="E109" s="20" t="s">
-        <v>357</v>
+        <v>720</v>
       </c>
       <c r="F109" s="8" t="s">
-        <v>661</v>
+        <v>721</v>
       </c>
       <c r="G109" s="20" t="s">
-        <v>821</v>
+        <v>722</v>
       </c>
       <c r="H109" s="25">
         <v>42370</v>
       </c>
       <c r="I109" s="25" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="J109" s="20" t="s">
-        <v>672</v>
+        <v>19</v>
       </c>
       <c r="K109" s="18" t="s">
-        <v>803</v>
+        <v>723</v>
       </c>
     </row>
     <row r="110" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A110" s="20" t="s">
-        <v>359</v>
+        <v>724</v>
       </c>
       <c r="B110" s="24" t="s">
-        <v>358</v>
+        <v>725</v>
       </c>
       <c r="C110" s="20" t="s">
-        <v>360</v>
+        <v>726</v>
       </c>
       <c r="D110" s="24" t="s">
-        <v>361</v>
+        <v>727</v>
       </c>
       <c r="E110" s="20" t="s">
-        <v>362</v>
+        <v>728</v>
       </c>
       <c r="F110" s="8" t="s">
-        <v>791</v>
+        <v>729</v>
       </c>
       <c r="G110" s="20" t="s">
-        <v>567</v>
+        <v>730</v>
       </c>
       <c r="H110" s="25">
         <v>42370</v>
       </c>
       <c r="I110" s="25"/>
       <c r="J110" s="20" t="s">
-        <v>672</v>
+        <v>19</v>
       </c>
       <c r="K110" s="18" t="s">
-        <v>781</v>
+        <v>731</v>
       </c>
     </row>
     <row r="111" spans="1:11" s="12" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="A111" s="12" t="s">
-        <v>445</v>
+        <v>732</v>
       </c>
       <c r="B111" s="13" t="s">
-        <v>444</v>
+        <v>733</v>
       </c>
       <c r="C111" s="12" t="s">
-        <v>446</v>
+        <v>734</v>
       </c>
       <c r="D111" s="13" t="s">
-        <v>447</v>
+        <v>735</v>
       </c>
       <c r="E111" s="12" t="s">
-        <v>448</v>
-[...1 lines deleted...]
-      <c r="F111" s="30"/>
+        <v>736</v>
+      </c>
+      <c r="F111" s="28"/>
       <c r="H111" s="15">
         <v>42370</v>
       </c>
       <c r="I111" s="15">
         <v>44561</v>
       </c>
-      <c r="K111" s="31"/>
+      <c r="K111" s="29"/>
     </row>
     <row r="112" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A112" s="20" t="s">
-        <v>369</v>
+        <v>737</v>
       </c>
       <c r="B112" s="24" t="s">
-        <v>368</v>
+        <v>738</v>
       </c>
       <c r="C112" s="20" t="s">
-        <v>370</v>
+        <v>739</v>
       </c>
       <c r="D112" s="24" t="s">
-        <v>371</v>
+        <v>740</v>
       </c>
       <c r="E112" s="20" t="s">
-        <v>372</v>
+        <v>741</v>
       </c>
       <c r="F112" s="8" t="s">
-        <v>662</v>
+        <v>742</v>
       </c>
       <c r="G112" s="20" t="s">
-        <v>568</v>
+        <v>743</v>
       </c>
       <c r="H112" s="25">
         <v>42370</v>
       </c>
       <c r="I112" s="25" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="J112" s="20" t="s">
-        <v>672</v>
+        <v>19</v>
       </c>
       <c r="K112" s="18" t="s">
-        <v>782</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:11" x14ac:dyDescent="0.25">
+        <v>744</v>
+      </c>
+    </row>
+    <row r="113" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A113" s="20" t="s">
-        <v>374</v>
+        <v>745</v>
       </c>
       <c r="B113" s="24" t="s">
-        <v>373</v>
+        <v>746</v>
       </c>
       <c r="C113" s="20" t="s">
-        <v>375</v>
+        <v>747</v>
       </c>
       <c r="D113" s="24" t="s">
-        <v>376</v>
+        <v>748</v>
       </c>
       <c r="E113" s="20" t="s">
-        <v>377</v>
+        <v>749</v>
       </c>
       <c r="F113" s="8" t="s">
-        <v>663</v>
+        <v>750</v>
       </c>
       <c r="G113" s="20" t="s">
-        <v>569</v>
+        <v>751</v>
       </c>
       <c r="H113" s="25">
         <v>42370</v>
       </c>
       <c r="I113" s="25" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="J113" s="20" t="s">
-        <v>672</v>
+        <v>19</v>
       </c>
       <c r="K113" s="18" t="s">
-        <v>783</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:11" x14ac:dyDescent="0.25">
+        <v>752</v>
+      </c>
+    </row>
+    <row r="114" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A114" s="20" t="s">
-        <v>264</v>
+        <v>753</v>
       </c>
       <c r="B114" s="24" t="s">
-        <v>263</v>
+        <v>754</v>
       </c>
       <c r="C114" s="20" t="s">
-        <v>265</v>
+        <v>755</v>
       </c>
       <c r="D114" s="24" t="s">
-        <v>266</v>
+        <v>756</v>
       </c>
       <c r="E114" s="20" t="s">
-        <v>267</v>
+        <v>757</v>
       </c>
       <c r="F114" s="8" t="s">
-        <v>664</v>
+        <v>758</v>
       </c>
       <c r="G114" s="20" t="s">
-        <v>570</v>
+        <v>759</v>
       </c>
       <c r="H114" s="25">
         <v>42370</v>
       </c>
       <c r="I114" s="25" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="J114" s="20" t="s">
-        <v>672</v>
+        <v>19</v>
       </c>
       <c r="K114" s="18" t="s">
-        <v>784</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:11" x14ac:dyDescent="0.25">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="115" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A115" s="20" t="s">
-        <v>472</v>
+        <v>761</v>
       </c>
       <c r="B115" s="24" t="s">
-        <v>471</v>
+        <v>762</v>
       </c>
       <c r="C115" s="20" t="s">
-        <v>473</v>
+        <v>763</v>
       </c>
       <c r="D115" s="24" t="s">
-        <v>329</v>
+        <v>612</v>
       </c>
       <c r="E115" s="20" t="s">
-        <v>55</v>
+        <v>15</v>
       </c>
       <c r="F115" s="8" t="s">
-        <v>665</v>
+        <v>764</v>
       </c>
       <c r="G115" s="20" t="s">
-        <v>571</v>
+        <v>765</v>
       </c>
       <c r="H115" s="25">
         <v>42370</v>
       </c>
       <c r="I115" s="25" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="J115" s="20" t="s">
-        <v>672</v>
+        <v>19</v>
       </c>
       <c r="K115" s="18" t="s">
-        <v>785</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:11" s="12" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
+        <v>766</v>
+      </c>
+      <c r="M115" s="1" t="s">
+        <v>819</v>
+      </c>
+    </row>
+    <row r="116" spans="1:13" s="12" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="A116" s="12" t="s">
-        <v>385</v>
+        <v>767</v>
       </c>
       <c r="B116" s="13" t="s">
-        <v>384</v>
+        <v>768</v>
       </c>
       <c r="C116" s="12" t="s">
-        <v>386</v>
+        <v>769</v>
       </c>
       <c r="D116" s="13" t="s">
-        <v>387</v>
+        <v>770</v>
       </c>
       <c r="E116" s="12" t="s">
-        <v>388</v>
+        <v>771</v>
       </c>
       <c r="F116" s="14" t="s">
-        <v>600</v>
+        <v>678</v>
       </c>
       <c r="G116" s="12" t="s">
-        <v>572</v>
+        <v>772</v>
       </c>
       <c r="H116" s="15">
         <v>42370</v>
       </c>
       <c r="I116" s="15">
         <v>45291</v>
       </c>
-      <c r="K116" s="31"/>
-[...1 lines deleted...]
-    <row r="117" spans="1:11" s="12" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
+      <c r="K116" s="29"/>
+    </row>
+    <row r="117" spans="1:13" s="12" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="A117" s="12" t="s">
-        <v>390</v>
+        <v>773</v>
       </c>
       <c r="B117" s="13" t="s">
-        <v>389</v>
+        <v>774</v>
       </c>
       <c r="C117" s="12" t="s">
-        <v>391</v>
+        <v>775</v>
       </c>
       <c r="D117" s="13" t="s">
-        <v>257</v>
+        <v>365</v>
       </c>
       <c r="E117" s="12" t="s">
-        <v>258</v>
+        <v>366</v>
       </c>
       <c r="F117" s="14" t="s">
-        <v>601</v>
+        <v>682</v>
       </c>
       <c r="G117" s="12" t="s">
-        <v>573</v>
+        <v>776</v>
       </c>
       <c r="H117" s="15">
         <v>42370</v>
       </c>
       <c r="I117" s="15">
         <v>45727</v>
       </c>
       <c r="J117" s="12" t="s">
-        <v>673</v>
-[...3 lines deleted...]
-    <row r="118" spans="1:11" s="12" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
+        <v>403</v>
+      </c>
+      <c r="K117" s="29"/>
+    </row>
+    <row r="118" spans="1:13" s="12" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="A118" s="12" t="s">
-        <v>393</v>
+        <v>777</v>
       </c>
       <c r="B118" s="13" t="s">
-        <v>392</v>
+        <v>778</v>
       </c>
       <c r="C118" s="12" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D118" s="13" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="E118" s="12" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="F118" s="30"/>
+        <v>18</v>
+      </c>
+      <c r="F118" s="28"/>
       <c r="H118" s="15">
         <v>42370</v>
       </c>
       <c r="I118" s="15">
         <v>44540</v>
       </c>
-      <c r="K118" s="31"/>
-[...1 lines deleted...]
-    <row r="119" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="K118" s="29"/>
+    </row>
+    <row r="119" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A119" s="20" t="s">
-        <v>100</v>
+        <v>779</v>
       </c>
       <c r="B119" s="24" t="s">
-        <v>99</v>
+        <v>780</v>
       </c>
       <c r="C119" s="20" t="s">
-        <v>101</v>
+        <v>781</v>
       </c>
       <c r="D119" s="24" t="s">
-        <v>102</v>
+        <v>131</v>
       </c>
       <c r="E119" s="20" t="s">
-        <v>103</v>
+        <v>132</v>
       </c>
       <c r="F119" s="8" t="s">
-        <v>666</v>
+        <v>782</v>
       </c>
       <c r="G119" s="20" t="s">
-        <v>574</v>
+        <v>783</v>
       </c>
       <c r="H119" s="25">
         <v>42370</v>
       </c>
       <c r="I119" s="25" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="J119" s="20" t="s">
-        <v>672</v>
+        <v>19</v>
       </c>
       <c r="K119" s="18" t="s">
+        <v>784</v>
+      </c>
+    </row>
+    <row r="120" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A120" s="20" t="s">
+        <v>785</v>
+      </c>
+      <c r="B120" s="24" t="s">
         <v>786</v>
       </c>
-    </row>
-[...6 lines deleted...]
-      </c>
       <c r="C120" s="20" t="s">
-        <v>403</v>
+        <v>787</v>
       </c>
       <c r="D120" s="24" t="s">
-        <v>44</v>
+        <v>87</v>
       </c>
       <c r="E120" s="20" t="s">
-        <v>45</v>
+        <v>88</v>
       </c>
       <c r="F120" s="8" t="s">
-        <v>667</v>
+        <v>788</v>
       </c>
       <c r="G120" s="20" t="s">
-        <v>575</v>
+        <v>789</v>
       </c>
       <c r="H120" s="25">
         <v>42370</v>
       </c>
       <c r="I120" s="25" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="J120" s="20" t="s">
-        <v>672</v>
+        <v>19</v>
       </c>
       <c r="K120" s="18" t="s">
-        <v>787</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:11" x14ac:dyDescent="0.25">
+        <v>790</v>
+      </c>
+    </row>
+    <row r="121" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A121" s="20" t="s">
-        <v>825</v>
+        <v>791</v>
       </c>
       <c r="B121" s="24" t="s">
-        <v>404</v>
+        <v>792</v>
       </c>
       <c r="C121" s="20" t="s">
-        <v>824</v>
+        <v>793</v>
       </c>
       <c r="D121" s="24" t="s">
-        <v>322</v>
+        <v>580</v>
       </c>
       <c r="E121" s="20" t="s">
-        <v>72</v>
+        <v>60</v>
       </c>
       <c r="F121" s="8" t="s">
-        <v>707</v>
+        <v>794</v>
       </c>
       <c r="G121" s="20" t="s">
-        <v>576</v>
+        <v>795</v>
       </c>
       <c r="H121" s="25">
         <v>42370</v>
       </c>
       <c r="I121" s="25" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="J121" s="20" t="s">
-        <v>672</v>
+        <v>19</v>
       </c>
       <c r="K121" s="18" t="s">
-        <v>788</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:11" s="16" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
+        <v>796</v>
+      </c>
+    </row>
+    <row r="122" spans="1:13" s="16" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A122" s="20" t="s">
-        <v>429</v>
+        <v>710</v>
       </c>
       <c r="B122" s="24" t="s">
-        <v>428</v>
+        <v>797</v>
       </c>
       <c r="C122" s="20" t="s">
-        <v>674</v>
+        <v>798</v>
       </c>
       <c r="D122" s="24" t="s">
-        <v>430</v>
+        <v>799</v>
       </c>
       <c r="E122" s="20" t="s">
-        <v>431</v>
+        <v>800</v>
       </c>
       <c r="F122" s="8" t="s">
-        <v>668</v>
+        <v>801</v>
       </c>
       <c r="G122" s="20" t="s">
-        <v>577</v>
+        <v>802</v>
       </c>
       <c r="H122" s="25">
         <v>42370</v>
       </c>
       <c r="I122" s="25">
         <v>45818</v>
       </c>
       <c r="J122" s="20" t="s">
-        <v>672</v>
+        <v>19</v>
       </c>
       <c r="K122" s="18"/>
     </row>
-    <row r="123" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A123" s="20" t="s">
-        <v>350</v>
+        <v>803</v>
       </c>
       <c r="B123" s="24" t="s">
-        <v>349</v>
+        <v>804</v>
       </c>
       <c r="C123" s="20" t="s">
-        <v>351</v>
+        <v>805</v>
       </c>
       <c r="D123" s="24" t="s">
-        <v>352</v>
+        <v>806</v>
       </c>
       <c r="E123" s="20" t="s">
-        <v>353</v>
+        <v>807</v>
       </c>
       <c r="F123" s="8" t="s">
-        <v>669</v>
+        <v>808</v>
       </c>
       <c r="G123" s="20" t="s">
-        <v>578</v>
+        <v>809</v>
       </c>
       <c r="H123" s="25">
         <v>42370</v>
       </c>
       <c r="I123" s="25" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="J123" s="20" t="s">
-        <v>672</v>
+        <v>19</v>
       </c>
       <c r="K123" s="18" t="s">
-        <v>789</v>
+        <v>810</v>
       </c>
     </row>
     <row r="129" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A129" s="11" t="s">
-        <v>678</v>
+        <v>811</v>
       </c>
     </row>
     <row r="130" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
-        <v>679</v>
+        <v>812</v>
       </c>
       <c r="B130" s="10" t="s">
-        <v>683</v>
+        <v>813</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>680</v>
+        <v>814</v>
       </c>
       <c r="D130" s="2">
         <v>6039</v>
       </c>
       <c r="E130" s="1" t="s">
-        <v>681</v>
+        <v>815</v>
       </c>
       <c r="F130" s="1" t="s">
-        <v>682</v>
+        <v>816</v>
       </c>
     </row>
   </sheetData>
   <conditionalFormatting sqref="F5">
-    <cfRule type="expression" dxfId="15" priority="3">
+    <cfRule type="expression" dxfId="3" priority="3">
       <formula>$O5="erfüllt"</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="14" priority="4">
+    <cfRule type="expression" dxfId="2" priority="4">
       <formula>$O5="in Abklärung"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F50">
-    <cfRule type="expression" dxfId="13" priority="1">
+    <cfRule type="expression" dxfId="1" priority="1">
       <formula>$O50="erfüllt"</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="12" priority="2">
+    <cfRule type="expression" dxfId="0" priority="2">
       <formula>$O50="in Abklärung"</formula>
     </cfRule>
   </conditionalFormatting>
   <hyperlinks>
     <hyperlink ref="B130" r:id="rId1" xr:uid="{FE3449CC-E3B0-4416-AA38-719296C1EEFC}"/>
     <hyperlink ref="K63" r:id="rId2" xr:uid="{DA25E56E-A0E9-4E03-A08D-5DB0E3A94AEA}"/>
   </hyperlinks>
   <pageMargins left="0.39370078740157483" right="0.41249999999999998" top="0.82677165354330717" bottom="0.56874999999999998" header="0.31496062992125984" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="79" fitToHeight="0" orientation="landscape" r:id="rId3"/>
   <headerFooter>
     <oddHeader xml:space="preserve">&amp;C&amp;"Arial,Fett"&amp;14&amp;U&amp;K000000Vertragslieferantenliste SVOT Tarifvertrag&amp;"Arial,Standard"&amp;11&amp;U
 Stand &amp;D
 </oddHeader>
     <oddFooter>&amp;R&amp;"Arial,Standard"&amp;10Seite &amp;P von &amp;N</oddFooter>
   </headerFooter>
   <tableParts count="1">
     <tablePart r:id="rId4"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <Bearbeitet xmlns="a985ee2e-431f-416d-8218-4cbed31e9ef4">false</Bearbeitet>
     <TaxCatchAll xmlns="f4e20c67-38ea-4320-a74f-d908b8ce3f78" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="a985ee2e-431f-416d-8218-4cbed31e9ef4">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <Pfad xmlns="a985ee2e-431f-416d-8218-4cbed31e9ef4" xsi:nil="true"/>
+    <Dispo xmlns="a985ee2e-431f-416d-8218-4cbed31e9ef4" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100BA26F63F57CFC74187305AD06F0CB5DB" ma:contentTypeVersion="21" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="25e14e65583c24ee8279753df285c653">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f4e20c67-38ea-4320-a74f-d908b8ce3f78" xmlns:ns3="a985ee2e-431f-416d-8218-4cbed31e9ef4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="fda615d2316d5e0297db220fdc20abc7" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100BA26F63F57CFC74187305AD06F0CB5DB" ma:contentTypeVersion="24" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="13eb4fce8e478525ade742442c93e9ac">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f4e20c67-38ea-4320-a74f-d908b8ce3f78" xmlns:ns3="a985ee2e-431f-416d-8218-4cbed31e9ef4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53c47cc3b87d7886f813038cae447cdd" ns2:_="" ns3:_="">
     <xsd:import namespace="f4e20c67-38ea-4320-a74f-d908b8ce3f78"/>
     <xsd:import namespace="a985ee2e-431f-416d-8218-4cbed31e9ef4"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:Bearbeitet" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:Pfad" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:Dispo" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="f4e20c67-38ea-4320-a74f-d908b8ce3f78" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Shared With" ma:description="" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
@@ -7717,50 +7735,63 @@
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="Bearbeitet" ma:index="25" nillable="true" ma:displayName="Bearbeitet" ma:default="0" ma:format="Dropdown" ma:internalName="Bearbeitet">
       <xsd:simpleType>
         <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="26" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="Pfad" ma:index="27" nillable="true" ma:displayName="Pfad" ma:format="Dropdown" ma:list="65f8c90d-0722-4786-a2f5-04f9b0849f50" ma:internalName="Pfad" ma:showField="Title">
       <xsd:simpleType>
         <xsd:restriction base="dms:Lookup"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceBillingMetadata" ma:index="28" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
+    <xsd:element name="Dispo" ma:index="29" nillable="true" ma:displayName="Dispo" ma:format="Dropdown" ma:internalName="Dispo">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="keine Dispo vorhanden"/>
+          <xsd:enumeration value="Rep ohne Dispo"/>
+          <xsd:enumeration value="Dispo vorhanden"/>
+          <xsd:enumeration value="Dispo genehmigt"/>
+          <xsd:enumeration value="Dispo in Überarbeitung"/>
+          <xsd:enumeration value="Dispo V1 bei PK"/>
+          <xsd:enumeration value="Dispo V2 bei PK"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
@@ -7818,124 +7849,133 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{133E920C-4E9D-49DE-9C1B-B7623ED716E1}">
-[...15 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AACEB3A7-BBA8-4391-B0BA-72313EAA1364}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{133E920C-4E9D-49DE-9C1B-B7623ED716E1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="a985ee2e-431f-416d-8218-4cbed31e9ef4"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="f4e20c67-38ea-4320-a74f-d908b8ce3f78"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B33C957A-9085-498F-AC92-F5019BA9CB83}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7F4CF907-9861-4B4A-AC34-8A0986929764}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="f4e20c67-38ea-4320-a74f-d908b8ce3f78"/>
     <ds:schemaRef ds:uri="a985ee2e-431f-416d-8218-4cbed31e9ef4"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Benannte Bereiche</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Sheet0</vt:lpstr>
       <vt:lpstr>Sheet0!Druckbereich</vt:lpstr>
       <vt:lpstr>Sheet0!Drucktitel</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Manager/>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator>Apache POI</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:lastPrinted></cp:lastPrinted>
+  <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
+  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100BA26F63F57CFC74187305AD06F0CB5DB</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>