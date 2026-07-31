--- v2 (2026-06-16)
+++ v3 (2026-07-31)
@@ -3,91 +3,91 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://ortecmanagement.sharepoint.com/Mandate/ORS/02. Kommissionen/02. PVK SVOT/04. Organisation/Vertragslieferanten/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="825" documentId="8_{FE9B3EAB-E71B-44F8-8DA3-315707A8030F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{0094F026-4F5B-4F65-B3EF-14121385DD6A}"/>
+  <xr:revisionPtr revIDLastSave="830" documentId="8_{FE9B3EAB-E71B-44F8-8DA3-315707A8030F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{F9657F8A-BB34-432C-8B07-5B21E8F08CBB}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="22780" windowHeight="14540" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet0" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet0!$A$1:$I$123</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet0!$A$1:$I$124</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Sheet0!$1:$1</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1113" uniqueCount="828">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1112" uniqueCount="827">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>GLN</t>
   </si>
   <si>
     <t>Adresse</t>
   </si>
   <si>
     <t>PLZ</t>
   </si>
   <si>
     <t>Ort</t>
   </si>
   <si>
     <t>Verantwortlich</t>
   </si>
   <si>
     <t>Telefon</t>
   </si>
   <si>
     <t>Mitglied seit</t>
   </si>
   <si>
@@ -921,56 +921,50 @@
   <si>
     <t>Obergasse 10</t>
   </si>
   <si>
     <t>8400</t>
   </si>
   <si>
     <t>Winterthur</t>
   </si>
   <si>
     <t>Marcel Lavanchy</t>
   </si>
   <si>
     <t>052 212 61 66</t>
   </si>
   <si>
     <t xml:space="preserve">info@lavanchy.ch </t>
   </si>
   <si>
     <t xml:space="preserve">Les Orthopédistes Sàrl </t>
   </si>
   <si>
     <t>7601007783649</t>
   </si>
   <si>
-    <t>1820</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">info@lesorthopedistes.ch </t>
   </si>
   <si>
     <t>Lenoir Christian</t>
   </si>
   <si>
     <t>7601007784486</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
     <t>Genève</t>
   </si>
   <si>
     <t xml:space="preserve">L'Ortopedica di Fulvio Cazzoli </t>
   </si>
   <si>
     <t>7601007783670</t>
   </si>
   <si>
     <t>Via Giacomo Mercoli 1</t>
   </si>
   <si>
     <t>Fulvio Cazzoli</t>
@@ -2031,53 +2025,50 @@
   <si>
     <t>Rümlangstrasse 55</t>
   </si>
   <si>
     <t>8052</t>
   </si>
   <si>
     <t>Michael Poepping</t>
   </si>
   <si>
     <t>043 521 16 10</t>
   </si>
   <si>
     <t>michael.poepping@orthotop.ch</t>
   </si>
   <si>
     <t xml:space="preserve">Ortotecnica SA </t>
   </si>
   <si>
     <t>7601007783496</t>
   </si>
   <si>
     <t>Viale Cassarate 1</t>
   </si>
   <si>
-    <t>Helga Muhs Hediger</t>
-[...1 lines deleted...]
-  <si>
     <t>091 922 69 29</t>
   </si>
   <si>
     <t xml:space="preserve">info@ortotecnica.ch </t>
   </si>
   <si>
     <t xml:space="preserve">O-tech Ticino SA </t>
   </si>
   <si>
     <t>7601007783274</t>
   </si>
   <si>
     <t>Via Balbio 52</t>
   </si>
   <si>
     <t>6834</t>
   </si>
   <si>
     <t>Morbio Inferiore</t>
   </si>
   <si>
     <t>Clemens Fröhlich</t>
   </si>
   <si>
     <t>091 683 24 84</t>
@@ -2304,53 +2295,50 @@
   <si>
     <t xml:space="preserve">roth4foot GmbH </t>
   </si>
   <si>
     <t>7601003309614</t>
   </si>
   <si>
     <t>Poststrasse 3</t>
   </si>
   <si>
     <t>9100</t>
   </si>
   <si>
     <t>Herisau</t>
   </si>
   <si>
     <t>Christian Roth</t>
   </si>
   <si>
     <t>071 350 14 44</t>
   </si>
   <si>
     <t xml:space="preserve">roth@roth4foot.ch </t>
   </si>
   <si>
-    <t xml:space="preserve">rundum ortho und reha </t>
-[...1 lines deleted...]
-  <si>
     <t>7601003901764</t>
   </si>
   <si>
     <t>Waldeggstrasse 42b</t>
   </si>
   <si>
     <t>3097</t>
   </si>
   <si>
     <t>Liebefeld</t>
   </si>
   <si>
     <t>Matthias Rothe</t>
   </si>
   <si>
     <t>031 381 03 03</t>
   </si>
   <si>
     <t xml:space="preserve">mrothe@ortea.ch </t>
   </si>
   <si>
     <t xml:space="preserve">SanVena GmbH </t>
   </si>
   <si>
     <t>7601007997534</t>
@@ -2527,50 +2515,59 @@
     <t>SanVena hat sich selbst vom OSM-Tarif abgemeldet (Mail Zinsi vom 27.04.2026)</t>
   </si>
   <si>
     <t>022 309 48 48</t>
   </si>
   <si>
     <t>Ässere Grundstrasse 1</t>
   </si>
   <si>
     <t>Fabian Santschi</t>
   </si>
   <si>
     <t>Frédéric Bertschy</t>
   </si>
   <si>
     <t>Route Industrielle 2</t>
   </si>
   <si>
     <t>Saint-Légier-La Chiésaz</t>
   </si>
   <si>
     <t>021 963 57 57</t>
   </si>
   <si>
     <t>info@numo.ch</t>
+  </si>
+  <si>
+    <t>Daniele Kläy</t>
+  </si>
+  <si>
+    <t>Nadine Schneeberger</t>
+  </si>
+  <si>
+    <t>rundum ortho und reha ag</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd\.mm\.yyyy"/>
   </numFmts>
   <fonts count="17" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
@@ -3337,4275 +3334,4252 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@ortho-vital.ch%20" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fatjan.sylaj@medidata.ch" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:M130"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A116" sqref="A116:XFD118"/>
+    <sheetView tabSelected="1" topLeftCell="A79" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="F114" sqref="F114"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="9" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="9" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="46.7109375" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="11" max="11" width="31.85546875" style="20" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="46.7265625" customWidth="1"/>
+    <col min="2" max="2" width="19.26953125" style="2" customWidth="1"/>
+    <col min="3" max="3" width="28.26953125" style="1" customWidth="1"/>
+    <col min="4" max="4" width="7.81640625" style="2" customWidth="1"/>
+    <col min="5" max="5" width="17.453125" style="1" customWidth="1"/>
+    <col min="6" max="6" width="18.81640625" style="1" customWidth="1"/>
+    <col min="7" max="7" width="13.453125" style="1" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="11.7265625" style="1" customWidth="1"/>
+    <col min="9" max="9" width="11.7265625" style="2" customWidth="1"/>
+    <col min="10" max="10" width="11.81640625" style="2" customWidth="1"/>
+    <col min="11" max="11" width="31.81640625" style="20" bestFit="1" customWidth="1"/>
     <col min="12" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:11" s="3" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A1" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="5" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="5" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="5" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="9" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="17" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="2" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A2" s="20" t="s">
         <v>11</v>
       </c>
       <c r="B2" s="24" t="s">
         <v>12</v>
       </c>
       <c r="C2" s="20" t="s">
         <v>13</v>
       </c>
       <c r="D2" s="24" t="s">
         <v>14</v>
       </c>
       <c r="E2" s="20" t="s">
         <v>15</v>
       </c>
       <c r="F2" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G2" s="20" t="s">
         <v>17</v>
       </c>
       <c r="H2" s="25">
         <v>42370</v>
       </c>
       <c r="I2" s="24" t="s">
         <v>18</v>
       </c>
       <c r="J2" s="20" t="s">
         <v>19</v>
       </c>
       <c r="K2" s="18" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="3" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A3" s="20" t="s">
         <v>21</v>
       </c>
       <c r="B3" s="24" t="s">
         <v>22</v>
       </c>
       <c r="C3" s="20" t="s">
         <v>23</v>
       </c>
       <c r="D3" s="24" t="s">
         <v>24</v>
       </c>
       <c r="E3" s="20" t="s">
         <v>25</v>
       </c>
       <c r="F3" s="8"/>
       <c r="G3" s="20" t="s">
         <v>26</v>
       </c>
       <c r="H3" s="25">
         <v>45265</v>
       </c>
       <c r="I3" s="25" t="s">
         <v>18</v>
       </c>
       <c r="J3" s="20" t="s">
         <v>19</v>
       </c>
       <c r="K3" s="18" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="4" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A4" s="20" t="s">
         <v>28</v>
       </c>
       <c r="B4" s="24" t="s">
         <v>29</v>
       </c>
       <c r="C4" s="20" t="s">
         <v>30</v>
       </c>
       <c r="D4" s="24" t="s">
         <v>31</v>
       </c>
       <c r="E4" s="20" t="s">
         <v>32</v>
       </c>
       <c r="F4" s="7" t="s">
         <v>33</v>
       </c>
       <c r="G4" s="20" t="s">
         <v>34</v>
       </c>
       <c r="H4" s="25">
         <v>42370</v>
       </c>
       <c r="I4" s="24" t="s">
         <v>18</v>
       </c>
       <c r="J4" s="20" t="s">
         <v>19</v>
       </c>
       <c r="K4" s="18" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="5" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A5" s="20" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="24" t="s">
         <v>37</v>
       </c>
       <c r="C5" s="20" t="s">
         <v>38</v>
       </c>
       <c r="D5" s="24" t="s">
         <v>39</v>
       </c>
       <c r="E5" s="20" t="s">
         <v>40</v>
       </c>
       <c r="F5" s="18" t="s">
         <v>41</v>
       </c>
       <c r="G5" s="20" t="s">
         <v>42</v>
       </c>
       <c r="H5" s="25">
         <v>42370</v>
       </c>
       <c r="I5" s="24" t="s">
         <v>18</v>
       </c>
       <c r="J5" s="20" t="s">
         <v>19</v>
       </c>
       <c r="K5" s="18" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="6" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A6" s="20" t="s">
         <v>44</v>
       </c>
       <c r="B6" s="24" t="s">
         <v>45</v>
       </c>
       <c r="C6" s="20" t="s">
         <v>46</v>
       </c>
       <c r="D6" s="24" t="s">
         <v>47</v>
       </c>
       <c r="E6" s="20" t="s">
         <v>48</v>
       </c>
       <c r="F6" s="6" t="s">
         <v>49</v>
       </c>
       <c r="G6" s="20"/>
       <c r="H6" s="25">
         <v>42370</v>
       </c>
       <c r="I6" s="25">
         <v>44561</v>
       </c>
       <c r="J6" s="20"/>
       <c r="K6" s="18"/>
     </row>
-    <row r="7" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A7" s="20" t="s">
         <v>50</v>
       </c>
       <c r="B7" s="24" t="s">
         <v>51</v>
       </c>
       <c r="C7" s="20" t="s">
         <v>52</v>
       </c>
       <c r="D7" s="24" t="s">
         <v>53</v>
       </c>
       <c r="E7" s="20" t="s">
         <v>54</v>
       </c>
       <c r="F7" s="8" t="s">
         <v>49</v>
       </c>
       <c r="G7" s="20" t="s">
         <v>55</v>
       </c>
       <c r="H7" s="25">
         <v>42370</v>
       </c>
       <c r="I7" s="25" t="s">
         <v>18</v>
       </c>
       <c r="J7" s="20" t="s">
         <v>19</v>
       </c>
       <c r="K7" s="18" t="s">
         <v>56</v>
       </c>
     </row>
-    <row r="8" spans="1:11" s="12" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:11" s="12" customFormat="1" hidden="1" x14ac:dyDescent="0.35">
       <c r="A8" s="12" t="s">
         <v>57</v>
       </c>
       <c r="B8" s="13" t="s">
         <v>58</v>
       </c>
       <c r="C8" s="12" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="13" t="s">
         <v>59</v>
       </c>
       <c r="E8" s="12" t="s">
         <v>60</v>
       </c>
       <c r="F8" s="28" t="s">
         <v>61</v>
       </c>
       <c r="H8" s="15">
         <v>42370</v>
       </c>
       <c r="I8" s="15">
         <v>44561</v>
       </c>
       <c r="K8" s="29"/>
     </row>
-    <row r="9" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A9" s="20" t="s">
         <v>62</v>
       </c>
       <c r="B9" s="24" t="s">
         <v>63</v>
       </c>
       <c r="C9" s="20" t="s">
         <v>64</v>
       </c>
       <c r="D9" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E9" s="20" t="s">
         <v>66</v>
       </c>
       <c r="F9" s="8" t="s">
         <v>67</v>
       </c>
       <c r="G9" s="20" t="s">
         <v>68</v>
       </c>
       <c r="H9" s="25">
         <v>42370</v>
       </c>
       <c r="I9" s="25" t="s">
         <v>18</v>
       </c>
       <c r="J9" s="20" t="s">
         <v>19</v>
       </c>
       <c r="K9" s="18" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="10" spans="1:11" s="12" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:11" s="12" customFormat="1" hidden="1" x14ac:dyDescent="0.35">
       <c r="A10" s="12" t="s">
         <v>70</v>
       </c>
       <c r="B10" s="13" t="s">
         <v>71</v>
       </c>
       <c r="C10" s="12" t="s">
         <v>72</v>
       </c>
       <c r="D10" s="13" t="s">
         <v>73</v>
       </c>
       <c r="E10" s="12" t="s">
         <v>74</v>
       </c>
       <c r="F10" s="28" t="s">
         <v>75</v>
       </c>
       <c r="H10" s="15">
         <v>42370</v>
       </c>
       <c r="I10" s="15">
         <v>44561</v>
       </c>
       <c r="K10" s="29"/>
     </row>
-    <row r="11" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A11" s="20" t="s">
         <v>76</v>
       </c>
       <c r="B11" s="24" t="s">
         <v>77</v>
       </c>
       <c r="C11" s="20" t="s">
         <v>78</v>
       </c>
       <c r="D11" s="24" t="s">
         <v>79</v>
       </c>
       <c r="E11" s="20" t="s">
         <v>80</v>
       </c>
       <c r="F11" s="8" t="s">
         <v>81</v>
       </c>
       <c r="G11" s="20" t="s">
         <v>82</v>
       </c>
       <c r="H11" s="25">
         <v>42370</v>
       </c>
       <c r="I11" s="25" t="s">
         <v>18</v>
       </c>
       <c r="J11" s="20" t="s">
         <v>19</v>
       </c>
       <c r="K11" s="18" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="12" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A12" s="20" t="s">
         <v>84</v>
       </c>
       <c r="B12" s="24" t="s">
         <v>85</v>
       </c>
       <c r="C12" s="20" t="s">
         <v>86</v>
       </c>
       <c r="D12" s="24" t="s">
         <v>87</v>
       </c>
       <c r="E12" s="20" t="s">
         <v>88</v>
       </c>
       <c r="F12" s="8" t="s">
         <v>89</v>
       </c>
       <c r="G12" s="20" t="s">
         <v>90</v>
       </c>
       <c r="H12" s="25">
         <v>42370</v>
       </c>
       <c r="I12" s="25" t="s">
         <v>18</v>
       </c>
       <c r="J12" s="20" t="s">
         <v>19</v>
       </c>
       <c r="K12" s="18" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="13" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A13" s="20" t="s">
         <v>92</v>
       </c>
       <c r="B13" s="24" t="s">
         <v>93</v>
       </c>
       <c r="C13" s="20" t="s">
         <v>94</v>
       </c>
       <c r="D13" s="24" t="s">
         <v>95</v>
       </c>
       <c r="E13" s="20" t="s">
         <v>96</v>
       </c>
       <c r="F13" s="8" t="s">
         <v>97</v>
       </c>
       <c r="G13" s="20" t="s">
         <v>98</v>
       </c>
       <c r="H13" s="25">
         <v>42370</v>
       </c>
       <c r="I13" s="25" t="s">
         <v>18</v>
       </c>
       <c r="J13" s="20" t="s">
         <v>19</v>
       </c>
       <c r="K13" s="18" t="s">
         <v>99</v>
       </c>
     </row>
-    <row r="14" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A14" s="20" t="s">
         <v>100</v>
       </c>
       <c r="B14" s="24" t="s">
         <v>101</v>
       </c>
       <c r="C14" s="20" t="s">
         <v>102</v>
       </c>
       <c r="D14" s="24" t="s">
         <v>14</v>
       </c>
       <c r="E14" s="20" t="s">
         <v>15</v>
       </c>
       <c r="F14" s="8" t="s">
         <v>103</v>
       </c>
       <c r="G14" s="20" t="s">
         <v>104</v>
       </c>
       <c r="H14" s="25">
         <v>42370</v>
       </c>
       <c r="I14" s="25" t="s">
         <v>18</v>
       </c>
       <c r="J14" s="20" t="s">
         <v>19</v>
       </c>
       <c r="K14" s="18" t="s">
         <v>105</v>
       </c>
     </row>
-    <row r="15" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A15" s="20" t="s">
         <v>106</v>
       </c>
       <c r="B15" s="24" t="s">
         <v>107</v>
       </c>
       <c r="C15" s="20" t="s">
         <v>108</v>
       </c>
       <c r="D15" s="24" t="s">
         <v>109</v>
       </c>
       <c r="E15" s="20" t="s">
         <v>88</v>
       </c>
       <c r="F15" s="8" t="s">
         <v>110</v>
       </c>
       <c r="G15" s="20" t="s">
         <v>111</v>
       </c>
       <c r="H15" s="25">
         <v>42370</v>
       </c>
       <c r="I15" s="25" t="s">
         <v>18</v>
       </c>
       <c r="J15" s="20" t="s">
         <v>19</v>
       </c>
       <c r="K15" s="18" t="s">
         <v>112</v>
       </c>
     </row>
-    <row r="16" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A16" s="20" t="s">
         <v>113</v>
       </c>
       <c r="B16" s="24" t="s">
         <v>114</v>
       </c>
       <c r="C16" s="20" t="s">
         <v>115</v>
       </c>
       <c r="D16" s="24" t="s">
         <v>116</v>
       </c>
       <c r="E16" s="20" t="s">
         <v>117</v>
       </c>
       <c r="F16" s="8" t="s">
-        <v>818</v>
+        <v>814</v>
       </c>
       <c r="G16" s="20" t="s">
         <v>118</v>
       </c>
       <c r="H16" s="25">
         <v>42370</v>
       </c>
       <c r="I16" s="25" t="s">
         <v>18</v>
       </c>
       <c r="J16" s="20" t="s">
         <v>19</v>
       </c>
       <c r="K16" s="18" t="s">
         <v>119</v>
       </c>
     </row>
-    <row r="17" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A17" s="20" t="s">
         <v>120</v>
       </c>
       <c r="B17" s="24" t="s">
         <v>121</v>
       </c>
       <c r="C17" s="20" t="s">
         <v>122</v>
       </c>
       <c r="D17" s="24" t="s">
         <v>123</v>
       </c>
       <c r="E17" s="20" t="s">
         <v>124</v>
       </c>
       <c r="F17" s="8" t="s">
         <v>125</v>
       </c>
       <c r="G17" s="20" t="s">
         <v>126</v>
       </c>
       <c r="H17" s="25">
         <v>42370</v>
       </c>
       <c r="I17" s="25" t="s">
         <v>18</v>
       </c>
       <c r="J17" s="20" t="s">
         <v>19</v>
       </c>
       <c r="K17" s="18" t="s">
         <v>127</v>
       </c>
     </row>
-    <row r="18" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A18" s="20" t="s">
         <v>128</v>
       </c>
       <c r="B18" s="24" t="s">
         <v>129</v>
       </c>
       <c r="C18" s="20" t="s">
         <v>130</v>
       </c>
       <c r="D18" s="24" t="s">
         <v>131</v>
       </c>
       <c r="E18" s="20" t="s">
         <v>132</v>
       </c>
       <c r="F18" s="8" t="s">
         <v>133</v>
       </c>
       <c r="G18" s="20" t="s">
         <v>134</v>
       </c>
       <c r="H18" s="25">
         <v>42370</v>
       </c>
       <c r="I18" s="25" t="s">
         <v>18</v>
       </c>
       <c r="J18" s="20" t="s">
         <v>19</v>
       </c>
       <c r="K18" s="18" t="s">
         <v>135</v>
       </c>
     </row>
-    <row r="19" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A19" s="20" t="s">
         <v>136</v>
       </c>
       <c r="B19" s="24" t="s">
         <v>137</v>
       </c>
       <c r="C19" s="20" t="s">
         <v>138</v>
       </c>
       <c r="D19" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="20" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="8" t="s">
         <v>139</v>
       </c>
       <c r="G19" s="20" t="s">
         <v>140</v>
       </c>
       <c r="H19" s="25">
         <v>42370</v>
       </c>
       <c r="I19" s="25" t="s">
         <v>18</v>
       </c>
       <c r="J19" s="20" t="s">
         <v>19</v>
       </c>
       <c r="K19" s="18" t="s">
         <v>141</v>
       </c>
     </row>
-    <row r="20" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A20" s="20" t="s">
         <v>142</v>
       </c>
       <c r="B20" s="24" t="s">
         <v>143</v>
       </c>
       <c r="C20" s="20" t="s">
         <v>144</v>
       </c>
       <c r="D20" s="24" t="s">
         <v>145</v>
       </c>
       <c r="E20" s="20" t="s">
         <v>146</v>
       </c>
       <c r="F20" s="8" t="s">
         <v>147</v>
       </c>
       <c r="G20" s="20" t="s">
         <v>148</v>
       </c>
       <c r="H20" s="25">
         <v>42370</v>
       </c>
       <c r="I20" s="25" t="s">
         <v>18</v>
       </c>
       <c r="J20" s="20" t="s">
         <v>19</v>
       </c>
       <c r="K20" s="18" t="s">
         <v>149</v>
       </c>
     </row>
-    <row r="21" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A21" s="20" t="s">
         <v>150</v>
       </c>
       <c r="B21" s="24" t="s">
         <v>151</v>
       </c>
       <c r="C21" s="20" t="s">
         <v>152</v>
       </c>
       <c r="D21" s="24" t="s">
         <v>145</v>
       </c>
       <c r="E21" s="20" t="s">
         <v>146</v>
       </c>
       <c r="F21" s="8" t="s">
         <v>153</v>
       </c>
       <c r="G21" s="20" t="s">
         <v>154</v>
       </c>
       <c r="H21" s="25">
         <v>42370</v>
       </c>
       <c r="I21" s="25" t="s">
         <v>18</v>
       </c>
       <c r="J21" s="20" t="s">
         <v>19</v>
       </c>
       <c r="K21" s="18" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="22" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A22" s="20" t="s">
         <v>156</v>
       </c>
       <c r="B22" s="24" t="s">
         <v>157</v>
       </c>
       <c r="C22" s="20" t="s">
         <v>158</v>
       </c>
       <c r="D22" s="24" t="s">
         <v>159</v>
       </c>
       <c r="E22" s="20" t="s">
         <v>160</v>
       </c>
       <c r="F22" s="8" t="s">
         <v>161</v>
       </c>
       <c r="G22" s="20" t="s">
         <v>162</v>
       </c>
       <c r="H22" s="25">
         <v>42370</v>
       </c>
       <c r="I22" s="25" t="s">
         <v>18</v>
       </c>
       <c r="J22" s="20" t="s">
         <v>19</v>
       </c>
       <c r="K22" s="18" t="s">
         <v>163</v>
       </c>
     </row>
-    <row r="23" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A23" s="20" t="s">
         <v>156</v>
       </c>
       <c r="B23" s="24" t="s">
         <v>164</v>
       </c>
       <c r="C23" s="20" t="s">
         <v>165</v>
       </c>
       <c r="D23" s="24">
         <v>1227</v>
       </c>
       <c r="E23" s="20" t="s">
         <v>166</v>
       </c>
       <c r="F23" s="8"/>
       <c r="G23" s="20" t="s">
         <v>167</v>
       </c>
       <c r="H23" s="25">
         <v>45280</v>
       </c>
       <c r="I23" s="25" t="s">
         <v>18</v>
       </c>
       <c r="J23" s="20" t="s">
         <v>19</v>
       </c>
       <c r="K23" s="18"/>
     </row>
-    <row r="24" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A24" s="20" t="s">
         <v>168</v>
       </c>
       <c r="B24" s="24" t="s">
         <v>169</v>
       </c>
       <c r="C24" s="20" t="s">
         <v>165</v>
       </c>
       <c r="D24" s="24">
         <v>1227</v>
       </c>
       <c r="E24" s="20" t="s">
         <v>166</v>
       </c>
       <c r="F24" s="8" t="s">
         <v>170</v>
       </c>
       <c r="G24" s="20" t="s">
         <v>171</v>
       </c>
       <c r="H24" s="25">
         <v>42370</v>
       </c>
       <c r="I24" s="25" t="s">
         <v>18</v>
       </c>
       <c r="J24" s="20" t="s">
         <v>19</v>
       </c>
       <c r="K24" s="18"/>
     </row>
-    <row r="25" spans="1:11" s="12" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:11" s="12" customFormat="1" hidden="1" x14ac:dyDescent="0.35">
       <c r="A25" s="12" t="s">
         <v>172</v>
       </c>
       <c r="B25" s="13" t="s">
         <v>173</v>
       </c>
       <c r="C25" s="12" t="s">
         <v>174</v>
       </c>
       <c r="D25" s="13" t="s">
         <v>175</v>
       </c>
       <c r="E25" s="12" t="s">
         <v>176</v>
       </c>
       <c r="F25" s="28" t="s">
         <v>177</v>
       </c>
       <c r="H25" s="15">
         <v>42370</v>
       </c>
       <c r="I25" s="15">
         <v>44561</v>
       </c>
       <c r="K25" s="29"/>
     </row>
-    <row r="26" spans="1:11" s="16" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:11" s="16" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A26" s="20" t="s">
         <v>178</v>
       </c>
       <c r="B26" s="24" t="s">
         <v>179</v>
       </c>
       <c r="C26" s="20" t="s">
         <v>180</v>
       </c>
       <c r="D26" s="24" t="s">
         <v>181</v>
       </c>
       <c r="E26" s="20" t="s">
         <v>182</v>
       </c>
       <c r="F26" s="8"/>
       <c r="G26" s="20" t="s">
         <v>183</v>
       </c>
       <c r="H26" s="25">
         <v>42370</v>
       </c>
       <c r="I26" s="25" t="s">
         <v>18</v>
       </c>
       <c r="J26" s="20" t="s">
         <v>19</v>
       </c>
       <c r="K26" s="18" t="s">
         <v>184</v>
       </c>
     </row>
-    <row r="27" spans="1:11" s="12" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:11" s="12" customFormat="1" hidden="1" x14ac:dyDescent="0.35">
       <c r="A27" s="12" t="s">
         <v>185</v>
       </c>
       <c r="B27" s="13" t="s">
         <v>186</v>
       </c>
       <c r="C27" s="12" t="s">
         <v>187</v>
       </c>
       <c r="D27" s="13" t="s">
         <v>175</v>
       </c>
       <c r="E27" s="12" t="s">
         <v>188</v>
       </c>
       <c r="F27" s="14"/>
       <c r="G27" s="12" t="s">
         <v>189</v>
       </c>
       <c r="H27" s="15">
         <v>42370</v>
       </c>
       <c r="I27" s="15">
         <v>45643</v>
       </c>
       <c r="J27" s="12" t="s">
         <v>19</v>
       </c>
       <c r="K27" s="29"/>
     </row>
-    <row r="28" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A28" s="20" t="s">
         <v>190</v>
       </c>
       <c r="B28" s="24" t="s">
         <v>191</v>
       </c>
       <c r="C28" s="20" t="s">
         <v>192</v>
       </c>
       <c r="D28" s="24" t="s">
         <v>193</v>
       </c>
       <c r="E28" s="20" t="s">
         <v>194</v>
       </c>
       <c r="F28" s="8" t="s">
         <v>195</v>
       </c>
       <c r="G28" s="20" t="s">
         <v>196</v>
       </c>
       <c r="H28" s="25">
         <v>42370</v>
       </c>
       <c r="I28" s="25" t="s">
         <v>18</v>
       </c>
       <c r="J28" s="20" t="s">
         <v>19</v>
       </c>
       <c r="K28" s="18" t="s">
         <v>197</v>
       </c>
     </row>
-    <row r="29" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A29" s="20" t="s">
         <v>198</v>
       </c>
       <c r="B29" s="24" t="s">
         <v>199</v>
       </c>
       <c r="C29" s="20" t="s">
         <v>200</v>
       </c>
       <c r="D29" s="24" t="s">
         <v>201</v>
       </c>
       <c r="E29" s="20" t="s">
         <v>88</v>
       </c>
       <c r="F29" s="8" t="s">
         <v>202</v>
       </c>
       <c r="G29" s="20" t="s">
         <v>203</v>
       </c>
       <c r="H29" s="25">
         <v>42370</v>
       </c>
       <c r="I29" s="25" t="s">
         <v>18</v>
       </c>
       <c r="J29" s="20" t="s">
         <v>19</v>
       </c>
       <c r="K29" s="18" t="s">
         <v>204</v>
       </c>
     </row>
-    <row r="30" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A30" s="20" t="s">
         <v>205</v>
       </c>
       <c r="B30" s="24" t="s">
         <v>206</v>
       </c>
       <c r="C30" s="20" t="s">
         <v>207</v>
       </c>
       <c r="D30" s="24" t="s">
         <v>208</v>
       </c>
       <c r="E30" s="20" t="s">
         <v>209</v>
       </c>
       <c r="F30" s="8" t="s">
         <v>210</v>
       </c>
       <c r="G30" s="20" t="s">
         <v>211</v>
       </c>
       <c r="H30" s="25">
         <v>42370</v>
       </c>
       <c r="I30" s="25" t="s">
         <v>18</v>
       </c>
       <c r="J30" s="20" t="s">
         <v>19</v>
       </c>
       <c r="K30" s="18" t="s">
         <v>212</v>
       </c>
     </row>
-    <row r="31" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A31" s="20" t="s">
         <v>213</v>
       </c>
       <c r="B31" s="24" t="s">
         <v>214</v>
       </c>
       <c r="C31" s="20" t="s">
         <v>215</v>
       </c>
       <c r="D31" s="24" t="s">
         <v>216</v>
       </c>
       <c r="E31" s="20" t="s">
         <v>88</v>
       </c>
       <c r="F31" s="8" t="s">
         <v>217</v>
       </c>
       <c r="G31" s="20" t="s">
         <v>218</v>
       </c>
       <c r="H31" s="25">
         <v>42370</v>
       </c>
       <c r="I31" s="25" t="s">
         <v>18</v>
       </c>
       <c r="J31" s="20" t="s">
         <v>19</v>
       </c>
       <c r="K31" s="18" t="s">
         <v>219</v>
       </c>
     </row>
-    <row r="32" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A32" s="20" t="s">
         <v>220</v>
       </c>
       <c r="B32" s="24" t="s">
         <v>221</v>
       </c>
       <c r="C32" s="20" t="s">
         <v>222</v>
       </c>
       <c r="D32" s="24" t="s">
         <v>223</v>
       </c>
       <c r="E32" s="20" t="s">
         <v>15</v>
       </c>
       <c r="F32" s="8" t="s">
         <v>224</v>
       </c>
       <c r="G32" s="20" t="s">
         <v>225</v>
       </c>
       <c r="H32" s="25">
         <v>42370</v>
       </c>
       <c r="I32" s="25" t="s">
         <v>18</v>
       </c>
       <c r="J32" s="20" t="s">
         <v>19</v>
       </c>
       <c r="K32" s="18" t="s">
         <v>226</v>
       </c>
     </row>
-    <row r="33" spans="1:11" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:11" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A33" s="20" t="s">
         <v>227</v>
       </c>
       <c r="B33" s="24" t="s">
         <v>228</v>
       </c>
       <c r="C33" s="20" t="s">
         <v>229</v>
       </c>
       <c r="D33" s="24" t="s">
         <v>230</v>
       </c>
       <c r="E33" s="20" t="s">
         <v>231</v>
       </c>
       <c r="F33" s="8" t="s">
         <v>232</v>
       </c>
       <c r="G33" s="20" t="s">
         <v>233</v>
       </c>
       <c r="H33" s="25">
         <v>42370</v>
       </c>
       <c r="I33" s="25" t="s">
         <v>18</v>
       </c>
       <c r="J33" s="20" t="s">
         <v>19</v>
       </c>
       <c r="K33" s="23" t="s">
         <v>234</v>
       </c>
     </row>
-    <row r="34" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A34" s="20" t="s">
         <v>235</v>
       </c>
       <c r="B34" s="24" t="s">
         <v>236</v>
       </c>
       <c r="C34" s="20" t="s">
         <v>237</v>
       </c>
       <c r="D34" s="24" t="s">
         <v>238</v>
       </c>
       <c r="E34" s="20" t="s">
         <v>239</v>
       </c>
       <c r="F34" s="8" t="s">
         <v>240</v>
       </c>
       <c r="G34" s="20" t="s">
         <v>241</v>
       </c>
       <c r="H34" s="25">
         <v>42370</v>
       </c>
       <c r="I34" s="25" t="s">
         <v>18</v>
       </c>
       <c r="J34" s="20" t="s">
         <v>19</v>
       </c>
       <c r="K34" s="18" t="s">
         <v>242</v>
       </c>
     </row>
-    <row r="35" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A35" s="20" t="s">
         <v>243</v>
       </c>
       <c r="B35" s="24" t="s">
         <v>244</v>
       </c>
       <c r="C35" s="20" t="s">
         <v>245</v>
       </c>
       <c r="D35" s="24" t="s">
         <v>246</v>
       </c>
       <c r="E35" s="20" t="s">
         <v>247</v>
       </c>
       <c r="F35" s="8" t="s">
         <v>248</v>
       </c>
       <c r="G35" s="20" t="s">
         <v>249</v>
       </c>
       <c r="H35" s="25">
         <v>42370</v>
       </c>
       <c r="I35" s="25" t="s">
         <v>18</v>
       </c>
       <c r="J35" s="20" t="s">
         <v>19</v>
       </c>
       <c r="K35" s="18" t="s">
         <v>250</v>
       </c>
     </row>
-    <row r="36" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A36" s="20" t="s">
         <v>251</v>
       </c>
       <c r="B36" s="24" t="s">
         <v>252</v>
       </c>
       <c r="C36" s="20" t="s">
         <v>253</v>
       </c>
       <c r="D36" s="24" t="s">
         <v>254</v>
       </c>
       <c r="E36" s="20" t="s">
         <v>15</v>
       </c>
       <c r="F36" s="8" t="s">
         <v>255</v>
       </c>
       <c r="G36" s="20" t="s">
         <v>256</v>
       </c>
       <c r="H36" s="25">
         <v>42370</v>
       </c>
       <c r="I36" s="25" t="s">
         <v>18</v>
       </c>
       <c r="J36" s="20" t="s">
         <v>19</v>
       </c>
       <c r="K36" s="18" t="s">
         <v>257</v>
       </c>
     </row>
-    <row r="37" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A37" s="20" t="s">
         <v>258</v>
       </c>
       <c r="B37" s="24" t="s">
         <v>259</v>
       </c>
       <c r="C37" s="20" t="s">
         <v>260</v>
       </c>
       <c r="D37" s="24" t="s">
         <v>14</v>
       </c>
       <c r="E37" s="20" t="s">
         <v>15</v>
       </c>
       <c r="F37" s="8" t="s">
         <v>261</v>
       </c>
       <c r="G37" s="20" t="s">
         <v>262</v>
       </c>
       <c r="H37" s="25">
         <v>42370</v>
       </c>
       <c r="I37" s="25" t="s">
         <v>18</v>
       </c>
       <c r="J37" s="20" t="s">
         <v>19</v>
       </c>
       <c r="K37" s="18" t="s">
         <v>263</v>
       </c>
     </row>
-    <row r="38" spans="1:11" s="12" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:11" s="12" customFormat="1" hidden="1" x14ac:dyDescent="0.35">
       <c r="A38" s="12" t="s">
         <v>264</v>
       </c>
       <c r="B38" s="13" t="s">
         <v>265</v>
       </c>
       <c r="C38" s="12" t="s">
         <v>18</v>
       </c>
       <c r="D38" s="13" t="s">
         <v>18</v>
       </c>
       <c r="E38" s="12" t="s">
         <v>18</v>
       </c>
       <c r="F38" s="28" t="s">
         <v>266</v>
       </c>
       <c r="H38" s="15">
         <v>42370</v>
       </c>
       <c r="I38" s="15">
         <v>44540</v>
       </c>
       <c r="K38" s="29"/>
     </row>
-    <row r="39" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A39" s="20" t="s">
         <v>267</v>
       </c>
       <c r="B39" s="24" t="s">
         <v>268</v>
       </c>
       <c r="C39" s="20" t="s">
         <v>269</v>
       </c>
       <c r="D39" s="24" t="s">
         <v>270</v>
       </c>
       <c r="E39" s="20" t="s">
         <v>25</v>
       </c>
       <c r="F39" s="8" t="s">
         <v>271</v>
       </c>
       <c r="G39" s="20" t="s">
         <v>272</v>
       </c>
       <c r="H39" s="25">
         <v>42370</v>
       </c>
       <c r="I39" s="25" t="s">
         <v>18</v>
       </c>
       <c r="J39" s="20" t="s">
         <v>19</v>
       </c>
       <c r="K39" s="18" t="s">
         <v>273</v>
       </c>
     </row>
-    <row r="40" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A40" s="20" t="s">
         <v>274</v>
       </c>
       <c r="B40" s="24" t="s">
         <v>275</v>
       </c>
       <c r="C40" s="20" t="s">
         <v>276</v>
       </c>
       <c r="D40" s="24" t="s">
         <v>277</v>
       </c>
       <c r="E40" s="20" t="s">
         <v>278</v>
       </c>
       <c r="F40" s="8" t="s">
         <v>279</v>
       </c>
       <c r="G40" s="20" t="s">
         <v>280</v>
       </c>
       <c r="H40" s="25">
         <v>42370</v>
       </c>
       <c r="I40" s="25" t="s">
         <v>18</v>
       </c>
       <c r="J40" s="20" t="s">
         <v>19</v>
       </c>
       <c r="K40" s="18" t="s">
         <v>281</v>
       </c>
     </row>
-    <row r="41" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A41" s="20" t="s">
         <v>282</v>
       </c>
       <c r="B41" s="24" t="s">
         <v>283</v>
       </c>
       <c r="C41" s="20" t="s">
         <v>284</v>
       </c>
       <c r="D41" s="24" t="s">
         <v>285</v>
       </c>
       <c r="E41" s="20" t="s">
         <v>286</v>
       </c>
       <c r="F41" s="8" t="s">
         <v>287</v>
       </c>
       <c r="G41" s="20" t="s">
         <v>288</v>
       </c>
       <c r="H41" s="25">
         <v>42370</v>
       </c>
       <c r="I41" s="25" t="s">
         <v>18</v>
       </c>
       <c r="J41" s="20" t="s">
         <v>19</v>
       </c>
       <c r="K41" s="18" t="s">
         <v>289</v>
       </c>
     </row>
-    <row r="42" spans="1:11" s="20" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:11" s="20" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A42" s="20" t="s">
         <v>290</v>
       </c>
       <c r="B42" s="24" t="s">
         <v>291</v>
       </c>
       <c r="C42" s="20" t="s">
-        <v>824</v>
-[...1 lines deleted...]
-      <c r="D42" s="24" t="s">
+        <v>820</v>
+      </c>
+      <c r="D42" s="24">
+        <v>1806</v>
+      </c>
+      <c r="E42" s="20" t="s">
+        <v>821</v>
+      </c>
+      <c r="F42" s="8" t="s">
+        <v>825</v>
+      </c>
+      <c r="G42" s="20" t="s">
+        <v>822</v>
+      </c>
+      <c r="H42" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I42" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="J42" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="K42" s="18" t="s">
         <v>292</v>
       </c>
-      <c r="E42" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F42" s="8" t="s">
+    </row>
+    <row r="43" spans="1:11" s="12" customFormat="1" hidden="1" x14ac:dyDescent="0.35">
+      <c r="A43" s="12" t="s">
         <v>293</v>
       </c>
-      <c r="G42" s="20" t="s">
-[...11 lines deleted...]
-      <c r="K42" s="18" t="s">
+      <c r="B43" s="13" t="s">
         <v>294</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A43" s="12" t="s">
+      <c r="C43" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="D43" s="13" t="s">
         <v>295</v>
       </c>
-      <c r="B43" s="13" t="s">
+      <c r="E43" s="12" t="s">
         <v>296</v>
-      </c>
-[...7 lines deleted...]
-        <v>298</v>
       </c>
       <c r="F43" s="28"/>
       <c r="H43" s="15">
         <v>42370</v>
       </c>
       <c r="I43" s="15">
         <v>44561</v>
       </c>
       <c r="K43" s="30"/>
     </row>
-    <row r="44" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A44" s="20" t="s">
+        <v>297</v>
+      </c>
+      <c r="B44" s="24" t="s">
+        <v>298</v>
+      </c>
+      <c r="C44" s="20" t="s">
         <v>299</v>
-      </c>
-[...4 lines deleted...]
-        <v>301</v>
       </c>
       <c r="D44" s="24" t="s">
         <v>123</v>
       </c>
       <c r="E44" s="20" t="s">
         <v>124</v>
       </c>
       <c r="F44" s="8" t="s">
+        <v>300</v>
+      </c>
+      <c r="G44" s="20" t="s">
+        <v>301</v>
+      </c>
+      <c r="H44" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I44" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="J44" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="K44" s="18" t="s">
         <v>302</v>
       </c>
-      <c r="G44" s="20" t="s">
+    </row>
+    <row r="45" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A45" s="20" t="s">
         <v>303</v>
       </c>
-      <c r="H44" s="25">
-[...8 lines deleted...]
-      <c r="K44" s="18" t="s">
+      <c r="B45" s="24" t="s">
         <v>304</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A45" s="20" t="s">
+      <c r="C45" s="20" t="s">
         <v>305</v>
       </c>
-      <c r="B45" s="24" t="s">
+      <c r="D45" s="24" t="s">
         <v>306</v>
       </c>
-      <c r="C45" s="20" t="s">
+      <c r="E45" s="20" t="s">
         <v>307</v>
       </c>
-      <c r="D45" s="24" t="s">
+      <c r="F45" s="8" t="s">
         <v>308</v>
       </c>
-      <c r="E45" s="20" t="s">
+      <c r="G45" s="20" t="s">
         <v>309</v>
       </c>
-      <c r="F45" s="8" t="s">
+      <c r="H45" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I45" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="J45" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="K45" s="18" t="s">
         <v>310</v>
       </c>
-      <c r="G45" s="20" t="s">
+    </row>
+    <row r="46" spans="1:11" s="12" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A46" s="20" t="s">
         <v>311</v>
       </c>
-      <c r="H45" s="25">
-[...8 lines deleted...]
-      <c r="K45" s="18" t="s">
+      <c r="B46" s="24" t="s">
         <v>312</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A46" s="20" t="s">
+      <c r="C46" s="20" t="s">
         <v>313</v>
-      </c>
-[...4 lines deleted...]
-        <v>315</v>
       </c>
       <c r="D46" s="24" t="s">
         <v>123</v>
       </c>
       <c r="E46" s="20" t="s">
+        <v>314</v>
+      </c>
+      <c r="F46" s="8" t="s">
+        <v>315</v>
+      </c>
+      <c r="G46" s="20" t="s">
         <v>316</v>
-      </c>
-[...4 lines deleted...]
-        <v>318</v>
       </c>
       <c r="H46" s="25">
         <v>42370</v>
       </c>
       <c r="I46" s="25">
         <v>45728</v>
       </c>
       <c r="J46" s="20" t="s">
         <v>19</v>
       </c>
       <c r="K46" s="18"/>
     </row>
-    <row r="47" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A47" s="20" t="s">
+        <v>317</v>
+      </c>
+      <c r="B47" s="24" t="s">
+        <v>318</v>
+      </c>
+      <c r="C47" s="35" t="s">
+        <v>813</v>
+      </c>
+      <c r="D47" s="24" t="s">
         <v>319</v>
       </c>
-      <c r="B47" s="24" t="s">
+      <c r="E47" s="20" t="s">
         <v>320</v>
       </c>
-      <c r="C47" s="35" t="s">
-[...2 lines deleted...]
-      <c r="D47" s="24" t="s">
+      <c r="F47" s="8" t="s">
         <v>321</v>
       </c>
-      <c r="E47" s="20" t="s">
+      <c r="G47" s="20" t="s">
         <v>322</v>
       </c>
-      <c r="F47" s="8" t="s">
+      <c r="H47" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I47" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="J47" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="K47" s="19" t="s">
         <v>323</v>
       </c>
-      <c r="G47" s="20" t="s">
+    </row>
+    <row r="48" spans="1:11" s="12" customFormat="1" hidden="1" x14ac:dyDescent="0.35">
+      <c r="A48" s="12" t="s">
         <v>324</v>
       </c>
-      <c r="H47" s="25">
-[...8 lines deleted...]
-      <c r="K47" s="19" t="s">
+      <c r="B48" s="13" t="s">
         <v>325</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A48" s="12" t="s">
+      <c r="C48" s="12" t="s">
         <v>326</v>
       </c>
-      <c r="B48" s="13" t="s">
+      <c r="D48" s="13" t="s">
         <v>327</v>
       </c>
-      <c r="C48" s="12" t="s">
+      <c r="E48" s="12" t="s">
         <v>328</v>
       </c>
-      <c r="D48" s="13" t="s">
+      <c r="F48" s="31" t="s">
         <v>329</v>
-      </c>
-[...4 lines deleted...]
-        <v>331</v>
       </c>
       <c r="H48" s="15">
         <v>42370</v>
       </c>
       <c r="I48" s="15">
         <v>44561</v>
       </c>
       <c r="K48" s="32"/>
     </row>
-    <row r="49" spans="1:11" s="12" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:11" s="12" customFormat="1" hidden="1" x14ac:dyDescent="0.35">
       <c r="A49" s="12" t="s">
+        <v>330</v>
+      </c>
+      <c r="B49" s="13" t="s">
+        <v>331</v>
+      </c>
+      <c r="C49" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="D49" s="13" t="s">
         <v>332</v>
       </c>
-      <c r="B49" s="13" t="s">
+      <c r="E49" s="12" t="s">
         <v>333</v>
       </c>
-      <c r="C49" s="12" t="s">
-[...2 lines deleted...]
-      <c r="D49" s="13" t="s">
+      <c r="F49" s="33" t="s">
         <v>334</v>
-      </c>
-[...4 lines deleted...]
-        <v>336</v>
       </c>
       <c r="H49" s="15">
         <v>42370</v>
       </c>
       <c r="I49" s="15">
         <v>44561</v>
       </c>
       <c r="K49" s="32"/>
     </row>
-    <row r="50" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A50" s="20" t="s">
+        <v>335</v>
+      </c>
+      <c r="B50" s="24" t="s">
+        <v>336</v>
+      </c>
+      <c r="C50" s="20" t="s">
         <v>337</v>
-      </c>
-[...4 lines deleted...]
-        <v>339</v>
       </c>
       <c r="D50" s="24">
         <v>6048</v>
       </c>
       <c r="E50" s="20" t="s">
+        <v>338</v>
+      </c>
+      <c r="F50" s="18" t="s">
+        <v>339</v>
+      </c>
+      <c r="G50" s="20" t="s">
         <v>340</v>
-      </c>
-[...4 lines deleted...]
-        <v>342</v>
       </c>
       <c r="H50" s="25">
         <v>45200</v>
       </c>
       <c r="I50" s="25" t="s">
         <v>18</v>
       </c>
       <c r="J50" s="20" t="s">
         <v>19</v>
       </c>
       <c r="K50" s="18" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="51" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A51" s="20" t="s">
+        <v>342</v>
+      </c>
+      <c r="B51" s="24" t="s">
         <v>343</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A51" s="20" t="s">
+      <c r="C51" s="20" t="s">
         <v>344</v>
       </c>
-      <c r="B51" s="24" t="s">
+      <c r="D51" s="24" t="s">
         <v>345</v>
       </c>
-      <c r="C51" s="20" t="s">
+      <c r="E51" s="20" t="s">
         <v>346</v>
       </c>
-      <c r="D51" s="24" t="s">
+      <c r="F51" s="8" t="s">
         <v>347</v>
       </c>
-      <c r="E51" s="20" t="s">
+      <c r="G51" s="20" t="s">
         <v>348</v>
       </c>
-      <c r="F51" s="8" t="s">
+      <c r="H51" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I51" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="J51" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="K51" s="19" t="s">
         <v>349</v>
       </c>
-      <c r="G51" s="20" t="s">
+    </row>
+    <row r="52" spans="1:11" s="12" customFormat="1" hidden="1" x14ac:dyDescent="0.35">
+      <c r="A52" s="12" t="s">
         <v>350</v>
       </c>
-      <c r="H51" s="25">
-[...8 lines deleted...]
-      <c r="K51" s="19" t="s">
+      <c r="B52" s="13" t="s">
         <v>351</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A52" s="12" t="s">
+      <c r="C52" s="12" t="s">
         <v>352</v>
       </c>
-      <c r="B52" s="13" t="s">
+      <c r="D52" s="13" t="s">
         <v>353</v>
       </c>
-      <c r="C52" s="12" t="s">
+      <c r="E52" s="12" t="s">
         <v>354</v>
       </c>
-      <c r="D52" s="13" t="s">
+      <c r="F52" s="28" t="s">
         <v>355</v>
-      </c>
-[...4 lines deleted...]
-        <v>357</v>
       </c>
       <c r="H52" s="15">
         <v>45108</v>
       </c>
       <c r="I52" s="15">
         <v>45291</v>
       </c>
       <c r="K52" s="32"/>
     </row>
-    <row r="53" spans="1:11" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:11" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A53" s="20" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="B53" s="26">
         <v>7601002999335</v>
       </c>
       <c r="C53" s="20" t="s">
-        <v>359</v>
+        <v>357</v>
       </c>
       <c r="D53" s="24">
         <v>7320</v>
       </c>
       <c r="E53" s="20" t="s">
-        <v>360</v>
+        <v>358</v>
       </c>
       <c r="F53" s="8" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="G53" s="20" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="H53" s="25">
         <v>42370</v>
       </c>
       <c r="I53" s="25"/>
       <c r="J53" s="20" t="s">
         <v>19</v>
       </c>
       <c r="K53" s="21"/>
     </row>
-    <row r="54" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A54" s="20" t="s">
+        <v>360</v>
+      </c>
+      <c r="B54" s="24" t="s">
+        <v>361</v>
+      </c>
+      <c r="C54" s="20" t="s">
         <v>362</v>
       </c>
-      <c r="B54" s="24" t="s">
+      <c r="D54" s="24" t="s">
         <v>363</v>
       </c>
-      <c r="C54" s="20" t="s">
+      <c r="E54" s="20" t="s">
         <v>364</v>
       </c>
-      <c r="D54" s="24" t="s">
+      <c r="F54" s="8" t="s">
         <v>365</v>
       </c>
-      <c r="E54" s="20" t="s">
+      <c r="G54" s="20" t="s">
         <v>366</v>
       </c>
-      <c r="F54" s="8" t="s">
+      <c r="H54" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I54" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="J54" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="K54" s="18" t="s">
         <v>367</v>
       </c>
-      <c r="G54" s="20" t="s">
+    </row>
+    <row r="55" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A55" s="20" t="s">
         <v>368</v>
       </c>
-      <c r="H54" s="25">
-[...8 lines deleted...]
-      <c r="K54" s="18" t="s">
+      <c r="B55" s="24" t="s">
         <v>369</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A55" s="20" t="s">
+      <c r="C55" s="20" t="s">
         <v>370</v>
       </c>
-      <c r="B55" s="24" t="s">
+      <c r="D55" s="24" t="s">
         <v>371</v>
       </c>
-      <c r="C55" s="20" t="s">
+      <c r="E55" s="20" t="s">
         <v>372</v>
       </c>
-      <c r="D55" s="24" t="s">
+      <c r="F55" s="8" t="s">
         <v>373</v>
       </c>
-      <c r="E55" s="20" t="s">
+      <c r="G55" s="20" t="s">
         <v>374</v>
       </c>
-      <c r="F55" s="8" t="s">
+      <c r="H55" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I55" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="J55" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="K55" s="18" t="s">
+        <v>823</v>
+      </c>
+    </row>
+    <row r="56" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A56" s="20" t="s">
         <v>375</v>
-      </c>
-[...18 lines deleted...]
-        <v>377</v>
       </c>
       <c r="B56" s="26">
         <v>7601001583276</v>
       </c>
       <c r="C56" s="20" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="D56" s="24">
         <v>8954</v>
       </c>
       <c r="E56" s="20" t="s">
+        <v>377</v>
+      </c>
+      <c r="F56" s="8" t="s">
+        <v>378</v>
+      </c>
+      <c r="G56" s="20" t="s">
         <v>379</v>
-      </c>
-[...4 lines deleted...]
-        <v>381</v>
       </c>
       <c r="H56" s="25">
         <v>44781</v>
       </c>
       <c r="I56" s="25"/>
       <c r="J56" s="20" t="s">
         <v>19</v>
       </c>
       <c r="K56" s="19" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="57" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A57" s="20" t="s">
+        <v>381</v>
+      </c>
+      <c r="B57" s="24" t="s">
         <v>382</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A57" s="20" t="s">
+      <c r="C57" s="20" t="s">
         <v>383</v>
       </c>
-      <c r="B57" s="24" t="s">
+      <c r="D57" s="24" t="s">
         <v>384</v>
       </c>
-      <c r="C57" s="20" t="s">
+      <c r="E57" s="20" t="s">
         <v>385</v>
       </c>
-      <c r="D57" s="24" t="s">
+      <c r="F57" s="8" t="s">
         <v>386</v>
       </c>
-      <c r="E57" s="20" t="s">
+      <c r="G57" s="20" t="s">
         <v>387</v>
       </c>
-      <c r="F57" s="8" t="s">
+      <c r="H57" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I57" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="J57" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="K57" s="18" t="s">
+        <v>712</v>
+      </c>
+    </row>
+    <row r="58" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A58" s="20" t="s">
         <v>388</v>
       </c>
-      <c r="G57" s="20" t="s">
+      <c r="B58" s="24" t="s">
         <v>389</v>
       </c>
-      <c r="H57" s="25">
-[...13 lines deleted...]
-      <c r="A58" s="20" t="s">
+      <c r="C58" s="20" t="s">
         <v>390</v>
       </c>
-      <c r="B58" s="24" t="s">
+      <c r="D58" s="24" t="s">
         <v>391</v>
-      </c>
-[...4 lines deleted...]
-        <v>393</v>
       </c>
       <c r="E58" s="20" t="s">
         <v>60</v>
       </c>
       <c r="F58" s="8" t="s">
+        <v>392</v>
+      </c>
+      <c r="G58" s="20" t="s">
+        <v>393</v>
+      </c>
+      <c r="H58" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I58" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="J58" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="K58" s="18" t="s">
         <v>394</v>
       </c>
-      <c r="G58" s="20" t="s">
+    </row>
+    <row r="59" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A59" s="20" t="s">
         <v>395</v>
       </c>
-      <c r="H58" s="25">
-[...8 lines deleted...]
-      <c r="K58" s="18" t="s">
+      <c r="B59" s="24" t="s">
         <v>396</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A59" s="20" t="s">
+      <c r="C59" s="20" t="s">
         <v>397</v>
       </c>
-      <c r="B59" s="24" t="s">
+      <c r="D59" s="24" t="s">
         <v>398</v>
       </c>
-      <c r="C59" s="20" t="s">
+      <c r="E59" s="20" t="s">
         <v>399</v>
-      </c>
-[...4 lines deleted...]
-        <v>401</v>
       </c>
       <c r="F59" s="8"/>
       <c r="G59" s="20" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="H59" s="25">
         <v>42370</v>
       </c>
       <c r="I59" s="25"/>
       <c r="J59" s="20" t="s">
+        <v>401</v>
+      </c>
+      <c r="K59" s="18" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="60" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A60" s="20" t="s">
         <v>403</v>
       </c>
-      <c r="K59" s="18" t="s">
+      <c r="B60" s="24" t="s">
         <v>404</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A60" s="20" t="s">
+      <c r="C60" s="20" t="s">
         <v>405</v>
-      </c>
-[...4 lines deleted...]
-        <v>407</v>
       </c>
       <c r="D60" s="24" t="s">
         <v>53</v>
       </c>
       <c r="E60" s="20" t="s">
         <v>54</v>
       </c>
       <c r="F60" s="8" t="s">
+        <v>406</v>
+      </c>
+      <c r="G60" s="20" t="s">
+        <v>407</v>
+      </c>
+      <c r="H60" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I60" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="J60" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="K60" s="18" t="s">
         <v>408</v>
       </c>
-      <c r="G60" s="20" t="s">
+    </row>
+    <row r="61" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A61" s="20" t="s">
         <v>409</v>
       </c>
-      <c r="H60" s="25">
-[...8 lines deleted...]
-      <c r="K60" s="18" t="s">
+      <c r="B61" s="24" t="s">
         <v>410</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A61" s="20" t="s">
+      <c r="C61" s="20" t="s">
         <v>411</v>
-      </c>
-[...4 lines deleted...]
-        <v>413</v>
       </c>
       <c r="D61" s="24" t="s">
         <v>87</v>
       </c>
       <c r="E61" s="20" t="s">
         <v>88</v>
       </c>
       <c r="F61" s="8" t="s">
+        <v>412</v>
+      </c>
+      <c r="G61" s="20" t="s">
+        <v>413</v>
+      </c>
+      <c r="H61" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I61" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="J61" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="K61" s="18" t="s">
         <v>414</v>
       </c>
-      <c r="G61" s="20" t="s">
+    </row>
+    <row r="62" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A62" s="20" t="s">
         <v>415</v>
       </c>
-      <c r="H61" s="25">
-[...8 lines deleted...]
-      <c r="K61" s="18" t="s">
+      <c r="B62" s="24" t="s">
         <v>416</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A62" s="20" t="s">
+      <c r="C62" s="20" t="s">
         <v>417</v>
       </c>
-      <c r="B62" s="24" t="s">
+      <c r="D62" s="24" t="s">
         <v>418</v>
       </c>
-      <c r="C62" s="20" t="s">
+      <c r="E62" s="20" t="s">
         <v>419</v>
       </c>
-      <c r="D62" s="24" t="s">
+      <c r="F62" s="8" t="s">
         <v>420</v>
       </c>
-      <c r="E62" s="20" t="s">
+      <c r="G62" s="20" t="s">
         <v>421</v>
       </c>
-      <c r="F62" s="8" t="s">
+      <c r="H62" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I62" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="J62" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="K62" s="18" t="s">
         <v>422</v>
       </c>
-      <c r="G62" s="20" t="s">
+    </row>
+    <row r="63" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A63" s="20" t="s">
         <v>423</v>
       </c>
-      <c r="H62" s="25">
-[...8 lines deleted...]
-      <c r="K62" s="18" t="s">
+      <c r="B63" s="24" t="s">
         <v>424</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A63" s="20" t="s">
+      <c r="C63" s="20" t="s">
+        <v>817</v>
+      </c>
+      <c r="D63" s="24" t="s">
         <v>425</v>
       </c>
-      <c r="B63" s="24" t="s">
+      <c r="E63" s="20" t="s">
         <v>426</v>
       </c>
-      <c r="C63" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D63" s="24" t="s">
+      <c r="F63" s="8" t="s">
         <v>427</v>
       </c>
-      <c r="E63" s="20" t="s">
+      <c r="G63" s="20" t="s">
         <v>428</v>
       </c>
-      <c r="F63" s="8" t="s">
+      <c r="H63" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I63" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="J63" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="K63" s="34" t="s">
         <v>429</v>
       </c>
-      <c r="G63" s="20" t="s">
+    </row>
+    <row r="64" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A64" s="20" t="s">
         <v>430</v>
       </c>
-      <c r="H63" s="25">
-[...8 lines deleted...]
-      <c r="K63" s="34" t="s">
+      <c r="B64" s="24" t="s">
         <v>431</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A64" s="20" t="s">
+      <c r="C64" s="20" t="s">
         <v>432</v>
       </c>
-      <c r="B64" s="24" t="s">
+      <c r="D64" s="24" t="s">
         <v>433</v>
       </c>
-      <c r="C64" s="20" t="s">
+      <c r="E64" s="20" t="s">
         <v>434</v>
       </c>
-      <c r="D64" s="24" t="s">
+      <c r="F64" s="8" t="s">
         <v>435</v>
       </c>
-      <c r="E64" s="20" t="s">
+      <c r="G64" s="20" t="s">
         <v>436</v>
       </c>
-      <c r="F64" s="8" t="s">
+      <c r="H64" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I64" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="J64" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="K64" s="18" t="s">
         <v>437</v>
       </c>
-      <c r="G64" s="20" t="s">
+    </row>
+    <row r="65" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A65" s="20" t="s">
         <v>438</v>
       </c>
-      <c r="H64" s="25">
-[...8 lines deleted...]
-      <c r="K64" s="18" t="s">
+      <c r="B65" s="24" t="s">
         <v>439</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A65" s="20" t="s">
+      <c r="C65" s="20" t="s">
         <v>440</v>
       </c>
-      <c r="B65" s="24" t="s">
+      <c r="D65" s="24" t="s">
         <v>441</v>
       </c>
-      <c r="C65" s="20" t="s">
+      <c r="E65" s="20" t="s">
         <v>442</v>
       </c>
-      <c r="D65" s="24" t="s">
+      <c r="F65" s="8" t="s">
         <v>443</v>
       </c>
-      <c r="E65" s="20" t="s">
+      <c r="G65" s="20" t="s">
         <v>444</v>
       </c>
-      <c r="F65" s="8" t="s">
+      <c r="H65" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I65" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="J65" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="K65" s="18" t="s">
         <v>445</v>
       </c>
-      <c r="G65" s="20" t="s">
+    </row>
+    <row r="66" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A66" s="20" t="s">
         <v>446</v>
       </c>
-      <c r="H65" s="25">
-[...8 lines deleted...]
-      <c r="K65" s="18" t="s">
+      <c r="B66" s="24" t="s">
         <v>447</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A66" s="20" t="s">
+      <c r="C66" s="20" t="s">
         <v>448</v>
       </c>
-      <c r="B66" s="24" t="s">
+      <c r="D66" s="24" t="s">
         <v>449</v>
       </c>
-      <c r="C66" s="20" t="s">
+      <c r="E66" s="20" t="s">
         <v>450</v>
       </c>
-      <c r="D66" s="24" t="s">
+      <c r="F66" s="8" t="s">
+        <v>819</v>
+      </c>
+      <c r="G66" s="20" t="s">
         <v>451</v>
       </c>
-      <c r="E66" s="20" t="s">
+      <c r="H66" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I66" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="J66" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="K66" s="18" t="s">
         <v>452</v>
       </c>
-      <c r="F66" s="8" t="s">
-[...2 lines deleted...]
-      <c r="G66" s="20" t="s">
+    </row>
+    <row r="67" spans="1:11" ht="12.5" x14ac:dyDescent="0.25">
+      <c r="A67" s="20" t="s">
         <v>453</v>
-      </c>
-[...15 lines deleted...]
-        <v>455</v>
       </c>
       <c r="B67" s="26">
         <v>7601009548178</v>
       </c>
       <c r="C67" s="20" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
       <c r="D67" s="24">
         <v>1167</v>
       </c>
       <c r="E67" s="20" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="F67" s="8" t="s">
-        <v>823</v>
+        <v>819</v>
       </c>
       <c r="G67" s="20" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="H67" s="25">
         <v>46084</v>
       </c>
       <c r="I67" s="25"/>
       <c r="J67" s="20"/>
       <c r="K67" s="20" t="s">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="68" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A68" s="20" t="s">
+        <v>458</v>
+      </c>
+      <c r="B68" s="24" t="s">
         <v>459</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A68" s="20" t="s">
+      <c r="C68" s="20" t="s">
         <v>460</v>
-      </c>
-[...4 lines deleted...]
-        <v>462</v>
       </c>
       <c r="D68" s="24" t="s">
         <v>73</v>
       </c>
       <c r="E68" s="20" t="s">
         <v>74</v>
       </c>
       <c r="F68" s="8" t="s">
+        <v>461</v>
+      </c>
+      <c r="G68" s="20" t="s">
+        <v>462</v>
+      </c>
+      <c r="H68" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I68" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="J68" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="K68" s="18" t="s">
         <v>463</v>
       </c>
-      <c r="G68" s="20" t="s">
+    </row>
+    <row r="69" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A69" s="20" t="s">
         <v>464</v>
       </c>
-      <c r="H68" s="25">
-[...8 lines deleted...]
-      <c r="K68" s="18" t="s">
+      <c r="B69" s="24" t="s">
         <v>465</v>
       </c>
-    </row>
-[...6 lines deleted...]
-      </c>
       <c r="C69" s="20" t="s">
-        <v>413</v>
+        <v>411</v>
       </c>
       <c r="D69" s="24" t="s">
         <v>87</v>
       </c>
       <c r="E69" s="20" t="s">
         <v>88</v>
       </c>
       <c r="F69" s="8" t="s">
+        <v>466</v>
+      </c>
+      <c r="G69" s="20" t="s">
+        <v>467</v>
+      </c>
+      <c r="H69" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I69" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="J69" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="K69" s="18" t="s">
         <v>468</v>
       </c>
-      <c r="G69" s="20" t="s">
+    </row>
+    <row r="70" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A70" s="20" t="s">
         <v>469</v>
       </c>
-      <c r="H69" s="25">
-[...8 lines deleted...]
-      <c r="K69" s="18" t="s">
+      <c r="B70" s="24" t="s">
         <v>470</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A70" s="20" t="s">
+      <c r="C70" s="20" t="s">
         <v>471</v>
       </c>
-      <c r="B70" s="24" t="s">
+      <c r="D70" s="24" t="s">
         <v>472</v>
       </c>
-      <c r="C70" s="20" t="s">
+      <c r="E70" s="20" t="s">
         <v>473</v>
       </c>
-      <c r="D70" s="24" t="s">
+      <c r="F70" s="8" t="s">
         <v>474</v>
       </c>
-      <c r="E70" s="20" t="s">
+      <c r="G70" s="20" t="s">
         <v>475</v>
       </c>
-      <c r="F70" s="8" t="s">
+      <c r="H70" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I70" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="J70" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="K70" s="19" t="s">
         <v>476</v>
       </c>
-      <c r="G70" s="20" t="s">
+    </row>
+    <row r="71" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A71" s="20" t="s">
         <v>477</v>
       </c>
-      <c r="H70" s="25">
-[...8 lines deleted...]
-      <c r="K70" s="19" t="s">
+      <c r="B71" s="24" t="s">
         <v>478</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A71" s="20" t="s">
+      <c r="C71" s="20" t="s">
         <v>479</v>
       </c>
-      <c r="B71" s="24" t="s">
+      <c r="D71" s="24" t="s">
         <v>480</v>
       </c>
-      <c r="C71" s="20" t="s">
+      <c r="E71" s="20" t="s">
         <v>481</v>
       </c>
-      <c r="D71" s="24" t="s">
+      <c r="F71" s="8" t="s">
         <v>482</v>
       </c>
-      <c r="E71" s="20" t="s">
+      <c r="G71" s="20" t="s">
         <v>483</v>
       </c>
-      <c r="F71" s="8" t="s">
+      <c r="H71" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I71" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="J71" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="K71" s="18" t="s">
         <v>484</v>
       </c>
-      <c r="G71" s="20" t="s">
+    </row>
+    <row r="72" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A72" s="20" t="s">
         <v>485</v>
       </c>
-      <c r="H71" s="25">
-[...8 lines deleted...]
-      <c r="K71" s="18" t="s">
+      <c r="B72" s="24" t="s">
         <v>486</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A72" s="20" t="s">
+      <c r="C72" s="20" t="s">
         <v>487</v>
       </c>
-      <c r="B72" s="24" t="s">
+      <c r="D72" s="24" t="s">
         <v>488</v>
-      </c>
-[...4 lines deleted...]
-        <v>490</v>
       </c>
       <c r="E72" s="20" t="s">
         <v>209</v>
       </c>
       <c r="F72" s="8" t="s">
+        <v>489</v>
+      </c>
+      <c r="G72" s="20" t="s">
+        <v>490</v>
+      </c>
+      <c r="H72" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I72" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="J72" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="K72" s="18" t="s">
         <v>491</v>
       </c>
-      <c r="G72" s="20" t="s">
+    </row>
+    <row r="73" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A73" s="20" t="s">
         <v>492</v>
-      </c>
-[...15 lines deleted...]
-        <v>494</v>
       </c>
       <c r="B73" s="26">
         <v>7601003851465</v>
       </c>
       <c r="C73" s="20" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="D73" s="24" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
       <c r="E73" s="20" t="s">
         <v>80</v>
       </c>
       <c r="F73" s="8" t="s">
+        <v>495</v>
+      </c>
+      <c r="G73" s="20" t="s">
+        <v>496</v>
+      </c>
+      <c r="H73" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I73" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="J73" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="K73" s="18" t="s">
         <v>497</v>
       </c>
-      <c r="G73" s="20" t="s">
+    </row>
+    <row r="74" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A74" s="20" t="s">
         <v>498</v>
       </c>
-      <c r="H73" s="25">
-[...8 lines deleted...]
-      <c r="K73" s="18" t="s">
+      <c r="B74" s="24" t="s">
         <v>499</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A74" s="20" t="s">
+      <c r="C74" s="20" t="s">
         <v>500</v>
       </c>
-      <c r="B74" s="24" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D74" s="24" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E74" s="20" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="8" t="s">
+        <v>501</v>
+      </c>
+      <c r="G74" s="20" t="s">
+        <v>502</v>
+      </c>
+      <c r="H74" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I74" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="J74" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="K74" s="18" t="s">
         <v>503</v>
       </c>
-      <c r="G74" s="20" t="s">
+    </row>
+    <row r="75" spans="1:11" s="12" customFormat="1" hidden="1" x14ac:dyDescent="0.35">
+      <c r="A75" s="12" t="s">
         <v>504</v>
       </c>
-      <c r="H74" s="25">
-[...8 lines deleted...]
-      <c r="K74" s="18" t="s">
+      <c r="B75" s="13" t="s">
         <v>505</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A75" s="12" t="s">
+      <c r="C75" s="12" t="s">
         <v>506</v>
-      </c>
-[...4 lines deleted...]
-        <v>508</v>
       </c>
       <c r="D75" s="13" t="s">
         <v>216</v>
       </c>
       <c r="E75" s="12" t="s">
         <v>88</v>
       </c>
       <c r="F75" s="14" t="s">
-        <v>509</v>
+        <v>507</v>
       </c>
       <c r="G75" s="12" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="H75" s="15">
         <v>42370</v>
       </c>
       <c r="I75" s="15">
         <v>45174</v>
       </c>
       <c r="J75" s="12" t="s">
         <v>19</v>
       </c>
       <c r="K75" s="29"/>
     </row>
-    <row r="76" spans="1:11" s="12" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:11" s="12" customFormat="1" hidden="1" x14ac:dyDescent="0.35">
       <c r="A76" s="12" t="s">
+        <v>509</v>
+      </c>
+      <c r="B76" s="13" t="s">
+        <v>510</v>
+      </c>
+      <c r="C76" s="12" t="s">
         <v>511</v>
       </c>
-      <c r="B76" s="13" t="s">
+      <c r="D76" s="13" t="s">
         <v>512</v>
       </c>
-      <c r="C76" s="12" t="s">
+      <c r="E76" s="12" t="s">
         <v>513</v>
       </c>
-      <c r="D76" s="13" t="s">
+      <c r="F76" s="28" t="s">
         <v>514</v>
-      </c>
-[...4 lines deleted...]
-        <v>516</v>
       </c>
       <c r="H76" s="15">
         <v>42370</v>
       </c>
       <c r="I76" s="15">
         <v>44561</v>
       </c>
       <c r="K76" s="29"/>
     </row>
-    <row r="77" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A77" s="20" t="s">
+        <v>515</v>
+      </c>
+      <c r="B77" s="24" t="s">
+        <v>516</v>
+      </c>
+      <c r="C77" s="20" t="s">
         <v>517</v>
       </c>
-      <c r="B77" s="24" t="s">
+      <c r="D77" s="24" t="s">
         <v>518</v>
       </c>
-      <c r="C77" s="20" t="s">
+      <c r="E77" s="20" t="s">
         <v>519</v>
       </c>
-      <c r="D77" s="24" t="s">
+      <c r="F77" s="8" t="s">
         <v>520</v>
       </c>
-      <c r="E77" s="20" t="s">
+      <c r="G77" s="20" t="s">
         <v>521</v>
       </c>
-      <c r="F77" s="8" t="s">
+      <c r="H77" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I77" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="J77" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="K77" s="18" t="s">
         <v>522</v>
       </c>
-      <c r="G77" s="20" t="s">
+    </row>
+    <row r="78" spans="1:11" s="12" customFormat="1" hidden="1" x14ac:dyDescent="0.35">
+      <c r="A78" s="12" t="s">
         <v>523</v>
       </c>
-      <c r="H77" s="25">
-[...8 lines deleted...]
-      <c r="K77" s="18" t="s">
+      <c r="B78" s="13" t="s">
         <v>524</v>
-      </c>
-[...6 lines deleted...]
-        <v>526</v>
       </c>
       <c r="C78" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D78" s="13" t="s">
         <v>24</v>
       </c>
       <c r="E78" s="12" t="s">
         <v>25</v>
       </c>
       <c r="F78" s="14"/>
       <c r="G78" s="12" t="s">
         <v>26</v>
       </c>
       <c r="H78" s="15">
         <v>42370</v>
       </c>
       <c r="I78" s="15">
         <v>46022</v>
       </c>
       <c r="J78" s="12" t="s">
         <v>19</v>
       </c>
       <c r="K78" s="32" t="s">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="79" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A79" s="20" t="s">
+        <v>526</v>
+      </c>
+      <c r="B79" s="24" t="s">
         <v>527</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A79" s="20" t="s">
+      <c r="C79" s="20" t="s">
         <v>528</v>
       </c>
-      <c r="B79" s="24" t="s">
+      <c r="D79" s="24" t="s">
         <v>529</v>
-      </c>
-[...4 lines deleted...]
-        <v>531</v>
       </c>
       <c r="E79" s="20" t="s">
         <v>88</v>
       </c>
       <c r="F79" s="8" t="s">
+        <v>530</v>
+      </c>
+      <c r="G79" s="20" t="s">
+        <v>531</v>
+      </c>
+      <c r="H79" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I79" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="J79" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="K79" s="18" t="s">
         <v>532</v>
       </c>
-      <c r="G79" s="20" t="s">
+    </row>
+    <row r="80" spans="1:11" s="12" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A80" s="20" t="s">
         <v>533</v>
       </c>
-      <c r="H79" s="25">
-[...8 lines deleted...]
-      <c r="K79" s="18" t="s">
+      <c r="B80" s="24" t="s">
         <v>534</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A80" s="20" t="s">
+      <c r="C80" s="20" t="s">
         <v>535</v>
       </c>
-      <c r="B80" s="24" t="s">
+      <c r="D80" s="24" t="s">
         <v>536</v>
       </c>
-      <c r="C80" s="20" t="s">
+      <c r="E80" s="20" t="s">
         <v>537</v>
       </c>
-      <c r="D80" s="24" t="s">
+      <c r="F80" s="8" t="s">
         <v>538</v>
       </c>
-      <c r="E80" s="20" t="s">
+      <c r="G80" s="20" t="s">
         <v>539</v>
-      </c>
-[...4 lines deleted...]
-        <v>541</v>
       </c>
       <c r="H80" s="25">
         <v>42370</v>
       </c>
       <c r="I80" s="25">
         <v>45728</v>
       </c>
       <c r="J80" s="20" t="s">
         <v>19</v>
       </c>
       <c r="K80" s="18"/>
     </row>
-    <row r="81" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A81" s="20" t="s">
+        <v>540</v>
+      </c>
+      <c r="B81" s="24" t="s">
+        <v>541</v>
+      </c>
+      <c r="C81" s="20" t="s">
         <v>542</v>
       </c>
-      <c r="B81" s="24" t="s">
+      <c r="D81" s="24" t="s">
+        <v>449</v>
+      </c>
+      <c r="E81" s="20" t="s">
+        <v>450</v>
+      </c>
+      <c r="F81" s="8" t="s">
         <v>543</v>
       </c>
-      <c r="C81" s="20" t="s">
+      <c r="G81" s="20" t="s">
         <v>544</v>
       </c>
-      <c r="D81" s="24" t="s">
-[...5 lines deleted...]
-      <c r="F81" s="8" t="s">
+      <c r="H81" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I81" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="J81" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="K81" s="18" t="s">
         <v>545</v>
       </c>
-      <c r="G81" s="20" t="s">
+    </row>
+    <row r="82" spans="1:11" ht="12.5" x14ac:dyDescent="0.25">
+      <c r="A82" s="20" t="s">
         <v>546</v>
-      </c>
-[...15 lines deleted...]
-        <v>548</v>
       </c>
       <c r="B82" s="26">
         <v>7601009548192</v>
       </c>
       <c r="C82" s="20" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="D82" s="24">
         <v>1020</v>
       </c>
       <c r="E82" s="20" t="s">
+        <v>548</v>
+      </c>
+      <c r="F82" s="8" t="s">
+        <v>549</v>
+      </c>
+      <c r="G82" s="20" t="s">
         <v>550</v>
-      </c>
-[...4 lines deleted...]
-        <v>552</v>
       </c>
       <c r="H82" s="25">
         <v>46085</v>
       </c>
       <c r="I82" s="25"/>
       <c r="J82" s="20" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
       <c r="K82" s="20" t="s">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="83" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A83" s="20" t="s">
+        <v>552</v>
+      </c>
+      <c r="B83" s="24" t="s">
         <v>553</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A83" s="20" t="s">
+      <c r="C83" s="20" t="s">
         <v>554</v>
       </c>
-      <c r="B83" s="24" t="s">
+      <c r="D83" s="24" t="s">
         <v>555</v>
       </c>
-      <c r="C83" s="20" t="s">
+      <c r="E83" s="20" t="s">
         <v>556</v>
       </c>
-      <c r="D83" s="24" t="s">
+      <c r="F83" s="8" t="s">
         <v>557</v>
       </c>
-      <c r="E83" s="20" t="s">
+      <c r="G83" s="20" t="s">
         <v>558</v>
       </c>
-      <c r="F83" s="8" t="s">
+      <c r="H83" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I83" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="J83" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="K83" s="18" t="s">
         <v>559</v>
       </c>
-      <c r="G83" s="20" t="s">
+    </row>
+    <row r="84" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A84" s="20" t="s">
         <v>560</v>
       </c>
-      <c r="H83" s="25">
-[...8 lines deleted...]
-      <c r="K83" s="18" t="s">
+      <c r="B84" s="24" t="s">
         <v>561</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A84" s="20" t="s">
+      <c r="C84" s="20" t="s">
         <v>562</v>
       </c>
-      <c r="B84" s="24" t="s">
+      <c r="D84" s="24" t="s">
         <v>563</v>
       </c>
-      <c r="C84" s="20" t="s">
+      <c r="E84" s="20" t="s">
         <v>564</v>
       </c>
-      <c r="D84" s="24" t="s">
+      <c r="F84" s="8" t="s">
         <v>565</v>
       </c>
-      <c r="E84" s="20" t="s">
+      <c r="G84" s="20" t="s">
         <v>566</v>
       </c>
-      <c r="F84" s="8" t="s">
+      <c r="H84" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I84" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="J84" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="K84" s="18" t="s">
         <v>567</v>
       </c>
-      <c r="G84" s="20" t="s">
+    </row>
+    <row r="85" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A85" s="20" t="s">
         <v>568</v>
       </c>
-      <c r="H84" s="25">
-[...8 lines deleted...]
-      <c r="K84" s="18" t="s">
+      <c r="B85" s="24" t="s">
         <v>569</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A85" s="20" t="s">
+      <c r="C85" s="20" t="s">
         <v>570</v>
       </c>
-      <c r="B85" s="24" t="s">
+      <c r="D85" s="24" t="s">
         <v>571</v>
       </c>
-      <c r="C85" s="20" t="s">
+      <c r="E85" s="20" t="s">
         <v>572</v>
       </c>
-      <c r="D85" s="24" t="s">
+      <c r="F85" s="8" t="s">
         <v>573</v>
       </c>
-      <c r="E85" s="20" t="s">
+      <c r="G85" s="20" t="s">
         <v>574</v>
       </c>
-      <c r="F85" s="8" t="s">
+      <c r="H85" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I85" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="J85" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="K85" s="18" t="s">
         <v>575</v>
       </c>
-      <c r="G85" s="20" t="s">
+    </row>
+    <row r="86" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A86" s="20" t="s">
         <v>576</v>
-      </c>
-[...15 lines deleted...]
-        <v>578</v>
       </c>
       <c r="B86" s="26">
         <v>7601003374032</v>
       </c>
       <c r="C86" s="20" t="s">
-        <v>579</v>
+        <v>577</v>
       </c>
       <c r="D86" s="24" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E86" s="20" t="s">
         <v>60</v>
       </c>
       <c r="F86" s="8" t="s">
         <v>147</v>
       </c>
       <c r="G86" s="20" t="s">
+        <v>579</v>
+      </c>
+      <c r="H86" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I86" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="J86" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="K86" s="18" t="s">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="87" spans="1:11" s="22" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A87" s="20" t="s">
+        <v>576</v>
+      </c>
+      <c r="B87" s="24" t="s">
         <v>581</v>
       </c>
-      <c r="H86" s="25">
-[...8 lines deleted...]
-      <c r="K86" s="18" t="s">
+      <c r="C87" s="20" t="s">
         <v>582</v>
-      </c>
-[...9 lines deleted...]
-        <v>584</v>
       </c>
       <c r="D87" s="24">
         <v>2000</v>
       </c>
       <c r="E87" s="20" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
       <c r="F87" s="8" t="s">
         <v>248</v>
       </c>
       <c r="G87" s="20" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="H87" s="25">
         <v>42370</v>
       </c>
       <c r="I87" s="25"/>
       <c r="J87" s="20" t="s">
         <v>19</v>
       </c>
       <c r="K87" s="18"/>
     </row>
-    <row r="88" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A88" s="20" t="s">
-        <v>578</v>
+        <v>576</v>
       </c>
       <c r="B88" s="27" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="C88" s="20" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
       <c r="D88" s="24">
         <v>1227</v>
       </c>
       <c r="E88" s="20" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="F88" s="8" t="s">
         <v>161</v>
       </c>
       <c r="G88" s="20" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="H88" s="25">
         <v>45214</v>
       </c>
       <c r="I88" s="25"/>
       <c r="J88" s="20" t="s">
         <v>19</v>
       </c>
       <c r="K88" s="18"/>
     </row>
-    <row r="89" spans="1:11" s="12" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:11" s="12" customFormat="1" hidden="1" x14ac:dyDescent="0.35">
       <c r="A89" s="12" t="s">
+        <v>589</v>
+      </c>
+      <c r="B89" s="13" t="s">
+        <v>590</v>
+      </c>
+      <c r="C89" s="12" t="s">
         <v>591</v>
       </c>
-      <c r="B89" s="13" t="s">
+      <c r="D89" s="13" t="s">
         <v>592</v>
       </c>
-      <c r="C89" s="12" t="s">
+      <c r="E89" s="12" t="s">
         <v>593</v>
       </c>
-      <c r="D89" s="13" t="s">
+      <c r="F89" s="14" t="s">
         <v>594</v>
       </c>
-      <c r="E89" s="12" t="s">
+      <c r="G89" s="12" t="s">
         <v>595</v>
-      </c>
-[...4 lines deleted...]
-        <v>597</v>
       </c>
       <c r="H89" s="15">
         <v>42370</v>
       </c>
       <c r="I89" s="15">
         <v>46022</v>
       </c>
       <c r="J89" s="12" t="s">
         <v>19</v>
       </c>
       <c r="K89" s="29"/>
     </row>
-    <row r="90" spans="1:11" s="12" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:11" s="12" customFormat="1" hidden="1" x14ac:dyDescent="0.35">
       <c r="A90" s="12" t="s">
+        <v>596</v>
+      </c>
+      <c r="B90" s="13" t="s">
+        <v>597</v>
+      </c>
+      <c r="C90" s="12" t="s">
         <v>598</v>
-      </c>
-[...4 lines deleted...]
-        <v>600</v>
       </c>
       <c r="D90" s="13" t="s">
         <v>131</v>
       </c>
       <c r="E90" s="12" t="s">
         <v>132</v>
       </c>
       <c r="F90" s="28" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="H90" s="15">
         <v>42370</v>
       </c>
       <c r="I90" s="15">
         <v>44561</v>
       </c>
       <c r="K90" s="29"/>
     </row>
-    <row r="91" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A91" s="20" t="s">
+        <v>600</v>
+      </c>
+      <c r="B91" s="24" t="s">
+        <v>601</v>
+      </c>
+      <c r="C91" s="20" t="s">
         <v>602</v>
       </c>
-      <c r="B91" s="24" t="s">
+      <c r="D91" s="24" t="s">
         <v>603</v>
-      </c>
-[...4 lines deleted...]
-        <v>605</v>
       </c>
       <c r="E91" s="20" t="s">
         <v>25</v>
       </c>
       <c r="F91" s="8" t="s">
+        <v>604</v>
+      </c>
+      <c r="G91" s="20" t="s">
+        <v>605</v>
+      </c>
+      <c r="H91" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I91" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="J91" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="K91" s="18" t="s">
         <v>606</v>
       </c>
-      <c r="G91" s="20" t="s">
+    </row>
+    <row r="92" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A92" s="20" t="s">
         <v>607</v>
       </c>
-      <c r="H91" s="25">
-[...8 lines deleted...]
-      <c r="K91" s="18" t="s">
+      <c r="B92" s="24" t="s">
         <v>608</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A92" s="20" t="s">
+      <c r="C92" s="20" t="s">
         <v>609</v>
       </c>
-      <c r="B92" s="24" t="s">
+      <c r="D92" s="24" t="s">
         <v>610</v>
-      </c>
-[...4 lines deleted...]
-        <v>612</v>
       </c>
       <c r="E92" s="20" t="s">
         <v>15</v>
       </c>
       <c r="F92" s="8" t="s">
+        <v>611</v>
+      </c>
+      <c r="G92" s="20" t="s">
+        <v>612</v>
+      </c>
+      <c r="H92" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I92" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="J92" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="K92" s="18" t="s">
         <v>613</v>
       </c>
-      <c r="G92" s="20" t="s">
+    </row>
+    <row r="93" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A93" s="20" t="s">
         <v>614</v>
       </c>
-      <c r="H92" s="25">
-[...8 lines deleted...]
-      <c r="K92" s="18" t="s">
+      <c r="B93" s="24" t="s">
         <v>615</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A93" s="20" t="s">
+      <c r="C93" s="20" t="s">
         <v>616</v>
       </c>
-      <c r="B93" s="24" t="s">
+      <c r="D93" s="24" t="s">
         <v>617</v>
       </c>
-      <c r="C93" s="20" t="s">
+      <c r="E93" s="20" t="s">
         <v>618</v>
       </c>
-      <c r="D93" s="24" t="s">
+      <c r="F93" s="8" t="s">
         <v>619</v>
       </c>
-      <c r="E93" s="20" t="s">
+      <c r="G93" s="20" t="s">
         <v>620</v>
       </c>
-      <c r="F93" s="8" t="s">
+      <c r="H93" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I93" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="J93" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="K93" s="18" t="s">
         <v>621</v>
       </c>
-      <c r="G93" s="20" t="s">
+    </row>
+    <row r="94" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A94" s="20" t="s">
         <v>622</v>
       </c>
-      <c r="H93" s="25">
-[...8 lines deleted...]
-      <c r="K93" s="18" t="s">
+      <c r="B94" s="24" t="s">
         <v>623</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A94" s="20" t="s">
+      <c r="C94" s="20" t="s">
         <v>624</v>
       </c>
-      <c r="B94" s="24" t="s">
+      <c r="D94" s="24" t="s">
         <v>625</v>
       </c>
-      <c r="C94" s="20" t="s">
+      <c r="E94" s="20" t="s">
         <v>626</v>
       </c>
-      <c r="D94" s="24" t="s">
+      <c r="F94" s="8" t="s">
         <v>627</v>
       </c>
-      <c r="E94" s="20" t="s">
+      <c r="G94" s="20" t="s">
         <v>628</v>
       </c>
-      <c r="F94" s="8" t="s">
+      <c r="H94" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I94" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="J94" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="K94" s="18" t="s">
         <v>629</v>
       </c>
-      <c r="G94" s="20" t="s">
+    </row>
+    <row r="95" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A95" s="20" t="s">
         <v>630</v>
       </c>
-      <c r="H94" s="25">
-[...8 lines deleted...]
-      <c r="K94" s="18" t="s">
+      <c r="B95" s="24" t="s">
         <v>631</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A95" s="20" t="s">
+      <c r="C95" s="20" t="s">
         <v>632</v>
       </c>
-      <c r="B95" s="24" t="s">
+      <c r="D95" s="24" t="s">
+        <v>563</v>
+      </c>
+      <c r="E95" s="20" t="s">
+        <v>564</v>
+      </c>
+      <c r="F95" s="8" t="s">
         <v>633</v>
       </c>
-      <c r="C95" s="20" t="s">
+      <c r="G95" s="20" t="s">
         <v>634</v>
       </c>
-      <c r="D95" s="24" t="s">
-[...5 lines deleted...]
-      <c r="F95" s="8" t="s">
+      <c r="H95" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I95" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="J95" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="K95" s="18" t="s">
         <v>635</v>
       </c>
-      <c r="G95" s="20" t="s">
+    </row>
+    <row r="96" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A96" s="20" t="s">
         <v>636</v>
       </c>
-      <c r="H95" s="25">
-[...8 lines deleted...]
-      <c r="K95" s="18" t="s">
+      <c r="B96" s="24" t="s">
         <v>637</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A96" s="20" t="s">
+      <c r="C96" s="20" t="s">
         <v>638</v>
-      </c>
-[...4 lines deleted...]
-        <v>640</v>
       </c>
       <c r="D96" s="24" t="s">
         <v>285</v>
       </c>
       <c r="E96" s="20" t="s">
         <v>286</v>
       </c>
       <c r="F96" s="8" t="s">
+        <v>639</v>
+      </c>
+      <c r="G96" s="20" t="s">
+        <v>640</v>
+      </c>
+      <c r="H96" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I96" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="J96" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="K96" s="18" t="s">
         <v>641</v>
       </c>
-      <c r="G96" s="20" t="s">
+    </row>
+    <row r="97" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A97" s="20" t="s">
         <v>642</v>
       </c>
-      <c r="H96" s="25">
-[...8 lines deleted...]
-      <c r="K96" s="18" t="s">
+      <c r="B97" s="24" t="s">
         <v>643</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A97" s="20" t="s">
+      <c r="C97" s="20" t="s">
         <v>644</v>
       </c>
-      <c r="B97" s="24" t="s">
+      <c r="D97" s="24" t="s">
         <v>645</v>
       </c>
-      <c r="C97" s="20" t="s">
+      <c r="E97" s="20" t="s">
         <v>646</v>
       </c>
-      <c r="D97" s="24" t="s">
+      <c r="F97" s="8" t="s">
         <v>647</v>
       </c>
-      <c r="E97" s="20" t="s">
+      <c r="G97" s="20" t="s">
         <v>648</v>
       </c>
-      <c r="F97" s="8" t="s">
+      <c r="H97" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I97" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="J97" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="K97" s="18" t="s">
         <v>649</v>
       </c>
-      <c r="G97" s="20" t="s">
+    </row>
+    <row r="98" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A98" s="20" t="s">
         <v>650</v>
       </c>
-      <c r="H97" s="25">
-[...8 lines deleted...]
-      <c r="K97" s="18" t="s">
+      <c r="B98" s="24" t="s">
         <v>651</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A98" s="20" t="s">
+      <c r="C98" s="20" t="s">
         <v>652</v>
       </c>
-      <c r="B98" s="24" t="s">
+      <c r="D98" s="24" t="s">
         <v>653</v>
-      </c>
-[...4 lines deleted...]
-        <v>655</v>
       </c>
       <c r="E98" s="20" t="s">
         <v>88</v>
       </c>
       <c r="F98" s="8" t="s">
+        <v>654</v>
+      </c>
+      <c r="G98" s="20" t="s">
+        <v>655</v>
+      </c>
+      <c r="H98" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I98" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="J98" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="K98" s="18" t="s">
         <v>656</v>
       </c>
-      <c r="G98" s="20" t="s">
+    </row>
+    <row r="99" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A99" s="20" t="s">
         <v>657</v>
       </c>
-      <c r="H98" s="25">
-[...8 lines deleted...]
-      <c r="K98" s="18" t="s">
+      <c r="B99" s="24" t="s">
         <v>658</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A99" s="20" t="s">
+      <c r="C99" s="20" t="s">
         <v>659</v>
-      </c>
-[...4 lines deleted...]
-        <v>661</v>
       </c>
       <c r="D99" s="24" t="s">
         <v>123</v>
       </c>
       <c r="E99" s="20" t="s">
         <v>124</v>
       </c>
       <c r="F99" s="8" t="s">
+        <v>824</v>
+      </c>
+      <c r="G99" s="20" t="s">
+        <v>660</v>
+      </c>
+      <c r="H99" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I99" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="J99" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="K99" s="18" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="100" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A100" s="20" t="s">
         <v>662</v>
       </c>
-      <c r="G99" s="20" t="s">
+      <c r="B100" s="24" t="s">
         <v>663</v>
       </c>
-      <c r="H99" s="25">
-[...8 lines deleted...]
-      <c r="K99" s="18" t="s">
+      <c r="C100" s="20" t="s">
         <v>664</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A100" s="20" t="s">
+      <c r="D100" s="24" t="s">
         <v>665</v>
       </c>
-      <c r="B100" s="24" t="s">
+      <c r="E100" s="20" t="s">
         <v>666</v>
       </c>
-      <c r="C100" s="20" t="s">
+      <c r="F100" s="8" t="s">
         <v>667</v>
       </c>
-      <c r="D100" s="24" t="s">
+      <c r="G100" s="20" t="s">
         <v>668</v>
       </c>
-      <c r="E100" s="20" t="s">
+      <c r="H100" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I100" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="J100" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="K100" s="18" t="s">
         <v>669</v>
       </c>
-      <c r="F100" s="8" t="s">
+    </row>
+    <row r="101" spans="1:11" s="12" customFormat="1" hidden="1" x14ac:dyDescent="0.35">
+      <c r="A101" s="12" t="s">
         <v>670</v>
       </c>
-      <c r="G100" s="20" t="s">
+      <c r="B101" s="13" t="s">
         <v>671</v>
       </c>
-      <c r="H100" s="25">
-[...8 lines deleted...]
-      <c r="K100" s="18" t="s">
+      <c r="C101" s="12" t="s">
         <v>672</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A101" s="12" t="s">
+      <c r="D101" s="13" t="s">
         <v>673</v>
       </c>
-      <c r="B101" s="13" t="s">
+      <c r="E101" s="12" t="s">
         <v>674</v>
       </c>
-      <c r="C101" s="12" t="s">
+      <c r="F101" s="31" t="s">
         <v>675</v>
-      </c>
-[...7 lines deleted...]
-        <v>678</v>
       </c>
       <c r="H101" s="15">
         <v>42370</v>
       </c>
       <c r="I101" s="15">
         <v>44561</v>
       </c>
       <c r="K101" s="29"/>
     </row>
-    <row r="102" spans="1:11" s="12" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:11" s="12" customFormat="1" hidden="1" x14ac:dyDescent="0.35">
       <c r="A102" s="12" t="s">
-        <v>679</v>
+        <v>676</v>
       </c>
       <c r="B102" s="13" t="s">
-        <v>680</v>
+        <v>677</v>
       </c>
       <c r="C102" s="12" t="s">
-        <v>681</v>
+        <v>678</v>
       </c>
       <c r="D102" s="13" t="s">
         <v>14</v>
       </c>
       <c r="E102" s="12" t="s">
         <v>15</v>
       </c>
       <c r="F102" s="33" t="s">
-        <v>682</v>
+        <v>679</v>
       </c>
       <c r="H102" s="15">
         <v>42370</v>
       </c>
       <c r="I102" s="15">
         <v>45230</v>
       </c>
       <c r="K102" s="29"/>
     </row>
-    <row r="103" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A103" s="20" t="s">
-        <v>683</v>
+        <v>680</v>
       </c>
       <c r="B103" s="24" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="C103" s="20" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
       <c r="D103" s="24">
         <v>9220</v>
       </c>
       <c r="E103" s="20" t="s">
+        <v>683</v>
+      </c>
+      <c r="F103" s="8" t="s">
+        <v>466</v>
+      </c>
+      <c r="G103" s="20" t="s">
+        <v>684</v>
+      </c>
+      <c r="H103" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I103" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="J103" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="K103" s="19" t="s">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="104" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A104" s="20" t="s">
         <v>686</v>
       </c>
-      <c r="F103" s="8" t="s">
-[...2 lines deleted...]
-      <c r="G103" s="20" t="s">
+      <c r="B104" s="24" t="s">
         <v>687</v>
       </c>
-      <c r="H103" s="25">
-[...8 lines deleted...]
-      <c r="K103" s="19" t="s">
+      <c r="C104" s="20" t="s">
         <v>688</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A104" s="20" t="s">
+      <c r="D104" s="24" t="s">
         <v>689</v>
       </c>
-      <c r="B104" s="24" t="s">
+      <c r="E104" s="20" t="s">
         <v>690</v>
       </c>
-      <c r="C104" s="20" t="s">
+      <c r="F104" s="8" t="s">
         <v>691</v>
       </c>
-      <c r="D104" s="24" t="s">
+      <c r="G104" s="20" t="s">
         <v>692</v>
       </c>
-      <c r="E104" s="20" t="s">
+      <c r="H104" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I104" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="J104" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="K104" s="18" t="s">
         <v>693</v>
       </c>
-      <c r="F104" s="8" t="s">
+    </row>
+    <row r="105" spans="1:11" s="12" customFormat="1" hidden="1" x14ac:dyDescent="0.35">
+      <c r="A105" s="12" t="s">
         <v>694</v>
       </c>
-      <c r="G104" s="20" t="s">
+      <c r="B105" s="13" t="s">
         <v>695</v>
       </c>
-      <c r="H104" s="25">
-[...8 lines deleted...]
-      <c r="K104" s="18" t="s">
+      <c r="C105" s="12" t="s">
         <v>696</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A105" s="12" t="s">
+      <c r="D105" s="13" t="s">
         <v>697</v>
-      </c>
-[...7 lines deleted...]
-        <v>700</v>
       </c>
       <c r="E105" s="12" t="s">
         <v>15</v>
       </c>
       <c r="F105" s="28" t="s">
         <v>57</v>
       </c>
       <c r="H105" s="15">
         <v>42370</v>
       </c>
       <c r="I105" s="15">
         <v>44561</v>
       </c>
       <c r="K105" s="29"/>
     </row>
-    <row r="106" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A106" s="20" t="s">
+        <v>698</v>
+      </c>
+      <c r="B106" s="24" t="s">
+        <v>699</v>
+      </c>
+      <c r="C106" s="20" t="s">
+        <v>700</v>
+      </c>
+      <c r="D106" s="24" t="s">
         <v>701</v>
-      </c>
-[...7 lines deleted...]
-        <v>704</v>
       </c>
       <c r="E106" s="20" t="s">
         <v>60</v>
       </c>
       <c r="F106" s="8" t="s">
+        <v>702</v>
+      </c>
+      <c r="G106" s="20" t="s">
+        <v>703</v>
+      </c>
+      <c r="H106" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I106" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="J106" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="K106" s="18" t="s">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="107" spans="1:11" s="12" customFormat="1" hidden="1" x14ac:dyDescent="0.35">
+      <c r="A107" s="12" t="s">
         <v>705</v>
       </c>
-      <c r="G106" s="20" t="s">
+      <c r="B107" s="13" t="s">
         <v>706</v>
       </c>
-      <c r="H106" s="25">
-[...8 lines deleted...]
-      <c r="K106" s="18" t="s">
+      <c r="C107" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="D107" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="E107" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="F107" s="28" t="s">
         <v>707</v>
-      </c>
-[...18 lines deleted...]
-        <v>710</v>
       </c>
       <c r="H107" s="15">
         <v>42370</v>
       </c>
       <c r="I107" s="15">
         <v>44540</v>
       </c>
       <c r="K107" s="29"/>
     </row>
-    <row r="108" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A108" s="20" t="s">
+        <v>708</v>
+      </c>
+      <c r="B108" s="24" t="s">
+        <v>709</v>
+      </c>
+      <c r="C108" s="20" t="s">
+        <v>710</v>
+      </c>
+      <c r="D108" s="24" t="s">
+        <v>384</v>
+      </c>
+      <c r="E108" s="20" t="s">
         <v>711</v>
       </c>
-      <c r="B108" s="24" t="s">
+      <c r="F108" s="8" t="s">
+        <v>818</v>
+      </c>
+      <c r="G108" s="20" t="s">
+        <v>816</v>
+      </c>
+      <c r="H108" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I108" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="J108" s="20" t="s">
+        <v>401</v>
+      </c>
+      <c r="K108" s="18" t="s">
         <v>712</v>
       </c>
-      <c r="C108" s="20" t="s">
+    </row>
+    <row r="109" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A109" s="20" t="s">
         <v>713</v>
       </c>
-      <c r="D108" s="24" t="s">
-[...2 lines deleted...]
-      <c r="E108" s="20" t="s">
+      <c r="B109" s="24" t="s">
         <v>714</v>
       </c>
-      <c r="F108" s="8" t="s">
-[...14 lines deleted...]
-      <c r="K108" s="18" t="s">
+      <c r="C109" s="20" t="s">
         <v>715</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A109" s="20" t="s">
+      <c r="D109" s="24" t="s">
         <v>716</v>
       </c>
-      <c r="B109" s="24" t="s">
+      <c r="E109" s="20" t="s">
         <v>717</v>
       </c>
-      <c r="C109" s="20" t="s">
+      <c r="F109" s="8" t="s">
         <v>718</v>
       </c>
-      <c r="D109" s="24" t="s">
+      <c r="G109" s="20" t="s">
         <v>719</v>
       </c>
-      <c r="E109" s="20" t="s">
+      <c r="H109" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I109" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="J109" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="K109" s="18" t="s">
         <v>720</v>
       </c>
-      <c r="F109" s="8" t="s">
+    </row>
+    <row r="110" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A110" s="20" t="s">
         <v>721</v>
       </c>
-      <c r="G109" s="20" t="s">
+      <c r="B110" s="24" t="s">
         <v>722</v>
       </c>
-      <c r="H109" s="25">
-[...8 lines deleted...]
-      <c r="K109" s="18" t="s">
+      <c r="C110" s="20" t="s">
         <v>723</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A110" s="20" t="s">
+      <c r="D110" s="24" t="s">
         <v>724</v>
       </c>
-      <c r="B110" s="24" t="s">
+      <c r="E110" s="20" t="s">
         <v>725</v>
       </c>
-      <c r="C110" s="20" t="s">
+      <c r="F110" s="8" t="s">
         <v>726</v>
       </c>
-      <c r="D110" s="24" t="s">
+      <c r="G110" s="20" t="s">
         <v>727</v>
-      </c>
-[...7 lines deleted...]
-        <v>730</v>
       </c>
       <c r="H110" s="25">
         <v>42370</v>
       </c>
       <c r="I110" s="25"/>
       <c r="J110" s="20" t="s">
         <v>19</v>
       </c>
       <c r="K110" s="18" t="s">
+        <v>728</v>
+      </c>
+    </row>
+    <row r="111" spans="1:11" s="12" customFormat="1" hidden="1" x14ac:dyDescent="0.35">
+      <c r="A111" s="12" t="s">
+        <v>729</v>
+      </c>
+      <c r="B111" s="13" t="s">
+        <v>730</v>
+      </c>
+      <c r="C111" s="12" t="s">
         <v>731</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A111" s="12" t="s">
+      <c r="D111" s="13" t="s">
         <v>732</v>
       </c>
-      <c r="B111" s="13" t="s">
+      <c r="E111" s="12" t="s">
         <v>733</v>
-      </c>
-[...7 lines deleted...]
-        <v>736</v>
       </c>
       <c r="F111" s="28"/>
       <c r="H111" s="15">
         <v>42370</v>
       </c>
       <c r="I111" s="15">
         <v>44561</v>
       </c>
       <c r="K111" s="29"/>
     </row>
-    <row r="112" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A112" s="20" t="s">
+        <v>734</v>
+      </c>
+      <c r="B112" s="24" t="s">
+        <v>735</v>
+      </c>
+      <c r="C112" s="20" t="s">
+        <v>736</v>
+      </c>
+      <c r="D112" s="24" t="s">
         <v>737</v>
       </c>
-      <c r="B112" s="24" t="s">
+      <c r="E112" s="20" t="s">
         <v>738</v>
       </c>
-      <c r="C112" s="20" t="s">
+      <c r="F112" s="8" t="s">
         <v>739</v>
       </c>
-      <c r="D112" s="24" t="s">
+      <c r="G112" s="20" t="s">
         <v>740</v>
       </c>
-      <c r="E112" s="20" t="s">
+      <c r="H112" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I112" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="J112" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="K112" s="18" t="s">
         <v>741</v>
       </c>
-      <c r="F112" s="8" t="s">
+    </row>
+    <row r="113" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A113" s="20" t="s">
         <v>742</v>
       </c>
-      <c r="G112" s="20" t="s">
+      <c r="B113" s="24" t="s">
         <v>743</v>
       </c>
-      <c r="H112" s="25">
-[...8 lines deleted...]
-      <c r="K112" s="18" t="s">
+      <c r="C113" s="20" t="s">
         <v>744</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A113" s="20" t="s">
+      <c r="D113" s="24" t="s">
         <v>745</v>
       </c>
-      <c r="B113" s="24" t="s">
+      <c r="E113" s="20" t="s">
         <v>746</v>
       </c>
-      <c r="C113" s="20" t="s">
+      <c r="F113" s="8" t="s">
         <v>747</v>
       </c>
-      <c r="D113" s="24" t="s">
+      <c r="G113" s="20" t="s">
         <v>748</v>
       </c>
-      <c r="E113" s="20" t="s">
+      <c r="H113" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I113" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="J113" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="K113" s="18" t="s">
         <v>749</v>
       </c>
-      <c r="F113" s="8" t="s">
+    </row>
+    <row r="114" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A114" s="20" t="s">
+        <v>826</v>
+      </c>
+      <c r="B114" s="24" t="s">
         <v>750</v>
       </c>
-      <c r="G113" s="20" t="s">
+      <c r="C114" s="20" t="s">
         <v>751</v>
       </c>
-      <c r="H113" s="25">
-[...8 lines deleted...]
-      <c r="K113" s="18" t="s">
+      <c r="D114" s="24" t="s">
         <v>752</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A114" s="20" t="s">
+      <c r="E114" s="20" t="s">
         <v>753</v>
       </c>
-      <c r="B114" s="24" t="s">
+      <c r="F114" s="8" t="s">
         <v>754</v>
       </c>
-      <c r="C114" s="20" t="s">
+      <c r="G114" s="20" t="s">
         <v>755</v>
       </c>
-      <c r="D114" s="24" t="s">
+      <c r="H114" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I114" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="J114" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="K114" s="18" t="s">
         <v>756</v>
       </c>
-      <c r="E114" s="20" t="s">
+    </row>
+    <row r="115" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A115" s="20" t="s">
         <v>757</v>
       </c>
-      <c r="F114" s="8" t="s">
+      <c r="B115" s="24" t="s">
         <v>758</v>
       </c>
-      <c r="G114" s="20" t="s">
+      <c r="C115" s="20" t="s">
         <v>759</v>
       </c>
-      <c r="H114" s="25">
-[...21 lines deleted...]
-      </c>
       <c r="D115" s="24" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E115" s="20" t="s">
         <v>15</v>
       </c>
       <c r="F115" s="8" t="s">
+        <v>760</v>
+      </c>
+      <c r="G115" s="20" t="s">
+        <v>761</v>
+      </c>
+      <c r="H115" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I115" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="J115" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="K115" s="18" t="s">
+        <v>762</v>
+      </c>
+      <c r="M115" s="1" t="s">
+        <v>815</v>
+      </c>
+    </row>
+    <row r="116" spans="1:13" s="12" customFormat="1" hidden="1" x14ac:dyDescent="0.35">
+      <c r="A116" s="12" t="s">
+        <v>763</v>
+      </c>
+      <c r="B116" s="13" t="s">
         <v>764</v>
       </c>
-      <c r="G115" s="20" t="s">
+      <c r="C116" s="12" t="s">
         <v>765</v>
       </c>
-      <c r="H115" s="25">
-[...8 lines deleted...]
-      <c r="K115" s="18" t="s">
+      <c r="D116" s="13" t="s">
         <v>766</v>
       </c>
-      <c r="M115" s="1" t="s">
-[...4 lines deleted...]
-      <c r="A116" s="12" t="s">
+      <c r="E116" s="12" t="s">
         <v>767</v>
       </c>
-      <c r="B116" s="13" t="s">
+      <c r="F116" s="14" t="s">
+        <v>675</v>
+      </c>
+      <c r="G116" s="12" t="s">
         <v>768</v>
-      </c>
-[...13 lines deleted...]
-        <v>772</v>
       </c>
       <c r="H116" s="15">
         <v>42370</v>
       </c>
       <c r="I116" s="15">
         <v>45291</v>
       </c>
       <c r="K116" s="29"/>
     </row>
-    <row r="117" spans="1:13" s="12" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:13" s="12" customFormat="1" hidden="1" x14ac:dyDescent="0.35">
       <c r="A117" s="12" t="s">
-        <v>773</v>
+        <v>769</v>
       </c>
       <c r="B117" s="13" t="s">
-        <v>774</v>
+        <v>770</v>
       </c>
       <c r="C117" s="12" t="s">
-        <v>775</v>
+        <v>771</v>
       </c>
       <c r="D117" s="13" t="s">
-        <v>365</v>
+        <v>363</v>
       </c>
       <c r="E117" s="12" t="s">
-        <v>366</v>
+        <v>364</v>
       </c>
       <c r="F117" s="14" t="s">
-        <v>682</v>
+        <v>679</v>
       </c>
       <c r="G117" s="12" t="s">
-        <v>776</v>
+        <v>772</v>
       </c>
       <c r="H117" s="15">
         <v>42370</v>
       </c>
       <c r="I117" s="15">
         <v>45727</v>
       </c>
       <c r="J117" s="12" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
       <c r="K117" s="29"/>
     </row>
-    <row r="118" spans="1:13" s="12" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:13" s="12" customFormat="1" hidden="1" x14ac:dyDescent="0.35">
       <c r="A118" s="12" t="s">
-        <v>777</v>
+        <v>773</v>
       </c>
       <c r="B118" s="13" t="s">
-        <v>778</v>
+        <v>774</v>
       </c>
       <c r="C118" s="12" t="s">
         <v>18</v>
       </c>
       <c r="D118" s="13" t="s">
         <v>18</v>
       </c>
       <c r="E118" s="12" t="s">
         <v>18</v>
       </c>
       <c r="F118" s="28"/>
       <c r="H118" s="15">
         <v>42370</v>
       </c>
       <c r="I118" s="15">
         <v>44540</v>
       </c>
       <c r="K118" s="29"/>
     </row>
-    <row r="119" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A119" s="20" t="s">
-        <v>779</v>
+        <v>775</v>
       </c>
       <c r="B119" s="24" t="s">
-        <v>780</v>
+        <v>776</v>
       </c>
       <c r="C119" s="20" t="s">
-        <v>781</v>
+        <v>777</v>
       </c>
       <c r="D119" s="24" t="s">
         <v>131</v>
       </c>
       <c r="E119" s="20" t="s">
         <v>132</v>
       </c>
       <c r="F119" s="8" t="s">
+        <v>778</v>
+      </c>
+      <c r="G119" s="20" t="s">
+        <v>779</v>
+      </c>
+      <c r="H119" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I119" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="J119" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="K119" s="18" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="120" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A120" s="20" t="s">
+        <v>781</v>
+      </c>
+      <c r="B120" s="24" t="s">
         <v>782</v>
       </c>
-      <c r="G119" s="20" t="s">
+      <c r="C120" s="20" t="s">
         <v>783</v>
-      </c>
-[...21 lines deleted...]
-        <v>787</v>
       </c>
       <c r="D120" s="24" t="s">
         <v>87</v>
       </c>
       <c r="E120" s="20" t="s">
         <v>88</v>
       </c>
       <c r="F120" s="8" t="s">
+        <v>784</v>
+      </c>
+      <c r="G120" s="20" t="s">
+        <v>785</v>
+      </c>
+      <c r="H120" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I120" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="J120" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="K120" s="18" t="s">
+        <v>786</v>
+      </c>
+    </row>
+    <row r="121" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A121" s="20" t="s">
+        <v>787</v>
+      </c>
+      <c r="B121" s="24" t="s">
         <v>788</v>
       </c>
-      <c r="G120" s="20" t="s">
+      <c r="C121" s="20" t="s">
         <v>789</v>
       </c>
-      <c r="H120" s="25">
-[...21 lines deleted...]
-      </c>
       <c r="D121" s="24" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E121" s="20" t="s">
         <v>60</v>
       </c>
       <c r="F121" s="8" t="s">
+        <v>790</v>
+      </c>
+      <c r="G121" s="20" t="s">
+        <v>791</v>
+      </c>
+      <c r="H121" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I121" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="J121" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="K121" s="18" t="s">
+        <v>792</v>
+      </c>
+    </row>
+    <row r="122" spans="1:13" s="16" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A122" s="20" t="s">
+        <v>707</v>
+      </c>
+      <c r="B122" s="24" t="s">
+        <v>793</v>
+      </c>
+      <c r="C122" s="20" t="s">
         <v>794</v>
       </c>
-      <c r="G121" s="20" t="s">
+      <c r="D122" s="24" t="s">
         <v>795</v>
       </c>
-      <c r="H121" s="25">
-[...8 lines deleted...]
-      <c r="K121" s="18" t="s">
+      <c r="E122" s="20" t="s">
         <v>796</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B122" s="24" t="s">
+      <c r="F122" s="8" t="s">
         <v>797</v>
       </c>
-      <c r="C122" s="20" t="s">
+      <c r="G122" s="20" t="s">
         <v>798</v>
-      </c>
-[...10 lines deleted...]
-        <v>802</v>
       </c>
       <c r="H122" s="25">
         <v>42370</v>
       </c>
       <c r="I122" s="25">
         <v>45818</v>
       </c>
       <c r="J122" s="20" t="s">
         <v>19</v>
       </c>
       <c r="K122" s="18"/>
     </row>
-    <row r="123" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A123" s="20" t="s">
+        <v>799</v>
+      </c>
+      <c r="B123" s="24" t="s">
+        <v>800</v>
+      </c>
+      <c r="C123" s="20" t="s">
+        <v>801</v>
+      </c>
+      <c r="D123" s="24" t="s">
+        <v>802</v>
+      </c>
+      <c r="E123" s="20" t="s">
         <v>803</v>
       </c>
-      <c r="B123" s="24" t="s">
+      <c r="F123" s="8" t="s">
         <v>804</v>
       </c>
-      <c r="C123" s="20" t="s">
+      <c r="G123" s="20" t="s">
         <v>805</v>
       </c>
-      <c r="D123" s="24" t="s">
+      <c r="H123" s="25">
+        <v>42370</v>
+      </c>
+      <c r="I123" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="J123" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="K123" s="18" t="s">
         <v>806</v>
       </c>
-      <c r="E123" s="20" t="s">
+    </row>
+    <row r="129" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A129" s="11" t="s">
         <v>807</v>
       </c>
-      <c r="F123" s="8" t="s">
+    </row>
+    <row r="130" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A130" t="s">
         <v>808</v>
       </c>
-      <c r="G123" s="20" t="s">
+      <c r="B130" s="10" t="s">
         <v>809</v>
       </c>
-      <c r="H123" s="25">
-[...8 lines deleted...]
-      <c r="K123" s="18" t="s">
+      <c r="C130" s="1" t="s">
         <v>810</v>
-      </c>
-[...14 lines deleted...]
-        <v>814</v>
       </c>
       <c r="D130" s="2">
         <v>6039</v>
       </c>
       <c r="E130" s="1" t="s">
-        <v>815</v>
+        <v>811</v>
       </c>
       <c r="F130" s="1" t="s">
-        <v>816</v>
+        <v>812</v>
       </c>
     </row>
   </sheetData>
   <conditionalFormatting sqref="F5">
     <cfRule type="expression" dxfId="3" priority="3">
       <formula>$O5="erfüllt"</formula>
     </cfRule>
     <cfRule type="expression" dxfId="2" priority="4">
       <formula>$O5="in Abklärung"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F50">
     <cfRule type="expression" dxfId="1" priority="1">
       <formula>$O50="erfüllt"</formula>
     </cfRule>
     <cfRule type="expression" dxfId="0" priority="2">
       <formula>$O50="in Abklärung"</formula>
     </cfRule>
   </conditionalFormatting>
   <hyperlinks>
     <hyperlink ref="B130" r:id="rId1" xr:uid="{FE3449CC-E3B0-4416-AA38-719296C1EEFC}"/>
     <hyperlink ref="K63" r:id="rId2" xr:uid="{DA25E56E-A0E9-4E03-A08D-5DB0E3A94AEA}"/>
   </hyperlinks>
   <pageMargins left="0.39370078740157483" right="0.41249999999999998" top="0.82677165354330717" bottom="0.56874999999999998" header="0.31496062992125984" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="79" fitToHeight="0" orientation="landscape" r:id="rId3"/>
   <headerFooter>
     <oddHeader xml:space="preserve">&amp;C&amp;"Arial,Fett"&amp;14&amp;U&amp;K000000Vertragslieferantenliste SVOT Tarifvertrag&amp;"Arial,Standard"&amp;11&amp;U
 Stand &amp;D
 </oddHeader>
     <oddFooter>&amp;R&amp;"Arial,Standard"&amp;10Seite &amp;P von &amp;N</oddFooter>
   </headerFooter>
   <tableParts count="1">
     <tablePart r:id="rId4"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...21 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100BA26F63F57CFC74187305AD06F0CB5DB" ma:contentTypeVersion="24" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="13eb4fce8e478525ade742442c93e9ac">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f4e20c67-38ea-4320-a74f-d908b8ce3f78" xmlns:ns3="a985ee2e-431f-416d-8218-4cbed31e9ef4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53c47cc3b87d7886f813038cae447cdd" ns2:_="" ns3:_="">
     <xsd:import namespace="f4e20c67-38ea-4320-a74f-d908b8ce3f78"/>
     <xsd:import namespace="a985ee2e-431f-416d-8218-4cbed31e9ef4"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
@@ -7848,90 +7822,113 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Bearbeitet xmlns="a985ee2e-431f-416d-8218-4cbed31e9ef4">false</Bearbeitet>
+    <TaxCatchAll xmlns="f4e20c67-38ea-4320-a74f-d908b8ce3f78" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="a985ee2e-431f-416d-8218-4cbed31e9ef4">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <Pfad xmlns="a985ee2e-431f-416d-8218-4cbed31e9ef4" xsi:nil="true"/>
+    <Dispo xmlns="a985ee2e-431f-416d-8218-4cbed31e9ef4" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7F4CF907-9861-4B4A-AC34-8A0986929764}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="f4e20c67-38ea-4320-a74f-d908b8ce3f78"/>
     <ds:schemaRef ds:uri="a985ee2e-431f-416d-8218-4cbed31e9ef4"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{133E920C-4E9D-49DE-9C1B-B7623ED716E1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="a985ee2e-431f-416d-8218-4cbed31e9ef4"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="f4e20c67-38ea-4320-a74f-d908b8ce3f78"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AACEB3A7-BBA8-4391-B0BA-72313EAA1364}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Benannte Bereiche</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>