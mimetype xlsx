--- v3 (2026-07-31)
+++ v4 (2026-09-15)
@@ -10,84 +10,84 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://ortecmanagement.sharepoint.com/Mandate/ORS/02. Kommissionen/02. PVK SVOT/04. Organisation/Vertragslieferanten/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="830" documentId="8_{FE9B3EAB-E71B-44F8-8DA3-315707A8030F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{F9657F8A-BB34-432C-8B07-5B21E8F08CBB}"/>
+  <xr:revisionPtr revIDLastSave="916" documentId="8_{FE9B3EAB-E71B-44F8-8DA3-315707A8030F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{7A6E78D0-2B4C-4F52-BC5B-98CA86770CA6}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="22780" windowHeight="14540" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet0" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet0!$A$1:$I$123</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet0!$A$1:$I$124</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Sheet0!$1:$1</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1112" uniqueCount="827">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1112" uniqueCount="829">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>GLN</t>
   </si>
   <si>
     <t>Adresse</t>
   </si>
   <si>
     <t>PLZ</t>
   </si>
   <si>
     <t>Ort</t>
   </si>
   <si>
     <t>Verantwortlich</t>
   </si>
   <si>
     <t>Telefon</t>
   </si>
   <si>
     <t>Mitglied seit</t>
   </si>
   <si>
@@ -153,74 +153,68 @@
   <si>
     <t xml:space="preserve">Affolter Orthopädie GmbH </t>
   </si>
   <si>
     <t>7601007783236</t>
   </si>
   <si>
     <t>Gerliswilstrasse 55</t>
   </si>
   <si>
     <t>6020</t>
   </si>
   <si>
     <t>Emmenbrücke</t>
   </si>
   <si>
     <t>Beat Affolter</t>
   </si>
   <si>
     <t>041 261 08 08</t>
   </si>
   <si>
     <t xml:space="preserve">info@affolter-orthopaedie.ch </t>
   </si>
   <si>
-    <t>aktivortho ag Orthopädie, Reha und Schuhtechnik</t>
-[...1 lines deleted...]
-  <si>
     <t>7601003850338</t>
   </si>
   <si>
     <t>Römerstrasse 7</t>
   </si>
   <si>
     <t>4600</t>
   </si>
   <si>
     <t>Olten</t>
   </si>
   <si>
     <t>Cédric Wirz</t>
   </si>
   <si>
     <t>062 213 90 90</t>
   </si>
   <si>
-    <t xml:space="preserve">info@aktivortho.ch </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Alpha-Reha Sàrl </t>
   </si>
   <si>
     <t>7601007982615</t>
   </si>
   <si>
     <t>route Industrielle 2</t>
   </si>
   <si>
     <t>1806</t>
   </si>
   <si>
     <t>St-Légier-La Chiésaz</t>
   </si>
   <si>
     <t>Stephan Ammon</t>
   </si>
   <si>
     <t xml:space="preserve">Ammon Orthopädie </t>
   </si>
   <si>
     <t>7601007783427</t>
   </si>
   <si>
     <t>Bendicht-Rechberger-Strasse 5</t>
@@ -471,116 +465,98 @@
   <si>
     <t xml:space="preserve">071 544 99 80 </t>
   </si>
   <si>
     <t xml:space="preserve">brunner@brunner-orthopaedie.ch </t>
   </si>
   <si>
     <t xml:space="preserve">Buchli Orthopädie-und Rehatechnik AG </t>
   </si>
   <si>
     <t>7601007783311</t>
   </si>
   <si>
     <t>La-Nicca-Strasse 10</t>
   </si>
   <si>
     <t>Dario Buchli</t>
   </si>
   <si>
     <t>081 252 20 73</t>
   </si>
   <si>
     <t xml:space="preserve">info@buchli.ch </t>
   </si>
   <si>
-    <t xml:space="preserve">Centre Orthopédique Valaisan (COV) SA </t>
-[...7 lines deleted...]
-  <si>
     <t>1950</t>
   </si>
   <si>
     <t>Sion</t>
   </si>
   <si>
     <t>Florian Wallner</t>
   </si>
   <si>
     <t>027 327 60 70</t>
   </si>
   <si>
-    <t xml:space="preserve">dholzer@covsa.ch </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Clinique romande de réadaptation </t>
   </si>
   <si>
     <t>7601002117425</t>
   </si>
   <si>
     <t>avenue du Grand-Champsec 90</t>
   </si>
   <si>
     <t>Simona Fabio</t>
   </si>
   <si>
     <t>027 603 30 30</t>
   </si>
   <si>
     <t xml:space="preserve">info@crr-suva.ch </t>
   </si>
   <si>
     <t xml:space="preserve">Daniel Robert Orthopédie SA </t>
   </si>
   <si>
-    <t>7601007783335</t>
-[...1 lines deleted...]
-  <si>
     <t>Route de Divonne 46</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
     <t>Nyon</t>
   </si>
   <si>
     <t>Adam Berthoud</t>
   </si>
   <si>
     <t>022 365 52 60</t>
   </si>
   <si>
-    <t xml:space="preserve">daniel@orthopedie-robert.ch </t>
-[...1 lines deleted...]
-  <si>
     <t>7601001994577</t>
   </si>
   <si>
     <t>Chemin de la Gravière 2</t>
   </si>
   <si>
     <t>Acacias</t>
   </si>
   <si>
     <t>022 340 45 45</t>
   </si>
   <si>
     <t xml:space="preserve">Daniel Robert Orthopédie SA, succursale Lenoir </t>
   </si>
   <si>
     <t>7601007997879</t>
   </si>
   <si>
     <t>Christian Lenoir</t>
   </si>
   <si>
     <t>022 329 69 29</t>
   </si>
   <si>
     <t xml:space="preserve">Degonda-Rehab S.A. </t>
@@ -774,74 +750,65 @@
   <si>
     <t xml:space="preserve">Heusser Orthopädie-Technik AG </t>
   </si>
   <si>
     <t>7601007783618</t>
   </si>
   <si>
     <t>Albisstrasse 33</t>
   </si>
   <si>
     <t>8134</t>
   </si>
   <si>
     <t>Adliswil</t>
   </si>
   <si>
     <t>Simon Stahlberger</t>
   </si>
   <si>
     <t>044 710 70 50</t>
   </si>
   <si>
     <t xml:space="preserve">info@ortho-heusser.ch </t>
   </si>
   <si>
-    <t>Hoffmann orthopédique S.A. Randin-Hoffmann Orthopédie</t>
-[...4 lines deleted...]
-  <si>
     <t>rue des Moulins 38</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
     <t>Yverdon-les-Bains</t>
   </si>
   <si>
     <t>Fabian Meylan</t>
   </si>
   <si>
     <t>024 425 84 46</t>
   </si>
   <si>
-    <t xml:space="preserve">aine@randin-hoffmann.ch </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Hueskes Orthopädie AG </t>
   </si>
   <si>
     <t>7601003007077</t>
   </si>
   <si>
     <t>St. Johanns-Vorstadt 31</t>
   </si>
   <si>
     <t>4056</t>
   </si>
   <si>
     <t>Benjamin Hueskes</t>
   </si>
   <si>
     <t>061 322 77 70</t>
   </si>
   <si>
     <t xml:space="preserve">info@hueskes.ch </t>
   </si>
   <si>
     <t>Kiechle AG Orthopädie-Technik und Podo-Orthesiologie</t>
   </si>
   <si>
     <t>7601007783663</t>
@@ -1401,56 +1368,50 @@
   <si>
     <t>056 525 88 22</t>
   </si>
   <si>
     <t xml:space="preserve">orthopaedie-technik-muri@hin.ch </t>
   </si>
   <si>
     <t xml:space="preserve">Orthoconcept SA </t>
   </si>
   <si>
     <t>7601007783816</t>
   </si>
   <si>
     <t>Avenue Beauregard 9</t>
   </si>
   <si>
     <t>1700</t>
   </si>
   <si>
     <t>Fribourg</t>
   </si>
   <si>
     <t>026 424 42 40</t>
   </si>
   <si>
-    <t xml:space="preserve">info@orthoconcept.ch </t>
-[...4 lines deleted...]
-  <si>
     <t>Chemin de la Vignette 3</t>
   </si>
   <si>
     <t>Lussy sur Morges</t>
   </si>
   <si>
     <t>021 869 72 63</t>
   </si>
   <si>
     <t>lacote@orthoconcept.ch</t>
   </si>
   <si>
     <t xml:space="preserve">ortholino Orthopädie-Technik Schmid &amp; Co. </t>
   </si>
   <si>
     <t>7601007783809</t>
   </si>
   <si>
     <t>Baarerstrasse 45</t>
   </si>
   <si>
     <t>Peter Schmid</t>
   </si>
   <si>
     <t>041 531 20 20</t>
@@ -1773,68 +1734,59 @@
   <si>
     <t xml:space="preserve">orthorama AG </t>
   </si>
   <si>
     <t>7601007783564</t>
   </si>
   <si>
     <t>Dorfstrasse 24</t>
   </si>
   <si>
     <t>6340</t>
   </si>
   <si>
     <t>Baar</t>
   </si>
   <si>
     <t>Patrick Sergi</t>
   </si>
   <si>
     <t>041 711 69 92</t>
   </si>
   <si>
     <t xml:space="preserve">info@orthorama.ch </t>
   </si>
   <si>
-    <t xml:space="preserve">Ortho-Reha Wallner SA </t>
-[...1 lines deleted...]
-  <si>
     <t>rue des Fontenailles 16</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
     <t>021 617 83 56</t>
   </si>
   <si>
-    <t>rh@orthoconcept.ch</t>
-[...4 lines deleted...]
-  <si>
     <t>Rue des Parcs 129</t>
   </si>
   <si>
     <t>Neuchâtel</t>
   </si>
   <si>
     <t>032 721 20 20</t>
   </si>
   <si>
     <t>7601001992368</t>
   </si>
   <si>
     <t>Ch. de la Gravière 2</t>
   </si>
   <si>
     <t>Les Acacias</t>
   </si>
   <si>
     <t>022 796 69 19</t>
   </si>
   <si>
     <t xml:space="preserve">Ortho-Riviera Sàrl </t>
   </si>
   <si>
     <t>7601007783540</t>
@@ -2524,60 +2476,114 @@
     <t>Fabian Santschi</t>
   </si>
   <si>
     <t>Frédéric Bertschy</t>
   </si>
   <si>
     <t>Route Industrielle 2</t>
   </si>
   <si>
     <t>Saint-Légier-La Chiésaz</t>
   </si>
   <si>
     <t>021 963 57 57</t>
   </si>
   <si>
     <t>info@numo.ch</t>
   </si>
   <si>
     <t>Daniele Kläy</t>
   </si>
   <si>
     <t>Nadine Schneeberger</t>
   </si>
   <si>
     <t>rundum ortho und reha ag</t>
+  </si>
+  <si>
+    <t>Orthoconcept SA, succursale de Genève</t>
+  </si>
+  <si>
+    <t>Orthoconcept SA, succursale de Lausanne (Fontenailles)</t>
+  </si>
+  <si>
+    <t>Orthoconcept SA, succursale de Lussy-sur-Morges</t>
+  </si>
+  <si>
+    <t>Orthoconcept SA, succursale de Neuchâtel</t>
+  </si>
+  <si>
+    <t>Orthoconcept SA, succursale de Nyon</t>
+  </si>
+  <si>
+    <t>Orthoconcept SA, succursale de Sion</t>
+  </si>
+  <si>
+    <t>Route d'Aproz 8</t>
+  </si>
+  <si>
+    <t>Orthoconcept SA, succursale d'Yverdon-les-Bains</t>
+  </si>
+  <si>
+    <t>Orthoconcept SA, Zweigniederlassung Olten</t>
+  </si>
+  <si>
+    <t xml:space="preserve">olten@orthoconcept.ch </t>
+  </si>
+  <si>
+    <t>sion@orthoconcept.ch</t>
+  </si>
+  <si>
+    <t xml:space="preserve">nyon@orthoconcept.ch </t>
+  </si>
+  <si>
+    <t>yverdon@orthoconcept.ch</t>
+  </si>
+  <si>
+    <t>fribourg@orthoconcept.ch</t>
+  </si>
+  <si>
+    <t>fontenailles@orthoconcept.ch</t>
+  </si>
+  <si>
+    <t>neuchatel@orthoconcept.ch</t>
+  </si>
+  <si>
+    <t>acacias@orthoconcept.ch</t>
+  </si>
+  <si>
+    <t>Infos</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd\.mm\.yyyy"/>
   </numFmts>
-  <fonts count="17" x14ac:knownFonts="1">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
@@ -2641,50 +2647,57 @@
       <sz val="11"/>
       <color theme="0" tint="-0.34998626667073579"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="0" tint="-0.34998626667073579"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0" tint="-0.34998626667073579"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color theme="0" tint="-0.249977111117893"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
@@ -2715,145 +2728,165 @@
         <color theme="0" tint="-0.249977111117893"/>
       </left>
       <right style="thin">
         <color theme="0" tint="-0.249977111117893"/>
       </right>
       <top/>
       <bottom style="thin">
         <color theme="0" tint="-0.249977111117893"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="36">
+  <cellXfs count="41">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="1" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Link" xfId="1" builtinId="8"/>
     <cellStyle name="Standard" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="18">
+  <dxfs count="19">
     <dxf>
       <font>
         <color rgb="FF00B050"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="0" tint="-0.34998626667073579"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF00B050"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="0" tint="-0.34998626667073579"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <vertAlign val="baseline"/>
+        <color auto="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color auto="1"/>
         <name val="Arial"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
@@ -3006,67 +3039,68 @@
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor theme="8" tint="-0.249977111117893"/>
         </patternFill>
       </fill>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{07831112-4BF1-4EED-9AEC-75557FB53EA2}" name="Tabelle1" displayName="Tabelle1" ref="A1:K123" totalsRowShown="0" headerRowDxfId="17" dataDxfId="15" headerRowBorderDxfId="16">
-[...2 lines deleted...]
-    <sortCondition ref="A1:A123"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{07831112-4BF1-4EED-9AEC-75557FB53EA2}" name="Tabelle1" displayName="Tabelle1" ref="A1:L123" totalsRowShown="0" headerRowDxfId="18" dataDxfId="16" headerRowBorderDxfId="17">
+  <autoFilter ref="A1:L123" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:K123">
+    <sortCondition ref="A2:A123"/>
   </sortState>
-  <tableColumns count="11">
-[...10 lines deleted...]
-    <tableColumn id="11" xr3:uid="{C86338CE-B1EC-49BA-8120-4F97FF4113AD}" name="E-Mail" dataDxfId="4"/>
+  <tableColumns count="12">
+    <tableColumn id="2" xr3:uid="{CD51DF3B-511F-432C-8F8F-0716792760E7}" name="Name" dataDxfId="15"/>
+    <tableColumn id="1" xr3:uid="{4282E28D-4612-4276-9D3B-C1EB510666F2}" name="GLN" dataDxfId="14"/>
+    <tableColumn id="3" xr3:uid="{127F7C8B-2243-4000-9E59-E4EC1E49006A}" name="Adresse" dataDxfId="13"/>
+    <tableColumn id="4" xr3:uid="{89DF8CB6-BD15-4B6C-BA4B-1AEF208F2F38}" name="PLZ" dataDxfId="12"/>
+    <tableColumn id="5" xr3:uid="{EB907A1C-1130-4159-995D-95A2A37E1284}" name="Ort" dataDxfId="11"/>
+    <tableColumn id="9" xr3:uid="{B7B06AD4-B6CE-4541-9356-89422BD760A0}" name="Verantwortlich" dataDxfId="10"/>
+    <tableColumn id="6" xr3:uid="{B1291B4E-C3CF-45C1-A14A-7252E314B31F}" name="Telefon" dataDxfId="9"/>
+    <tableColumn id="7" xr3:uid="{95B83F3D-25E3-47C9-9EA6-C2E18D7B0EC0}" name="Mitglied seit" dataDxfId="8"/>
+    <tableColumn id="8" xr3:uid="{8C4B3580-A275-46E8-A712-4F20FEEC82FD}" name="Mitglied bis" dataDxfId="7"/>
+    <tableColumn id="10" xr3:uid="{3ED37FB2-A29B-421C-A02B-CD6AFFE3C408}" name="Konzession" dataDxfId="6"/>
+    <tableColumn id="11" xr3:uid="{C86338CE-B1EC-49BA-8120-4F97FF4113AD}" name="E-Mail" dataDxfId="5"/>
+    <tableColumn id="12" xr3:uid="{8DCAAE2B-C68E-463E-8EA5-39568D1FA2B6}" name="Infos" dataDxfId="4"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight1" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 – 2022-Design">
   <a:themeElements>
     <a:clrScheme name="Office 2013 – 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
@@ -3324,4262 +3358,4408 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@ortho-vital.ch%20" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fatjan.sylaj@medidata.ch" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:yverdon@orthoconcept.ch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fontenailles@orthoconcept.ch" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nyon@orthoconcept.ch%20" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@ortho-vital.ch%20" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fatjan.sylaj@medidata.ch" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sion@orthoconcept.ch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:neuchatel@orthoconcept.ch" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:olten@orthoconcept.ch%20" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lacote@orthoconcept.ch" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:acacias@orthoconcept.ch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fribourg@orthoconcept.ch" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:M130"/>
+  <dimension ref="A1:L130"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A79" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="F114" sqref="F114"/>
+    <sheetView tabSelected="1" topLeftCell="A84" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A122" sqref="A122:XFD122"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="9" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="9" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="46.7265625" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="11" max="11" width="31.81640625" style="20" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="47.7109375" customWidth="1"/>
+    <col min="2" max="2" width="19.28515625" style="2" customWidth="1"/>
+    <col min="3" max="3" width="28.28515625" style="1" customWidth="1"/>
+    <col min="4" max="4" width="7.85546875" style="2" customWidth="1"/>
+    <col min="5" max="5" width="17.42578125" style="1" customWidth="1"/>
+    <col min="6" max="6" width="18.85546875" style="1" customWidth="1"/>
+    <col min="7" max="7" width="13.42578125" style="1" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="11.7109375" style="1" customWidth="1"/>
+    <col min="9" max="9" width="11.7109375" style="2" customWidth="1"/>
+    <col min="10" max="10" width="11.85546875" style="2" customWidth="1"/>
+    <col min="11" max="11" width="31.85546875" style="20" bestFit="1" customWidth="1"/>
     <col min="12" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" s="3" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:12" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A1" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="5" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="5" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="5" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="9" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="17" t="s">
         <v>10</v>
       </c>
-    </row>
-    <row r="2" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="L1" s="17" t="s">
+        <v>828</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A2" s="20" t="s">
         <v>11</v>
       </c>
-      <c r="B2" s="24" t="s">
+      <c r="B2" s="23" t="s">
         <v>12</v>
       </c>
       <c r="C2" s="20" t="s">
         <v>13</v>
       </c>
-      <c r="D2" s="24" t="s">
+      <c r="D2" s="23" t="s">
         <v>14</v>
       </c>
       <c r="E2" s="20" t="s">
         <v>15</v>
       </c>
       <c r="F2" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G2" s="20" t="s">
         <v>17</v>
       </c>
-      <c r="H2" s="25">
-[...2 lines deleted...]
-      <c r="I2" s="24" t="s">
+      <c r="H2" s="24">
+        <v>42370</v>
+      </c>
+      <c r="I2" s="23" t="s">
         <v>18</v>
       </c>
       <c r="J2" s="20" t="s">
         <v>19</v>
       </c>
       <c r="K2" s="18" t="s">
         <v>20</v>
       </c>
-    </row>
-    <row r="3" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="L2" s="20"/>
+    </row>
+    <row r="3" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A3" s="20" t="s">
         <v>21</v>
       </c>
-      <c r="B3" s="24" t="s">
+      <c r="B3" s="23" t="s">
         <v>22</v>
       </c>
       <c r="C3" s="20" t="s">
         <v>23</v>
       </c>
-      <c r="D3" s="24" t="s">
+      <c r="D3" s="23" t="s">
         <v>24</v>
       </c>
       <c r="E3" s="20" t="s">
         <v>25</v>
       </c>
       <c r="F3" s="8"/>
       <c r="G3" s="20" t="s">
         <v>26</v>
       </c>
-      <c r="H3" s="25">
+      <c r="H3" s="24">
         <v>45265</v>
       </c>
-      <c r="I3" s="25" t="s">
+      <c r="I3" s="24" t="s">
         <v>18</v>
       </c>
       <c r="J3" s="20" t="s">
         <v>19</v>
       </c>
       <c r="K3" s="18" t="s">
         <v>27</v>
       </c>
-    </row>
-    <row r="4" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="L3" s="20"/>
+    </row>
+    <row r="4" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A4" s="20" t="s">
         <v>28</v>
       </c>
-      <c r="B4" s="24" t="s">
+      <c r="B4" s="23" t="s">
         <v>29</v>
       </c>
       <c r="C4" s="20" t="s">
         <v>30</v>
       </c>
-      <c r="D4" s="24" t="s">
+      <c r="D4" s="23" t="s">
         <v>31</v>
       </c>
       <c r="E4" s="20" t="s">
         <v>32</v>
       </c>
       <c r="F4" s="7" t="s">
         <v>33</v>
       </c>
       <c r="G4" s="20" t="s">
         <v>34</v>
       </c>
-      <c r="H4" s="25">
-[...2 lines deleted...]
-      <c r="I4" s="24" t="s">
+      <c r="H4" s="24">
+        <v>42370</v>
+      </c>
+      <c r="I4" s="23" t="s">
         <v>18</v>
       </c>
       <c r="J4" s="20" t="s">
         <v>19</v>
       </c>
       <c r="K4" s="18" t="s">
         <v>35</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G5" s="20" t="s">
+      <c r="L4" s="20"/>
+    </row>
+    <row r="5" spans="1:12" s="16" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="16" t="s">
         <v>42</v>
       </c>
-      <c r="H5" s="25">
-[...8 lines deleted...]
-      <c r="K5" s="18" t="s">
+      <c r="B5" s="37" t="s">
         <v>43</v>
       </c>
-    </row>
-    <row r="6" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="C5" s="16" t="s">
+        <v>44</v>
+      </c>
+      <c r="D5" s="37" t="s">
+        <v>45</v>
+      </c>
+      <c r="E5" s="16" t="s">
+        <v>46</v>
+      </c>
+      <c r="F5" s="38" t="s">
+        <v>47</v>
+      </c>
+      <c r="H5" s="39">
+        <v>42370</v>
+      </c>
+      <c r="I5" s="39">
+        <v>44561</v>
+      </c>
+      <c r="K5" s="40"/>
+    </row>
+    <row r="6" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A6" s="20" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>45</v>
+        <v>48</v>
+      </c>
+      <c r="B6" s="23" t="s">
+        <v>49</v>
       </c>
       <c r="C6" s="20" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="D6" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="D6" s="23" t="s">
+        <v>51</v>
+      </c>
+      <c r="E6" s="20" t="s">
+        <v>52</v>
+      </c>
+      <c r="F6" s="6" t="s">
         <v>47</v>
       </c>
-      <c r="E6" s="20" t="s">
-[...15 lines deleted...]
-    <row r="7" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="G6" s="20" t="s">
+        <v>53</v>
+      </c>
+      <c r="H6" s="24">
+        <v>42370</v>
+      </c>
+      <c r="I6" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="J6" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="K6" s="18" t="s">
+        <v>54</v>
+      </c>
+      <c r="L6" s="20"/>
+    </row>
+    <row r="7" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A7" s="20" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>60</v>
+      </c>
+      <c r="B7" s="23" t="s">
+        <v>61</v>
       </c>
       <c r="C7" s="20" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>62</v>
+      </c>
+      <c r="D7" s="23" t="s">
+        <v>63</v>
       </c>
       <c r="E7" s="20" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="F7" s="8" t="s">
-        <v>49</v>
+        <v>65</v>
       </c>
       <c r="G7" s="20" t="s">
+        <v>66</v>
+      </c>
+      <c r="H7" s="24">
+        <v>42370</v>
+      </c>
+      <c r="I7" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="J7" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="K7" s="18" t="s">
+        <v>67</v>
+      </c>
+      <c r="L7" s="20"/>
+    </row>
+    <row r="8" spans="1:12" s="12" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="12" t="s">
         <v>55</v>
       </c>
-      <c r="H7" s="25">
-[...8 lines deleted...]
-      <c r="K7" s="18" t="s">
+      <c r="B8" s="13" t="s">
         <v>56</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="12" t="s">
+      <c r="C8" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="D8" s="13" t="s">
         <v>57</v>
       </c>
-      <c r="B8" s="13" t="s">
+      <c r="E8" s="12" t="s">
         <v>58</v>
       </c>
-      <c r="C8" s="12" t="s">
-[...2 lines deleted...]
-      <c r="D8" s="13" t="s">
+      <c r="F8" s="26" t="s">
         <v>59</v>
-      </c>
-[...4 lines deleted...]
-        <v>61</v>
       </c>
       <c r="H8" s="15">
         <v>42370</v>
       </c>
       <c r="I8" s="15">
         <v>44561</v>
       </c>
-      <c r="K8" s="29"/>
-[...1 lines deleted...]
-    <row r="9" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="K8" s="27"/>
+      <c r="L8" s="20"/>
+    </row>
+    <row r="9" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A9" s="20" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-        <v>63</v>
+        <v>74</v>
+      </c>
+      <c r="B9" s="23" t="s">
+        <v>75</v>
       </c>
       <c r="C9" s="20" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>65</v>
+        <v>76</v>
+      </c>
+      <c r="D9" s="23" t="s">
+        <v>77</v>
       </c>
       <c r="E9" s="20" t="s">
-        <v>66</v>
+        <v>78</v>
       </c>
       <c r="F9" s="8" t="s">
-        <v>67</v>
+        <v>79</v>
       </c>
       <c r="G9" s="20" t="s">
+        <v>80</v>
+      </c>
+      <c r="H9" s="24">
+        <v>42370</v>
+      </c>
+      <c r="I9" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="J9" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="K9" s="18" t="s">
+        <v>81</v>
+      </c>
+      <c r="L9" s="20"/>
+    </row>
+    <row r="10" spans="1:12" s="12" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="12" t="s">
         <v>68</v>
       </c>
-      <c r="H9" s="25">
-[...8 lines deleted...]
-      <c r="K9" s="18" t="s">
+      <c r="B10" s="13" t="s">
         <v>69</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="12" t="s">
+      <c r="C10" s="12" t="s">
         <v>70</v>
       </c>
-      <c r="B10" s="13" t="s">
+      <c r="D10" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="C10" s="12" t="s">
+      <c r="E10" s="12" t="s">
         <v>72</v>
       </c>
-      <c r="D10" s="13" t="s">
+      <c r="F10" s="26" t="s">
         <v>73</v>
-      </c>
-[...4 lines deleted...]
-        <v>75</v>
       </c>
       <c r="H10" s="15">
         <v>42370</v>
       </c>
       <c r="I10" s="15">
         <v>44561</v>
       </c>
-      <c r="K10" s="29"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="K10" s="27"/>
+      <c r="L10" s="20"/>
+    </row>
+    <row r="11" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A11" s="20" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>82</v>
+      </c>
+      <c r="B11" s="23" t="s">
+        <v>83</v>
       </c>
       <c r="C11" s="20" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-        <v>79</v>
+        <v>84</v>
+      </c>
+      <c r="D11" s="23" t="s">
+        <v>85</v>
       </c>
       <c r="E11" s="20" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="F11" s="8" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="G11" s="20" t="s">
-        <v>82</v>
-[...4 lines deleted...]
-      <c r="I11" s="25" t="s">
+        <v>88</v>
+      </c>
+      <c r="H11" s="24">
+        <v>42370</v>
+      </c>
+      <c r="I11" s="24" t="s">
         <v>18</v>
       </c>
       <c r="J11" s="20" t="s">
         <v>19</v>
       </c>
       <c r="K11" s="18" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:11" x14ac:dyDescent="0.35">
+        <v>89</v>
+      </c>
+      <c r="L11" s="20"/>
+    </row>
+    <row r="12" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A12" s="20" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-        <v>85</v>
+        <v>90</v>
+      </c>
+      <c r="B12" s="23" t="s">
+        <v>91</v>
       </c>
       <c r="C12" s="20" t="s">
+        <v>92</v>
+      </c>
+      <c r="D12" s="23" t="s">
+        <v>93</v>
+      </c>
+      <c r="E12" s="20" t="s">
+        <v>94</v>
+      </c>
+      <c r="F12" s="8" t="s">
+        <v>95</v>
+      </c>
+      <c r="G12" s="20" t="s">
+        <v>96</v>
+      </c>
+      <c r="H12" s="24">
+        <v>42370</v>
+      </c>
+      <c r="I12" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="J12" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="K12" s="18" t="s">
+        <v>97</v>
+      </c>
+      <c r="L12" s="20"/>
+    </row>
+    <row r="13" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A13" s="20" t="s">
+        <v>98</v>
+      </c>
+      <c r="B13" s="23" t="s">
+        <v>99</v>
+      </c>
+      <c r="C13" s="20" t="s">
+        <v>100</v>
+      </c>
+      <c r="D13" s="23" t="s">
+        <v>14</v>
+      </c>
+      <c r="E13" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="F13" s="8" t="s">
+        <v>101</v>
+      </c>
+      <c r="G13" s="20" t="s">
+        <v>102</v>
+      </c>
+      <c r="H13" s="24">
+        <v>42370</v>
+      </c>
+      <c r="I13" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="J13" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="K13" s="18" t="s">
+        <v>103</v>
+      </c>
+      <c r="L13" s="20"/>
+    </row>
+    <row r="14" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A14" s="20" t="s">
+        <v>104</v>
+      </c>
+      <c r="B14" s="23" t="s">
+        <v>105</v>
+      </c>
+      <c r="C14" s="20" t="s">
+        <v>106</v>
+      </c>
+      <c r="D14" s="23" t="s">
+        <v>107</v>
+      </c>
+      <c r="E14" s="20" t="s">
         <v>86</v>
       </c>
-      <c r="D12" s="24" t="s">
-[...74 lines deleted...]
-      </c>
       <c r="F14" s="8" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="G14" s="20" t="s">
-        <v>104</v>
-[...4 lines deleted...]
-      <c r="I14" s="25" t="s">
+        <v>109</v>
+      </c>
+      <c r="H14" s="24">
+        <v>42370</v>
+      </c>
+      <c r="I14" s="24" t="s">
         <v>18</v>
       </c>
       <c r="J14" s="20" t="s">
         <v>19</v>
       </c>
       <c r="K14" s="18" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:11" x14ac:dyDescent="0.35">
+        <v>110</v>
+      </c>
+      <c r="L14" s="20"/>
+    </row>
+    <row r="15" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A15" s="20" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>107</v>
+        <v>111</v>
+      </c>
+      <c r="B15" s="23" t="s">
+        <v>112</v>
       </c>
       <c r="C15" s="20" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>109</v>
+        <v>113</v>
+      </c>
+      <c r="D15" s="23" t="s">
+        <v>114</v>
       </c>
       <c r="E15" s="20" t="s">
-        <v>88</v>
+        <v>115</v>
       </c>
       <c r="F15" s="8" t="s">
-        <v>110</v>
+        <v>798</v>
       </c>
       <c r="G15" s="20" t="s">
-        <v>111</v>
-[...4 lines deleted...]
-      <c r="I15" s="25" t="s">
+        <v>116</v>
+      </c>
+      <c r="H15" s="24">
+        <v>42370</v>
+      </c>
+      <c r="I15" s="24" t="s">
         <v>18</v>
       </c>
       <c r="J15" s="20" t="s">
         <v>19</v>
       </c>
       <c r="K15" s="18" t="s">
-        <v>112</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:11" x14ac:dyDescent="0.35">
+        <v>117</v>
+      </c>
+      <c r="L15" s="20"/>
+    </row>
+    <row r="16" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A16" s="20" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-        <v>114</v>
+        <v>118</v>
+      </c>
+      <c r="B16" s="23" t="s">
+        <v>119</v>
       </c>
       <c r="C16" s="20" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-        <v>116</v>
+        <v>120</v>
+      </c>
+      <c r="D16" s="23" t="s">
+        <v>121</v>
       </c>
       <c r="E16" s="20" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="F16" s="8" t="s">
-        <v>814</v>
+        <v>123</v>
       </c>
       <c r="G16" s="20" t="s">
-        <v>118</v>
-[...4 lines deleted...]
-      <c r="I16" s="25" t="s">
+        <v>124</v>
+      </c>
+      <c r="H16" s="24">
+        <v>42370</v>
+      </c>
+      <c r="I16" s="24" t="s">
         <v>18</v>
       </c>
       <c r="J16" s="20" t="s">
         <v>19</v>
       </c>
       <c r="K16" s="18" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:11" x14ac:dyDescent="0.35">
+        <v>125</v>
+      </c>
+      <c r="L16" s="20"/>
+    </row>
+    <row r="17" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A17" s="20" t="s">
-        <v>120</v>
-[...2 lines deleted...]
-        <v>121</v>
+        <v>126</v>
+      </c>
+      <c r="B17" s="23" t="s">
+        <v>127</v>
       </c>
       <c r="C17" s="20" t="s">
-        <v>122</v>
-[...2 lines deleted...]
-        <v>123</v>
+        <v>128</v>
+      </c>
+      <c r="D17" s="23" t="s">
+        <v>129</v>
       </c>
       <c r="E17" s="20" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
       <c r="F17" s="8" t="s">
-        <v>125</v>
+        <v>131</v>
       </c>
       <c r="G17" s="20" t="s">
-        <v>126</v>
-[...4 lines deleted...]
-      <c r="I17" s="25" t="s">
+        <v>132</v>
+      </c>
+      <c r="H17" s="24">
+        <v>42370</v>
+      </c>
+      <c r="I17" s="24" t="s">
         <v>18</v>
       </c>
       <c r="J17" s="20" t="s">
         <v>19</v>
       </c>
       <c r="K17" s="18" t="s">
-        <v>127</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:11" x14ac:dyDescent="0.35">
+        <v>133</v>
+      </c>
+      <c r="L17" s="20"/>
+    </row>
+    <row r="18" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A18" s="20" t="s">
-        <v>128</v>
-[...2 lines deleted...]
-        <v>129</v>
+        <v>134</v>
+      </c>
+      <c r="B18" s="23" t="s">
+        <v>135</v>
       </c>
       <c r="C18" s="20" t="s">
-        <v>130</v>
-[...2 lines deleted...]
-        <v>131</v>
+        <v>136</v>
+      </c>
+      <c r="D18" s="23" t="s">
+        <v>63</v>
       </c>
       <c r="E18" s="20" t="s">
-        <v>132</v>
+        <v>64</v>
       </c>
       <c r="F18" s="8" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="G18" s="20" t="s">
-        <v>134</v>
-[...4 lines deleted...]
-      <c r="I18" s="25" t="s">
+        <v>138</v>
+      </c>
+      <c r="H18" s="24">
+        <v>42370</v>
+      </c>
+      <c r="I18" s="24" t="s">
         <v>18</v>
       </c>
       <c r="J18" s="20" t="s">
         <v>19</v>
       </c>
       <c r="K18" s="18" t="s">
-        <v>135</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:11" x14ac:dyDescent="0.35">
+        <v>139</v>
+      </c>
+      <c r="L18" s="20"/>
+    </row>
+    <row r="19" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A19" s="20" t="s">
-        <v>136</v>
-[...2 lines deleted...]
-        <v>137</v>
+        <v>144</v>
+      </c>
+      <c r="B19" s="23" t="s">
+        <v>145</v>
       </c>
       <c r="C19" s="20" t="s">
-        <v>138</v>
-[...2 lines deleted...]
-        <v>65</v>
+        <v>146</v>
+      </c>
+      <c r="D19" s="23" t="s">
+        <v>140</v>
       </c>
       <c r="E19" s="20" t="s">
-        <v>66</v>
+        <v>141</v>
       </c>
       <c r="F19" s="8" t="s">
-        <v>139</v>
+        <v>147</v>
       </c>
       <c r="G19" s="20" t="s">
-        <v>140</v>
-[...4 lines deleted...]
-      <c r="I19" s="25" t="s">
+        <v>148</v>
+      </c>
+      <c r="H19" s="24">
+        <v>42370</v>
+      </c>
+      <c r="I19" s="24" t="s">
         <v>18</v>
       </c>
       <c r="J19" s="20" t="s">
         <v>19</v>
       </c>
       <c r="K19" s="18" t="s">
-        <v>141</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:11" x14ac:dyDescent="0.35">
+        <v>149</v>
+      </c>
+      <c r="L19" s="20"/>
+    </row>
+    <row r="20" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A20" s="20" t="s">
-        <v>142</v>
-[...2 lines deleted...]
-        <v>143</v>
+        <v>170</v>
+      </c>
+      <c r="B20" s="23" t="s">
+        <v>171</v>
       </c>
       <c r="C20" s="20" t="s">
-        <v>144</v>
-[...2 lines deleted...]
-        <v>145</v>
+        <v>172</v>
+      </c>
+      <c r="D20" s="23" t="s">
+        <v>173</v>
       </c>
       <c r="E20" s="20" t="s">
-        <v>146</v>
-[...3 lines deleted...]
-      </c>
+        <v>174</v>
+      </c>
+      <c r="F20" s="8"/>
       <c r="G20" s="20" t="s">
-        <v>148</v>
-[...4 lines deleted...]
-      <c r="I20" s="25" t="s">
+        <v>175</v>
+      </c>
+      <c r="H20" s="24">
+        <v>42370</v>
+      </c>
+      <c r="I20" s="24" t="s">
         <v>18</v>
       </c>
       <c r="J20" s="20" t="s">
         <v>19</v>
       </c>
       <c r="K20" s="18" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:11" x14ac:dyDescent="0.35">
+        <v>176</v>
+      </c>
+      <c r="L20" s="20"/>
+    </row>
+    <row r="21" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A21" s="20" t="s">
+        <v>182</v>
+      </c>
+      <c r="B21" s="23" t="s">
+        <v>183</v>
+      </c>
+      <c r="C21" s="20" t="s">
+        <v>184</v>
+      </c>
+      <c r="D21" s="23" t="s">
+        <v>185</v>
+      </c>
+      <c r="E21" s="20" t="s">
+        <v>186</v>
+      </c>
+      <c r="F21" s="8" t="s">
+        <v>187</v>
+      </c>
+      <c r="G21" s="20" t="s">
+        <v>188</v>
+      </c>
+      <c r="H21" s="24">
+        <v>42370</v>
+      </c>
+      <c r="I21" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="J21" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="K21" s="18" t="s">
+        <v>189</v>
+      </c>
+      <c r="L21" s="20"/>
+    </row>
+    <row r="22" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A22" s="20" t="s">
+        <v>190</v>
+      </c>
+      <c r="B22" s="23" t="s">
+        <v>191</v>
+      </c>
+      <c r="C22" s="20" t="s">
+        <v>192</v>
+      </c>
+      <c r="D22" s="23" t="s">
+        <v>193</v>
+      </c>
+      <c r="E22" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="F22" s="8" t="s">
+        <v>194</v>
+      </c>
+      <c r="G22" s="20" t="s">
+        <v>195</v>
+      </c>
+      <c r="H22" s="24">
+        <v>42370</v>
+      </c>
+      <c r="I22" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="J22" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="K22" s="18" t="s">
+        <v>196</v>
+      </c>
+      <c r="L22" s="20"/>
+    </row>
+    <row r="23" spans="1:12" s="12" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="12" t="s">
         <v>150</v>
       </c>
-      <c r="B21" s="24" t="s">
-[...31 lines deleted...]
-      <c r="A22" s="20" t="s">
+      <c r="B23" s="13" t="s">
         <v>156</v>
       </c>
-      <c r="B22" s="24" t="s">
+      <c r="C23" s="12" t="s">
         <v>157</v>
       </c>
-      <c r="C22" s="20" t="s">
+      <c r="D23" s="13">
+        <v>1227</v>
+      </c>
+      <c r="E23" s="12" t="s">
         <v>158</v>
       </c>
-      <c r="D22" s="24" t="s">
+      <c r="F23" s="14"/>
+      <c r="G23" s="12" t="s">
         <v>159</v>
       </c>
-      <c r="E22" s="20" t="s">
+      <c r="H23" s="15">
+        <v>45280</v>
+      </c>
+      <c r="I23" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="J23" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="K23" s="27"/>
+      <c r="L23" s="20"/>
+    </row>
+    <row r="24" spans="1:12" s="12" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="12" t="s">
         <v>160</v>
       </c>
-      <c r="F22" s="8" t="s">
+      <c r="B24" s="13" t="s">
         <v>161</v>
       </c>
-      <c r="G22" s="20" t="s">
+      <c r="C24" s="12" t="s">
+        <v>157</v>
+      </c>
+      <c r="D24" s="13">
+        <v>1227</v>
+      </c>
+      <c r="E24" s="12" t="s">
+        <v>158</v>
+      </c>
+      <c r="F24" s="14" t="s">
         <v>162</v>
       </c>
-      <c r="H22" s="25">
-[...8 lines deleted...]
-      <c r="K22" s="18" t="s">
+      <c r="G24" s="12" t="s">
         <v>163</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B23" s="24" t="s">
+      <c r="H24" s="15">
+        <v>42370</v>
+      </c>
+      <c r="I24" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="J24" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="K24" s="27"/>
+      <c r="L24" s="20"/>
+    </row>
+    <row r="25" spans="1:12" s="12" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="12" t="s">
         <v>164</v>
       </c>
-      <c r="C23" s="20" t="s">
+      <c r="B25" s="13" t="s">
         <v>165</v>
       </c>
-      <c r="D23" s="24">
-[...2 lines deleted...]
-      <c r="E23" s="20" t="s">
+      <c r="C25" s="12" t="s">
         <v>166</v>
       </c>
-      <c r="F23" s="8"/>
-      <c r="G23" s="20" t="s">
+      <c r="D25" s="13" t="s">
         <v>167</v>
       </c>
-      <c r="H23" s="25">
-[...11 lines deleted...]
-      <c r="A24" s="20" t="s">
+      <c r="E25" s="12" t="s">
         <v>168</v>
       </c>
-      <c r="B24" s="24" t="s">
+      <c r="F25" s="26" t="s">
         <v>169</v>
-      </c>
-[...43 lines deleted...]
-        <v>177</v>
       </c>
       <c r="H25" s="15">
         <v>42370</v>
       </c>
       <c r="I25" s="15">
         <v>44561</v>
       </c>
-      <c r="K25" s="29"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:11" s="16" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="K25" s="27"/>
+      <c r="L25" s="20"/>
+    </row>
+    <row r="26" spans="1:12" s="16" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A26" s="20" t="s">
+        <v>197</v>
+      </c>
+      <c r="B26" s="23" t="s">
+        <v>198</v>
+      </c>
+      <c r="C26" s="20" t="s">
+        <v>199</v>
+      </c>
+      <c r="D26" s="23" t="s">
+        <v>200</v>
+      </c>
+      <c r="E26" s="20" t="s">
+        <v>201</v>
+      </c>
+      <c r="F26" s="8" t="s">
+        <v>202</v>
+      </c>
+      <c r="G26" s="20" t="s">
+        <v>203</v>
+      </c>
+      <c r="H26" s="24">
+        <v>42370</v>
+      </c>
+      <c r="I26" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="J26" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="K26" s="18" t="s">
+        <v>204</v>
+      </c>
+      <c r="L26" s="20"/>
+    </row>
+    <row r="27" spans="1:12" s="12" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="12" t="s">
+        <v>177</v>
+      </c>
+      <c r="B27" s="13" t="s">
         <v>178</v>
       </c>
-      <c r="B26" s="24" t="s">
+      <c r="C27" s="12" t="s">
         <v>179</v>
       </c>
-      <c r="C26" s="20" t="s">
+      <c r="D27" s="13" t="s">
+        <v>167</v>
+      </c>
+      <c r="E27" s="12" t="s">
         <v>180</v>
-      </c>
-[...37 lines deleted...]
-        <v>188</v>
       </c>
       <c r="F27" s="14"/>
       <c r="G27" s="12" t="s">
-        <v>189</v>
+        <v>181</v>
       </c>
       <c r="H27" s="15">
         <v>42370</v>
       </c>
       <c r="I27" s="15">
         <v>45643</v>
       </c>
       <c r="J27" s="12" t="s">
         <v>19</v>
       </c>
-      <c r="K27" s="29"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="K27" s="27"/>
+      <c r="L27" s="20"/>
+    </row>
+    <row r="28" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A28" s="20" t="s">
-        <v>190</v>
-[...2 lines deleted...]
-        <v>191</v>
+        <v>205</v>
+      </c>
+      <c r="B28" s="23" t="s">
+        <v>206</v>
       </c>
       <c r="C28" s="20" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>193</v>
+        <v>207</v>
+      </c>
+      <c r="D28" s="23" t="s">
+        <v>208</v>
       </c>
       <c r="E28" s="20" t="s">
-        <v>194</v>
+        <v>86</v>
       </c>
       <c r="F28" s="8" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="G28" s="20" t="s">
-        <v>196</v>
-[...4 lines deleted...]
-      <c r="I28" s="25" t="s">
+        <v>210</v>
+      </c>
+      <c r="H28" s="24">
+        <v>42370</v>
+      </c>
+      <c r="I28" s="24" t="s">
         <v>18</v>
       </c>
       <c r="J28" s="20" t="s">
         <v>19</v>
       </c>
       <c r="K28" s="18" t="s">
-        <v>197</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:11" x14ac:dyDescent="0.35">
+        <v>211</v>
+      </c>
+      <c r="L28" s="20"/>
+    </row>
+    <row r="29" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A29" s="20" t="s">
-        <v>198</v>
-[...2 lines deleted...]
-        <v>199</v>
+        <v>212</v>
+      </c>
+      <c r="B29" s="23" t="s">
+        <v>213</v>
       </c>
       <c r="C29" s="20" t="s">
-        <v>200</v>
-[...2 lines deleted...]
-        <v>201</v>
+        <v>214</v>
+      </c>
+      <c r="D29" s="23" t="s">
+        <v>215</v>
       </c>
       <c r="E29" s="20" t="s">
-        <v>88</v>
+        <v>15</v>
       </c>
       <c r="F29" s="8" t="s">
-        <v>202</v>
+        <v>216</v>
       </c>
       <c r="G29" s="20" t="s">
-        <v>203</v>
-[...4 lines deleted...]
-      <c r="I29" s="25" t="s">
+        <v>217</v>
+      </c>
+      <c r="H29" s="24">
+        <v>42370</v>
+      </c>
+      <c r="I29" s="24" t="s">
         <v>18</v>
       </c>
       <c r="J29" s="20" t="s">
         <v>19</v>
       </c>
       <c r="K29" s="18" t="s">
-        <v>204</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:11" x14ac:dyDescent="0.35">
+        <v>218</v>
+      </c>
+      <c r="L29" s="20"/>
+    </row>
+    <row r="30" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A30" s="20" t="s">
-        <v>205</v>
-[...2 lines deleted...]
-        <v>206</v>
+        <v>219</v>
+      </c>
+      <c r="B30" s="23" t="s">
+        <v>220</v>
       </c>
       <c r="C30" s="20" t="s">
-        <v>207</v>
-[...2 lines deleted...]
-        <v>208</v>
+        <v>221</v>
+      </c>
+      <c r="D30" s="23" t="s">
+        <v>222</v>
       </c>
       <c r="E30" s="20" t="s">
-        <v>209</v>
+        <v>223</v>
       </c>
       <c r="F30" s="8" t="s">
-        <v>210</v>
+        <v>224</v>
       </c>
       <c r="G30" s="20" t="s">
-        <v>211</v>
-[...4 lines deleted...]
-      <c r="I30" s="25" t="s">
+        <v>225</v>
+      </c>
+      <c r="H30" s="24">
+        <v>42370</v>
+      </c>
+      <c r="I30" s="24" t="s">
         <v>18</v>
       </c>
       <c r="J30" s="20" t="s">
         <v>19</v>
       </c>
-      <c r="K30" s="18" t="s">
-[...3 lines deleted...]
-    <row r="31" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="K30" s="22" t="s">
+        <v>226</v>
+      </c>
+      <c r="L30" s="20"/>
+    </row>
+    <row r="31" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A31" s="20" t="s">
-        <v>213</v>
-[...2 lines deleted...]
-        <v>214</v>
+        <v>227</v>
+      </c>
+      <c r="B31" s="23" t="s">
+        <v>228</v>
       </c>
       <c r="C31" s="20" t="s">
-        <v>215</v>
-[...2 lines deleted...]
-        <v>216</v>
+        <v>229</v>
+      </c>
+      <c r="D31" s="23" t="s">
+        <v>230</v>
       </c>
       <c r="E31" s="20" t="s">
-        <v>88</v>
+        <v>231</v>
       </c>
       <c r="F31" s="8" t="s">
-        <v>217</v>
+        <v>232</v>
       </c>
       <c r="G31" s="20" t="s">
-        <v>218</v>
-[...4 lines deleted...]
-      <c r="I31" s="25" t="s">
+        <v>233</v>
+      </c>
+      <c r="H31" s="24">
+        <v>42370</v>
+      </c>
+      <c r="I31" s="24" t="s">
         <v>18</v>
       </c>
       <c r="J31" s="20" t="s">
         <v>19</v>
       </c>
       <c r="K31" s="18" t="s">
-        <v>219</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:11" x14ac:dyDescent="0.35">
+        <v>234</v>
+      </c>
+      <c r="L31" s="20"/>
+    </row>
+    <row r="32" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A32" s="20" t="s">
-        <v>220</v>
-[...2 lines deleted...]
-        <v>221</v>
+        <v>240</v>
+      </c>
+      <c r="B32" s="23" t="s">
+        <v>241</v>
       </c>
       <c r="C32" s="20" t="s">
-        <v>222</v>
-[...2 lines deleted...]
-        <v>223</v>
+        <v>242</v>
+      </c>
+      <c r="D32" s="23" t="s">
+        <v>243</v>
       </c>
       <c r="E32" s="20" t="s">
         <v>15</v>
       </c>
       <c r="F32" s="8" t="s">
-        <v>224</v>
+        <v>244</v>
       </c>
       <c r="G32" s="20" t="s">
-        <v>225</v>
-[...4 lines deleted...]
-      <c r="I32" s="25" t="s">
+        <v>245</v>
+      </c>
+      <c r="H32" s="24">
+        <v>42370</v>
+      </c>
+      <c r="I32" s="24" t="s">
         <v>18</v>
       </c>
       <c r="J32" s="20" t="s">
         <v>19</v>
       </c>
       <c r="K32" s="18" t="s">
-        <v>226</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:11" ht="12.5" x14ac:dyDescent="0.25">
+        <v>246</v>
+      </c>
+      <c r="L32" s="20"/>
+    </row>
+    <row r="33" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A33" s="20" t="s">
-        <v>227</v>
-[...2 lines deleted...]
-        <v>228</v>
+        <v>247</v>
+      </c>
+      <c r="B33" s="23" t="s">
+        <v>248</v>
       </c>
       <c r="C33" s="20" t="s">
-        <v>229</v>
-[...2 lines deleted...]
-        <v>230</v>
+        <v>249</v>
+      </c>
+      <c r="D33" s="23" t="s">
+        <v>14</v>
       </c>
       <c r="E33" s="20" t="s">
-        <v>231</v>
+        <v>15</v>
       </c>
       <c r="F33" s="8" t="s">
-        <v>232</v>
+        <v>250</v>
       </c>
       <c r="G33" s="20" t="s">
-        <v>233</v>
-[...4 lines deleted...]
-      <c r="I33" s="25" t="s">
+        <v>251</v>
+      </c>
+      <c r="H33" s="24">
+        <v>42370</v>
+      </c>
+      <c r="I33" s="24" t="s">
         <v>18</v>
       </c>
       <c r="J33" s="20" t="s">
         <v>19</v>
       </c>
-      <c r="K33" s="23" t="s">
-[...3 lines deleted...]
-    <row r="34" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="K33" s="18" t="s">
+        <v>252</v>
+      </c>
+      <c r="L33" s="20"/>
+    </row>
+    <row r="34" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A34" s="20" t="s">
-        <v>235</v>
-[...2 lines deleted...]
-        <v>236</v>
+        <v>256</v>
+      </c>
+      <c r="B34" s="23" t="s">
+        <v>257</v>
       </c>
       <c r="C34" s="20" t="s">
-        <v>237</v>
-[...2 lines deleted...]
-        <v>238</v>
+        <v>258</v>
+      </c>
+      <c r="D34" s="23" t="s">
+        <v>259</v>
       </c>
       <c r="E34" s="20" t="s">
-        <v>239</v>
+        <v>25</v>
       </c>
       <c r="F34" s="8" t="s">
-        <v>240</v>
+        <v>260</v>
       </c>
       <c r="G34" s="20" t="s">
-        <v>241</v>
-[...4 lines deleted...]
-      <c r="I34" s="25" t="s">
+        <v>261</v>
+      </c>
+      <c r="H34" s="24">
+        <v>42370</v>
+      </c>
+      <c r="I34" s="24" t="s">
         <v>18</v>
       </c>
       <c r="J34" s="20" t="s">
         <v>19</v>
       </c>
       <c r="K34" s="18" t="s">
-        <v>242</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:11" x14ac:dyDescent="0.35">
+        <v>262</v>
+      </c>
+      <c r="L34" s="20"/>
+    </row>
+    <row r="35" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A35" s="20" t="s">
-        <v>243</v>
-[...2 lines deleted...]
-        <v>244</v>
+        <v>263</v>
+      </c>
+      <c r="B35" s="23" t="s">
+        <v>264</v>
       </c>
       <c r="C35" s="20" t="s">
-        <v>245</v>
-[...2 lines deleted...]
-        <v>246</v>
+        <v>265</v>
+      </c>
+      <c r="D35" s="23" t="s">
+        <v>266</v>
       </c>
       <c r="E35" s="20" t="s">
-        <v>247</v>
+        <v>267</v>
       </c>
       <c r="F35" s="8" t="s">
-        <v>248</v>
+        <v>268</v>
       </c>
       <c r="G35" s="20" t="s">
-        <v>249</v>
-[...4 lines deleted...]
-      <c r="I35" s="25" t="s">
+        <v>269</v>
+      </c>
+      <c r="H35" s="24">
+        <v>42370</v>
+      </c>
+      <c r="I35" s="24" t="s">
         <v>18</v>
       </c>
       <c r="J35" s="20" t="s">
         <v>19</v>
       </c>
       <c r="K35" s="18" t="s">
-        <v>250</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:11" x14ac:dyDescent="0.35">
+        <v>270</v>
+      </c>
+      <c r="L35" s="20"/>
+    </row>
+    <row r="36" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A36" s="20" t="s">
-        <v>251</v>
-[...2 lines deleted...]
-        <v>252</v>
+        <v>271</v>
+      </c>
+      <c r="B36" s="23" t="s">
+        <v>272</v>
       </c>
       <c r="C36" s="20" t="s">
+        <v>273</v>
+      </c>
+      <c r="D36" s="23" t="s">
+        <v>274</v>
+      </c>
+      <c r="E36" s="20" t="s">
+        <v>275</v>
+      </c>
+      <c r="F36" s="8" t="s">
+        <v>276</v>
+      </c>
+      <c r="G36" s="20" t="s">
+        <v>277</v>
+      </c>
+      <c r="H36" s="24">
+        <v>42370</v>
+      </c>
+      <c r="I36" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="J36" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="K36" s="18" t="s">
+        <v>278</v>
+      </c>
+      <c r="L36" s="20"/>
+    </row>
+    <row r="37" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A37" s="20" t="s">
+        <v>279</v>
+      </c>
+      <c r="B37" s="23" t="s">
+        <v>280</v>
+      </c>
+      <c r="C37" s="20" t="s">
+        <v>804</v>
+      </c>
+      <c r="D37" s="23">
+        <v>1806</v>
+      </c>
+      <c r="E37" s="20" t="s">
+        <v>805</v>
+      </c>
+      <c r="F37" s="8" t="s">
+        <v>809</v>
+      </c>
+      <c r="G37" s="20" t="s">
+        <v>806</v>
+      </c>
+      <c r="H37" s="24">
+        <v>42370</v>
+      </c>
+      <c r="I37" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="J37" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="K37" s="18" t="s">
+        <v>281</v>
+      </c>
+      <c r="L37" s="20"/>
+    </row>
+    <row r="38" spans="1:12" s="12" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="12" t="s">
         <v>253</v>
       </c>
-      <c r="D36" s="24" t="s">
+      <c r="B38" s="13" t="s">
         <v>254</v>
       </c>
-      <c r="E36" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F36" s="8" t="s">
+      <c r="C38" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="D38" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="E38" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="F38" s="26" t="s">
         <v>255</v>
-      </c>
-[...68 lines deleted...]
-        <v>266</v>
       </c>
       <c r="H38" s="15">
         <v>42370</v>
       </c>
       <c r="I38" s="15">
         <v>44540</v>
       </c>
-      <c r="K38" s="29"/>
-[...1 lines deleted...]
-    <row r="39" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="K38" s="27"/>
+      <c r="L38" s="20"/>
+    </row>
+    <row r="39" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A39" s="20" t="s">
-        <v>267</v>
-[...2 lines deleted...]
-        <v>268</v>
+        <v>286</v>
+      </c>
+      <c r="B39" s="23" t="s">
+        <v>287</v>
       </c>
       <c r="C39" s="20" t="s">
-        <v>269</v>
-[...2 lines deleted...]
-        <v>270</v>
+        <v>288</v>
+      </c>
+      <c r="D39" s="23" t="s">
+        <v>121</v>
       </c>
       <c r="E39" s="20" t="s">
-        <v>25</v>
+        <v>122</v>
       </c>
       <c r="F39" s="8" t="s">
-        <v>271</v>
+        <v>289</v>
       </c>
       <c r="G39" s="20" t="s">
-        <v>272</v>
-[...4 lines deleted...]
-      <c r="I39" s="25" t="s">
+        <v>290</v>
+      </c>
+      <c r="H39" s="24">
+        <v>42370</v>
+      </c>
+      <c r="I39" s="24" t="s">
         <v>18</v>
       </c>
       <c r="J39" s="20" t="s">
         <v>19</v>
       </c>
       <c r="K39" s="18" t="s">
-        <v>273</v>
-[...37 lines deleted...]
-    <row r="41" spans="1:11" x14ac:dyDescent="0.35">
+        <v>291</v>
+      </c>
+      <c r="L39" s="20"/>
+    </row>
+    <row r="40" spans="1:12" s="16" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="16" t="s">
+        <v>300</v>
+      </c>
+      <c r="B40" s="37" t="s">
+        <v>301</v>
+      </c>
+      <c r="C40" s="16" t="s">
+        <v>302</v>
+      </c>
+      <c r="D40" s="37" t="s">
+        <v>121</v>
+      </c>
+      <c r="E40" s="16" t="s">
+        <v>303</v>
+      </c>
+      <c r="F40" s="38" t="s">
+        <v>304</v>
+      </c>
+      <c r="G40" s="16" t="s">
+        <v>305</v>
+      </c>
+      <c r="H40" s="39">
+        <v>42370</v>
+      </c>
+      <c r="I40" s="39">
+        <v>45728</v>
+      </c>
+      <c r="J40" s="16" t="s">
+        <v>19</v>
+      </c>
+      <c r="K40" s="40"/>
+    </row>
+    <row r="41" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A41" s="20" t="s">
+        <v>292</v>
+      </c>
+      <c r="B41" s="23" t="s">
+        <v>293</v>
+      </c>
+      <c r="C41" s="20" t="s">
+        <v>294</v>
+      </c>
+      <c r="D41" s="23" t="s">
+        <v>295</v>
+      </c>
+      <c r="E41" s="20" t="s">
+        <v>296</v>
+      </c>
+      <c r="F41" s="8" t="s">
+        <v>297</v>
+      </c>
+      <c r="G41" s="20" t="s">
+        <v>298</v>
+      </c>
+      <c r="H41" s="24">
+        <v>42370</v>
+      </c>
+      <c r="I41" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="J41" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="K41" s="18" t="s">
+        <v>299</v>
+      </c>
+      <c r="L41" s="20"/>
+    </row>
+    <row r="42" spans="1:12" s="20" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="20" t="s">
+        <v>306</v>
+      </c>
+      <c r="B42" s="23" t="s">
+        <v>307</v>
+      </c>
+      <c r="C42" s="33" t="s">
+        <v>797</v>
+      </c>
+      <c r="D42" s="23" t="s">
+        <v>308</v>
+      </c>
+      <c r="E42" s="20" t="s">
+        <v>309</v>
+      </c>
+      <c r="F42" s="8" t="s">
+        <v>310</v>
+      </c>
+      <c r="G42" s="20" t="s">
+        <v>311</v>
+      </c>
+      <c r="H42" s="24">
+        <v>42370</v>
+      </c>
+      <c r="I42" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="J42" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="K42" s="19" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="43" spans="1:12" s="12" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="12" t="s">
         <v>282</v>
       </c>
-      <c r="B41" s="24" t="s">
+      <c r="B43" s="13" t="s">
         <v>283</v>
       </c>
-      <c r="C41" s="20" t="s">
+      <c r="C43" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="D43" s="13" t="s">
         <v>284</v>
       </c>
-      <c r="D41" s="24" t="s">
+      <c r="E43" s="12" t="s">
         <v>285</v>
       </c>
-      <c r="E41" s="20" t="s">
-[...72 lines deleted...]
-      <c r="F43" s="28"/>
+      <c r="F43" s="26"/>
       <c r="H43" s="15">
         <v>42370</v>
       </c>
       <c r="I43" s="15">
         <v>44561</v>
       </c>
-      <c r="K43" s="30"/>
-[...1 lines deleted...]
-    <row r="44" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="K43" s="28"/>
+      <c r="L43" s="20"/>
+    </row>
+    <row r="44" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A44" s="20" t="s">
-        <v>297</v>
-[...2 lines deleted...]
-        <v>298</v>
+        <v>324</v>
+      </c>
+      <c r="B44" s="23" t="s">
+        <v>325</v>
       </c>
       <c r="C44" s="20" t="s">
-        <v>299</v>
-[...2 lines deleted...]
-        <v>123</v>
+        <v>326</v>
+      </c>
+      <c r="D44" s="23">
+        <v>6048</v>
       </c>
       <c r="E44" s="20" t="s">
-        <v>124</v>
-[...2 lines deleted...]
-        <v>300</v>
+        <v>327</v>
+      </c>
+      <c r="F44" s="18" t="s">
+        <v>328</v>
       </c>
       <c r="G44" s="20" t="s">
-        <v>301</v>
-[...4 lines deleted...]
-      <c r="I44" s="25" t="s">
+        <v>329</v>
+      </c>
+      <c r="H44" s="24">
+        <v>45200</v>
+      </c>
+      <c r="I44" s="24" t="s">
         <v>18</v>
       </c>
       <c r="J44" s="20" t="s">
         <v>19</v>
       </c>
       <c r="K44" s="18" t="s">
-        <v>302</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:11" x14ac:dyDescent="0.35">
+        <v>330</v>
+      </c>
+      <c r="L44" s="20"/>
+    </row>
+    <row r="45" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A45" s="20" t="s">
-        <v>303</v>
-[...2 lines deleted...]
-        <v>304</v>
+        <v>331</v>
+      </c>
+      <c r="B45" s="23" t="s">
+        <v>332</v>
       </c>
       <c r="C45" s="20" t="s">
-        <v>305</v>
-[...2 lines deleted...]
-        <v>306</v>
+        <v>333</v>
+      </c>
+      <c r="D45" s="23" t="s">
+        <v>334</v>
       </c>
       <c r="E45" s="20" t="s">
-        <v>307</v>
+        <v>335</v>
       </c>
       <c r="F45" s="8" t="s">
-        <v>308</v>
+        <v>336</v>
       </c>
       <c r="G45" s="20" t="s">
-        <v>309</v>
-[...4 lines deleted...]
-      <c r="I45" s="25" t="s">
+        <v>337</v>
+      </c>
+      <c r="H45" s="24">
+        <v>42370</v>
+      </c>
+      <c r="I45" s="24" t="s">
         <v>18</v>
       </c>
       <c r="J45" s="20" t="s">
         <v>19</v>
       </c>
-      <c r="K45" s="18" t="s">
-[...3 lines deleted...]
-    <row r="46" spans="1:11" s="12" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="K45" s="19" t="s">
+        <v>338</v>
+      </c>
+      <c r="L45" s="20"/>
+    </row>
+    <row r="46" spans="1:12" s="12" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A46" s="20" t="s">
-        <v>311</v>
-[...2 lines deleted...]
-        <v>312</v>
+        <v>345</v>
+      </c>
+      <c r="B46" s="25">
+        <v>7601002999335</v>
       </c>
       <c r="C46" s="20" t="s">
+        <v>346</v>
+      </c>
+      <c r="D46" s="23">
+        <v>7320</v>
+      </c>
+      <c r="E46" s="20" t="s">
+        <v>347</v>
+      </c>
+      <c r="F46" s="8" t="s">
+        <v>336</v>
+      </c>
+      <c r="G46" s="20" t="s">
+        <v>348</v>
+      </c>
+      <c r="H46" s="24">
+        <v>42370</v>
+      </c>
+      <c r="I46" s="24"/>
+      <c r="J46" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="K46" s="21"/>
+      <c r="L46" s="20"/>
+    </row>
+    <row r="47" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A47" s="20" t="s">
+        <v>349</v>
+      </c>
+      <c r="B47" s="23" t="s">
+        <v>350</v>
+      </c>
+      <c r="C47" s="20" t="s">
+        <v>351</v>
+      </c>
+      <c r="D47" s="23" t="s">
+        <v>352</v>
+      </c>
+      <c r="E47" s="20" t="s">
+        <v>353</v>
+      </c>
+      <c r="F47" s="8" t="s">
+        <v>354</v>
+      </c>
+      <c r="G47" s="20" t="s">
+        <v>355</v>
+      </c>
+      <c r="H47" s="24">
+        <v>42370</v>
+      </c>
+      <c r="I47" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="J47" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="K47" s="18" t="s">
+        <v>356</v>
+      </c>
+      <c r="L47" s="20"/>
+    </row>
+    <row r="48" spans="1:12" s="12" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="12" t="s">
         <v>313</v>
       </c>
-      <c r="D46" s="24" t="s">
-[...2 lines deleted...]
-      <c r="E46" s="20" t="s">
+      <c r="B48" s="13" t="s">
         <v>314</v>
       </c>
-      <c r="F46" s="8" t="s">
+      <c r="C48" s="12" t="s">
         <v>315</v>
       </c>
-      <c r="G46" s="20" t="s">
+      <c r="D48" s="13" t="s">
         <v>316</v>
       </c>
-      <c r="H46" s="25">
-[...11 lines deleted...]
-      <c r="A47" s="20" t="s">
+      <c r="E48" s="12" t="s">
         <v>317</v>
       </c>
-      <c r="B47" s="24" t="s">
+      <c r="F48" s="29" t="s">
         <v>318</v>
-      </c>
-[...45 lines deleted...]
-        <v>329</v>
       </c>
       <c r="H48" s="15">
         <v>42370</v>
       </c>
       <c r="I48" s="15">
         <v>44561</v>
       </c>
-      <c r="K48" s="32"/>
-[...1 lines deleted...]
-    <row r="49" spans="1:11" s="12" customFormat="1" hidden="1" x14ac:dyDescent="0.35">
+      <c r="K48" s="30"/>
+      <c r="L48" s="20"/>
+    </row>
+    <row r="49" spans="1:12" s="12" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="A49" s="12" t="s">
-        <v>330</v>
+        <v>319</v>
       </c>
       <c r="B49" s="13" t="s">
-        <v>331</v>
+        <v>320</v>
       </c>
       <c r="C49" s="12" t="s">
         <v>18</v>
       </c>
       <c r="D49" s="13" t="s">
-        <v>332</v>
+        <v>321</v>
       </c>
       <c r="E49" s="12" t="s">
-        <v>333</v>
-[...2 lines deleted...]
-        <v>334</v>
+        <v>322</v>
+      </c>
+      <c r="F49" s="31" t="s">
+        <v>323</v>
       </c>
       <c r="H49" s="15">
         <v>42370</v>
       </c>
       <c r="I49" s="15">
         <v>44561</v>
       </c>
-      <c r="K49" s="32"/>
-[...1 lines deleted...]
-    <row r="50" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="K49" s="30"/>
+      <c r="L49" s="20"/>
+    </row>
+    <row r="50" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A50" s="20" t="s">
-        <v>335</v>
-[...2 lines deleted...]
-        <v>336</v>
+        <v>357</v>
+      </c>
+      <c r="B50" s="23" t="s">
+        <v>358</v>
       </c>
       <c r="C50" s="20" t="s">
-        <v>337</v>
-[...2 lines deleted...]
-        <v>6048</v>
+        <v>359</v>
+      </c>
+      <c r="D50" s="23" t="s">
+        <v>360</v>
       </c>
       <c r="E50" s="20" t="s">
-        <v>338</v>
-[...1 lines deleted...]
-      <c r="F50" s="18" t="s">
+        <v>361</v>
+      </c>
+      <c r="F50" s="8" t="s">
+        <v>362</v>
+      </c>
+      <c r="G50" s="20" t="s">
+        <v>363</v>
+      </c>
+      <c r="H50" s="24">
+        <v>42370</v>
+      </c>
+      <c r="I50" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="J50" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="K50" s="18" t="s">
+        <v>807</v>
+      </c>
+      <c r="L50" s="20"/>
+    </row>
+    <row r="51" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A51" s="20" t="s">
+        <v>364</v>
+      </c>
+      <c r="B51" s="25">
+        <v>7601001583276</v>
+      </c>
+      <c r="C51" s="20" t="s">
+        <v>365</v>
+      </c>
+      <c r="D51" s="23">
+        <v>8954</v>
+      </c>
+      <c r="E51" s="20" t="s">
+        <v>366</v>
+      </c>
+      <c r="F51" s="8" t="s">
+        <v>367</v>
+      </c>
+      <c r="G51" s="20" t="s">
+        <v>368</v>
+      </c>
+      <c r="H51" s="24">
+        <v>44781</v>
+      </c>
+      <c r="I51" s="24"/>
+      <c r="J51" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="K51" s="19" t="s">
+        <v>369</v>
+      </c>
+      <c r="L51" s="20"/>
+    </row>
+    <row r="52" spans="1:12" s="12" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="12" t="s">
         <v>339</v>
       </c>
-      <c r="G50" s="20" t="s">
+      <c r="B52" s="13" t="s">
         <v>340</v>
       </c>
-      <c r="H50" s="25">
-[...8 lines deleted...]
-      <c r="K50" s="18" t="s">
+      <c r="C52" s="12" t="s">
         <v>341</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A51" s="20" t="s">
+      <c r="D52" s="13" t="s">
         <v>342</v>
       </c>
-      <c r="B51" s="24" t="s">
+      <c r="E52" s="12" t="s">
         <v>343</v>
       </c>
-      <c r="C51" s="20" t="s">
+      <c r="F52" s="26" t="s">
         <v>344</v>
-      </c>
-[...42 lines deleted...]
-        <v>355</v>
       </c>
       <c r="H52" s="15">
         <v>45108</v>
       </c>
       <c r="I52" s="15">
         <v>45291</v>
       </c>
-      <c r="K52" s="32"/>
-[...1 lines deleted...]
-    <row r="53" spans="1:11" ht="12.5" x14ac:dyDescent="0.25">
+      <c r="K52" s="30"/>
+      <c r="L52" s="20"/>
+    </row>
+    <row r="53" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A53" s="20" t="s">
-        <v>356</v>
-[...2 lines deleted...]
-        <v>7601002999335</v>
+        <v>370</v>
+      </c>
+      <c r="B53" s="23" t="s">
+        <v>371</v>
       </c>
       <c r="C53" s="20" t="s">
-        <v>357</v>
-[...2 lines deleted...]
-        <v>7320</v>
+        <v>372</v>
+      </c>
+      <c r="D53" s="23" t="s">
+        <v>373</v>
       </c>
       <c r="E53" s="20" t="s">
-        <v>358</v>
+        <v>374</v>
       </c>
       <c r="F53" s="8" t="s">
-        <v>347</v>
+        <v>375</v>
       </c>
       <c r="G53" s="20" t="s">
-        <v>359</v>
-[...4 lines deleted...]
-      <c r="I53" s="25"/>
+        <v>376</v>
+      </c>
+      <c r="H53" s="24">
+        <v>42370</v>
+      </c>
+      <c r="I53" s="24" t="s">
+        <v>18</v>
+      </c>
       <c r="J53" s="20" t="s">
         <v>19</v>
       </c>
-      <c r="K53" s="21"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="K53" s="18" t="s">
+        <v>696</v>
+      </c>
+      <c r="L53" s="20"/>
+    </row>
+    <row r="54" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A54" s="20" t="s">
-        <v>360</v>
-[...2 lines deleted...]
-        <v>361</v>
+        <v>377</v>
+      </c>
+      <c r="B54" s="23" t="s">
+        <v>378</v>
       </c>
       <c r="C54" s="20" t="s">
-        <v>362</v>
-[...2 lines deleted...]
-        <v>363</v>
+        <v>379</v>
+      </c>
+      <c r="D54" s="23" t="s">
+        <v>380</v>
       </c>
       <c r="E54" s="20" t="s">
-        <v>364</v>
+        <v>58</v>
       </c>
       <c r="F54" s="8" t="s">
-        <v>365</v>
+        <v>381</v>
       </c>
       <c r="G54" s="20" t="s">
-        <v>366</v>
-[...4 lines deleted...]
-      <c r="I54" s="25" t="s">
+        <v>382</v>
+      </c>
+      <c r="H54" s="24">
+        <v>42370</v>
+      </c>
+      <c r="I54" s="24" t="s">
         <v>18</v>
       </c>
       <c r="J54" s="20" t="s">
         <v>19</v>
       </c>
       <c r="K54" s="18" t="s">
-        <v>367</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:11" x14ac:dyDescent="0.35">
+        <v>383</v>
+      </c>
+      <c r="L54" s="20"/>
+    </row>
+    <row r="55" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A55" s="20" t="s">
-        <v>368</v>
-[...2 lines deleted...]
-        <v>369</v>
+        <v>384</v>
+      </c>
+      <c r="B55" s="23" t="s">
+        <v>385</v>
       </c>
       <c r="C55" s="20" t="s">
-        <v>370</v>
-[...2 lines deleted...]
-        <v>371</v>
+        <v>386</v>
+      </c>
+      <c r="D55" s="23" t="s">
+        <v>387</v>
       </c>
       <c r="E55" s="20" t="s">
-        <v>372</v>
-[...3 lines deleted...]
-      </c>
+        <v>388</v>
+      </c>
+      <c r="F55" s="8"/>
       <c r="G55" s="20" t="s">
-        <v>374</v>
-[...6 lines deleted...]
-      </c>
+        <v>389</v>
+      </c>
+      <c r="H55" s="24">
+        <v>42370</v>
+      </c>
+      <c r="I55" s="24"/>
       <c r="J55" s="20" t="s">
-        <v>19</v>
+        <v>390</v>
       </c>
       <c r="K55" s="18" t="s">
-        <v>823</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:11" x14ac:dyDescent="0.35">
+        <v>391</v>
+      </c>
+      <c r="L55" s="20"/>
+    </row>
+    <row r="56" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A56" s="20" t="s">
-        <v>375</v>
-[...2 lines deleted...]
-        <v>7601001583276</v>
+        <v>392</v>
+      </c>
+      <c r="B56" s="23" t="s">
+        <v>393</v>
       </c>
       <c r="C56" s="20" t="s">
-        <v>376</v>
-[...2 lines deleted...]
-        <v>8954</v>
+        <v>394</v>
+      </c>
+      <c r="D56" s="23" t="s">
+        <v>51</v>
       </c>
       <c r="E56" s="20" t="s">
-        <v>377</v>
+        <v>52</v>
       </c>
       <c r="F56" s="8" t="s">
-        <v>378</v>
+        <v>395</v>
       </c>
       <c r="G56" s="20" t="s">
-        <v>379</v>
-[...4 lines deleted...]
-      <c r="I56" s="25"/>
+        <v>396</v>
+      </c>
+      <c r="H56" s="24">
+        <v>42370</v>
+      </c>
+      <c r="I56" s="24" t="s">
+        <v>18</v>
+      </c>
       <c r="J56" s="20" t="s">
         <v>19</v>
       </c>
-      <c r="K56" s="19" t="s">
-[...3 lines deleted...]
-    <row r="57" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="K56" s="18" t="s">
+        <v>397</v>
+      </c>
+      <c r="L56" s="20"/>
+    </row>
+    <row r="57" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A57" s="20" t="s">
-        <v>381</v>
-[...2 lines deleted...]
-        <v>382</v>
+        <v>398</v>
+      </c>
+      <c r="B57" s="23" t="s">
+        <v>399</v>
       </c>
       <c r="C57" s="20" t="s">
-        <v>383</v>
-[...2 lines deleted...]
-        <v>384</v>
+        <v>400</v>
+      </c>
+      <c r="D57" s="23" t="s">
+        <v>85</v>
       </c>
       <c r="E57" s="20" t="s">
-        <v>385</v>
+        <v>86</v>
       </c>
       <c r="F57" s="8" t="s">
-        <v>386</v>
+        <v>401</v>
       </c>
       <c r="G57" s="20" t="s">
-        <v>387</v>
-[...4 lines deleted...]
-      <c r="I57" s="25" t="s">
+        <v>402</v>
+      </c>
+      <c r="H57" s="24">
+        <v>42370</v>
+      </c>
+      <c r="I57" s="24" t="s">
         <v>18</v>
       </c>
       <c r="J57" s="20" t="s">
         <v>19</v>
       </c>
       <c r="K57" s="18" t="s">
-        <v>712</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:11" x14ac:dyDescent="0.35">
+        <v>403</v>
+      </c>
+      <c r="L57" s="20"/>
+    </row>
+    <row r="58" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A58" s="20" t="s">
-        <v>388</v>
-[...2 lines deleted...]
-        <v>389</v>
+        <v>404</v>
+      </c>
+      <c r="B58" s="23" t="s">
+        <v>405</v>
       </c>
       <c r="C58" s="20" t="s">
-        <v>390</v>
-[...2 lines deleted...]
-        <v>391</v>
+        <v>406</v>
+      </c>
+      <c r="D58" s="23" t="s">
+        <v>407</v>
       </c>
       <c r="E58" s="20" t="s">
-        <v>60</v>
+        <v>408</v>
       </c>
       <c r="F58" s="8" t="s">
-        <v>392</v>
+        <v>409</v>
       </c>
       <c r="G58" s="20" t="s">
-        <v>393</v>
-[...4 lines deleted...]
-      <c r="I58" s="25" t="s">
+        <v>410</v>
+      </c>
+      <c r="H58" s="24">
+        <v>42370</v>
+      </c>
+      <c r="I58" s="24" t="s">
         <v>18</v>
       </c>
       <c r="J58" s="20" t="s">
         <v>19</v>
       </c>
       <c r="K58" s="18" t="s">
-        <v>394</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:11" x14ac:dyDescent="0.35">
+        <v>411</v>
+      </c>
+      <c r="L58" s="20"/>
+    </row>
+    <row r="59" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A59" s="20" t="s">
-        <v>395</v>
-[...2 lines deleted...]
-        <v>396</v>
+        <v>412</v>
+      </c>
+      <c r="B59" s="23" t="s">
+        <v>413</v>
       </c>
       <c r="C59" s="20" t="s">
-        <v>397</v>
-[...2 lines deleted...]
-        <v>398</v>
+        <v>801</v>
+      </c>
+      <c r="D59" s="23" t="s">
+        <v>414</v>
       </c>
       <c r="E59" s="20" t="s">
-        <v>399</v>
-[...1 lines deleted...]
-      <c r="F59" s="8"/>
+        <v>415</v>
+      </c>
+      <c r="F59" s="8" t="s">
+        <v>416</v>
+      </c>
       <c r="G59" s="20" t="s">
-        <v>400</v>
-[...4 lines deleted...]
-      <c r="I59" s="25"/>
+        <v>417</v>
+      </c>
+      <c r="H59" s="24">
+        <v>42370</v>
+      </c>
+      <c r="I59" s="24" t="s">
+        <v>18</v>
+      </c>
       <c r="J59" s="20" t="s">
-        <v>401</v>
-[...5 lines deleted...]
-    <row r="60" spans="1:11" x14ac:dyDescent="0.35">
+        <v>19</v>
+      </c>
+      <c r="K59" s="32" t="s">
+        <v>418</v>
+      </c>
+      <c r="L59" s="20"/>
+    </row>
+    <row r="60" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A60" s="20" t="s">
-        <v>403</v>
-[...2 lines deleted...]
-        <v>404</v>
+        <v>419</v>
+      </c>
+      <c r="B60" s="23" t="s">
+        <v>420</v>
       </c>
       <c r="C60" s="20" t="s">
-        <v>405</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>421</v>
+      </c>
+      <c r="D60" s="23" t="s">
+        <v>422</v>
       </c>
       <c r="E60" s="20" t="s">
-        <v>54</v>
+        <v>423</v>
       </c>
       <c r="F60" s="8" t="s">
-        <v>406</v>
+        <v>424</v>
       </c>
       <c r="G60" s="20" t="s">
-        <v>407</v>
-[...4 lines deleted...]
-      <c r="I60" s="25" t="s">
+        <v>425</v>
+      </c>
+      <c r="H60" s="24">
+        <v>42370</v>
+      </c>
+      <c r="I60" s="24" t="s">
         <v>18</v>
       </c>
       <c r="J60" s="20" t="s">
         <v>19</v>
       </c>
       <c r="K60" s="18" t="s">
-        <v>408</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:11" x14ac:dyDescent="0.35">
+        <v>426</v>
+      </c>
+      <c r="L60" s="20"/>
+    </row>
+    <row r="61" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A61" s="20" t="s">
-        <v>409</v>
-[...2 lines deleted...]
-        <v>410</v>
+        <v>427</v>
+      </c>
+      <c r="B61" s="23" t="s">
+        <v>428</v>
       </c>
       <c r="C61" s="20" t="s">
-        <v>411</v>
-[...2 lines deleted...]
-        <v>87</v>
+        <v>429</v>
+      </c>
+      <c r="D61" s="23" t="s">
+        <v>430</v>
       </c>
       <c r="E61" s="20" t="s">
-        <v>88</v>
+        <v>431</v>
       </c>
       <c r="F61" s="8" t="s">
-        <v>412</v>
+        <v>432</v>
       </c>
       <c r="G61" s="20" t="s">
-        <v>413</v>
-[...4 lines deleted...]
-      <c r="I61" s="25" t="s">
+        <v>433</v>
+      </c>
+      <c r="H61" s="24">
+        <v>42370</v>
+      </c>
+      <c r="I61" s="24" t="s">
         <v>18</v>
       </c>
       <c r="J61" s="20" t="s">
         <v>19</v>
       </c>
       <c r="K61" s="18" t="s">
-        <v>414</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:11" x14ac:dyDescent="0.35">
+        <v>434</v>
+      </c>
+      <c r="L61" s="20"/>
+    </row>
+    <row r="62" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A62" s="20" t="s">
-        <v>415</v>
-[...2 lines deleted...]
-        <v>416</v>
+        <v>435</v>
+      </c>
+      <c r="B62" s="23" t="s">
+        <v>436</v>
       </c>
       <c r="C62" s="20" t="s">
-        <v>417</v>
-[...2 lines deleted...]
-        <v>418</v>
+        <v>437</v>
+      </c>
+      <c r="D62" s="23" t="s">
+        <v>438</v>
       </c>
       <c r="E62" s="20" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="F62" s="8" t="s">
-        <v>420</v>
+        <v>803</v>
       </c>
       <c r="G62" s="20" t="s">
-        <v>421</v>
-[...4 lines deleted...]
-      <c r="I62" s="25" t="s">
+        <v>440</v>
+      </c>
+      <c r="H62" s="24">
+        <v>42370</v>
+      </c>
+      <c r="I62" s="24" t="s">
         <v>18</v>
       </c>
       <c r="J62" s="20" t="s">
         <v>19</v>
       </c>
-      <c r="K62" s="18" t="s">
-[...3 lines deleted...]
-    <row r="63" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="K62" s="34" t="s">
+        <v>824</v>
+      </c>
+      <c r="L62" s="20"/>
+    </row>
+    <row r="63" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A63" s="20" t="s">
-        <v>423</v>
-[...2 lines deleted...]
-        <v>424</v>
+        <v>811</v>
+      </c>
+      <c r="B63" s="35" t="s">
+        <v>569</v>
       </c>
       <c r="C63" s="20" t="s">
-        <v>817</v>
-[...2 lines deleted...]
-        <v>425</v>
+        <v>570</v>
+      </c>
+      <c r="D63" s="23">
+        <v>1227</v>
       </c>
       <c r="E63" s="20" t="s">
-        <v>426</v>
+        <v>571</v>
       </c>
       <c r="F63" s="8" t="s">
-        <v>427</v>
+        <v>154</v>
       </c>
       <c r="G63" s="20" t="s">
-        <v>428</v>
-[...6 lines deleted...]
-      </c>
+        <v>572</v>
+      </c>
+      <c r="H63" s="24">
+        <v>45214</v>
+      </c>
+      <c r="I63" s="24"/>
       <c r="J63" s="20" t="s">
         <v>19</v>
       </c>
       <c r="K63" s="34" t="s">
-        <v>429</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:11" x14ac:dyDescent="0.35">
+        <v>827</v>
+      </c>
+      <c r="L63" s="20"/>
+    </row>
+    <row r="64" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A64" s="20" t="s">
-        <v>430</v>
-[...2 lines deleted...]
-        <v>431</v>
+        <v>812</v>
+      </c>
+      <c r="B64" s="25">
+        <v>7601009579653</v>
       </c>
       <c r="C64" s="20" t="s">
-        <v>432</v>
-[...2 lines deleted...]
-        <v>433</v>
+        <v>563</v>
+      </c>
+      <c r="D64" s="23" t="s">
+        <v>564</v>
       </c>
       <c r="E64" s="20" t="s">
-        <v>434</v>
+        <v>58</v>
       </c>
       <c r="F64" s="8" t="s">
-        <v>435</v>
+        <v>142</v>
       </c>
       <c r="G64" s="20" t="s">
-        <v>436</v>
-[...4 lines deleted...]
-      <c r="I64" s="25" t="s">
+        <v>565</v>
+      </c>
+      <c r="H64" s="24">
+        <v>42370</v>
+      </c>
+      <c r="I64" s="24" t="s">
         <v>18</v>
       </c>
       <c r="J64" s="20" t="s">
         <v>19</v>
       </c>
-      <c r="K64" s="18" t="s">
-[...3 lines deleted...]
-    <row r="65" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="K64" s="34" t="s">
+        <v>825</v>
+      </c>
+      <c r="L64" s="20"/>
+    </row>
+    <row r="65" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A65" s="20" t="s">
-        <v>438</v>
-[...2 lines deleted...]
-        <v>439</v>
+        <v>813</v>
+      </c>
+      <c r="B65" s="25">
+        <v>7601009548178</v>
       </c>
       <c r="C65" s="20" t="s">
-        <v>440</v>
-[...1 lines deleted...]
-      <c r="D65" s="24" t="s">
         <v>441</v>
+      </c>
+      <c r="D65" s="23">
+        <v>1167</v>
       </c>
       <c r="E65" s="20" t="s">
         <v>442</v>
       </c>
       <c r="F65" s="8" t="s">
+        <v>803</v>
+      </c>
+      <c r="G65" s="20" t="s">
         <v>443</v>
       </c>
-      <c r="G65" s="20" t="s">
+      <c r="H65" s="24">
+        <v>46084</v>
+      </c>
+      <c r="I65" s="24"/>
+      <c r="J65" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="K65" s="34" t="s">
         <v>444</v>
       </c>
-      <c r="H65" s="25">
-[...8 lines deleted...]
-      <c r="K65" s="18" t="s">
+      <c r="L65" s="20"/>
+    </row>
+    <row r="66" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A66" s="20" t="s">
+        <v>814</v>
+      </c>
+      <c r="B66" s="25">
+        <v>7601009579561</v>
+      </c>
+      <c r="C66" s="20" t="s">
+        <v>566</v>
+      </c>
+      <c r="D66" s="23">
+        <v>2000</v>
+      </c>
+      <c r="E66" s="20" t="s">
+        <v>567</v>
+      </c>
+      <c r="F66" s="8" t="s">
+        <v>238</v>
+      </c>
+      <c r="G66" s="20" t="s">
+        <v>568</v>
+      </c>
+      <c r="H66" s="24">
+        <v>42370</v>
+      </c>
+      <c r="I66" s="24"/>
+      <c r="J66" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="K66" s="34" t="s">
+        <v>826</v>
+      </c>
+      <c r="L66" s="20"/>
+    </row>
+    <row r="67" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A67" s="20" t="s">
+        <v>815</v>
+      </c>
+      <c r="B67" s="25">
+        <v>7601007783335</v>
+      </c>
+      <c r="C67" s="20" t="s">
+        <v>151</v>
+      </c>
+      <c r="D67" s="23" t="s">
+        <v>152</v>
+      </c>
+      <c r="E67" s="20" t="s">
+        <v>153</v>
+      </c>
+      <c r="F67" s="8" t="s">
+        <v>154</v>
+      </c>
+      <c r="G67" s="20" t="s">
+        <v>155</v>
+      </c>
+      <c r="H67" s="24">
+        <v>42370</v>
+      </c>
+      <c r="I67" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="J67" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="K67" s="34" t="s">
+        <v>822</v>
+      </c>
+      <c r="L67" s="20"/>
+    </row>
+    <row r="68" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A68" s="20" t="s">
+        <v>816</v>
+      </c>
+      <c r="B68" s="25">
+        <v>7601009579585</v>
+      </c>
+      <c r="C68" s="20" t="s">
+        <v>817</v>
+      </c>
+      <c r="D68" s="23" t="s">
+        <v>140</v>
+      </c>
+      <c r="E68" s="20" t="s">
+        <v>141</v>
+      </c>
+      <c r="F68" s="8" t="s">
+        <v>142</v>
+      </c>
+      <c r="G68" s="20" t="s">
+        <v>143</v>
+      </c>
+      <c r="H68" s="24">
+        <v>42370</v>
+      </c>
+      <c r="I68" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="J68" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="K68" s="34" t="s">
+        <v>821</v>
+      </c>
+      <c r="L68" s="20"/>
+    </row>
+    <row r="69" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A69" s="20" t="s">
+        <v>818</v>
+      </c>
+      <c r="B69" s="25">
+        <v>7601009579608</v>
+      </c>
+      <c r="C69" s="20" t="s">
+        <v>235</v>
+      </c>
+      <c r="D69" s="23" t="s">
+        <v>236</v>
+      </c>
+      <c r="E69" s="20" t="s">
+        <v>237</v>
+      </c>
+      <c r="F69" s="8" t="s">
+        <v>238</v>
+      </c>
+      <c r="G69" s="20" t="s">
+        <v>239</v>
+      </c>
+      <c r="H69" s="24">
+        <v>42370</v>
+      </c>
+      <c r="I69" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="J69" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="K69" s="34" t="s">
+        <v>823</v>
+      </c>
+      <c r="L69" s="20"/>
+    </row>
+    <row r="70" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A70" s="20" t="s">
+        <v>819</v>
+      </c>
+      <c r="B70" s="23" t="s">
+        <v>36</v>
+      </c>
+      <c r="C70" s="20" t="s">
+        <v>37</v>
+      </c>
+      <c r="D70" s="23" t="s">
+        <v>38</v>
+      </c>
+      <c r="E70" s="20" t="s">
+        <v>39</v>
+      </c>
+      <c r="F70" s="18" t="s">
+        <v>40</v>
+      </c>
+      <c r="G70" s="20" t="s">
+        <v>41</v>
+      </c>
+      <c r="H70" s="24">
+        <v>42370</v>
+      </c>
+      <c r="I70" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="J70" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="K70" s="34" t="s">
+        <v>820</v>
+      </c>
+      <c r="L70" s="20"/>
+    </row>
+    <row r="71" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A71" s="20" t="s">
         <v>445</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A66" s="20" t="s">
+      <c r="B71" s="23" t="s">
         <v>446</v>
       </c>
-      <c r="B66" s="24" t="s">
+      <c r="C71" s="20" t="s">
         <v>447</v>
       </c>
-      <c r="C66" s="20" t="s">
+      <c r="D71" s="23" t="s">
+        <v>71</v>
+      </c>
+      <c r="E71" s="20" t="s">
+        <v>72</v>
+      </c>
+      <c r="F71" s="8" t="s">
         <v>448</v>
       </c>
-      <c r="D66" s="24" t="s">
+      <c r="G71" s="20" t="s">
         <v>449</v>
       </c>
-      <c r="E66" s="20" t="s">
+      <c r="H71" s="24">
+        <v>42370</v>
+      </c>
+      <c r="I71" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="J71" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="K71" s="18" t="s">
         <v>450</v>
       </c>
-      <c r="F66" s="8" t="s">
-[...2 lines deleted...]
-      <c r="G66" s="20" t="s">
+      <c r="L71" s="20"/>
+    </row>
+    <row r="72" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A72" s="20" t="s">
         <v>451</v>
       </c>
-      <c r="H66" s="25">
-[...8 lines deleted...]
-      <c r="K66" s="18" t="s">
+      <c r="B72" s="23" t="s">
         <v>452</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A67" s="20" t="s">
+      <c r="C72" s="20" t="s">
+        <v>400</v>
+      </c>
+      <c r="D72" s="23" t="s">
+        <v>85</v>
+      </c>
+      <c r="E72" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="F72" s="8" t="s">
         <v>453</v>
       </c>
-      <c r="B67" s="26">
-[...2 lines deleted...]
-      <c r="C67" s="20" t="s">
+      <c r="G72" s="20" t="s">
         <v>454</v>
       </c>
-      <c r="D67" s="24">
-[...2 lines deleted...]
-      <c r="E67" s="20" t="s">
+      <c r="H72" s="24">
+        <v>42370</v>
+      </c>
+      <c r="I72" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="J72" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="K72" s="18" t="s">
         <v>455</v>
       </c>
-      <c r="F67" s="8" t="s">
-[...2 lines deleted...]
-      <c r="G67" s="20" t="s">
+      <c r="L72" s="20"/>
+    </row>
+    <row r="73" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A73" s="20" t="s">
         <v>456</v>
       </c>
-      <c r="H67" s="25">
-[...4 lines deleted...]
-      <c r="K67" s="20" t="s">
+      <c r="B73" s="23" t="s">
         <v>457</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A68" s="20" t="s">
+      <c r="C73" s="20" t="s">
         <v>458</v>
       </c>
-      <c r="B68" s="24" t="s">
+      <c r="D73" s="23" t="s">
         <v>459</v>
       </c>
-      <c r="C68" s="20" t="s">
+      <c r="E73" s="20" t="s">
         <v>460</v>
       </c>
-      <c r="D68" s="24" t="s">
-[...5 lines deleted...]
-      <c r="F68" s="8" t="s">
+      <c r="F73" s="8" t="s">
         <v>461</v>
       </c>
-      <c r="G68" s="20" t="s">
+      <c r="G73" s="20" t="s">
         <v>462</v>
       </c>
-      <c r="H68" s="25">
-[...8 lines deleted...]
-      <c r="K68" s="18" t="s">
+      <c r="H73" s="24">
+        <v>42370</v>
+      </c>
+      <c r="I73" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="J73" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="K73" s="19" t="s">
         <v>463</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A69" s="20" t="s">
+      <c r="L73" s="20"/>
+    </row>
+    <row r="74" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A74" s="20" t="s">
         <v>464</v>
       </c>
-      <c r="B69" s="24" t="s">
+      <c r="B74" s="23" t="s">
         <v>465</v>
       </c>
-      <c r="C69" s="20" t="s">
-[...8 lines deleted...]
-      <c r="F69" s="8" t="s">
+      <c r="C74" s="20" t="s">
         <v>466</v>
       </c>
-      <c r="G69" s="20" t="s">
+      <c r="D74" s="23" t="s">
         <v>467</v>
       </c>
-      <c r="H69" s="25">
-[...8 lines deleted...]
-      <c r="K69" s="18" t="s">
+      <c r="E74" s="20" t="s">
         <v>468</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A70" s="20" t="s">
+      <c r="F74" s="8" t="s">
         <v>469</v>
       </c>
-      <c r="B70" s="24" t="s">
+      <c r="G74" s="20" t="s">
         <v>470</v>
       </c>
-      <c r="C70" s="20" t="s">
+      <c r="H74" s="24">
+        <v>42370</v>
+      </c>
+      <c r="I74" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="J74" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="K74" s="18" t="s">
         <v>471</v>
       </c>
-      <c r="D70" s="24" t="s">
-[...90 lines deleted...]
-      <c r="K72" s="18" t="s">
+      <c r="L74" s="20"/>
+    </row>
+    <row r="75" spans="1:12" s="12" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A75" s="12" t="s">
         <v>491</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A73" s="20" t="s">
+      <c r="B75" s="13" t="s">
         <v>492</v>
       </c>
-      <c r="B73" s="26">
-[...2 lines deleted...]
-      <c r="C73" s="20" t="s">
+      <c r="C75" s="12" t="s">
         <v>493</v>
       </c>
-      <c r="D73" s="24" t="s">
+      <c r="D75" s="13" t="s">
+        <v>208</v>
+      </c>
+      <c r="E75" s="12" t="s">
+        <v>86</v>
+      </c>
+      <c r="F75" s="14" t="s">
         <v>494</v>
       </c>
-      <c r="E73" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F73" s="8" t="s">
+      <c r="G75" s="12" t="s">
         <v>495</v>
-      </c>
-[...71 lines deleted...]
-        <v>508</v>
       </c>
       <c r="H75" s="15">
         <v>42370</v>
       </c>
       <c r="I75" s="15">
         <v>45174</v>
       </c>
       <c r="J75" s="12" t="s">
         <v>19</v>
       </c>
-      <c r="K75" s="29"/>
-[...1 lines deleted...]
-    <row r="76" spans="1:11" s="12" customFormat="1" hidden="1" x14ac:dyDescent="0.35">
+      <c r="K75" s="27"/>
+      <c r="L75" s="20"/>
+    </row>
+    <row r="76" spans="1:12" s="12" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="A76" s="12" t="s">
-        <v>509</v>
+        <v>496</v>
       </c>
       <c r="B76" s="13" t="s">
-        <v>510</v>
+        <v>497</v>
       </c>
       <c r="C76" s="12" t="s">
-        <v>511</v>
+        <v>498</v>
       </c>
       <c r="D76" s="13" t="s">
-        <v>512</v>
+        <v>499</v>
       </c>
       <c r="E76" s="12" t="s">
-        <v>513</v>
-[...2 lines deleted...]
-        <v>514</v>
+        <v>500</v>
+      </c>
+      <c r="F76" s="26" t="s">
+        <v>501</v>
       </c>
       <c r="H76" s="15">
         <v>42370</v>
       </c>
       <c r="I76" s="15">
         <v>44561</v>
       </c>
-      <c r="K76" s="29"/>
-[...1 lines deleted...]
-    <row r="77" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="K76" s="27"/>
+      <c r="L76" s="20"/>
+    </row>
+    <row r="77" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A77" s="20" t="s">
-        <v>515</v>
-[...2 lines deleted...]
-        <v>516</v>
+        <v>472</v>
+      </c>
+      <c r="B77" s="23" t="s">
+        <v>473</v>
       </c>
       <c r="C77" s="20" t="s">
-        <v>517</v>
-[...2 lines deleted...]
-        <v>518</v>
+        <v>474</v>
+      </c>
+      <c r="D77" s="23" t="s">
+        <v>475</v>
       </c>
       <c r="E77" s="20" t="s">
-        <v>519</v>
+        <v>201</v>
       </c>
       <c r="F77" s="8" t="s">
-        <v>520</v>
+        <v>476</v>
       </c>
       <c r="G77" s="20" t="s">
-        <v>521</v>
-[...4 lines deleted...]
-      <c r="I77" s="25" t="s">
+        <v>477</v>
+      </c>
+      <c r="H77" s="24">
+        <v>42370</v>
+      </c>
+      <c r="I77" s="24" t="s">
         <v>18</v>
       </c>
       <c r="J77" s="20" t="s">
         <v>19</v>
       </c>
       <c r="K77" s="18" t="s">
-        <v>522</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:11" s="12" customFormat="1" hidden="1" x14ac:dyDescent="0.35">
+        <v>478</v>
+      </c>
+      <c r="L77" s="20"/>
+    </row>
+    <row r="78" spans="1:12" s="12" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="A78" s="12" t="s">
-        <v>523</v>
+        <v>510</v>
       </c>
       <c r="B78" s="13" t="s">
-        <v>524</v>
+        <v>511</v>
       </c>
       <c r="C78" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D78" s="13" t="s">
         <v>24</v>
       </c>
       <c r="E78" s="12" t="s">
         <v>25</v>
       </c>
       <c r="F78" s="14"/>
       <c r="G78" s="12" t="s">
         <v>26</v>
       </c>
       <c r="H78" s="15">
         <v>42370</v>
       </c>
       <c r="I78" s="15">
         <v>46022</v>
       </c>
       <c r="J78" s="12" t="s">
         <v>19</v>
       </c>
-      <c r="K78" s="32" t="s">
+      <c r="K78" s="30" t="s">
+        <v>512</v>
+      </c>
+      <c r="L78" s="20"/>
+    </row>
+    <row r="79" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A79" s="20" t="s">
+        <v>479</v>
+      </c>
+      <c r="B79" s="25">
+        <v>7601003851465</v>
+      </c>
+      <c r="C79" s="20" t="s">
+        <v>480</v>
+      </c>
+      <c r="D79" s="23" t="s">
+        <v>481</v>
+      </c>
+      <c r="E79" s="20" t="s">
+        <v>78</v>
+      </c>
+      <c r="F79" s="8" t="s">
+        <v>482</v>
+      </c>
+      <c r="G79" s="20" t="s">
+        <v>483</v>
+      </c>
+      <c r="H79" s="24">
+        <v>42370</v>
+      </c>
+      <c r="I79" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="J79" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="K79" s="18" t="s">
+        <v>484</v>
+      </c>
+      <c r="L79" s="20"/>
+    </row>
+    <row r="80" spans="1:12" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A80" s="20" t="s">
+        <v>485</v>
+      </c>
+      <c r="B80" s="23" t="s">
+        <v>486</v>
+      </c>
+      <c r="C80" s="20" t="s">
+        <v>487</v>
+      </c>
+      <c r="D80" s="23" t="s">
+        <v>475</v>
+      </c>
+      <c r="E80" s="20" t="s">
+        <v>201</v>
+      </c>
+      <c r="F80" s="8" t="s">
+        <v>488</v>
+      </c>
+      <c r="G80" s="20" t="s">
+        <v>489</v>
+      </c>
+      <c r="H80" s="24">
+        <v>42370</v>
+      </c>
+      <c r="I80" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="J80" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="K80" s="18" t="s">
+        <v>490</v>
+      </c>
+      <c r="L80" s="20"/>
+    </row>
+    <row r="81" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A81" s="20" t="s">
+        <v>502</v>
+      </c>
+      <c r="B81" s="23" t="s">
+        <v>503</v>
+      </c>
+      <c r="C81" s="20" t="s">
+        <v>504</v>
+      </c>
+      <c r="D81" s="23" t="s">
+        <v>505</v>
+      </c>
+      <c r="E81" s="20" t="s">
+        <v>506</v>
+      </c>
+      <c r="F81" s="8" t="s">
+        <v>507</v>
+      </c>
+      <c r="G81" s="20" t="s">
+        <v>508</v>
+      </c>
+      <c r="H81" s="24">
+        <v>42370</v>
+      </c>
+      <c r="I81" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="J81" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="K81" s="18" t="s">
+        <v>509</v>
+      </c>
+      <c r="L81" s="20"/>
+    </row>
+    <row r="82" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A82" s="20" t="s">
+        <v>513</v>
+      </c>
+      <c r="B82" s="23" t="s">
+        <v>514</v>
+      </c>
+      <c r="C82" s="20" t="s">
+        <v>515</v>
+      </c>
+      <c r="D82" s="23" t="s">
+        <v>516</v>
+      </c>
+      <c r="E82" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="F82" s="8" t="s">
+        <v>517</v>
+      </c>
+      <c r="G82" s="20" t="s">
+        <v>518</v>
+      </c>
+      <c r="H82" s="24">
+        <v>42370</v>
+      </c>
+      <c r="I82" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="J82" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="K82" s="18" t="s">
+        <v>519</v>
+      </c>
+      <c r="L82" s="20"/>
+    </row>
+    <row r="83" spans="1:12" s="16" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A83" s="16" t="s">
+        <v>520</v>
+      </c>
+      <c r="B83" s="37" t="s">
+        <v>521</v>
+      </c>
+      <c r="C83" s="16" t="s">
+        <v>522</v>
+      </c>
+      <c r="D83" s="37" t="s">
+        <v>523</v>
+      </c>
+      <c r="E83" s="16" t="s">
+        <v>524</v>
+      </c>
+      <c r="F83" s="38" t="s">
         <v>525</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A79" s="20" t="s">
+      <c r="G83" s="16" t="s">
         <v>526</v>
       </c>
-      <c r="B79" s="24" t="s">
+      <c r="H83" s="39">
+        <v>42370</v>
+      </c>
+      <c r="I83" s="39">
+        <v>45728</v>
+      </c>
+      <c r="J83" s="16" t="s">
+        <v>19</v>
+      </c>
+      <c r="K83" s="40"/>
+    </row>
+    <row r="84" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A84" s="20" t="s">
         <v>527</v>
       </c>
-      <c r="C79" s="20" t="s">
+      <c r="B84" s="23" t="s">
         <v>528</v>
       </c>
-      <c r="D79" s="24" t="s">
+      <c r="C84" s="20" t="s">
         <v>529</v>
       </c>
-      <c r="E79" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F79" s="8" t="s">
+      <c r="D84" s="23" t="s">
+        <v>438</v>
+      </c>
+      <c r="E84" s="20" t="s">
+        <v>439</v>
+      </c>
+      <c r="F84" s="8" t="s">
         <v>530</v>
       </c>
-      <c r="G79" s="20" t="s">
+      <c r="G84" s="20" t="s">
         <v>531</v>
       </c>
-      <c r="H79" s="25">
-[...8 lines deleted...]
-      <c r="K79" s="18" t="s">
+      <c r="H84" s="24">
+        <v>42370</v>
+      </c>
+      <c r="I84" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="J84" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="K84" s="18" t="s">
         <v>532</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A80" s="20" t="s">
+      <c r="L84" s="20"/>
+    </row>
+    <row r="85" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A85" s="20" t="s">
         <v>533</v>
       </c>
-      <c r="B80" s="24" t="s">
+      <c r="B85" s="25">
+        <v>7601009548192</v>
+      </c>
+      <c r="C85" s="20" t="s">
         <v>534</v>
       </c>
-      <c r="C80" s="20" t="s">
+      <c r="D85" s="23">
+        <v>1020</v>
+      </c>
+      <c r="E85" s="20" t="s">
         <v>535</v>
       </c>
-      <c r="D80" s="24" t="s">
+      <c r="F85" s="8" t="s">
         <v>536</v>
       </c>
-      <c r="E80" s="20" t="s">
+      <c r="G85" s="20" t="s">
         <v>537</v>
       </c>
-      <c r="F80" s="8" t="s">
+      <c r="H85" s="24">
+        <v>46085</v>
+      </c>
+      <c r="I85" s="24"/>
+      <c r="J85" s="20" t="s">
+        <v>390</v>
+      </c>
+      <c r="K85" s="20" t="s">
         <v>538</v>
       </c>
-      <c r="G80" s="20" t="s">
+      <c r="L85" s="20"/>
+    </row>
+    <row r="86" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A86" s="20" t="s">
         <v>539</v>
       </c>
-      <c r="H80" s="25">
-[...11 lines deleted...]
-      <c r="A81" s="20" t="s">
+      <c r="B86" s="23" t="s">
         <v>540</v>
       </c>
-      <c r="B81" s="24" t="s">
+      <c r="C86" s="20" t="s">
         <v>541</v>
       </c>
-      <c r="C81" s="20" t="s">
+      <c r="D86" s="23" t="s">
         <v>542</v>
       </c>
-      <c r="D81" s="24" t="s">
-[...5 lines deleted...]
-      <c r="F81" s="8" t="s">
+      <c r="E86" s="20" t="s">
         <v>543</v>
       </c>
-      <c r="G81" s="20" t="s">
+      <c r="F86" s="8" t="s">
         <v>544</v>
       </c>
-      <c r="H81" s="25">
-[...8 lines deleted...]
-      <c r="K81" s="18" t="s">
+      <c r="G86" s="20" t="s">
         <v>545</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A82" s="20" t="s">
+      <c r="H86" s="24">
+        <v>42370</v>
+      </c>
+      <c r="I86" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="J86" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="K86" s="18" t="s">
         <v>546</v>
       </c>
-      <c r="B82" s="26">
-[...2 lines deleted...]
-      <c r="C82" s="20" t="s">
+      <c r="L86" s="20"/>
+    </row>
+    <row r="87" spans="1:12" s="36" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A87" s="20" t="s">
         <v>547</v>
       </c>
-      <c r="D82" s="24">
-[...2 lines deleted...]
-      <c r="E82" s="20" t="s">
+      <c r="B87" s="23" t="s">
         <v>548</v>
       </c>
-      <c r="F82" s="8" t="s">
+      <c r="C87" s="20" t="s">
         <v>549</v>
       </c>
-      <c r="G82" s="20" t="s">
+      <c r="D87" s="23" t="s">
         <v>550</v>
       </c>
-      <c r="H82" s="25">
-[...6 lines deleted...]
-      <c r="K82" s="20" t="s">
+      <c r="E87" s="20" t="s">
         <v>551</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A83" s="20" t="s">
+      <c r="F87" s="8" t="s">
         <v>552</v>
       </c>
-      <c r="B83" s="24" t="s">
+      <c r="G87" s="20" t="s">
         <v>553</v>
       </c>
-      <c r="C83" s="20" t="s">
+      <c r="H87" s="24">
+        <v>42370</v>
+      </c>
+      <c r="I87" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="J87" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="K87" s="18" t="s">
         <v>554</v>
       </c>
-      <c r="D83" s="24" t="s">
+      <c r="L87" s="20"/>
+    </row>
+    <row r="88" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A88" s="20" t="s">
         <v>555</v>
       </c>
-      <c r="E83" s="20" t="s">
+      <c r="B88" s="23" t="s">
         <v>556</v>
       </c>
-      <c r="F83" s="8" t="s">
+      <c r="C88" s="20" t="s">
         <v>557</v>
       </c>
-      <c r="G83" s="20" t="s">
+      <c r="D88" s="23" t="s">
         <v>558</v>
       </c>
-      <c r="H83" s="25">
-[...8 lines deleted...]
-      <c r="K83" s="18" t="s">
+      <c r="E88" s="20" t="s">
         <v>559</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A84" s="20" t="s">
+      <c r="F88" s="8" t="s">
         <v>560</v>
       </c>
-      <c r="B84" s="24" t="s">
+      <c r="G88" s="20" t="s">
         <v>561</v>
       </c>
-      <c r="C84" s="20" t="s">
+      <c r="H88" s="24">
+        <v>42370</v>
+      </c>
+      <c r="I88" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="J88" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="K88" s="18" t="s">
         <v>562</v>
       </c>
-      <c r="D84" s="24" t="s">
-[...40 lines deleted...]
-      <c r="F85" s="8" t="s">
+      <c r="L88" s="20"/>
+    </row>
+    <row r="89" spans="1:12" s="12" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A89" s="12" t="s">
         <v>573</v>
       </c>
-      <c r="G85" s="20" t="s">
+      <c r="B89" s="13" t="s">
         <v>574</v>
       </c>
-      <c r="H85" s="25">
-[...8 lines deleted...]
-      <c r="K85" s="18" t="s">
+      <c r="C89" s="12" t="s">
         <v>575</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A86" s="20" t="s">
+      <c r="D89" s="13" t="s">
         <v>576</v>
       </c>
-      <c r="B86" s="26">
-[...2 lines deleted...]
-      <c r="C86" s="20" t="s">
+      <c r="E89" s="12" t="s">
         <v>577</v>
       </c>
-      <c r="D86" s="24" t="s">
+      <c r="F89" s="14" t="s">
         <v>578</v>
       </c>
-      <c r="E86" s="20" t="s">
-[...5 lines deleted...]
-      <c r="G86" s="20" t="s">
+      <c r="G89" s="12" t="s">
         <v>579</v>
-      </c>
-[...95 lines deleted...]
-        <v>595</v>
       </c>
       <c r="H89" s="15">
         <v>42370</v>
       </c>
       <c r="I89" s="15">
         <v>46022</v>
       </c>
       <c r="J89" s="12" t="s">
         <v>19</v>
       </c>
-      <c r="K89" s="29"/>
-[...1 lines deleted...]
-    <row r="90" spans="1:11" s="12" customFormat="1" hidden="1" x14ac:dyDescent="0.35">
+      <c r="K89" s="27"/>
+      <c r="L89" s="20"/>
+    </row>
+    <row r="90" spans="1:12" s="12" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="A90" s="12" t="s">
-        <v>596</v>
+        <v>580</v>
       </c>
       <c r="B90" s="13" t="s">
-        <v>597</v>
+        <v>581</v>
       </c>
       <c r="C90" s="12" t="s">
-        <v>598</v>
+        <v>582</v>
       </c>
       <c r="D90" s="13" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="E90" s="12" t="s">
-        <v>132</v>
-[...2 lines deleted...]
-        <v>599</v>
+        <v>130</v>
+      </c>
+      <c r="F90" s="26" t="s">
+        <v>583</v>
       </c>
       <c r="H90" s="15">
         <v>42370</v>
       </c>
       <c r="I90" s="15">
         <v>44561</v>
       </c>
-      <c r="K90" s="29"/>
-[...1 lines deleted...]
-    <row r="91" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="K90" s="27"/>
+      <c r="L90" s="20"/>
+    </row>
+    <row r="91" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A91" s="20" t="s">
-        <v>600</v>
-[...2 lines deleted...]
-        <v>601</v>
+        <v>584</v>
+      </c>
+      <c r="B91" s="23" t="s">
+        <v>585</v>
       </c>
       <c r="C91" s="20" t="s">
-        <v>602</v>
-[...2 lines deleted...]
-        <v>603</v>
+        <v>586</v>
+      </c>
+      <c r="D91" s="23" t="s">
+        <v>587</v>
       </c>
       <c r="E91" s="20" t="s">
         <v>25</v>
       </c>
       <c r="F91" s="8" t="s">
-        <v>604</v>
+        <v>588</v>
       </c>
       <c r="G91" s="20" t="s">
-        <v>605</v>
-[...4 lines deleted...]
-      <c r="I91" s="25" t="s">
+        <v>589</v>
+      </c>
+      <c r="H91" s="24">
+        <v>42370</v>
+      </c>
+      <c r="I91" s="24" t="s">
         <v>18</v>
       </c>
       <c r="J91" s="20" t="s">
         <v>19</v>
       </c>
       <c r="K91" s="18" t="s">
-        <v>606</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:11" x14ac:dyDescent="0.35">
+        <v>590</v>
+      </c>
+      <c r="L91" s="20"/>
+    </row>
+    <row r="92" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A92" s="20" t="s">
-        <v>607</v>
-[...2 lines deleted...]
-        <v>608</v>
+        <v>591</v>
+      </c>
+      <c r="B92" s="23" t="s">
+        <v>592</v>
       </c>
       <c r="C92" s="20" t="s">
-        <v>609</v>
-[...2 lines deleted...]
-        <v>610</v>
+        <v>593</v>
+      </c>
+      <c r="D92" s="23" t="s">
+        <v>594</v>
       </c>
       <c r="E92" s="20" t="s">
         <v>15</v>
       </c>
       <c r="F92" s="8" t="s">
+        <v>595</v>
+      </c>
+      <c r="G92" s="20" t="s">
+        <v>596</v>
+      </c>
+      <c r="H92" s="24">
+        <v>42370</v>
+      </c>
+      <c r="I92" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="J92" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="K92" s="18" t="s">
+        <v>597</v>
+      </c>
+      <c r="L92" s="20"/>
+    </row>
+    <row r="93" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A93" s="20" t="s">
+        <v>598</v>
+      </c>
+      <c r="B93" s="23" t="s">
+        <v>599</v>
+      </c>
+      <c r="C93" s="20" t="s">
+        <v>600</v>
+      </c>
+      <c r="D93" s="23" t="s">
+        <v>601</v>
+      </c>
+      <c r="E93" s="20" t="s">
+        <v>602</v>
+      </c>
+      <c r="F93" s="8" t="s">
+        <v>603</v>
+      </c>
+      <c r="G93" s="20" t="s">
+        <v>604</v>
+      </c>
+      <c r="H93" s="24">
+        <v>42370</v>
+      </c>
+      <c r="I93" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="J93" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="K93" s="18" t="s">
+        <v>605</v>
+      </c>
+      <c r="L93" s="20"/>
+    </row>
+    <row r="94" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A94" s="20" t="s">
+        <v>606</v>
+      </c>
+      <c r="B94" s="23" t="s">
+        <v>607</v>
+      </c>
+      <c r="C94" s="20" t="s">
+        <v>608</v>
+      </c>
+      <c r="D94" s="23" t="s">
+        <v>609</v>
+      </c>
+      <c r="E94" s="20" t="s">
+        <v>610</v>
+      </c>
+      <c r="F94" s="8" t="s">
         <v>611</v>
       </c>
-      <c r="G92" s="20" t="s">
+      <c r="G94" s="20" t="s">
         <v>612</v>
       </c>
-      <c r="H92" s="25">
-[...8 lines deleted...]
-      <c r="K92" s="18" t="s">
+      <c r="H94" s="24">
+        <v>42370</v>
+      </c>
+      <c r="I94" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="J94" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="K94" s="18" t="s">
         <v>613</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A93" s="20" t="s">
+      <c r="L94" s="20"/>
+    </row>
+    <row r="95" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A95" s="20" t="s">
         <v>614</v>
       </c>
-      <c r="B93" s="24" t="s">
+      <c r="B95" s="23" t="s">
         <v>615</v>
       </c>
-      <c r="C93" s="20" t="s">
+      <c r="C95" s="20" t="s">
         <v>616</v>
       </c>
-      <c r="D93" s="24" t="s">
+      <c r="D95" s="23" t="s">
+        <v>550</v>
+      </c>
+      <c r="E95" s="20" t="s">
+        <v>551</v>
+      </c>
+      <c r="F95" s="8" t="s">
         <v>617</v>
       </c>
-      <c r="E93" s="20" t="s">
+      <c r="G95" s="20" t="s">
         <v>618</v>
       </c>
-      <c r="F93" s="8" t="s">
+      <c r="H95" s="24">
+        <v>42370</v>
+      </c>
+      <c r="I95" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="J95" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="K95" s="18" t="s">
         <v>619</v>
       </c>
-      <c r="G93" s="20" t="s">
+      <c r="L95" s="20"/>
+    </row>
+    <row r="96" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A96" s="20" t="s">
         <v>620</v>
       </c>
-      <c r="H93" s="25">
-[...8 lines deleted...]
-      <c r="K93" s="18" t="s">
+      <c r="B96" s="23" t="s">
         <v>621</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A94" s="20" t="s">
+      <c r="C96" s="20" t="s">
         <v>622</v>
       </c>
-      <c r="B94" s="24" t="s">
+      <c r="D96" s="23" t="s">
+        <v>274</v>
+      </c>
+      <c r="E96" s="20" t="s">
+        <v>275</v>
+      </c>
+      <c r="F96" s="8" t="s">
         <v>623</v>
       </c>
-      <c r="C94" s="20" t="s">
+      <c r="G96" s="20" t="s">
         <v>624</v>
       </c>
-      <c r="D94" s="24" t="s">
+      <c r="H96" s="24">
+        <v>42370</v>
+      </c>
+      <c r="I96" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="J96" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="K96" s="18" t="s">
         <v>625</v>
       </c>
-      <c r="E94" s="20" t="s">
+      <c r="L96" s="20"/>
+    </row>
+    <row r="97" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A97" s="20" t="s">
         <v>626</v>
       </c>
-      <c r="F94" s="8" t="s">
+      <c r="B97" s="23" t="s">
         <v>627</v>
       </c>
-      <c r="G94" s="20" t="s">
+      <c r="C97" s="20" t="s">
         <v>628</v>
       </c>
-      <c r="H94" s="25">
-[...8 lines deleted...]
-      <c r="K94" s="18" t="s">
+      <c r="D97" s="23" t="s">
         <v>629</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A95" s="20" t="s">
+      <c r="E97" s="20" t="s">
         <v>630</v>
       </c>
-      <c r="B95" s="24" t="s">
+      <c r="F97" s="8" t="s">
         <v>631</v>
       </c>
-      <c r="C95" s="20" t="s">
+      <c r="G97" s="20" t="s">
         <v>632</v>
       </c>
-      <c r="D95" s="24" t="s">
-[...5 lines deleted...]
-      <c r="F95" s="8" t="s">
+      <c r="H97" s="24">
+        <v>42370</v>
+      </c>
+      <c r="I97" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="J97" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="K97" s="18" t="s">
         <v>633</v>
       </c>
-      <c r="G95" s="20" t="s">
+      <c r="L97" s="20"/>
+    </row>
+    <row r="98" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A98" s="20" t="s">
         <v>634</v>
       </c>
-      <c r="H95" s="25">
-[...8 lines deleted...]
-      <c r="K95" s="18" t="s">
+      <c r="B98" s="23" t="s">
         <v>635</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A96" s="20" t="s">
+      <c r="C98" s="20" t="s">
         <v>636</v>
       </c>
-      <c r="B96" s="24" t="s">
+      <c r="D98" s="23" t="s">
         <v>637</v>
       </c>
-      <c r="C96" s="20" t="s">
+      <c r="E98" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="F98" s="8" t="s">
         <v>638</v>
       </c>
-      <c r="D96" s="24" t="s">
-[...5 lines deleted...]
-      <c r="F96" s="8" t="s">
+      <c r="G98" s="20" t="s">
         <v>639</v>
       </c>
-      <c r="G96" s="20" t="s">
+      <c r="H98" s="24">
+        <v>42370</v>
+      </c>
+      <c r="I98" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="J98" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="K98" s="18" t="s">
         <v>640</v>
       </c>
-      <c r="H96" s="25">
-[...8 lines deleted...]
-      <c r="K96" s="18" t="s">
+      <c r="L98" s="20"/>
+    </row>
+    <row r="99" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A99" s="20" t="s">
         <v>641</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A97" s="20" t="s">
+      <c r="B99" s="23" t="s">
         <v>642</v>
       </c>
-      <c r="B97" s="24" t="s">
+      <c r="C99" s="20" t="s">
         <v>643</v>
       </c>
-      <c r="C97" s="20" t="s">
+      <c r="D99" s="23" t="s">
+        <v>121</v>
+      </c>
+      <c r="E99" s="20" t="s">
+        <v>122</v>
+      </c>
+      <c r="F99" s="8" t="s">
+        <v>808</v>
+      </c>
+      <c r="G99" s="20" t="s">
         <v>644</v>
       </c>
-      <c r="D97" s="24" t="s">
+      <c r="H99" s="24">
+        <v>42370</v>
+      </c>
+      <c r="I99" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="J99" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="K99" s="18" t="s">
         <v>645</v>
       </c>
-      <c r="E97" s="20" t="s">
+      <c r="L99" s="20"/>
+    </row>
+    <row r="100" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A100" s="20" t="s">
         <v>646</v>
       </c>
-      <c r="F97" s="8" t="s">
+      <c r="B100" s="23" t="s">
         <v>647</v>
       </c>
-      <c r="G97" s="20" t="s">
+      <c r="C100" s="20" t="s">
         <v>648</v>
       </c>
-      <c r="H97" s="25">
-[...8 lines deleted...]
-      <c r="K97" s="18" t="s">
+      <c r="D100" s="23" t="s">
         <v>649</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A98" s="20" t="s">
+      <c r="E100" s="20" t="s">
         <v>650</v>
       </c>
-      <c r="B98" s="24" t="s">
+      <c r="F100" s="8" t="s">
         <v>651</v>
       </c>
-      <c r="C98" s="20" t="s">
+      <c r="G100" s="20" t="s">
         <v>652</v>
       </c>
-      <c r="D98" s="24" t="s">
+      <c r="H100" s="24">
+        <v>42370</v>
+      </c>
+      <c r="I100" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="J100" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="K100" s="18" t="s">
         <v>653</v>
       </c>
-      <c r="E98" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F98" s="8" t="s">
+      <c r="L100" s="20"/>
+    </row>
+    <row r="101" spans="1:12" s="12" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A101" s="12" t="s">
         <v>654</v>
       </c>
-      <c r="G98" s="20" t="s">
+      <c r="B101" s="13" t="s">
         <v>655</v>
       </c>
-      <c r="H98" s="25">
-[...8 lines deleted...]
-      <c r="K98" s="18" t="s">
+      <c r="C101" s="12" t="s">
         <v>656</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A99" s="20" t="s">
+      <c r="D101" s="13" t="s">
         <v>657</v>
       </c>
-      <c r="B99" s="24" t="s">
+      <c r="E101" s="12" t="s">
         <v>658</v>
       </c>
-      <c r="C99" s="20" t="s">
+      <c r="F101" s="29" t="s">
         <v>659</v>
-      </c>
-[...77 lines deleted...]
-        <v>675</v>
       </c>
       <c r="H101" s="15">
         <v>42370</v>
       </c>
       <c r="I101" s="15">
         <v>44561</v>
       </c>
-      <c r="K101" s="29"/>
-[...1 lines deleted...]
-    <row r="102" spans="1:11" s="12" customFormat="1" hidden="1" x14ac:dyDescent="0.35">
+      <c r="K101" s="27"/>
+      <c r="L101" s="20"/>
+    </row>
+    <row r="102" spans="1:12" s="12" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="A102" s="12" t="s">
-        <v>676</v>
+        <v>660</v>
       </c>
       <c r="B102" s="13" t="s">
-        <v>677</v>
+        <v>661</v>
       </c>
       <c r="C102" s="12" t="s">
-        <v>678</v>
+        <v>662</v>
       </c>
       <c r="D102" s="13" t="s">
         <v>14</v>
       </c>
       <c r="E102" s="12" t="s">
         <v>15</v>
       </c>
-      <c r="F102" s="33" t="s">
-        <v>679</v>
+      <c r="F102" s="31" t="s">
+        <v>663</v>
       </c>
       <c r="H102" s="15">
         <v>42370</v>
       </c>
       <c r="I102" s="15">
         <v>45230</v>
       </c>
-      <c r="K102" s="29"/>
-[...1 lines deleted...]
-    <row r="103" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="K102" s="27"/>
+      <c r="L102" s="20"/>
+    </row>
+    <row r="103" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A103" s="20" t="s">
+        <v>664</v>
+      </c>
+      <c r="B103" s="23" t="s">
+        <v>665</v>
+      </c>
+      <c r="C103" s="20" t="s">
+        <v>666</v>
+      </c>
+      <c r="D103" s="23">
+        <v>9220</v>
+      </c>
+      <c r="E103" s="20" t="s">
+        <v>667</v>
+      </c>
+      <c r="F103" s="8" t="s">
+        <v>453</v>
+      </c>
+      <c r="G103" s="20" t="s">
+        <v>668</v>
+      </c>
+      <c r="H103" s="24">
+        <v>42370</v>
+      </c>
+      <c r="I103" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="J103" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="K103" s="19" t="s">
+        <v>669</v>
+      </c>
+      <c r="L103" s="20"/>
+    </row>
+    <row r="104" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A104" s="20" t="s">
+        <v>670</v>
+      </c>
+      <c r="B104" s="23" t="s">
+        <v>671</v>
+      </c>
+      <c r="C104" s="20" t="s">
+        <v>672</v>
+      </c>
+      <c r="D104" s="23" t="s">
+        <v>673</v>
+      </c>
+      <c r="E104" s="20" t="s">
+        <v>674</v>
+      </c>
+      <c r="F104" s="8" t="s">
+        <v>675</v>
+      </c>
+      <c r="G104" s="20" t="s">
+        <v>676</v>
+      </c>
+      <c r="H104" s="24">
+        <v>42370</v>
+      </c>
+      <c r="I104" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="J104" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="K104" s="18" t="s">
+        <v>677</v>
+      </c>
+      <c r="L104" s="20"/>
+    </row>
+    <row r="105" spans="1:12" s="12" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A105" s="12" t="s">
+        <v>678</v>
+      </c>
+      <c r="B105" s="13" t="s">
+        <v>679</v>
+      </c>
+      <c r="C105" s="12" t="s">
         <v>680</v>
       </c>
-      <c r="B103" s="24" t="s">
+      <c r="D105" s="13" t="s">
         <v>681</v>
-      </c>
-[...74 lines deleted...]
-        <v>697</v>
       </c>
       <c r="E105" s="12" t="s">
         <v>15</v>
       </c>
-      <c r="F105" s="28" t="s">
-        <v>57</v>
+      <c r="F105" s="26" t="s">
+        <v>55</v>
       </c>
       <c r="H105" s="15">
         <v>42370</v>
       </c>
       <c r="I105" s="15">
         <v>44561</v>
       </c>
-      <c r="K105" s="29"/>
-[...1 lines deleted...]
-    <row r="106" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="K105" s="27"/>
+      <c r="L105" s="20"/>
+    </row>
+    <row r="106" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A106" s="20" t="s">
-        <v>698</v>
-[...2 lines deleted...]
-        <v>699</v>
+        <v>682</v>
+      </c>
+      <c r="B106" s="23" t="s">
+        <v>683</v>
       </c>
       <c r="C106" s="20" t="s">
-        <v>700</v>
-[...2 lines deleted...]
-        <v>701</v>
+        <v>684</v>
+      </c>
+      <c r="D106" s="23" t="s">
+        <v>685</v>
       </c>
       <c r="E106" s="20" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="F106" s="8" t="s">
-        <v>702</v>
+        <v>686</v>
       </c>
       <c r="G106" s="20" t="s">
-        <v>703</v>
-[...4 lines deleted...]
-      <c r="I106" s="25" t="s">
+        <v>687</v>
+      </c>
+      <c r="H106" s="24">
+        <v>42370</v>
+      </c>
+      <c r="I106" s="24" t="s">
         <v>18</v>
       </c>
       <c r="J106" s="20" t="s">
         <v>19</v>
       </c>
       <c r="K106" s="18" t="s">
-        <v>704</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:11" s="12" customFormat="1" hidden="1" x14ac:dyDescent="0.35">
+        <v>688</v>
+      </c>
+      <c r="L106" s="20"/>
+    </row>
+    <row r="107" spans="1:12" s="12" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="A107" s="12" t="s">
-        <v>705</v>
+        <v>689</v>
       </c>
       <c r="B107" s="13" t="s">
-        <v>706</v>
+        <v>690</v>
       </c>
       <c r="C107" s="12" t="s">
         <v>18</v>
       </c>
       <c r="D107" s="13" t="s">
         <v>18</v>
       </c>
       <c r="E107" s="12" t="s">
         <v>18</v>
       </c>
-      <c r="F107" s="28" t="s">
-        <v>707</v>
+      <c r="F107" s="26" t="s">
+        <v>691</v>
       </c>
       <c r="H107" s="15">
         <v>42370</v>
       </c>
       <c r="I107" s="15">
         <v>44540</v>
       </c>
-      <c r="K107" s="29"/>
-[...1 lines deleted...]
-    <row r="108" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="K107" s="27"/>
+      <c r="L107" s="20"/>
+    </row>
+    <row r="108" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A108" s="20" t="s">
+        <v>692</v>
+      </c>
+      <c r="B108" s="23" t="s">
+        <v>693</v>
+      </c>
+      <c r="C108" s="20" t="s">
+        <v>694</v>
+      </c>
+      <c r="D108" s="23" t="s">
+        <v>373</v>
+      </c>
+      <c r="E108" s="20" t="s">
+        <v>695</v>
+      </c>
+      <c r="F108" s="8" t="s">
+        <v>802</v>
+      </c>
+      <c r="G108" s="20" t="s">
+        <v>800</v>
+      </c>
+      <c r="H108" s="24">
+        <v>42370</v>
+      </c>
+      <c r="I108" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="J108" s="20" t="s">
+        <v>390</v>
+      </c>
+      <c r="K108" s="18" t="s">
+        <v>696</v>
+      </c>
+      <c r="L108" s="20"/>
+    </row>
+    <row r="109" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A109" s="20" t="s">
+        <v>697</v>
+      </c>
+      <c r="B109" s="23" t="s">
+        <v>698</v>
+      </c>
+      <c r="C109" s="20" t="s">
+        <v>699</v>
+      </c>
+      <c r="D109" s="23" t="s">
+        <v>700</v>
+      </c>
+      <c r="E109" s="20" t="s">
+        <v>701</v>
+      </c>
+      <c r="F109" s="8" t="s">
+        <v>702</v>
+      </c>
+      <c r="G109" s="20" t="s">
+        <v>703</v>
+      </c>
+      <c r="H109" s="24">
+        <v>42370</v>
+      </c>
+      <c r="I109" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="J109" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="K109" s="18" t="s">
+        <v>704</v>
+      </c>
+      <c r="L109" s="20"/>
+    </row>
+    <row r="110" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A110" s="20" t="s">
+        <v>705</v>
+      </c>
+      <c r="B110" s="23" t="s">
+        <v>706</v>
+      </c>
+      <c r="C110" s="20" t="s">
+        <v>707</v>
+      </c>
+      <c r="D110" s="23" t="s">
         <v>708</v>
       </c>
-      <c r="B108" s="24" t="s">
+      <c r="E110" s="20" t="s">
         <v>709</v>
       </c>
-      <c r="C108" s="20" t="s">
+      <c r="F110" s="8" t="s">
         <v>710</v>
       </c>
-      <c r="D108" s="24" t="s">
-[...2 lines deleted...]
-      <c r="E108" s="20" t="s">
+      <c r="G110" s="20" t="s">
         <v>711</v>
       </c>
-      <c r="F108" s="8" t="s">
-[...14 lines deleted...]
-      <c r="K108" s="18" t="s">
+      <c r="H110" s="24">
+        <v>42370</v>
+      </c>
+      <c r="I110" s="24"/>
+      <c r="J110" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="K110" s="18" t="s">
         <v>712</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A109" s="20" t="s">
+      <c r="L110" s="20"/>
+    </row>
+    <row r="111" spans="1:12" s="12" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A111" s="12" t="s">
         <v>713</v>
       </c>
-      <c r="B109" s="24" t="s">
+      <c r="B111" s="13" t="s">
         <v>714</v>
       </c>
-      <c r="C109" s="20" t="s">
+      <c r="C111" s="12" t="s">
         <v>715</v>
       </c>
-      <c r="D109" s="24" t="s">
+      <c r="D111" s="13" t="s">
         <v>716</v>
       </c>
-      <c r="E109" s="20" t="s">
+      <c r="E111" s="12" t="s">
         <v>717</v>
       </c>
-      <c r="F109" s="8" t="s">
-[...67 lines deleted...]
-      <c r="F111" s="28"/>
+      <c r="F111" s="26"/>
       <c r="H111" s="15">
         <v>42370</v>
       </c>
       <c r="I111" s="15">
         <v>44561</v>
       </c>
-      <c r="K111" s="29"/>
-[...1 lines deleted...]
-    <row r="112" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="K111" s="27"/>
+      <c r="L111" s="20"/>
+    </row>
+    <row r="112" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A112" s="20" t="s">
+        <v>718</v>
+      </c>
+      <c r="B112" s="23" t="s">
+        <v>719</v>
+      </c>
+      <c r="C112" s="20" t="s">
+        <v>720</v>
+      </c>
+      <c r="D112" s="23" t="s">
+        <v>721</v>
+      </c>
+      <c r="E112" s="20" t="s">
+        <v>722</v>
+      </c>
+      <c r="F112" s="8" t="s">
+        <v>723</v>
+      </c>
+      <c r="G112" s="20" t="s">
+        <v>724</v>
+      </c>
+      <c r="H112" s="24">
+        <v>42370</v>
+      </c>
+      <c r="I112" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="J112" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="K112" s="18" t="s">
+        <v>725</v>
+      </c>
+      <c r="L112" s="20"/>
+    </row>
+    <row r="113" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A113" s="20" t="s">
+        <v>726</v>
+      </c>
+      <c r="B113" s="23" t="s">
+        <v>727</v>
+      </c>
+      <c r="C113" s="20" t="s">
+        <v>728</v>
+      </c>
+      <c r="D113" s="23" t="s">
+        <v>729</v>
+      </c>
+      <c r="E113" s="20" t="s">
+        <v>730</v>
+      </c>
+      <c r="F113" s="8" t="s">
+        <v>731</v>
+      </c>
+      <c r="G113" s="20" t="s">
+        <v>732</v>
+      </c>
+      <c r="H113" s="24">
+        <v>42370</v>
+      </c>
+      <c r="I113" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="J113" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="K113" s="18" t="s">
+        <v>733</v>
+      </c>
+      <c r="L113" s="20"/>
+    </row>
+    <row r="114" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A114" s="20" t="s">
+        <v>810</v>
+      </c>
+      <c r="B114" s="23" t="s">
         <v>734</v>
       </c>
-      <c r="B112" s="24" t="s">
+      <c r="C114" s="20" t="s">
         <v>735</v>
       </c>
-      <c r="C112" s="20" t="s">
+      <c r="D114" s="23" t="s">
         <v>736</v>
       </c>
-      <c r="D112" s="24" t="s">
+      <c r="E114" s="20" t="s">
         <v>737</v>
       </c>
-      <c r="E112" s="20" t="s">
+      <c r="F114" s="8" t="s">
         <v>738</v>
       </c>
-      <c r="F112" s="8" t="s">
+      <c r="G114" s="20" t="s">
         <v>739</v>
       </c>
-      <c r="G112" s="20" t="s">
+      <c r="H114" s="24">
+        <v>42370</v>
+      </c>
+      <c r="I114" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="J114" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="K114" s="18" t="s">
         <v>740</v>
       </c>
-      <c r="H112" s="25">
-[...8 lines deleted...]
-      <c r="K112" s="18" t="s">
+      <c r="L114" s="20"/>
+    </row>
+    <row r="115" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A115" s="20" t="s">
         <v>741</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A113" s="20" t="s">
+      <c r="B115" s="23" t="s">
         <v>742</v>
       </c>
-      <c r="B113" s="24" t="s">
+      <c r="C115" s="20" t="s">
         <v>743</v>
       </c>
-      <c r="C113" s="20" t="s">
-[...73 lines deleted...]
-        <v>610</v>
+      <c r="D115" s="23" t="s">
+        <v>594</v>
       </c>
       <c r="E115" s="20" t="s">
         <v>15</v>
       </c>
       <c r="F115" s="8" t="s">
-        <v>760</v>
+        <v>744</v>
       </c>
       <c r="G115" s="20" t="s">
-        <v>761</v>
-[...4 lines deleted...]
-      <c r="I115" s="25" t="s">
+        <v>745</v>
+      </c>
+      <c r="H115" s="24">
+        <v>42370</v>
+      </c>
+      <c r="I115" s="24" t="s">
         <v>18</v>
       </c>
       <c r="J115" s="20" t="s">
         <v>19</v>
       </c>
       <c r="K115" s="18" t="s">
-        <v>762</v>
-[...5 lines deleted...]
-    <row r="116" spans="1:13" s="12" customFormat="1" hidden="1" x14ac:dyDescent="0.35">
+        <v>746</v>
+      </c>
+      <c r="L115" s="1" t="s">
+        <v>799</v>
+      </c>
+    </row>
+    <row r="116" spans="1:12" s="12" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="A116" s="12" t="s">
-        <v>763</v>
+        <v>747</v>
       </c>
       <c r="B116" s="13" t="s">
-        <v>764</v>
+        <v>748</v>
       </c>
       <c r="C116" s="12" t="s">
-        <v>765</v>
+        <v>749</v>
       </c>
       <c r="D116" s="13" t="s">
-        <v>766</v>
+        <v>750</v>
       </c>
       <c r="E116" s="12" t="s">
-        <v>767</v>
+        <v>751</v>
       </c>
       <c r="F116" s="14" t="s">
-        <v>675</v>
+        <v>659</v>
       </c>
       <c r="G116" s="12" t="s">
-        <v>768</v>
+        <v>752</v>
       </c>
       <c r="H116" s="15">
         <v>42370</v>
       </c>
       <c r="I116" s="15">
         <v>45291</v>
       </c>
-      <c r="K116" s="29"/>
-[...1 lines deleted...]
-    <row r="117" spans="1:13" s="12" customFormat="1" hidden="1" x14ac:dyDescent="0.35">
+      <c r="K116" s="27"/>
+      <c r="L116" s="20"/>
+    </row>
+    <row r="117" spans="1:12" s="12" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="A117" s="12" t="s">
-        <v>769</v>
+        <v>753</v>
       </c>
       <c r="B117" s="13" t="s">
-        <v>770</v>
+        <v>754</v>
       </c>
       <c r="C117" s="12" t="s">
-        <v>771</v>
+        <v>755</v>
       </c>
       <c r="D117" s="13" t="s">
-        <v>363</v>
+        <v>352</v>
       </c>
       <c r="E117" s="12" t="s">
-        <v>364</v>
+        <v>353</v>
       </c>
       <c r="F117" s="14" t="s">
-        <v>679</v>
+        <v>663</v>
       </c>
       <c r="G117" s="12" t="s">
-        <v>772</v>
+        <v>756</v>
       </c>
       <c r="H117" s="15">
         <v>42370</v>
       </c>
       <c r="I117" s="15">
         <v>45727</v>
       </c>
       <c r="J117" s="12" t="s">
-        <v>401</v>
-[...3 lines deleted...]
-    <row r="118" spans="1:13" s="12" customFormat="1" hidden="1" x14ac:dyDescent="0.35">
+        <v>390</v>
+      </c>
+      <c r="K117" s="27"/>
+      <c r="L117" s="20"/>
+    </row>
+    <row r="118" spans="1:12" s="12" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="A118" s="12" t="s">
-        <v>773</v>
+        <v>757</v>
       </c>
       <c r="B118" s="13" t="s">
-        <v>774</v>
+        <v>758</v>
       </c>
       <c r="C118" s="12" t="s">
         <v>18</v>
       </c>
       <c r="D118" s="13" t="s">
         <v>18</v>
       </c>
       <c r="E118" s="12" t="s">
         <v>18</v>
       </c>
-      <c r="F118" s="28"/>
+      <c r="F118" s="26"/>
       <c r="H118" s="15">
         <v>42370</v>
       </c>
       <c r="I118" s="15">
         <v>44540</v>
       </c>
-      <c r="K118" s="29"/>
-[...1 lines deleted...]
-    <row r="119" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="K118" s="27"/>
+      <c r="L118" s="20"/>
+    </row>
+    <row r="119" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A119" s="20" t="s">
+        <v>759</v>
+      </c>
+      <c r="B119" s="23" t="s">
+        <v>760</v>
+      </c>
+      <c r="C119" s="20" t="s">
+        <v>761</v>
+      </c>
+      <c r="D119" s="23" t="s">
+        <v>129</v>
+      </c>
+      <c r="E119" s="20" t="s">
+        <v>130</v>
+      </c>
+      <c r="F119" s="8" t="s">
+        <v>762</v>
+      </c>
+      <c r="G119" s="20" t="s">
+        <v>763</v>
+      </c>
+      <c r="H119" s="24">
+        <v>42370</v>
+      </c>
+      <c r="I119" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="J119" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="K119" s="18" t="s">
+        <v>764</v>
+      </c>
+      <c r="L119" s="20"/>
+    </row>
+    <row r="120" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A120" s="20" t="s">
+        <v>765</v>
+      </c>
+      <c r="B120" s="23" t="s">
+        <v>766</v>
+      </c>
+      <c r="C120" s="20" t="s">
+        <v>767</v>
+      </c>
+      <c r="D120" s="23" t="s">
+        <v>85</v>
+      </c>
+      <c r="E120" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="F120" s="8" t="s">
+        <v>768</v>
+      </c>
+      <c r="G120" s="20" t="s">
+        <v>769</v>
+      </c>
+      <c r="H120" s="24">
+        <v>42370</v>
+      </c>
+      <c r="I120" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="J120" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="K120" s="18" t="s">
+        <v>770</v>
+      </c>
+      <c r="L120" s="20"/>
+    </row>
+    <row r="121" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A121" s="20" t="s">
+        <v>771</v>
+      </c>
+      <c r="B121" s="23" t="s">
+        <v>772</v>
+      </c>
+      <c r="C121" s="20" t="s">
+        <v>773</v>
+      </c>
+      <c r="D121" s="23" t="s">
+        <v>564</v>
+      </c>
+      <c r="E121" s="20" t="s">
+        <v>58</v>
+      </c>
+      <c r="F121" s="8" t="s">
+        <v>774</v>
+      </c>
+      <c r="G121" s="20" t="s">
         <v>775</v>
       </c>
-      <c r="B119" s="24" t="s">
+      <c r="H121" s="24">
+        <v>42370</v>
+      </c>
+      <c r="I121" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="J121" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="K121" s="18" t="s">
         <v>776</v>
       </c>
-      <c r="C119" s="20" t="s">
+      <c r="L121" s="20"/>
+    </row>
+    <row r="122" spans="1:12" s="16" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A122" s="16" t="s">
+        <v>691</v>
+      </c>
+      <c r="B122" s="37" t="s">
         <v>777</v>
       </c>
-      <c r="D119" s="24" t="s">
-[...5 lines deleted...]
-      <c r="F119" s="8" t="s">
+      <c r="C122" s="16" t="s">
         <v>778</v>
       </c>
-      <c r="G119" s="20" t="s">
+      <c r="D122" s="37" t="s">
         <v>779</v>
       </c>
-      <c r="H119" s="25">
-[...8 lines deleted...]
-      <c r="K119" s="18" t="s">
+      <c r="E122" s="16" t="s">
         <v>780</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A120" s="20" t="s">
+      <c r="F122" s="38" t="s">
         <v>781</v>
       </c>
-      <c r="B120" s="24" t="s">
+      <c r="G122" s="16" t="s">
         <v>782</v>
       </c>
-      <c r="C120" s="20" t="s">
+      <c r="H122" s="39">
+        <v>42370</v>
+      </c>
+      <c r="I122" s="39">
+        <v>45818</v>
+      </c>
+      <c r="J122" s="16" t="s">
+        <v>19</v>
+      </c>
+      <c r="K122" s="40"/>
+    </row>
+    <row r="123" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A123" s="20" t="s">
         <v>783</v>
       </c>
-      <c r="D120" s="24" t="s">
-[...5 lines deleted...]
-      <c r="F120" s="8" t="s">
+      <c r="B123" s="23" t="s">
         <v>784</v>
       </c>
-      <c r="G120" s="20" t="s">
+      <c r="C123" s="20" t="s">
         <v>785</v>
       </c>
-      <c r="H120" s="25">
-[...8 lines deleted...]
-      <c r="K120" s="18" t="s">
+      <c r="D123" s="23" t="s">
         <v>786</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A121" s="20" t="s">
+      <c r="E123" s="20" t="s">
         <v>787</v>
       </c>
-      <c r="B121" s="24" t="s">
+      <c r="F123" s="8" t="s">
         <v>788</v>
       </c>
-      <c r="C121" s="20" t="s">
+      <c r="G123" s="20" t="s">
         <v>789</v>
       </c>
-      <c r="D121" s="24" t="s">
-[...5 lines deleted...]
-      <c r="F121" s="8" t="s">
+      <c r="H123" s="24">
+        <v>42370</v>
+      </c>
+      <c r="I123" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="J123" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="K123" s="18" t="s">
         <v>790</v>
       </c>
-      <c r="G121" s="20" t="s">
+      <c r="L123" s="20"/>
+    </row>
+    <row r="129" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A129" s="11" t="s">
         <v>791</v>
       </c>
-      <c r="H121" s="25">
-[...8 lines deleted...]
-      <c r="K121" s="18" t="s">
+    </row>
+    <row r="130" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A130" t="s">
         <v>792</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B122" s="24" t="s">
+      <c r="B130" s="10" t="s">
         <v>793</v>
       </c>
-      <c r="C122" s="20" t="s">
+      <c r="C130" s="1" t="s">
         <v>794</v>
-      </c>
-[...71 lines deleted...]
-        <v>810</v>
       </c>
       <c r="D130" s="2">
         <v>6039</v>
       </c>
       <c r="E130" s="1" t="s">
-        <v>811</v>
+        <v>795</v>
       </c>
       <c r="F130" s="1" t="s">
-        <v>812</v>
+        <v>796</v>
       </c>
     </row>
   </sheetData>
   <conditionalFormatting sqref="F5">
     <cfRule type="expression" dxfId="3" priority="3">
       <formula>$O5="erfüllt"</formula>
     </cfRule>
     <cfRule type="expression" dxfId="2" priority="4">
       <formula>$O5="in Abklärung"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F50">
     <cfRule type="expression" dxfId="1" priority="1">
       <formula>$O50="erfüllt"</formula>
     </cfRule>
     <cfRule type="expression" dxfId="0" priority="2">
       <formula>$O50="in Abklärung"</formula>
     </cfRule>
   </conditionalFormatting>
   <hyperlinks>
     <hyperlink ref="B130" r:id="rId1" xr:uid="{FE3449CC-E3B0-4416-AA38-719296C1EEFC}"/>
-    <hyperlink ref="K63" r:id="rId2" xr:uid="{DA25E56E-A0E9-4E03-A08D-5DB0E3A94AEA}"/>
+    <hyperlink ref="K59" r:id="rId2" xr:uid="{DA25E56E-A0E9-4E03-A08D-5DB0E3A94AEA}"/>
+    <hyperlink ref="K64" r:id="rId3" xr:uid="{A8CFFFA4-E84E-4839-9597-E44ACD558AFA}"/>
+    <hyperlink ref="K63" r:id="rId4" xr:uid="{1FBF3E0F-46DA-4875-ACC6-0E7E8E378879}"/>
+    <hyperlink ref="K70" r:id="rId5" xr:uid="{9C69721F-21B6-4915-B467-00C43424D21D}"/>
+    <hyperlink ref="K68" r:id="rId6" xr:uid="{8C9B45A4-BF0C-428F-97AD-F69327558130}"/>
+    <hyperlink ref="K67" r:id="rId7" xr:uid="{DD7DB8A0-3788-456E-A9BB-CF4E9A330C80}"/>
+    <hyperlink ref="K69" r:id="rId8" xr:uid="{93163EEE-1F43-4901-AB91-4E413DEEDBFC}"/>
+    <hyperlink ref="K62" r:id="rId9" xr:uid="{3FD27103-5A11-4425-A06A-34B50CBD4FCF}"/>
+    <hyperlink ref="K65" r:id="rId10" xr:uid="{7B5B16FC-9E20-488D-8EB2-29F51830FD70}"/>
+    <hyperlink ref="K66" r:id="rId11" xr:uid="{C8F741E5-7088-4733-8ADF-F1C7AF284F26}"/>
   </hyperlinks>
   <pageMargins left="0.39370078740157483" right="0.41249999999999998" top="0.82677165354330717" bottom="0.56874999999999998" header="0.31496062992125984" footer="0.19685039370078741"/>
-  <pageSetup paperSize="9" scale="79" fitToHeight="0" orientation="landscape" r:id="rId3"/>
+  <pageSetup paperSize="9" scale="78" fitToHeight="0" orientation="landscape" r:id="rId12"/>
   <headerFooter>
     <oddHeader xml:space="preserve">&amp;C&amp;"Arial,Fett"&amp;14&amp;U&amp;K000000Vertragslieferantenliste SVOT Tarifvertrag&amp;"Arial,Standard"&amp;11&amp;U
 Stand &amp;D
 </oddHeader>
     <oddFooter>&amp;R&amp;"Arial,Standard"&amp;10Seite &amp;P von &amp;N</oddFooter>
   </headerFooter>
   <tableParts count="1">
-    <tablePart r:id="rId4"/>
+    <tablePart r:id="rId13"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Bearbeitet xmlns="a985ee2e-431f-416d-8218-4cbed31e9ef4">false</Bearbeitet>
+    <TaxCatchAll xmlns="f4e20c67-38ea-4320-a74f-d908b8ce3f78" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="a985ee2e-431f-416d-8218-4cbed31e9ef4">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <Pfad xmlns="a985ee2e-431f-416d-8218-4cbed31e9ef4" xsi:nil="true"/>
+    <Dispo xmlns="a985ee2e-431f-416d-8218-4cbed31e9ef4" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100BA26F63F57CFC74187305AD06F0CB5DB" ma:contentTypeVersion="24" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="13eb4fce8e478525ade742442c93e9ac">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f4e20c67-38ea-4320-a74f-d908b8ce3f78" xmlns:ns3="a985ee2e-431f-416d-8218-4cbed31e9ef4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53c47cc3b87d7886f813038cae447cdd" ns2:_="" ns3:_="">
     <xsd:import namespace="f4e20c67-38ea-4320-a74f-d908b8ce3f78"/>
     <xsd:import namespace="a985ee2e-431f-416d-8218-4cbed31e9ef4"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
@@ -7822,105 +8002,91 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...12 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{133E920C-4E9D-49DE-9C1B-B7623ED716E1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="a985ee2e-431f-416d-8218-4cbed31e9ef4"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="f4e20c67-38ea-4320-a74f-d908b8ce3f78"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7F4CF907-9861-4B4A-AC34-8A0986929764}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="f4e20c67-38ea-4320-a74f-d908b8ce3f78"/>
     <ds:schemaRef ds:uri="a985ee2e-431f-416d-8218-4cbed31e9ef4"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...15 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AACEB3A7-BBA8-4391-B0BA-72313EAA1364}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
@@ -7937,42 +8103,43 @@
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Sheet0</vt:lpstr>
       <vt:lpstr>Sheet0!Druckbereich</vt:lpstr>
       <vt:lpstr>Sheet0!Drucktitel</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Apache POI</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100BA26F63F57CFC74187305AD06F0CB5DB</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>