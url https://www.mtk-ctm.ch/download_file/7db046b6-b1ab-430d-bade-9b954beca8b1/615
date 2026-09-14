--- v0 (2026-02-01)
+++ v1 (2026-09-14)
@@ -1,130 +1,134 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27928"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30228"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="6" documentId="8_{AE07F9A1-C9BA-49FD-9D45-7276BA93E852}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{8F4F2D8A-4FE0-42F5-986F-8DC74D19FA8B}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{13B529F0-66F6-41C4-8877-8CCFB35D3FAA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10420" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Tabelle1" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="162913" concurrentManualCount="14"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1801" uniqueCount="1180">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1991" uniqueCount="1304">
   <si>
     <t>Vorname</t>
   </si>
   <si>
     <t>PLZ</t>
   </si>
   <si>
     <t>Ort</t>
   </si>
   <si>
     <t>Zusatz</t>
   </si>
   <si>
     <t>Nachname</t>
   </si>
   <si>
     <t>GLN</t>
   </si>
   <si>
-    <t>Aeberhard-Dreher</t>
+    <t>Anderes-Fleischli</t>
+  </si>
+  <si>
+    <t>Praxis für Ernährungsberatung</t>
+  </si>
+  <si>
+    <t>Annemarie</t>
+  </si>
+  <si>
+    <t>8640</t>
+  </si>
+  <si>
+    <t>Rapperswil-Jona</t>
+  </si>
+  <si>
+    <t>André</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>Renée</t>
-[...22 lines deleted...]
-  <si>
     <t>Catherine</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
     <t>Cugy</t>
   </si>
   <si>
+    <t>Andrey</t>
+  </si>
+  <si>
+    <t>Magali</t>
+  </si>
+  <si>
+    <t>74200</t>
+  </si>
+  <si>
+    <t>Thonon-les-Bains</t>
+  </si>
+  <si>
     <t>Angermeier-Huber</t>
   </si>
   <si>
     <t>Maja</t>
   </si>
   <si>
     <t>4702</t>
   </si>
   <si>
     <t>Oensingen</t>
   </si>
   <si>
     <t>Anklin-Dubs</t>
   </si>
   <si>
     <t>Michèle</t>
   </si>
   <si>
     <t>5301</t>
   </si>
   <si>
     <t>Siggenthal Station</t>
   </si>
   <si>
     <t>Ansermet</t>
@@ -165,3020 +169,3368 @@
   <si>
     <t>Augsburger</t>
   </si>
   <si>
     <t>Melanie</t>
   </si>
   <si>
     <t>4123</t>
   </si>
   <si>
     <t>Allschwil</t>
   </si>
   <si>
     <t>Authier</t>
   </si>
   <si>
     <t>Florence</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
     <t>Neuchâtel</t>
   </si>
   <si>
-    <t>Badel</t>
+    <t>Bajac</t>
+  </si>
+  <si>
+    <t>Yasmina</t>
+  </si>
+  <si>
+    <t>1895</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vionnaz </t>
+  </si>
+  <si>
+    <t>Baltissen-Junghans</t>
+  </si>
+  <si>
+    <t>Ines</t>
+  </si>
+  <si>
+    <t>3270</t>
+  </si>
+  <si>
+    <t>Aarberg</t>
+  </si>
+  <si>
+    <t>Bänziger</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Studio della Salute Olivo </t>
+  </si>
+  <si>
+    <t>Erica</t>
+  </si>
+  <si>
+    <t>6652</t>
+  </si>
+  <si>
+    <t>Tegna</t>
+  </si>
+  <si>
+    <t>Barras</t>
+  </si>
+  <si>
+    <t>Lucie</t>
+  </si>
+  <si>
+    <t>1532</t>
+  </si>
+  <si>
+    <t>Fétigny</t>
+  </si>
+  <si>
+    <t>Bassano</t>
+  </si>
+  <si>
+    <t>Michela</t>
+  </si>
+  <si>
+    <t>6600</t>
+  </si>
+  <si>
+    <t>Locarno</t>
+  </si>
+  <si>
+    <t>Battaglia</t>
+  </si>
+  <si>
+    <t>Evelyne</t>
+  </si>
+  <si>
+    <t>6853</t>
+  </si>
+  <si>
+    <t>Ligornetto</t>
+  </si>
+  <si>
+    <t>Beck</t>
+  </si>
+  <si>
+    <t>Julia</t>
+  </si>
+  <si>
+    <t>6004</t>
+  </si>
+  <si>
+    <t>Luzern</t>
+  </si>
+  <si>
+    <t>Belaieff</t>
+  </si>
+  <si>
+    <t>Joëlle</t>
+  </si>
+  <si>
+    <t>1246</t>
+  </si>
+  <si>
+    <t>Corsier</t>
+  </si>
+  <si>
+    <t>Beretti</t>
+  </si>
+  <si>
+    <t>Anna</t>
+  </si>
+  <si>
+    <t>6965</t>
+  </si>
+  <si>
+    <t>Cadro</t>
+  </si>
+  <si>
+    <t>Berger</t>
+  </si>
+  <si>
+    <t>Mélanie</t>
+  </si>
+  <si>
+    <t>1611</t>
+  </si>
+  <si>
+    <t>Le Crêt-près-Semsales</t>
+  </si>
+  <si>
+    <t>Berney</t>
+  </si>
+  <si>
+    <t>Caroline</t>
+  </si>
+  <si>
+    <t>1232</t>
+  </si>
+  <si>
+    <t>Confignon</t>
+  </si>
+  <si>
+    <t>Berrut-Bovard</t>
+  </si>
+  <si>
+    <t>1872</t>
+  </si>
+  <si>
+    <t>Troistorrents</t>
+  </si>
+  <si>
+    <t>Besançon Rieder</t>
+  </si>
+  <si>
+    <t>Nicole</t>
+  </si>
+  <si>
+    <t>4543</t>
+  </si>
+  <si>
+    <t>Deitingen</t>
+  </si>
+  <si>
+    <t>Bianchi</t>
+  </si>
+  <si>
+    <t>Nicoletta</t>
+  </si>
+  <si>
+    <t>1006</t>
+  </si>
+  <si>
+    <t>Lausanne</t>
+  </si>
+  <si>
+    <t>Biedermann</t>
+  </si>
+  <si>
+    <t>Annatina Barbara</t>
+  </si>
+  <si>
+    <t>8207</t>
+  </si>
+  <si>
+    <t>Schaffhausen</t>
+  </si>
+  <si>
+    <t>Binder-Schai</t>
+  </si>
+  <si>
+    <t>Sybille</t>
+  </si>
+  <si>
+    <t>8004</t>
+  </si>
+  <si>
+    <t>Zürich</t>
+  </si>
+  <si>
+    <t>Binggeli-Ellenberger</t>
+  </si>
+  <si>
+    <t>Renée-Catherine</t>
+  </si>
+  <si>
+    <t>3250</t>
+  </si>
+  <si>
+    <t>Lyss</t>
+  </si>
+  <si>
+    <t>Bischof-Schwarz</t>
+  </si>
+  <si>
+    <t>Tanja</t>
+  </si>
+  <si>
+    <t>8307</t>
+  </si>
+  <si>
+    <t>Effretikon</t>
+  </si>
+  <si>
+    <t>Bissig-Glauser</t>
+  </si>
+  <si>
+    <t>4556</t>
+  </si>
+  <si>
+    <t>Aeschi SO</t>
+  </si>
+  <si>
+    <t>Bitter</t>
+  </si>
+  <si>
+    <t>Anita</t>
+  </si>
+  <si>
+    <t>8200</t>
+  </si>
+  <si>
+    <t>Bizzini-Lapadula</t>
+  </si>
+  <si>
+    <t>Alessandra</t>
+  </si>
+  <si>
+    <t>6967</t>
+  </si>
+  <si>
+    <t>Dino</t>
+  </si>
+  <si>
+    <t>Blanc</t>
+  </si>
+  <si>
+    <t>CAD - Conseils en Alimentation et Diététique</t>
+  </si>
+  <si>
+    <t>Barbara</t>
+  </si>
+  <si>
+    <t>1023</t>
+  </si>
+  <si>
+    <t>Crissier</t>
+  </si>
+  <si>
+    <t>Boegeholz</t>
+  </si>
+  <si>
+    <t>Svenja</t>
+  </si>
+  <si>
+    <t>8405</t>
+  </si>
+  <si>
+    <t>Winterthur</t>
+  </si>
+  <si>
+    <t>Bole-du-Chomont</t>
+  </si>
+  <si>
+    <t>Sophie</t>
+  </si>
+  <si>
+    <t>2300</t>
+  </si>
+  <si>
+    <t>La Chaux-de-Fonds</t>
+  </si>
+  <si>
+    <t>Boller Berger</t>
+  </si>
+  <si>
+    <t>Arlette</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3110 </t>
+  </si>
+  <si>
+    <t>Münsingen</t>
+  </si>
+  <si>
+    <t>Bommes</t>
+  </si>
+  <si>
+    <t>Fabia</t>
+  </si>
+  <si>
+    <t>6044</t>
+  </si>
+  <si>
+    <t>Udligenswil</t>
+  </si>
+  <si>
+    <t>Botticelli-Suter</t>
+  </si>
+  <si>
+    <t>Laura Idamis</t>
+  </si>
+  <si>
+    <t>6644</t>
+  </si>
+  <si>
+    <t>Orselina</t>
+  </si>
+  <si>
+    <t>Bovey</t>
+  </si>
+  <si>
+    <t>1814</t>
+  </si>
+  <si>
+    <t>La Tour-de-Peilz</t>
+  </si>
+  <si>
+    <t>Brancato</t>
+  </si>
+  <si>
+    <t>Luana</t>
+  </si>
+  <si>
+    <t>1201</t>
+  </si>
+  <si>
+    <t>Genève</t>
+  </si>
+  <si>
+    <t>Bridel-Albrecht</t>
+  </si>
+  <si>
+    <t>Laurence</t>
+  </si>
+  <si>
+    <t>1966</t>
+  </si>
+  <si>
+    <t>Ayent</t>
+  </si>
+  <si>
+    <t>Brodu</t>
+  </si>
+  <si>
+    <t>Diététicienne, Chargée de programme</t>
+  </si>
+  <si>
+    <t>Nathalie</t>
+  </si>
+  <si>
+    <t>Broillet Chiloeches</t>
+  </si>
+  <si>
+    <t>Céline</t>
+  </si>
+  <si>
+    <t>1700</t>
+  </si>
+  <si>
+    <t>Fribourg</t>
+  </si>
+  <si>
+    <t>Bucher</t>
+  </si>
+  <si>
+    <t>Michaela</t>
+  </si>
+  <si>
+    <t>6003</t>
+  </si>
+  <si>
+    <t>Buntschu</t>
+  </si>
+  <si>
+    <t>Carine</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1040 </t>
+  </si>
+  <si>
+    <t>Echallens</t>
+  </si>
+  <si>
+    <t>Bürgi</t>
+  </si>
+  <si>
+    <t>Brigitte</t>
+  </si>
+  <si>
+    <t>Buri</t>
+  </si>
+  <si>
+    <t>3011</t>
+  </si>
+  <si>
+    <t>Bern</t>
+  </si>
+  <si>
+    <t>Bushell</t>
+  </si>
+  <si>
+    <t>Sandy</t>
+  </si>
+  <si>
+    <t>1920</t>
+  </si>
+  <si>
+    <t>Martigny VS</t>
+  </si>
+  <si>
+    <t>Carasso</t>
+  </si>
+  <si>
+    <t>1203</t>
+  </si>
+  <si>
+    <t>Caravatti-Poretti</t>
+  </si>
+  <si>
+    <t>Lisa</t>
+  </si>
+  <si>
+    <t>6997</t>
+  </si>
+  <si>
+    <t>Sessa</t>
+  </si>
+  <si>
+    <t>Carrupt</t>
+  </si>
+  <si>
+    <t>Marine</t>
+  </si>
+  <si>
+    <t>1950</t>
+  </si>
+  <si>
+    <t>Sion</t>
+  </si>
+  <si>
+    <t>Catone</t>
+  </si>
+  <si>
+    <t>Eva</t>
+  </si>
+  <si>
+    <t>6616</t>
+  </si>
+  <si>
+    <t>Losone</t>
+  </si>
+  <si>
+    <t>Cerny</t>
+  </si>
+  <si>
+    <t>Marilou</t>
+  </si>
+  <si>
+    <t>6948</t>
+  </si>
+  <si>
+    <t>Porza</t>
+  </si>
+  <si>
+    <t>Chalut-Carpentier</t>
+  </si>
+  <si>
+    <t>Anne</t>
+  </si>
+  <si>
+    <t>1256</t>
+  </si>
+  <si>
+    <t>Troinex</t>
+  </si>
+  <si>
+    <t>Chanda-Büchi</t>
+  </si>
+  <si>
+    <t>6500</t>
+  </si>
+  <si>
+    <t>Bellinzona</t>
+  </si>
+  <si>
+    <t>Chatton</t>
+  </si>
+  <si>
+    <t>Tania</t>
+  </si>
+  <si>
+    <t>1112</t>
+  </si>
+  <si>
+    <t>Echichens</t>
+  </si>
+  <si>
+    <t>Chédel-Hirt</t>
+  </si>
+  <si>
+    <t>Séverine</t>
+  </si>
+  <si>
+    <t>2520</t>
+  </si>
+  <si>
+    <t>La Neuveville</t>
+  </si>
+  <si>
+    <t>Chenaux-Boisselet</t>
+  </si>
+  <si>
+    <t>Sylvie</t>
+  </si>
+  <si>
+    <t>1027</t>
+  </si>
+  <si>
+    <t>Lonay</t>
+  </si>
+  <si>
+    <t>Chétif Millieret</t>
+  </si>
+  <si>
+    <t>Corinne</t>
+  </si>
+  <si>
+    <t>1110</t>
+  </si>
+  <si>
+    <t>Morges</t>
+  </si>
+  <si>
+    <t>Chevalley</t>
+  </si>
+  <si>
+    <t>Naomi</t>
+  </si>
+  <si>
+    <t>1070</t>
+  </si>
+  <si>
+    <t>Puidoux</t>
+  </si>
+  <si>
+    <t>Christen</t>
+  </si>
+  <si>
+    <t>3072</t>
+  </si>
+  <si>
+    <t>Ostermundigen</t>
+  </si>
+  <si>
+    <t>Christen-Hess</t>
+  </si>
+  <si>
+    <t>Cimeli</t>
+  </si>
+  <si>
+    <t>Tommaso</t>
+  </si>
+  <si>
+    <t>8132</t>
+  </si>
+  <si>
+    <t>Egg</t>
+  </si>
+  <si>
+    <t>Clever</t>
+  </si>
+  <si>
+    <t>Sabine</t>
+  </si>
+  <si>
+    <t>5070</t>
+  </si>
+  <si>
+    <t>Frick</t>
+  </si>
+  <si>
+    <t>Cochand</t>
+  </si>
+  <si>
+    <t>Elsa</t>
+  </si>
+  <si>
+    <t>2114</t>
+  </si>
+  <si>
+    <t>Fleurier</t>
+  </si>
+  <si>
+    <t>Coelho Moreira Zordan</t>
+  </si>
+  <si>
+    <t>Aline Jose</t>
+  </si>
+  <si>
+    <t>1018</t>
+  </si>
+  <si>
+    <t>Conconi</t>
+  </si>
+  <si>
+    <t>Centre commercial de Balexert</t>
+  </si>
+  <si>
+    <t>Véronique</t>
+  </si>
+  <si>
+    <t>1209</t>
+  </si>
+  <si>
+    <t>Conrad Frey</t>
+  </si>
+  <si>
+    <t>Beatrice</t>
+  </si>
+  <si>
+    <t>4914</t>
+  </si>
+  <si>
+    <t>Roggwil</t>
+  </si>
+  <si>
+    <t>Corcetto</t>
+  </si>
+  <si>
+    <t>Jessica</t>
+  </si>
+  <si>
+    <t>1162</t>
+  </si>
+  <si>
+    <t>St-Prex</t>
+  </si>
+  <si>
+    <t>Cozzi</t>
+  </si>
+  <si>
+    <t>Rosa</t>
+  </si>
+  <si>
+    <t>20023</t>
+  </si>
+  <si>
+    <t>Cerro Maggiore (MI)</t>
+  </si>
+  <si>
+    <t>Crisinel Favre</t>
+  </si>
+  <si>
+    <t>Cécile</t>
+  </si>
+  <si>
+    <t>1410</t>
+  </si>
+  <si>
+    <t>Thierrens</t>
+  </si>
+  <si>
+    <t>Cruz</t>
+  </si>
+  <si>
+    <t>Maude</t>
+  </si>
+  <si>
+    <t>1786</t>
+  </si>
+  <si>
+    <t>Sugiez</t>
+  </si>
+  <si>
+    <t>Darbellay-Boss</t>
+  </si>
+  <si>
+    <t>Geraldine</t>
+  </si>
+  <si>
+    <t>1228</t>
+  </si>
+  <si>
+    <t>Plan-les-Ouates</t>
+  </si>
+  <si>
+    <t>de Martini</t>
+  </si>
+  <si>
+    <t>1407</t>
+  </si>
+  <si>
+    <t>Gossens</t>
+  </si>
+  <si>
+    <t>de Riedmatten In-Albon</t>
+  </si>
+  <si>
+    <t>Françoise</t>
+  </si>
+  <si>
+    <t>1958</t>
+  </si>
+  <si>
+    <t>Uvrier</t>
+  </si>
+  <si>
+    <t>De Stefano</t>
+  </si>
+  <si>
+    <t>Monika</t>
+  </si>
+  <si>
+    <t>1207</t>
+  </si>
+  <si>
+    <t>Debrunner Grünert</t>
+  </si>
+  <si>
+    <t>Christine</t>
+  </si>
+  <si>
+    <t>3652</t>
+  </si>
+  <si>
+    <t>Hilterfingen</t>
+  </si>
+  <si>
+    <t>Demenga</t>
+  </si>
+  <si>
+    <t>Pamela</t>
+  </si>
+  <si>
+    <t>6593</t>
+  </si>
+  <si>
+    <t>Cadenazzo</t>
+  </si>
+  <si>
+    <t>Derivaz-Jaggi</t>
+  </si>
+  <si>
+    <t>Marcela</t>
+  </si>
+  <si>
+    <t>1820</t>
+  </si>
+  <si>
+    <t>Montreux</t>
+  </si>
+  <si>
+    <t>Descloux</t>
+  </si>
+  <si>
+    <t>Camille</t>
+  </si>
+  <si>
+    <t>1284</t>
+  </si>
+  <si>
+    <t>Dardagny</t>
+  </si>
+  <si>
+    <t>Dieterle</t>
+  </si>
+  <si>
+    <t>Susanna</t>
+  </si>
+  <si>
+    <t>8180</t>
+  </si>
+  <si>
+    <t>Bülach</t>
+  </si>
+  <si>
+    <t>Dobrautz-Bächli</t>
+  </si>
+  <si>
+    <t>Berrywell-Praxis für Ernährungsberatung</t>
+  </si>
+  <si>
+    <t>Sabrina</t>
+  </si>
+  <si>
+    <t>8590</t>
+  </si>
+  <si>
+    <t>Romanshorn</t>
+  </si>
+  <si>
+    <t>Dreyer</t>
+  </si>
+  <si>
+    <t>2075</t>
+  </si>
+  <si>
+    <t>Wavre</t>
+  </si>
+  <si>
+    <t>Dubi</t>
+  </si>
+  <si>
+    <t>Karin</t>
+  </si>
+  <si>
+    <t>8623</t>
+  </si>
+  <si>
+    <t>Wetzikon ZH</t>
+  </si>
+  <si>
+    <t>Duborper-Giroud</t>
+  </si>
+  <si>
+    <t>Claire</t>
+  </si>
+  <si>
+    <t>74600</t>
+  </si>
+  <si>
+    <t>Annecy</t>
+  </si>
+  <si>
+    <t>Dudley-Martin</t>
+  </si>
+  <si>
+    <t>Fiona</t>
+  </si>
+  <si>
+    <t>74350</t>
+  </si>
+  <si>
+    <t>Cuvat</t>
+  </si>
+  <si>
+    <t>Dürst-Zimmermann</t>
+  </si>
+  <si>
+    <t>Bettina</t>
+  </si>
+  <si>
+    <t>8762</t>
+  </si>
+  <si>
+    <t>Schwändi</t>
+  </si>
+  <si>
+    <t>Eberle</t>
+  </si>
+  <si>
+    <t>Debora</t>
+  </si>
+  <si>
+    <t>5242</t>
+  </si>
+  <si>
+    <t>Lupfig</t>
+  </si>
+  <si>
+    <t>Egger</t>
+  </si>
+  <si>
+    <t>8471</t>
+  </si>
+  <si>
+    <t>Bänk</t>
+  </si>
+  <si>
+    <t>Christian</t>
+  </si>
+  <si>
+    <t>Egli-Schöpfer</t>
+  </si>
+  <si>
+    <t>Annelies</t>
+  </si>
+  <si>
+    <t>6672</t>
+  </si>
+  <si>
+    <t>Gordevio</t>
+  </si>
+  <si>
+    <t>Eichenberger</t>
+  </si>
+  <si>
+    <t>Therese</t>
+  </si>
+  <si>
+    <t>3067</t>
+  </si>
+  <si>
+    <t>Boll</t>
+  </si>
+  <si>
+    <t>Emery</t>
+  </si>
+  <si>
+    <t>Gabrielle</t>
+  </si>
+  <si>
+    <t>1978</t>
+  </si>
+  <si>
+    <t>Lens</t>
+  </si>
+  <si>
+    <t>Déborah</t>
+  </si>
+  <si>
+    <t>Enz-Ferlisi</t>
+  </si>
+  <si>
+    <t>Maria-Lena</t>
+  </si>
+  <si>
+    <t>1234</t>
+  </si>
+  <si>
+    <t>Vessy</t>
+  </si>
+  <si>
+    <t>Erard</t>
+  </si>
+  <si>
+    <t>Pauline</t>
+  </si>
+  <si>
+    <t>Erni-Mühlemann</t>
+  </si>
+  <si>
+    <t>Sonja</t>
+  </si>
+  <si>
+    <t>3400</t>
+  </si>
+  <si>
+    <t>Burgdorf</t>
+  </si>
+  <si>
+    <t>Fabbi-Stöckli</t>
+  </si>
+  <si>
+    <t>Sidonie</t>
+  </si>
+  <si>
+    <t>74560</t>
+  </si>
+  <si>
+    <t>La Muraz</t>
+  </si>
+  <si>
+    <t>Facchin-Scholze</t>
+  </si>
+  <si>
+    <t>8604</t>
+  </si>
+  <si>
+    <t>Volketswil</t>
+  </si>
+  <si>
+    <t>Fahrni-Marconi</t>
+  </si>
+  <si>
+    <t>3127</t>
+  </si>
+  <si>
+    <t>Mühlethurnen</t>
+  </si>
+  <si>
+    <t>Fassbind</t>
+  </si>
+  <si>
+    <t>Esskunst</t>
+  </si>
+  <si>
+    <t>Gertrud</t>
+  </si>
+  <si>
+    <t>5400</t>
+  </si>
+  <si>
+    <t>Baden</t>
+  </si>
+  <si>
+    <t>Favre</t>
+  </si>
+  <si>
+    <t>Stéphanie</t>
+  </si>
+  <si>
+    <t>74140</t>
+  </si>
+  <si>
+    <t>Veigy Foncenex</t>
+  </si>
+  <si>
+    <t>Fischer</t>
+  </si>
+  <si>
+    <t>Ernährungsberatung</t>
+  </si>
+  <si>
+    <t>3860</t>
+  </si>
+  <si>
+    <t>Meiringen</t>
+  </si>
+  <si>
+    <t>Eva Christina</t>
+  </si>
+  <si>
+    <t>8912</t>
+  </si>
+  <si>
+    <t>Obfelden</t>
+  </si>
+  <si>
+    <t>Fischer-Lachenal</t>
+  </si>
+  <si>
+    <t>1260</t>
+  </si>
+  <si>
+    <t>Nyon</t>
+  </si>
+  <si>
+    <t>Fontana-Ittensohn</t>
+  </si>
+  <si>
+    <t>Gabi</t>
+  </si>
+  <si>
+    <t>6340</t>
+  </si>
+  <si>
+    <t>Baar</t>
+  </si>
+  <si>
+    <t>Forrer Larivière</t>
+  </si>
+  <si>
+    <t>Diététicienne</t>
+  </si>
+  <si>
+    <t>Patricia</t>
+  </si>
+  <si>
+    <t>1197</t>
+  </si>
+  <si>
+    <t>Prangins</t>
+  </si>
+  <si>
+    <t>Frei-Lang</t>
+  </si>
+  <si>
+    <t>Katja</t>
+  </si>
+  <si>
+    <t>8625</t>
+  </si>
+  <si>
+    <t>Gossau</t>
+  </si>
+  <si>
+    <t>Esther</t>
+  </si>
+  <si>
+    <t>8340</t>
+  </si>
+  <si>
+    <t>Hinwil</t>
+  </si>
+  <si>
+    <t>Fricker</t>
+  </si>
+  <si>
+    <t>Rita</t>
+  </si>
+  <si>
+    <t>3032</t>
+  </si>
+  <si>
+    <t>Hinterkappelen</t>
+  </si>
+  <si>
+    <t>Fuchs-Kümin</t>
+  </si>
+  <si>
+    <t>Madeleine</t>
+  </si>
+  <si>
+    <t>4900</t>
+  </si>
+  <si>
+    <t>Langenthal</t>
+  </si>
+  <si>
+    <t>Funari</t>
+  </si>
+  <si>
+    <t>c/o Dott Ugo Grasso</t>
+  </si>
+  <si>
+    <t>Caterina</t>
+  </si>
+  <si>
+    <t>6830</t>
+  </si>
+  <si>
+    <t>Chiasso</t>
+  </si>
+  <si>
+    <t>Gächter-Schmocker</t>
+  </si>
+  <si>
+    <t>Brigitt</t>
+  </si>
+  <si>
+    <t>8225</t>
+  </si>
+  <si>
+    <t>Siblingen</t>
+  </si>
+  <si>
+    <t>Gardiol Zosso</t>
+  </si>
+  <si>
+    <t>Silvia</t>
+  </si>
+  <si>
+    <t>Gaspar</t>
+  </si>
+  <si>
+    <t>Andrea</t>
+  </si>
+  <si>
+    <t>1031</t>
+  </si>
+  <si>
+    <t>Mex</t>
+  </si>
+  <si>
+    <t>Gasser</t>
+  </si>
+  <si>
+    <t>Carmen</t>
+  </si>
+  <si>
+    <t>3097</t>
+  </si>
+  <si>
+    <t>Liebefeld</t>
+  </si>
+  <si>
+    <t>Gavazzoni</t>
+  </si>
+  <si>
+    <t>Marta</t>
+  </si>
+  <si>
+    <t>Gendre-Frederiks</t>
+  </si>
+  <si>
+    <t>3963</t>
+  </si>
+  <si>
+    <t>Montana</t>
+  </si>
+  <si>
+    <t>Gerber</t>
+  </si>
+  <si>
+    <t>Aline</t>
+  </si>
+  <si>
+    <t>2503</t>
+  </si>
+  <si>
+    <t>Biel/Bienne</t>
+  </si>
+  <si>
+    <t>Linda</t>
+  </si>
+  <si>
+    <t>3423</t>
+  </si>
+  <si>
+    <t>Ersigen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Motiv nutrition </t>
+  </si>
+  <si>
+    <t>Charlotte</t>
+  </si>
+  <si>
+    <t>1674</t>
+  </si>
+  <si>
+    <t>Vuarmarens</t>
+  </si>
+  <si>
+    <t>Gerber Styger</t>
+  </si>
+  <si>
+    <t>3065</t>
+  </si>
+  <si>
+    <t>Bolligen</t>
+  </si>
+  <si>
+    <t>Gerber-Aellig</t>
+  </si>
+  <si>
+    <t>Cornelia</t>
+  </si>
+  <si>
+    <t>3257</t>
+  </si>
+  <si>
+    <t>Grossaffoltern</t>
+  </si>
+  <si>
+    <t>Gfeller</t>
+  </si>
+  <si>
+    <t>Giacoletti</t>
+  </si>
+  <si>
+    <t>Chiara</t>
+  </si>
+  <si>
+    <t>6596</t>
+  </si>
+  <si>
+    <t>Gordola</t>
+  </si>
+  <si>
+    <t>Giordano</t>
+  </si>
+  <si>
+    <t>Isabelle</t>
+  </si>
+  <si>
+    <t>1219</t>
+  </si>
+  <si>
+    <t>Châtelaine</t>
+  </si>
+  <si>
+    <t>Giovannacci</t>
+  </si>
+  <si>
+    <t>Valentina</t>
+  </si>
+  <si>
+    <t>Gluch</t>
+  </si>
+  <si>
+    <t>8404</t>
+  </si>
+  <si>
+    <t>Gnägi-Schwarz</t>
+  </si>
+  <si>
+    <t>Priska</t>
+  </si>
+  <si>
+    <t>4562</t>
+  </si>
+  <si>
+    <t>Biberist</t>
+  </si>
+  <si>
+    <t>Gogniat Droz-dit-Busset</t>
+  </si>
+  <si>
+    <t>1880</t>
+  </si>
+  <si>
+    <t>Bex</t>
+  </si>
+  <si>
+    <t>Golay</t>
+  </si>
+  <si>
+    <t>1774</t>
+  </si>
+  <si>
+    <t>Montagny-les-Monts</t>
+  </si>
+  <si>
+    <t>Gölz-Gallati</t>
+  </si>
+  <si>
+    <t>Bernadette</t>
+  </si>
+  <si>
+    <t>8907</t>
+  </si>
+  <si>
+    <t>Wettswil</t>
+  </si>
+  <si>
+    <t>Götz</t>
+  </si>
+  <si>
+    <t>Kathrin</t>
+  </si>
+  <si>
+    <t>4512</t>
+  </si>
+  <si>
+    <t>Bellach</t>
+  </si>
+  <si>
+    <t>Graber-Jehle</t>
+  </si>
+  <si>
+    <t>9494</t>
+  </si>
+  <si>
+    <t>Schaan</t>
+  </si>
+  <si>
+    <t>Gremaud</t>
+  </si>
+  <si>
+    <t>1167</t>
+  </si>
+  <si>
+    <t>Lussy</t>
+  </si>
+  <si>
+    <t>Grin</t>
+  </si>
+  <si>
+    <t>Jannick</t>
+  </si>
+  <si>
+    <t>1071</t>
+  </si>
+  <si>
+    <t>Chexbres</t>
+  </si>
+  <si>
+    <t>Grischott-Busch</t>
+  </si>
+  <si>
+    <t>7440</t>
+  </si>
+  <si>
+    <t>Andeer</t>
+  </si>
+  <si>
+    <t>Gröli</t>
+  </si>
+  <si>
+    <t>die ernaehrungsberaterin</t>
+  </si>
+  <si>
+    <t>3012</t>
+  </si>
+  <si>
+    <t>Grosjean</t>
+  </si>
+  <si>
+    <t>1009</t>
+  </si>
+  <si>
+    <t>Pully</t>
+  </si>
+  <si>
+    <t>Gull</t>
+  </si>
+  <si>
+    <t>Claudine</t>
+  </si>
+  <si>
+    <t>8400</t>
+  </si>
+  <si>
+    <t>Gygli</t>
+  </si>
+  <si>
+    <t>5012</t>
+  </si>
+  <si>
+    <t>Schönenwerd</t>
+  </si>
+  <si>
+    <t>Haefelin</t>
+  </si>
+  <si>
+    <t>Irmgard</t>
+  </si>
+  <si>
+    <t>9230</t>
+  </si>
+  <si>
+    <t>Flawil</t>
+  </si>
+  <si>
+    <t>Haesslein</t>
+  </si>
+  <si>
+    <t>Deborah</t>
+  </si>
+  <si>
+    <t>Geneve</t>
+  </si>
+  <si>
+    <t>Harisberger-Schlatter</t>
+  </si>
+  <si>
+    <t>3436</t>
+  </si>
+  <si>
+    <t>Zollbrück</t>
+  </si>
+  <si>
+    <t>Hartmann</t>
+  </si>
+  <si>
+    <t>Jeanette</t>
+  </si>
+  <si>
+    <t>5603</t>
+  </si>
+  <si>
+    <t>Staufen</t>
+  </si>
+  <si>
+    <t>Hattich</t>
+  </si>
+  <si>
+    <t>Noémie</t>
+  </si>
+  <si>
+    <t>1801</t>
+  </si>
+  <si>
+    <t>Le Mont-Pélerin</t>
+  </si>
+  <si>
+    <t>Hautle-Kühl</t>
+  </si>
+  <si>
+    <t>Rea</t>
+  </si>
+  <si>
+    <t>5235</t>
+  </si>
+  <si>
+    <t>Rüfenach AG</t>
+  </si>
+  <si>
+    <t>Hebrard</t>
+  </si>
+  <si>
+    <t>Saskia</t>
+  </si>
+  <si>
+    <t>01210</t>
+  </si>
+  <si>
+    <t>Ornex</t>
+  </si>
+  <si>
+    <t>Helbling</t>
+  </si>
+  <si>
+    <t>Shannon</t>
+  </si>
+  <si>
+    <t>8645</t>
+  </si>
+  <si>
+    <t>Jona</t>
+  </si>
+  <si>
+    <t>Held</t>
+  </si>
+  <si>
+    <t>Centre St Roch</t>
+  </si>
+  <si>
+    <t>1400</t>
+  </si>
+  <si>
+    <t>Yverdon-les-Bains</t>
+  </si>
+  <si>
+    <t>Hemmer</t>
+  </si>
+  <si>
+    <t>Apremadol</t>
+  </si>
+  <si>
+    <t>Alexandra</t>
+  </si>
+  <si>
+    <t>1020</t>
+  </si>
+  <si>
+    <t>Renens VD</t>
+  </si>
+  <si>
+    <t>Hendrikx-Paoliello</t>
+  </si>
+  <si>
+    <t>1205</t>
+  </si>
+  <si>
+    <t>Hentzi-Voirol</t>
+  </si>
+  <si>
+    <t>Cabinet de consultations diététiques</t>
+  </si>
+  <si>
+    <t>2744</t>
+  </si>
+  <si>
+    <t>Belprahon</t>
+  </si>
+  <si>
+    <t>Hertig</t>
+  </si>
+  <si>
+    <t>Sarah</t>
+  </si>
+  <si>
+    <t>3422</t>
+  </si>
+  <si>
+    <t>Kirchberg BE</t>
+  </si>
+  <si>
+    <t>Hess-Kolarik</t>
+  </si>
+  <si>
+    <t>Franziska Martina</t>
+  </si>
+  <si>
+    <t>Heuer</t>
+  </si>
+  <si>
+    <t>Veronica Isabel</t>
+  </si>
+  <si>
+    <t>1663</t>
+  </si>
+  <si>
+    <t>Epagny</t>
+  </si>
+  <si>
+    <t>Hirsiger</t>
+  </si>
+  <si>
+    <t>Praxis für Ernährung</t>
+  </si>
+  <si>
+    <t>Urs</t>
+  </si>
+  <si>
+    <t>4665</t>
+  </si>
+  <si>
+    <t>Oftringen</t>
+  </si>
+  <si>
+    <t>Hochstrasser-Pfrunder</t>
+  </si>
+  <si>
+    <t>Tina</t>
+  </si>
+  <si>
+    <t>6314</t>
+  </si>
+  <si>
+    <t>Unterägeri</t>
+  </si>
+  <si>
+    <t>Hofmann-Von Rotz</t>
+  </si>
+  <si>
+    <t>LIFESTYLE - zeitgemässe Ernährung</t>
+  </si>
+  <si>
+    <t>8264</t>
+  </si>
+  <si>
+    <t>Eschenz</t>
+  </si>
+  <si>
+    <t>Honegger Schnyder</t>
+  </si>
+  <si>
+    <t>Marianne</t>
+  </si>
+  <si>
+    <t>Hinteregg</t>
+  </si>
+  <si>
+    <t>Honigmann-Gianolli</t>
+  </si>
+  <si>
+    <t>Stillberaterin IBCLC</t>
+  </si>
+  <si>
+    <t>6780</t>
+  </si>
+  <si>
+    <t>Airolo</t>
+  </si>
+  <si>
+    <t>Hösli</t>
+  </si>
+  <si>
+    <t>Martina</t>
+  </si>
+  <si>
+    <t>3122</t>
+  </si>
+  <si>
+    <t>Kehrsatz</t>
+  </si>
+  <si>
+    <t>Huber</t>
+  </si>
+  <si>
+    <t>8805</t>
+  </si>
+  <si>
+    <t>Richterswil</t>
+  </si>
+  <si>
+    <t>Hürlimann-Grütter</t>
+  </si>
+  <si>
+    <t>Ingrid</t>
+  </si>
+  <si>
+    <t>3110</t>
+  </si>
+  <si>
+    <t>Huttenlocher</t>
+  </si>
+  <si>
+    <t>Astrid</t>
+  </si>
+  <si>
+    <t>1226</t>
+  </si>
+  <si>
+    <t>Thônex</t>
+  </si>
+  <si>
+    <t>Imfeld</t>
+  </si>
+  <si>
+    <t>Maria</t>
+  </si>
+  <si>
+    <t>6078</t>
+  </si>
+  <si>
+    <t>Lungern</t>
+  </si>
+  <si>
+    <t>Inauen</t>
+  </si>
+  <si>
+    <t>Roman</t>
+  </si>
+  <si>
+    <t>9400</t>
+  </si>
+  <si>
+    <t>Rorschach</t>
+  </si>
+  <si>
+    <t>Jaeger-Spescha</t>
+  </si>
+  <si>
+    <t>7078</t>
+  </si>
+  <si>
+    <t>Lenzerheide</t>
+  </si>
+  <si>
+    <t>Jaggi</t>
+  </si>
+  <si>
+    <t>Jaquet</t>
+  </si>
+  <si>
+    <t>Julie</t>
+  </si>
+  <si>
+    <t>1807</t>
+  </si>
+  <si>
+    <t>Blonay</t>
+  </si>
+  <si>
+    <t>Jauch</t>
+  </si>
+  <si>
+    <t>Patrik</t>
+  </si>
+  <si>
+    <t>6467</t>
+  </si>
+  <si>
+    <t>Schattdorf</t>
+  </si>
+  <si>
+    <t>Joller</t>
+  </si>
+  <si>
+    <t>Michelle</t>
+  </si>
+  <si>
+    <t>6055</t>
+  </si>
+  <si>
+    <t>Alpnach Dorf</t>
+  </si>
+  <si>
+    <t>Jordi</t>
+  </si>
+  <si>
+    <t>Dominik</t>
+  </si>
+  <si>
+    <t>5212</t>
+  </si>
+  <si>
+    <t>Hausen b. Brugg</t>
+  </si>
+  <si>
+    <t>Jordi Bärtschi</t>
+  </si>
+  <si>
+    <t>Ernährungsberatung Oberaargau</t>
+  </si>
+  <si>
+    <t>4950</t>
+  </si>
+  <si>
+    <t>Huttwil</t>
+  </si>
+  <si>
+    <t>Jörg</t>
+  </si>
+  <si>
+    <t>7000</t>
+  </si>
+  <si>
+    <t>Chur</t>
+  </si>
+  <si>
+    <t>Jost</t>
+  </si>
+  <si>
+    <t>6048</t>
+  </si>
+  <si>
+    <t>Horw</t>
+  </si>
+  <si>
+    <t>Kaisin-Dandois</t>
+  </si>
+  <si>
+    <t>Marie</t>
+  </si>
+  <si>
+    <t>1913</t>
+  </si>
+  <si>
+    <t>Saillon</t>
+  </si>
+  <si>
+    <t>Käppeli</t>
+  </si>
+  <si>
+    <t>Judith</t>
+  </si>
+  <si>
+    <t>5634</t>
+  </si>
+  <si>
+    <t>Merenschwand</t>
+  </si>
+  <si>
+    <t>Karsegard-Jacquier</t>
+  </si>
+  <si>
+    <t>1212</t>
+  </si>
+  <si>
+    <t>Grand-Lancy</t>
+  </si>
+  <si>
+    <t>Kientz Meier</t>
+  </si>
+  <si>
+    <t>1619</t>
+  </si>
+  <si>
+    <t>Les Paccots</t>
+  </si>
+  <si>
+    <t>Kiss</t>
+  </si>
+  <si>
+    <t>4052</t>
+  </si>
+  <si>
+    <t>Basel</t>
+  </si>
+  <si>
+    <t>Kosa-Quarta</t>
+  </si>
+  <si>
+    <t>Stefania</t>
+  </si>
+  <si>
+    <t>2852</t>
+  </si>
+  <si>
+    <t>Courtételle</t>
+  </si>
+  <si>
+    <t>Kradolfer</t>
+  </si>
+  <si>
+    <t>2926</t>
+  </si>
+  <si>
+    <t>Boncourt</t>
+  </si>
+  <si>
+    <t>Krieg</t>
+  </si>
+  <si>
+    <t>Kruseman</t>
+  </si>
+  <si>
+    <t>c/o Medbase cabinet médical</t>
+  </si>
+  <si>
+    <t>Maaike</t>
+  </si>
+  <si>
+    <t>Kudelski Haldy</t>
+  </si>
+  <si>
+    <t>Kumar</t>
+  </si>
+  <si>
+    <t>9217</t>
+  </si>
+  <si>
+    <t>Neukirch an der Thur</t>
+  </si>
+  <si>
+    <t>Kuratle-Steiner</t>
+  </si>
+  <si>
+    <t>Elsbeth</t>
+  </si>
+  <si>
+    <t>3045</t>
+  </si>
+  <si>
+    <t>Meikirch</t>
+  </si>
+  <si>
+    <t>Lachat</t>
+  </si>
+  <si>
+    <t>Ariane</t>
+  </si>
+  <si>
+    <t>2843</t>
+  </si>
+  <si>
+    <t>Châtillon</t>
+  </si>
+  <si>
+    <t>Langenegger</t>
+  </si>
+  <si>
+    <t>8610</t>
+  </si>
+  <si>
+    <t>Uster</t>
+  </si>
+  <si>
+    <t>Lanini-Merlini</t>
+  </si>
+  <si>
+    <t>Cristina</t>
+  </si>
+  <si>
+    <t>6648</t>
+  </si>
+  <si>
+    <t>Minusio</t>
+  </si>
+  <si>
+    <t>Lauven</t>
+  </si>
+  <si>
+    <t>foodteam - PRAXIS für ERNÄHRUNG</t>
+  </si>
+  <si>
+    <t>Carlo</t>
+  </si>
+  <si>
+    <t>8157</t>
+  </si>
+  <si>
+    <t>Dielsdorf</t>
+  </si>
+  <si>
+    <t>Lehmann</t>
+  </si>
+  <si>
+    <t>1206</t>
+  </si>
+  <si>
+    <t>Leisibach</t>
+  </si>
+  <si>
+    <t>Liechti Laubscher</t>
+  </si>
+  <si>
+    <t>Cleveress GmbH</t>
+  </si>
+  <si>
+    <t>4500</t>
+  </si>
+  <si>
+    <t>Solothurn</t>
+  </si>
+  <si>
+    <t>Linder</t>
+  </si>
+  <si>
+    <t>Jelina</t>
+  </si>
+  <si>
+    <t>8050</t>
+  </si>
+  <si>
+    <t>Lovey</t>
+  </si>
+  <si>
+    <t>1936</t>
+  </si>
+  <si>
+    <t>Verbier</t>
+  </si>
+  <si>
+    <t>Luginbühl</t>
+  </si>
+  <si>
+    <t>Lüthi Fleury</t>
+  </si>
+  <si>
+    <t>Muriel</t>
+  </si>
+  <si>
+    <t>1585</t>
+  </si>
+  <si>
+    <t>Cotterd</t>
+  </si>
+  <si>
+    <t>Mabiala</t>
+  </si>
+  <si>
+    <t>Mäder</t>
+  </si>
+  <si>
+    <t>3007</t>
+  </si>
+  <si>
+    <t>Maffoni</t>
+  </si>
+  <si>
+    <t>Claudia</t>
+  </si>
+  <si>
+    <t>68640</t>
+  </si>
+  <si>
+    <t>Muespach-le-haut</t>
+  </si>
+  <si>
+    <t>Maghdessian</t>
+  </si>
+  <si>
+    <t>Hôpital de la Tour / Service diététique</t>
+  </si>
+  <si>
+    <t>Raffi</t>
+  </si>
+  <si>
+    <t>1272</t>
+  </si>
+  <si>
+    <t>Genolier</t>
+  </si>
+  <si>
+    <t>Maissen</t>
+  </si>
+  <si>
+    <t>4310</t>
+  </si>
+  <si>
+    <t>Rheinfelden</t>
+  </si>
+  <si>
+    <t>Mantegani</t>
+  </si>
+  <si>
+    <t>Anaëlle</t>
+  </si>
+  <si>
+    <t>2012</t>
+  </si>
+  <si>
+    <t>Auvernier</t>
+  </si>
+  <si>
+    <t>Maranta-Devaud</t>
+  </si>
+  <si>
+    <t>Susanne</t>
+  </si>
+  <si>
+    <t>8708</t>
+  </si>
+  <si>
+    <t>Männedorf</t>
+  </si>
+  <si>
+    <t>Marchand-Lopez</t>
+  </si>
+  <si>
+    <t>Conscience Nutrition</t>
+  </si>
+  <si>
+    <t>2034</t>
+  </si>
+  <si>
+    <t>Peseux</t>
+  </si>
+  <si>
+    <t>Marguerat Luyet</t>
+  </si>
+  <si>
+    <t>Marie-José</t>
+  </si>
+  <si>
+    <t>1804</t>
+  </si>
+  <si>
+    <t>Corsier / Vevey</t>
+  </si>
+  <si>
+    <t>Marmillod</t>
+  </si>
+  <si>
+    <t>1227</t>
+  </si>
+  <si>
+    <t>Carouge GE</t>
+  </si>
+  <si>
+    <t>Marquis</t>
+  </si>
+  <si>
+    <t>Michaël</t>
+  </si>
+  <si>
+    <t>2855</t>
+  </si>
+  <si>
+    <t>Glovelier</t>
+  </si>
+  <si>
+    <t>Martel</t>
+  </si>
+  <si>
+    <t>Praxis für Ernährungsberatung Blumenfeld</t>
+  </si>
+  <si>
+    <t>Petra</t>
+  </si>
+  <si>
+    <t>4528</t>
+  </si>
+  <si>
+    <t>Zuchwil bei Solothurn</t>
+  </si>
+  <si>
+    <t>Marthaler-Bernhard</t>
+  </si>
+  <si>
+    <t>Francisca</t>
+  </si>
+  <si>
+    <t>3203</t>
+  </si>
+  <si>
+    <t>Mühleberg</t>
+  </si>
+  <si>
+    <t>Martinoni</t>
+  </si>
+  <si>
+    <t>6612</t>
+  </si>
+  <si>
+    <t>Ascona</t>
+  </si>
+  <si>
+    <t>Matter</t>
+  </si>
+  <si>
+    <t>4142</t>
+  </si>
+  <si>
+    <t>Münchenstein</t>
+  </si>
+  <si>
+    <t>May</t>
+  </si>
+  <si>
+    <t>Camilla</t>
+  </si>
+  <si>
+    <t>Mayer-Reist</t>
+  </si>
+  <si>
+    <t>Rebecca</t>
+  </si>
+  <si>
+    <t>6442</t>
+  </si>
+  <si>
+    <t>Gersau</t>
+  </si>
+  <si>
+    <t>McKenzie</t>
+  </si>
+  <si>
+    <t>Valérie</t>
+  </si>
+  <si>
+    <t>1233</t>
+  </si>
+  <si>
+    <t>Bernex</t>
+  </si>
+  <si>
+    <t>Meer Mühlemann</t>
+  </si>
+  <si>
+    <t>3232</t>
+  </si>
+  <si>
+    <t>Ins</t>
+  </si>
+  <si>
+    <t>Mégroz Tarabori</t>
+  </si>
+  <si>
+    <t>Nutriconseil</t>
+  </si>
+  <si>
+    <t>1003</t>
+  </si>
+  <si>
+    <t>Meier</t>
+  </si>
+  <si>
+    <t>Angélique</t>
+  </si>
+  <si>
+    <t>Meier-Ellenberger</t>
+  </si>
+  <si>
+    <t>Ruth</t>
+  </si>
+  <si>
+    <t>9008</t>
+  </si>
+  <si>
+    <t>St. Gallen</t>
+  </si>
+  <si>
+    <t>Merglen</t>
+  </si>
+  <si>
+    <t>Nelline</t>
+  </si>
+  <si>
+    <t>Onex</t>
+  </si>
+  <si>
+    <t>Merkt</t>
+  </si>
+  <si>
+    <t>Zentrum am Stadelhofen</t>
+  </si>
+  <si>
+    <t>Sascha Alexandra</t>
+  </si>
+  <si>
+    <t>8008</t>
+  </si>
+  <si>
+    <t>Messerli</t>
+  </si>
+  <si>
+    <t>BESSERESSEN Praxis für Ernährung</t>
+  </si>
+  <si>
+    <t>Daniel</t>
+  </si>
+  <si>
+    <t>Meyer</t>
+  </si>
+  <si>
+    <t>Gabriela</t>
+  </si>
+  <si>
+    <t>Meyerdierks</t>
+  </si>
+  <si>
+    <t>Mareike</t>
+  </si>
+  <si>
+    <t>3008</t>
+  </si>
+  <si>
+    <t>Mileti-Najbr</t>
+  </si>
+  <si>
+    <t>5702</t>
+  </si>
+  <si>
+    <t>Niederlenz</t>
+  </si>
+  <si>
+    <t>Montemezzani</t>
+  </si>
+  <si>
+    <t>Nives</t>
+  </si>
+  <si>
+    <t>6943</t>
+  </si>
+  <si>
+    <t>Vezia</t>
+  </si>
+  <si>
+    <t>Moor-Schneider</t>
+  </si>
+  <si>
+    <t>5223</t>
+  </si>
+  <si>
+    <t>Riniken</t>
+  </si>
+  <si>
+    <t>Morend</t>
+  </si>
+  <si>
+    <t>Anne-Catherine</t>
+  </si>
+  <si>
+    <t>Morier</t>
+  </si>
+  <si>
+    <t>DAS PIRACEF en Sciences de l'éducation</t>
+  </si>
+  <si>
+    <t>1890</t>
+  </si>
+  <si>
+    <t>St-Maurice</t>
+  </si>
+  <si>
+    <t>Moser</t>
+  </si>
+  <si>
+    <t>BO Nutrition et Diététique</t>
+  </si>
+  <si>
+    <t>1868</t>
+  </si>
+  <si>
+    <t>Collombey</t>
+  </si>
+  <si>
+    <t>Mottis-Gianoni</t>
+  </si>
+  <si>
+    <t>Elena</t>
+  </si>
+  <si>
+    <t>Muralto</t>
+  </si>
+  <si>
+    <t>Moullet</t>
+  </si>
+  <si>
+    <t>Clémence</t>
+  </si>
+  <si>
+    <t>74160</t>
+  </si>
+  <si>
+    <t>Saint-Julien-en-Genevois</t>
+  </si>
+  <si>
+    <t>Muggler</t>
+  </si>
+  <si>
+    <t>Carole</t>
+  </si>
+  <si>
+    <t>Chancy</t>
+  </si>
+  <si>
+    <t>Müller</t>
+  </si>
+  <si>
+    <t>3005</t>
+  </si>
+  <si>
+    <t>Mura Knüsel</t>
+  </si>
+  <si>
+    <t>Treffpunkt Ernährung</t>
+  </si>
+  <si>
+    <t>Monique</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Murányi </t>
+  </si>
+  <si>
+    <t>Lilla</t>
+  </si>
+  <si>
+    <t>Musitelli</t>
+  </si>
+  <si>
+    <t>01630</t>
+  </si>
+  <si>
+    <t>Saint Jean de Gonville</t>
+  </si>
+  <si>
+    <t>Mutapay-Holzer</t>
+  </si>
+  <si>
+    <t>Ursula</t>
+  </si>
+  <si>
+    <t>7004</t>
+  </si>
+  <si>
+    <t>Nanchen Djitik</t>
+  </si>
+  <si>
+    <t>Psychologue FSP</t>
+  </si>
+  <si>
+    <t>Nègre</t>
+  </si>
+  <si>
+    <t>Chantal</t>
+  </si>
+  <si>
+    <t>1005</t>
+  </si>
+  <si>
+    <t>Nessi Zappella</t>
+  </si>
+  <si>
+    <t>Maura</t>
+  </si>
+  <si>
+    <t>Niggeler Chávez</t>
+  </si>
+  <si>
+    <t>Propositum-Ernährungsberatung</t>
+  </si>
+  <si>
+    <t>Egg b. Zürich</t>
+  </si>
+  <si>
+    <t>Obrecht</t>
+  </si>
+  <si>
+    <t>Lea</t>
+  </si>
+  <si>
+    <t>Palladino</t>
+  </si>
+  <si>
+    <t>Corina</t>
+  </si>
+  <si>
+    <t>6221</t>
+  </si>
+  <si>
+    <t>Rickenbach</t>
+  </si>
+  <si>
+    <t>Pardi</t>
+  </si>
+  <si>
+    <t>4055</t>
+  </si>
+  <si>
+    <t>Parera</t>
+  </si>
+  <si>
+    <t>BSc, Ernährungsberaterin SVDE, Dipl. Fussreflexzonen Therapeutin</t>
+  </si>
+  <si>
+    <t>Jacqueline</t>
+  </si>
+  <si>
+    <t>Pasquier</t>
+  </si>
+  <si>
+    <t>Paveri-Ender</t>
+  </si>
+  <si>
+    <t>Vanja</t>
+  </si>
+  <si>
+    <t>6945</t>
+  </si>
+  <si>
+    <t>Origlio</t>
+  </si>
+  <si>
+    <t>Pazmino Friesecke</t>
+  </si>
+  <si>
+    <t>8370</t>
+  </si>
+  <si>
+    <t>Sirnach</t>
+  </si>
+  <si>
+    <t>Péclard</t>
+  </si>
+  <si>
+    <t>Centre de médecine interdisciplinaire</t>
+  </si>
+  <si>
+    <t>Mireille</t>
+  </si>
+  <si>
+    <t>Les Acacias</t>
+  </si>
+  <si>
+    <t>Pedro</t>
+  </si>
+  <si>
+    <t>Rosette</t>
+  </si>
+  <si>
+    <t>1350</t>
+  </si>
+  <si>
+    <t>Orbe</t>
+  </si>
+  <si>
+    <t>Perrier</t>
+  </si>
+  <si>
+    <t>Mathilde</t>
+  </si>
+  <si>
+    <t>1474</t>
+  </si>
+  <si>
+    <t>Châbles</t>
+  </si>
+  <si>
+    <t>Perrot</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lisa Maria </t>
+  </si>
+  <si>
+    <t>1782</t>
+  </si>
+  <si>
+    <t>Belfaux</t>
+  </si>
+  <si>
+    <t>Pfister-Lüthi</t>
+  </si>
+  <si>
+    <t>3427</t>
+  </si>
+  <si>
+    <t>Utzenstorf</t>
+  </si>
+  <si>
+    <t>Pidoux</t>
+  </si>
+  <si>
+    <t>1510</t>
+  </si>
+  <si>
+    <t>Moudon</t>
+  </si>
+  <si>
+    <t>Pijollet</t>
+  </si>
+  <si>
+    <t>Centre médical de Lancy</t>
+  </si>
+  <si>
+    <t>1213</t>
+  </si>
+  <si>
+    <t>Petit-Lancy</t>
+  </si>
+  <si>
+    <t>Pilorget</t>
+  </si>
+  <si>
+    <t>Cindy</t>
+  </si>
+  <si>
+    <t>2400</t>
+  </si>
+  <si>
+    <t>Le Locle</t>
+  </si>
+  <si>
+    <t>Pitteloud</t>
+  </si>
+  <si>
+    <t>Fanny</t>
+  </si>
+  <si>
+    <t>1673</t>
+  </si>
+  <si>
+    <t>Gillarens</t>
+  </si>
+  <si>
+    <t>Polster-Hug</t>
+  </si>
+  <si>
+    <t>2540</t>
+  </si>
+  <si>
+    <t>Grenchen</t>
+  </si>
+  <si>
+    <t>Pouly-Plumettaz</t>
+  </si>
+  <si>
+    <t>C.P. Diététique</t>
+  </si>
+  <si>
+    <t>1026</t>
+  </si>
+  <si>
+    <t>Denges</t>
+  </si>
+  <si>
+    <t>Presser-Heuberger</t>
+  </si>
+  <si>
+    <t>Manuela</t>
+  </si>
+  <si>
+    <t>8450</t>
+  </si>
+  <si>
+    <t>Andelfingen</t>
+  </si>
+  <si>
+    <t>Pritz</t>
+  </si>
+  <si>
+    <t>3053</t>
+  </si>
+  <si>
+    <t>Münchenbuchsee</t>
+  </si>
+  <si>
+    <t>Prodolliet</t>
+  </si>
+  <si>
+    <t>Providoli</t>
+  </si>
+  <si>
+    <t>3974</t>
+  </si>
+  <si>
+    <t>Mollens</t>
+  </si>
+  <si>
+    <t>Quintino Guedes Hossli</t>
+  </si>
+  <si>
+    <t>Rejane</t>
+  </si>
+  <si>
+    <t>8005</t>
+  </si>
+  <si>
+    <t>Rausch</t>
+  </si>
+  <si>
+    <t>8239</t>
+  </si>
+  <si>
+    <t>Dörflingen</t>
+  </si>
+  <si>
+    <t>Rauter</t>
+  </si>
+  <si>
+    <t>Rahel</t>
+  </si>
+  <si>
+    <t>9490</t>
+  </si>
+  <si>
+    <t>Vaduz</t>
+  </si>
+  <si>
+    <t>Reber</t>
+  </si>
+  <si>
+    <t>Simone</t>
+  </si>
+  <si>
+    <t>1720</t>
+  </si>
+  <si>
+    <t>Corminboeuf</t>
+  </si>
+  <si>
+    <t>Reber-Hürlimann</t>
+  </si>
+  <si>
+    <t>Praxis für Ernährungsberatung Nudrescha't</t>
+  </si>
+  <si>
+    <t>Suzanne</t>
+  </si>
+  <si>
+    <t>7503</t>
+  </si>
+  <si>
+    <t>Samedan</t>
+  </si>
+  <si>
+    <t>Reimann</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sibylle </t>
+  </si>
+  <si>
+    <t>5024</t>
+  </si>
+  <si>
+    <t>Küttigen</t>
+  </si>
+  <si>
+    <t>Rémy</t>
+  </si>
+  <si>
+    <t>Leib&amp;Seele'</t>
+  </si>
+  <si>
+    <t>Dominique Judith</t>
+  </si>
+  <si>
+    <t>Repond</t>
+  </si>
+  <si>
+    <t>1224</t>
+  </si>
+  <si>
+    <t>Chêne-Bougeries</t>
+  </si>
+  <si>
+    <t>Reynard Saraiva</t>
+  </si>
+  <si>
+    <t>1965</t>
+  </si>
+  <si>
+    <t>Chandolin-près-Savièse</t>
+  </si>
+  <si>
+    <t>Richli</t>
+  </si>
+  <si>
+    <t>6746</t>
+  </si>
+  <si>
+    <t>Lavorgo</t>
+  </si>
+  <si>
+    <t>Ricke-Gschwend</t>
+  </si>
+  <si>
+    <t>Xundheitszentrum Escholzmatt</t>
+  </si>
+  <si>
+    <t>6182</t>
+  </si>
+  <si>
+    <t>Escholzmatt</t>
+  </si>
+  <si>
+    <t>Riesen-Christen</t>
+  </si>
+  <si>
+    <t>Florine</t>
+  </si>
+  <si>
+    <t>2720</t>
+  </si>
+  <si>
+    <t>Tramelan</t>
+  </si>
+  <si>
+    <t>Rolfo</t>
+  </si>
+  <si>
+    <t>Irène</t>
+  </si>
+  <si>
+    <t>1565</t>
+  </si>
+  <si>
+    <t>Missy</t>
+  </si>
+  <si>
+    <t>Romanens</t>
+  </si>
+  <si>
+    <t>1752</t>
+  </si>
+  <si>
+    <t>Villars-sur-Glâne</t>
+  </si>
+  <si>
+    <t>Ronchi</t>
+  </si>
+  <si>
+    <t>Danaé</t>
+  </si>
+  <si>
+    <t>1882</t>
+  </si>
+  <si>
+    <t>Gryon</t>
+  </si>
+  <si>
+    <t>Roselli</t>
+  </si>
+  <si>
+    <t>3063</t>
+  </si>
+  <si>
+    <t>Ittigen</t>
+  </si>
+  <si>
+    <t>Rossetti Olaniyi</t>
+  </si>
+  <si>
+    <t>Odile</t>
+  </si>
+  <si>
+    <t>Röthlisberger-Christ</t>
+  </si>
+  <si>
+    <t>3617</t>
+  </si>
+  <si>
+    <t>Fahrni</t>
+  </si>
+  <si>
+    <t>Rothmund-Tönz</t>
+  </si>
+  <si>
+    <t>Joy of Food - Ernährungsberatung</t>
+  </si>
+  <si>
+    <t>Hildegard</t>
+  </si>
+  <si>
+    <t>Roulin Dumont</t>
+  </si>
+  <si>
+    <t>SPHÈRE Cabinet de santé</t>
+  </si>
+  <si>
+    <t>Rüegg</t>
+  </si>
+  <si>
+    <t>Janine</t>
+  </si>
+  <si>
+    <t>Ruegge</t>
+  </si>
+  <si>
+    <t>Martin</t>
+  </si>
+  <si>
+    <t>3322</t>
+  </si>
+  <si>
+    <t>Schönbühl-Urtenen</t>
+  </si>
+  <si>
+    <t>Rüegsegger-Tanner</t>
   </si>
   <si>
     <t>Sandra</t>
   </si>
   <si>
-    <t>1206</t>
-[...710 lines deleted...]
-    <t>Dota</t>
+    <t>1214</t>
+  </si>
+  <si>
+    <t>Vernier</t>
+  </si>
+  <si>
+    <t>Rüegsegger-Wittwer</t>
+  </si>
+  <si>
+    <t>5452</t>
+  </si>
+  <si>
+    <t>Oberrohrdorf</t>
+  </si>
+  <si>
+    <t>Russo</t>
+  </si>
+  <si>
+    <t>Natasha</t>
+  </si>
+  <si>
+    <t>Rust</t>
+  </si>
+  <si>
+    <t>Brigit</t>
+  </si>
+  <si>
+    <t>Rütimann</t>
+  </si>
+  <si>
+    <t>4612</t>
+  </si>
+  <si>
+    <t>Wangen b. Olten</t>
+  </si>
+  <si>
+    <t>Rutz-Berta</t>
+  </si>
+  <si>
+    <t>Cornelia Anna</t>
+  </si>
+  <si>
+    <t>9602</t>
+  </si>
+  <si>
+    <t>Bazenheid</t>
+  </si>
+  <si>
+    <t>Sahli-Heider</t>
+  </si>
+  <si>
+    <t>Margrit</t>
+  </si>
+  <si>
+    <t>8472</t>
+  </si>
+  <si>
+    <t>Seuzach</t>
+  </si>
+  <si>
+    <t>Saladin</t>
+  </si>
+  <si>
+    <t>Fabienne</t>
+  </si>
+  <si>
+    <t>4106</t>
+  </si>
+  <si>
+    <t>Therwil</t>
+  </si>
+  <si>
+    <t>Sanchez</t>
+  </si>
+  <si>
+    <t>Sánchez García</t>
+  </si>
+  <si>
+    <t>Ilona</t>
+  </si>
+  <si>
+    <t>4054</t>
+  </si>
+  <si>
+    <t>Sandoz</t>
+  </si>
+  <si>
+    <t>Sangarapillai-Zurflüh</t>
+  </si>
+  <si>
+    <t>Yvonne</t>
+  </si>
+  <si>
+    <t>3360</t>
+  </si>
+  <si>
+    <t>Herzogenbuchsee</t>
+  </si>
+  <si>
+    <t>Sarbach</t>
+  </si>
+  <si>
+    <t>Saurer</t>
   </si>
   <si>
     <t>Stefanie</t>
   </si>
   <si>
-    <t>8500</t>
-[...986 lines deleted...]
-    <t>Muriel</t>
+    <t>8630</t>
+  </si>
+  <si>
+    <t>Rüti</t>
+  </si>
+  <si>
+    <t>Savioz</t>
+  </si>
+  <si>
+    <t>Emilie</t>
+  </si>
+  <si>
+    <t>1094</t>
+  </si>
+  <si>
+    <t>Paudex</t>
+  </si>
+  <si>
+    <t>Saxer</t>
+  </si>
+  <si>
+    <t>4105</t>
+  </si>
+  <si>
+    <t>Biel-Benken BL</t>
+  </si>
+  <si>
+    <t>Schaffer Wüst</t>
+  </si>
+  <si>
+    <t>Heidi</t>
+  </si>
+  <si>
+    <t>3414</t>
+  </si>
+  <si>
+    <t>Oberburg</t>
+  </si>
+  <si>
+    <t>Schaffter</t>
+  </si>
+  <si>
+    <t>Emmanuelle</t>
+  </si>
+  <si>
+    <t>2350</t>
+  </si>
+  <si>
+    <t>Saignelégier</t>
+  </si>
+  <si>
+    <t>Scheifele</t>
+  </si>
+  <si>
+    <t>Annelie</t>
+  </si>
+  <si>
+    <t>Schenk</t>
+  </si>
+  <si>
+    <t>1052</t>
+  </si>
+  <si>
+    <t>Le Mont-sur-Lausanne</t>
+  </si>
+  <si>
+    <t>1007</t>
+  </si>
+  <si>
+    <t>Scheuer</t>
+  </si>
+  <si>
+    <t>Kirsten</t>
+  </si>
+  <si>
+    <t>8053</t>
+  </si>
+  <si>
+    <t>Scheumann</t>
+  </si>
+  <si>
+    <t>Schibli-Ammann</t>
+  </si>
+  <si>
+    <t>Praxisgemeinschaft für Ernährungsberatung</t>
+  </si>
+  <si>
+    <t>Schick</t>
+  </si>
+  <si>
+    <t>1635</t>
+  </si>
+  <si>
+    <t>La Tour-de-Treme</t>
+  </si>
+  <si>
+    <t>Schilling</t>
+  </si>
+  <si>
+    <t>Ernährungsberatung Beatrice Schilling</t>
+  </si>
+  <si>
+    <t>Schilter</t>
+  </si>
+  <si>
+    <t>Yverdon</t>
+  </si>
+  <si>
+    <t>Schlegel</t>
+  </si>
+  <si>
+    <t>Schmid-Emmenegger</t>
+  </si>
+  <si>
+    <t>Wilma</t>
+  </si>
+  <si>
+    <t>6005</t>
+  </si>
+  <si>
+    <t>St. Niklausen LU</t>
+  </si>
+  <si>
+    <t>Schmid-Kurth</t>
+  </si>
+  <si>
+    <t>4565</t>
+  </si>
+  <si>
+    <t>Recherswil</t>
+  </si>
+  <si>
+    <t>Schmied-Stooss</t>
+  </si>
+  <si>
+    <t>3216</t>
+  </si>
+  <si>
+    <t>Ried b. Kerzers</t>
+  </si>
+  <si>
+    <t>Schneider</t>
+  </si>
+  <si>
+    <t>8049</t>
+  </si>
+  <si>
+    <t>Schneider-Gehring</t>
+  </si>
+  <si>
+    <t>Schnider Stahl</t>
+  </si>
+  <si>
+    <t>Sibylle</t>
+  </si>
+  <si>
+    <t>4102</t>
+  </si>
+  <si>
+    <t>Binningen</t>
+  </si>
+  <si>
+    <t>Schoeb Germano</t>
+  </si>
+  <si>
+    <t>Hélène</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
-    <t>Langenegger</t>
-[...1066 lines deleted...]
-  <si>
     <t>Schwestermann</t>
   </si>
   <si>
     <t>Nutriteam GmbH</t>
   </si>
   <si>
     <t>Nadia</t>
   </si>
   <si>
     <t>Scura</t>
   </si>
   <si>
     <t>Ninetta</t>
   </si>
   <si>
     <t>3006</t>
   </si>
   <si>
     <t>Seiler-Moser</t>
   </si>
   <si>
     <t>fit-n-ess</t>
   </si>
   <si>
     <t>Eveline</t>
   </si>
   <si>
     <t>8232</t>
   </si>
   <si>
     <t>Merishausen</t>
   </si>
   <si>
     <t>Seydoux-Perroud</t>
   </si>
   <si>
-    <t>Diététicienne diplômée spécialisée pour enfants et adolescents</t>
+    <t>Nutripassion / Diététicienne diplômée spécialisée pour enfants et adolescents</t>
   </si>
   <si>
     <t>Marilyne</t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
     <t>Sâles (Gruyere)</t>
   </si>
   <si>
     <t>Sick</t>
   </si>
   <si>
     <t>Tamara</t>
   </si>
   <si>
     <t>4313</t>
   </si>
   <si>
     <t>Möhlin</t>
   </si>
   <si>
     <t>Siegenthaler</t>
   </si>
   <si>
+    <t>erpse Institut AG</t>
+  </si>
+  <si>
     <t>Sigrist</t>
   </si>
   <si>
     <t>Sigrist-Blunier</t>
   </si>
   <si>
     <t>6045</t>
   </si>
   <si>
     <t>Meggen</t>
   </si>
   <si>
     <t>Smith</t>
   </si>
   <si>
     <t>Cäcilia</t>
   </si>
   <si>
     <t>3600</t>
   </si>
   <si>
     <t>Thun</t>
   </si>
   <si>
     <t>Soldati-Guerini</t>
   </si>
   <si>
     <t>Cecilia</t>
   </si>
   <si>
     <t>6968</t>
   </si>
   <si>
     <t>Sonvico</t>
   </si>
   <si>
     <t>Solioz</t>
   </si>
   <si>
-    <t>1853</t>
-[...2 lines deleted...]
-    <t>Yvorne</t>
+    <t>3961</t>
+  </si>
+  <si>
+    <t>Grimentz</t>
   </si>
   <si>
     <t>Sommer</t>
   </si>
   <si>
-    <t>6003</t>
-[...1 lines deleted...]
-  <si>
     <t>Spadacini</t>
   </si>
   <si>
     <t>c/o Dottori med. Zarro &amp; Pezzoli &amp; G. Lutz Medici generici</t>
   </si>
   <si>
     <t>Spahr</t>
   </si>
   <si>
     <t>Zentrum Ernährungsberatung+Bewegung</t>
   </si>
   <si>
     <t>Specht-Fimian</t>
   </si>
   <si>
     <t>8524</t>
   </si>
   <si>
     <t>Uesslingen</t>
   </si>
   <si>
     <t>Sprecher</t>
   </si>
   <si>
-    <t>8645</t>
-[...4 lines deleted...]
-  <si>
     <t>Stadler</t>
   </si>
   <si>
     <t>Gerda</t>
   </si>
   <si>
     <t>5200</t>
   </si>
   <si>
     <t>Brugg</t>
   </si>
   <si>
     <t>Stanglini</t>
   </si>
   <si>
     <t>Carlotta</t>
   </si>
   <si>
     <t>Staub-Gloor</t>
   </si>
   <si>
-    <t>Pilatuspraxis Luzern</t>
-[...1 lines deleted...]
-  <si>
     <t>Franziska</t>
   </si>
   <si>
+    <t>6313</t>
+  </si>
+  <si>
+    <t>Edlibach</t>
+  </si>
+  <si>
     <t>Stehrenberger</t>
   </si>
   <si>
     <t>Katharina</t>
   </si>
   <si>
-    <t>Sterchi</t>
-[...7 lines deleted...]
-  <si>
     <t>Stettler</t>
   </si>
   <si>
     <t xml:space="preserve">Ramona </t>
   </si>
   <si>
     <t>2560</t>
   </si>
   <si>
     <t>Nidau</t>
   </si>
   <si>
     <t>Stidwill</t>
   </si>
   <si>
     <t>8305</t>
   </si>
   <si>
     <t>Dietlikon</t>
   </si>
   <si>
     <t>Stöckli-Heilig</t>
   </si>
   <si>
     <t>Paula</t>
@@ -3186,50 +3538,56 @@
   <si>
     <t>8712</t>
   </si>
   <si>
     <t>Stäfa</t>
   </si>
   <si>
     <t>Strahm</t>
   </si>
   <si>
     <t>Jenny</t>
   </si>
   <si>
     <t>Studerus</t>
   </si>
   <si>
     <t>Diana</t>
   </si>
   <si>
     <t>4051</t>
   </si>
   <si>
     <t>Sutter</t>
   </si>
   <si>
+    <t>Hugo Marcel</t>
+  </si>
+  <si>
+    <t>9000</t>
+  </si>
+  <si>
     <t>Marie-Christine</t>
   </si>
   <si>
     <t>Martigny</t>
   </si>
   <si>
     <t>Talleri</t>
   </si>
   <si>
     <t>6974</t>
   </si>
   <si>
     <t>Aldesago</t>
   </si>
   <si>
     <t>Tanner</t>
   </si>
   <si>
     <t>Täschler-Schär</t>
   </si>
   <si>
     <t>Johanna</t>
   </si>
   <si>
     <t>4104</t>
@@ -3288,188 +3646,197 @@
   <si>
     <t>8122</t>
   </si>
   <si>
     <t>Binz</t>
   </si>
   <si>
     <t>Trachsel</t>
   </si>
   <si>
     <t>c/o Spitäler FMI AG</t>
   </si>
   <si>
     <t>Regula</t>
   </si>
   <si>
     <t>3714</t>
   </si>
   <si>
     <t>Frutigen</t>
   </si>
   <si>
     <t>Trittibach-Stark</t>
   </si>
   <si>
-    <t>Carmen</t>
-[...1 lines deleted...]
-  <si>
     <t>9478</t>
   </si>
   <si>
     <t>Azmoos</t>
   </si>
   <si>
     <t>Uebelhardt-Eckert</t>
   </si>
   <si>
     <t>4715</t>
   </si>
   <si>
     <t>Herbetswil</t>
   </si>
   <si>
     <t>Vaghi</t>
   </si>
   <si>
     <t>Cardiologia Riabilitativa e Preventiva</t>
   </si>
   <si>
     <t>Fabrizio</t>
   </si>
   <si>
     <t>6900</t>
   </si>
   <si>
     <t>Lugano</t>
   </si>
   <si>
     <t>Vaudaux</t>
   </si>
   <si>
-    <t>Vincenzetti</t>
-[...5 lines deleted...]
-    <t>Attalens</t>
+    <t>Verschuren</t>
+  </si>
+  <si>
+    <t>Margje</t>
+  </si>
+  <si>
+    <t>1715</t>
+  </si>
+  <si>
+    <t>Alterswil</t>
   </si>
   <si>
     <t>Volery</t>
   </si>
   <si>
     <t>Centre de Consultations Nutrition et Psychothérapie</t>
   </si>
   <si>
-    <t>Magali</t>
-[...1 lines deleted...]
-  <si>
     <t>von Burg</t>
   </si>
   <si>
     <t>Master Clinical Nutrition</t>
   </si>
   <si>
     <t>7247</t>
   </si>
   <si>
     <t>Saas im Prättigau</t>
   </si>
   <si>
     <t>von Rotz-Amstalden</t>
   </si>
   <si>
-    <t>Gabriela</t>
-[...1 lines deleted...]
-  <si>
     <t>6062</t>
   </si>
   <si>
     <t>Wilen</t>
   </si>
   <si>
+    <t>Waldmeier</t>
+  </si>
+  <si>
+    <t>Marianne C.</t>
+  </si>
+  <si>
+    <t>4059</t>
+  </si>
+  <si>
     <t>Wallimann</t>
   </si>
   <si>
-    <t>Kathrin</t>
-[...1 lines deleted...]
-  <si>
     <t>8952</t>
   </si>
   <si>
     <t>Schlieren</t>
   </si>
   <si>
     <t>Weber</t>
   </si>
   <si>
     <t>Wenger</t>
   </si>
   <si>
     <t>Wenger-Oberhänsli</t>
   </si>
   <si>
     <t>8038</t>
   </si>
   <si>
     <t>Werder</t>
   </si>
   <si>
+    <t>Wessner</t>
+  </si>
+  <si>
+    <t>Melinda Jana</t>
+  </si>
+  <si>
+    <t>6214</t>
+  </si>
+  <si>
+    <t>Schenkon</t>
+  </si>
+  <si>
     <t>Widmer</t>
   </si>
   <si>
     <t>William Schönbächler</t>
   </si>
   <si>
     <t>Donatella</t>
   </si>
   <si>
     <t>8330</t>
   </si>
   <si>
     <t>Pfäffikon ZH</t>
   </si>
   <si>
     <t>Wipf-Gujer</t>
   </si>
   <si>
     <t>Lilly</t>
   </si>
   <si>
     <t>8135</t>
   </si>
   <si>
     <t>Langnau a.A.</t>
   </si>
   <si>
     <t>Wittwer</t>
   </si>
   <si>
-    <t>Linda</t>
-[...1 lines deleted...]
-  <si>
     <t>Béatrice</t>
   </si>
   <si>
     <t>Wolf Tognola</t>
   </si>
   <si>
     <t>Raffaella</t>
   </si>
   <si>
     <t>6516</t>
   </si>
   <si>
     <t>Cugnasco</t>
   </si>
   <si>
     <t>Wymann-Steinemann</t>
   </si>
   <si>
     <t>8353</t>
   </si>
   <si>
     <t>Elgg</t>
   </si>
   <si>
     <t>Wyssbrod</t>
@@ -3519,93 +3886,99 @@
   <si>
     <t>Zehnder</t>
   </si>
   <si>
     <t>Zeller</t>
   </si>
   <si>
     <t>8280</t>
   </si>
   <si>
     <t>Kreuzlingen</t>
   </si>
   <si>
     <t>Zeugin</t>
   </si>
   <si>
     <t>Ernährungsberatung und -Therapie</t>
   </si>
   <si>
     <t>9450</t>
   </si>
   <si>
     <t>Altstätten</t>
   </si>
   <si>
-    <t>Ziörjen</t>
+    <t>Zgoulli</t>
   </si>
   <si>
     <t>Zischg-Hänseler</t>
   </si>
   <si>
+    <t>Zulliger</t>
+  </si>
+  <si>
+    <t>Samira</t>
+  </si>
+  <si>
+    <t>8051</t>
+  </si>
+  <si>
     <t>Zürcher</t>
   </si>
   <si>
     <t>Ernährungsberatungs-Praxis</t>
   </si>
   <si>
     <t>Zurfluh</t>
   </si>
   <si>
     <t xml:space="preserve">3600 </t>
   </si>
   <si>
     <t>Zwicky</t>
   </si>
   <si>
     <t>Lydie</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
     <t>Forel (Lavaux)</t>
   </si>
   <si>
     <t>Zwisler</t>
   </si>
   <si>
     <t>Angela</t>
   </si>
   <si>
     <t>8309</t>
   </si>
   <si>
     <t>Nürensdorf</t>
-  </si>
-[...1 lines deleted...]
-    <t>erpse Institut AG Ernährungsdiagnostik</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
@@ -3640,52 +4013,52 @@
   <dxfs count="2">
     <dxf>
       <numFmt numFmtId="30" formatCode="@"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="1" formatCode="0"/>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="Tabelle1" displayName="Tabelle1" ref="A1:F360" totalsRowShown="0">
-  <autoFilter ref="A1:F360" xr:uid="{00000000-0009-0000-0100-000001000000}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="Tabelle1" displayName="Tabelle1" ref="A1:F398" totalsRowShown="0">
+  <autoFilter ref="A1:F398" xr:uid="{00000000-0009-0000-0100-000001000000}"/>
   <tableColumns count="6">
     <tableColumn id="1" xr3:uid="{00000000-0010-0000-0000-000001000000}" name="GLN" dataDxfId="1"/>
     <tableColumn id="3" xr3:uid="{00000000-0010-0000-0000-000003000000}" name="Nachname"/>
     <tableColumn id="7" xr3:uid="{00000000-0010-0000-0000-000007000000}" name="Zusatz"/>
     <tableColumn id="8" xr3:uid="{00000000-0010-0000-0000-000008000000}" name="Vorname"/>
     <tableColumn id="9" xr3:uid="{00000000-0010-0000-0000-000009000000}" name="PLZ"/>
     <tableColumn id="4" xr3:uid="{00000000-0010-0000-0000-000004000000}" name="Ort" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight14" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
@@ -3924,7311 +4297,8076 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:F360"/>
+  <dimension ref="A1:F398"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane ySplit="1" topLeftCell="A284" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A287" sqref="A286:A287"/>
+      <pane xSplit="2" ySplit="1" topLeftCell="C2" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight" activeCell="C1" sqref="C1"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
+      <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="9.08984375" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="14" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="22.54296875" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="6" max="6" width="23.6328125" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="22.5703125" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="72" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="16.85546875" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="6.28515625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="23.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="4" t="s">
         <v>5</v>
       </c>
       <c r="B1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>0</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="2">
-        <v>7601003097139</v>
+        <v>7601003097177</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="2">
-        <v>7601003097177</v>
+        <v>7601003179552</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="1" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="D3" s="1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E3" s="1" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F3" s="1" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:6" x14ac:dyDescent="0.35">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="2">
-        <v>7601003179552</v>
+        <v>7601003606423</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C4" s="1" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="D4" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E4" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F4" s="1" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:6" x14ac:dyDescent="0.35">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" s="2">
         <v>7601003097184</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C5" s="1" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="D5" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E5" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="F5" s="1" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:6" x14ac:dyDescent="0.35">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="2">
         <v>7601003168266</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="D6" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E6" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F6" s="1" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6" x14ac:dyDescent="0.35">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="2">
         <v>7601007041060</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E7" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F7" s="1" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6" x14ac:dyDescent="0.35">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="2">
         <v>7601003382525</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E8" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F8" s="1" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6" x14ac:dyDescent="0.35">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="2">
         <v>7601007501113</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E9" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="F9" s="1" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6" x14ac:dyDescent="0.35">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="2">
         <v>7601003606638</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E10" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6" x14ac:dyDescent="0.35">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="2">
         <v>7601003097191</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E11" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F11" s="1" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6" x14ac:dyDescent="0.35">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="2">
-        <v>7601003097207</v>
+        <v>7601007305216</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E12" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="F12" s="1" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6" x14ac:dyDescent="0.35">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="2">
         <v>7601003098532</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="E13" s="1" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F13" s="1" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6" x14ac:dyDescent="0.35">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="2">
         <v>7601003896978</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>7</v>
+        <v>57</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="E14" s="1" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="F14" s="1" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6" x14ac:dyDescent="0.35">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="2">
-        <v>7601003097245</v>
+        <v>7601003606614</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="E15" s="1" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="F15" s="1" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6" x14ac:dyDescent="0.35">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="2">
         <v>7601001546271</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="E16" s="1" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="F16" s="1" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:6" x14ac:dyDescent="0.35">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" s="2">
         <v>7601003097269</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="E17" s="1" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="F17" s="1" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:6" x14ac:dyDescent="0.35">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" s="2">
-        <v>7601003097290</v>
+        <v>7601007664399</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="E18" s="1" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="F18" s="1" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:6" x14ac:dyDescent="0.35">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" s="2">
         <v>7601003281019</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="E19" s="1" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="F19" s="1" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:6" x14ac:dyDescent="0.35">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" s="2">
         <v>7601003214871</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="E20" s="1" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="F20" s="1" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:6" x14ac:dyDescent="0.35">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" s="2">
         <v>7601003021103</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="E21" s="1" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="F21" s="1" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:6" x14ac:dyDescent="0.35">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" s="2">
         <v>7601003606874</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="E22" s="1" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="F22" s="1" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:6" x14ac:dyDescent="0.35">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" s="2">
         <v>7601003097306</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="E23" s="1" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="F23" s="1" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:6" x14ac:dyDescent="0.35">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" s="2">
-        <v>7601003384598</v>
+        <v>7601003089004</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="E24" s="1" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="F24" s="1" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:6" x14ac:dyDescent="0.35">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" s="2">
-        <v>7601003089004</v>
+        <v>7601007495047</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="E25" s="1" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="F25" s="1" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:6" x14ac:dyDescent="0.35">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" s="2">
-        <v>7601007495047</v>
+        <v>7601003014679</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="E26" s="1" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="F26" s="1" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:6" x14ac:dyDescent="0.35">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" s="2">
-        <v>7601003014679</v>
+        <v>7601003097351</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="E27" s="1" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="F27" s="1" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:6" x14ac:dyDescent="0.35">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" s="2">
-        <v>7601003097351</v>
+        <v>7601003097368</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="E28" s="1" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="F28" s="1" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:6" x14ac:dyDescent="0.35">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" s="2">
-        <v>7601003097368</v>
+        <v>7601003097382</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="E29" s="1" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="F29" s="1" t="s">
-        <v>117</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:6" x14ac:dyDescent="0.35">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" s="2">
-        <v>7601003097382</v>
+        <v>7601003610031</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>119</v>
+        <v>33</v>
       </c>
       <c r="E30" s="1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="F30" s="1" t="s">
-        <v>121</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:6" x14ac:dyDescent="0.35">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" s="2">
-        <v>7601003610031</v>
+        <v>7601003097399</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>32</v>
+        <v>124</v>
       </c>
       <c r="E31" s="1" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="F31" s="1" t="s">
-        <v>124</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:6" x14ac:dyDescent="0.35">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" s="2">
-        <v>7601003097399</v>
+        <v>7601003097405</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="E32" s="1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F32" s="1" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:6" x14ac:dyDescent="0.35">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" s="2">
-        <v>7601003097405</v>
+        <v>7601003014693</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>7</v>
+        <v>131</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="E33" s="1" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F33" s="1" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:6" x14ac:dyDescent="0.35">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" s="2">
-        <v>7601003014693</v>
+        <v>7601001456242</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="E34" s="1" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="F34" s="1" t="s">
-        <v>135</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:6" x14ac:dyDescent="0.35">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" s="2">
         <v>7601003190731</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="E35" s="1" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="F35" s="1" t="s">
-        <v>139</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:6" x14ac:dyDescent="0.35">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" s="2">
         <v>7601003301007</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="E36" s="1" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="F36" s="1" t="s">
-        <v>143</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:6" x14ac:dyDescent="0.35">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" s="2">
         <v>7601003963984</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="E37" s="1" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="F37" s="1" t="s">
-        <v>147</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:6" x14ac:dyDescent="0.35">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" s="2">
         <v>7601003108316</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="E38" s="1" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="F38" s="1" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:6" x14ac:dyDescent="0.35">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" s="2">
+        <v>7601007503896</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="E39" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="F39" s="1" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A40" s="2">
+        <v>7601007690343</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D40" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="E40" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="F40" s="1" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A41" s="2">
         <v>7601003097474</v>
       </c>
-      <c r="B39" s="1" t="s">
-[...16 lines deleted...]
-      <c r="A40" s="2">
+      <c r="B41" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D41" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="E41" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="F41" s="1" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A42" s="2">
         <v>7601003335484</v>
       </c>
-      <c r="B40" s="1" t="s">
-[...16 lines deleted...]
-      <c r="A41" s="2">
+      <c r="B42" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="D42" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="E42" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="F42" s="1" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A43" s="2">
         <v>7601003175882</v>
       </c>
-      <c r="B41" s="1" t="s">
-[...36 lines deleted...]
-      <c r="A43" s="2">
+      <c r="B43" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="E43" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="F43" s="1" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A44" s="2">
+        <v>7601001456235</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="E44" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="F44" s="1" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A45" s="2">
         <v>7601003340723</v>
       </c>
-      <c r="B43" s="1" t="s">
-[...16 lines deleted...]
-      <c r="A44" s="2">
+      <c r="B45" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D45" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="E45" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="F45" s="1" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A46" s="2">
         <v>7601003097504</v>
       </c>
-      <c r="B44" s="1" t="s">
-[...11 lines deleted...]
-      <c r="F44" s="1" t="s">
+      <c r="B46" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D46" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="E46" s="1" t="s">
         <v>54</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A45" s="2">
+      <c r="F46" s="1" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A47" s="2">
         <v>7601003097511</v>
       </c>
-      <c r="B45" s="1" t="s">
-[...16 lines deleted...]
-      <c r="A46" s="2">
+      <c r="B47" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D47" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="E47" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="F47" s="1" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A48" s="2">
         <v>7601003097528</v>
       </c>
-      <c r="B46" s="1" t="s">
-[...38 lines deleted...]
-      </c>
       <c r="B48" s="1" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="E48" s="1" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="F48" s="1" t="s">
-        <v>186</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:6" x14ac:dyDescent="0.35">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" s="2">
         <v>7601003310221</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>160</v>
+        <v>170</v>
       </c>
       <c r="E49" s="1" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="F49" s="1" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:6" x14ac:dyDescent="0.35">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" s="2">
+        <v>7601007023448</v>
+      </c>
+      <c r="B50" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D50" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="E50" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="F50" s="1" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A51" s="2">
+        <v>7601007690237</v>
+      </c>
+      <c r="B51" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="C51" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D51" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="E51" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="F51" s="1" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A52" s="2">
         <v>7601003474800</v>
       </c>
-      <c r="B50" s="1" t="s">
-[...16 lines deleted...]
-      <c r="A51" s="2">
+      <c r="B52" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="C52" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D52" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="E52" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="F52" s="1" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A53" s="2">
         <v>7601003021592</v>
       </c>
-      <c r="B51" s="1" t="s">
-[...16 lines deleted...]
-      <c r="A52" s="2">
+      <c r="B53" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="C53" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D53" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="E53" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="F53" s="1" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A54" s="2">
         <v>7601003309355</v>
       </c>
-      <c r="B52" s="1" t="s">
-[...16 lines deleted...]
-      <c r="A53" s="2">
+      <c r="B54" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="C54" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D54" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="E54" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="F54" s="1" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A55" s="2">
         <v>7601003097573</v>
       </c>
-      <c r="B53" s="1" t="s">
-[...16 lines deleted...]
-      <c r="A54" s="2">
+      <c r="B55" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="C55" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D55" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="E55" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="F55" s="1" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A56" s="2">
+        <v>7601003612707</v>
+      </c>
+      <c r="B56" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="C56" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D56" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="E56" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="F56" s="1" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A57" s="2">
         <v>7601003097597</v>
       </c>
-      <c r="B54" s="1" t="s">
-[...16 lines deleted...]
-      <c r="A55" s="2">
+      <c r="B57" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="C57" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D57" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="E57" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="F57" s="1" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A58" s="2">
         <v>7601003097603</v>
       </c>
-      <c r="B55" s="1" t="s">
-[...16 lines deleted...]
-      <c r="A56" s="2">
+      <c r="B58" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="C58" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D58" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="E58" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="F58" s="1" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A59" s="2">
         <v>7601003097610</v>
       </c>
-      <c r="B56" s="1" t="s">
-[...16 lines deleted...]
-      <c r="A57" s="2">
+      <c r="B59" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="C59" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D59" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="E59" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="F59" s="1" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A60" s="2">
+        <v>7601003904239</v>
+      </c>
+      <c r="B60" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="C60" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D60" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="E60" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="F60" s="1" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A61" s="2">
+        <v>7601003613544</v>
+      </c>
+      <c r="B61" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="C61" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D61" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="E61" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="F61" s="1" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A62" s="2">
         <v>7601003097641</v>
       </c>
-      <c r="B57" s="1" t="s">
-[...98 lines deleted...]
-      </c>
       <c r="B62" s="1" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="C62" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D62" s="1" t="s">
-        <v>235</v>
+        <v>181</v>
       </c>
       <c r="E62" s="1" t="s">
-        <v>236</v>
+        <v>75</v>
       </c>
       <c r="F62" s="1" t="s">
-        <v>237</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:6" x14ac:dyDescent="0.35">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" s="2">
-        <v>7601003491869</v>
+        <v>7601003097658</v>
       </c>
       <c r="B63" s="1" t="s">
         <v>238</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="D63" s="1" t="s">
         <v>239</v>
       </c>
       <c r="E63" s="1" t="s">
         <v>240</v>
       </c>
       <c r="F63" s="1" t="s">
         <v>241</v>
       </c>
     </row>
-    <row r="64" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" s="2">
-        <v>7601003608151</v>
+        <v>7601003097672</v>
       </c>
       <c r="B64" s="1" t="s">
         <v>242</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="D64" s="1" t="s">
         <v>243</v>
       </c>
       <c r="E64" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F64" s="1" t="s">
         <v>245</v>
       </c>
     </row>
-    <row r="65" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" s="2">
-        <v>7601003608335</v>
+        <v>7601007690329</v>
       </c>
       <c r="B65" s="1" t="s">
         <v>246</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="D65" s="1" t="s">
         <v>247</v>
       </c>
       <c r="E65" s="1" t="s">
         <v>248</v>
       </c>
       <c r="F65" s="1" t="s">
         <v>249</v>
       </c>
     </row>
-    <row r="66" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" s="2">
-        <v>7601003097702</v>
+        <v>7601007621132</v>
       </c>
       <c r="B66" s="1" t="s">
         <v>250</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="D66" s="1" t="s">
         <v>251</v>
       </c>
       <c r="E66" s="1" t="s">
-        <v>181</v>
+        <v>252</v>
       </c>
       <c r="F66" s="1" t="s">
-        <v>182</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:6" x14ac:dyDescent="0.35">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" s="2">
+        <v>7601003097689</v>
+      </c>
+      <c r="B67" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="C67" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="D67" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="E67" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="F67" s="1" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="68" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A68" s="2">
+        <v>7601003097696</v>
+      </c>
+      <c r="B68" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="C68" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D68" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="E68" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="F68" s="1" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="69" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A69" s="2">
+        <v>7601003894073</v>
+      </c>
+      <c r="B69" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="C69" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D69" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="E69" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="F69" s="1" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="70" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A70" s="2">
+        <v>7601003491869</v>
+      </c>
+      <c r="B70" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="C70" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D70" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="E70" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="F70" s="1" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="71" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A71" s="2">
+        <v>7601003608151</v>
+      </c>
+      <c r="B71" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="C71" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D71" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="E71" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="F71" s="1" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="72" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A72" s="2">
+        <v>7601003608335</v>
+      </c>
+      <c r="B72" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="C72" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D72" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="E72" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="F72" s="1" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="73" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A73" s="2">
+        <v>7601003097702</v>
+      </c>
+      <c r="B73" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="C73" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D73" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="E73" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="F73" s="1" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="74" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A74" s="2">
         <v>7601003097719</v>
       </c>
-      <c r="B67" s="1" t="s">
-[...16 lines deleted...]
-      <c r="A68" s="2">
+      <c r="B74" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="C74" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D74" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E74" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="F74" s="1" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="75" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A75" s="2">
         <v>7601003097726</v>
       </c>
-      <c r="B68" s="1" t="s">
-[...11 lines deleted...]
-      <c r="F68" s="1" t="s">
+      <c r="B75" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="C75" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D75" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="E75" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="F75" s="1" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="76" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A76" s="2">
+        <v>7601003097733</v>
+      </c>
+      <c r="B76" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="C76" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D76" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="E76" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="F76" s="1" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="77" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A77" s="2">
+        <v>7601003097740</v>
+      </c>
+      <c r="B77" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="C77" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D77" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="E77" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="F77" s="1" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="78" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A78" s="2">
+        <v>7601003183108</v>
+      </c>
+      <c r="B78" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="C78" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D78" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="E78" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="F78" s="1" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="79" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A79" s="2">
+        <v>7601003097764</v>
+      </c>
+      <c r="B79" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="C79" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D79" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="E79" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="F79" s="1" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="80" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A80" s="2">
+        <v>7601007858095</v>
+      </c>
+      <c r="B80" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="C80" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D80" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="E80" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="F80" s="1" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="81" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A81" s="2">
+        <v>7601003097771</v>
+      </c>
+      <c r="B81" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="C81" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D81" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="E81" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="F81" s="1" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="82" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A82" s="2">
+        <v>7601003255164</v>
+      </c>
+      <c r="B82" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="C82" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="D82" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="E82" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="F82" s="1" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="83" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A83" s="2">
+        <v>7601003097825</v>
+      </c>
+      <c r="B83" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="C83" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D83" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E83" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="F83" s="1" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="84" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A84" s="2">
+        <v>7601003014822</v>
+      </c>
+      <c r="B84" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="C84" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D84" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="E84" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="F84" s="1" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="85" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A85" s="2">
+        <v>7601003609738</v>
+      </c>
+      <c r="B85" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="C85" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D85" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="E85" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="F85" s="1" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="86" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A86" s="2">
+        <v>7601003406283</v>
+      </c>
+      <c r="B86" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="C86" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D86" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="E86" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="F86" s="1" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="87" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A87" s="2">
+        <v>7601003019995</v>
+      </c>
+      <c r="B87" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="C87" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D87" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="E87" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="F87" s="1" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="88" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A88" s="2">
+        <v>7601009020025</v>
+      </c>
+      <c r="B88" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="C88" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D88" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="E88" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="F88" s="1" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="89" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A89" s="2">
+        <v>7601003251623</v>
+      </c>
+      <c r="B89" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="C89" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D89" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="E89" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="F89" s="1" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="90" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A90" s="2">
+        <v>7601003097870</v>
+      </c>
+      <c r="B90" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="C90" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D90" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="E90" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="F90" s="1" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="91" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A91" s="2">
+        <v>7601003097887</v>
+      </c>
+      <c r="B91" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="C91" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D91" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="E91" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="F91" s="1" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="92" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A92" s="2">
+        <v>7601003608557</v>
+      </c>
+      <c r="B92" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="C92" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D92" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="E92" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="F92" s="1" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="93" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A93" s="2">
+        <v>7601003207613</v>
+      </c>
+      <c r="B93" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="C93" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D93" s="1" t="s">
+        <v>352</v>
+      </c>
+      <c r="E93" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="F93" s="1" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="94" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A94" s="2">
+        <v>7601001980754</v>
+      </c>
+      <c r="B94" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="C94" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D94" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="E94" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="F94" s="1" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="95" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A95" s="2">
+        <v>7601003097900</v>
+      </c>
+      <c r="B95" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="C95" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D95" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="E95" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="F95" s="1" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="96" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A96" s="2">
+        <v>7601007929764</v>
+      </c>
+      <c r="B96" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="C96" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D96" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="E96" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="F96" s="1" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="97" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A97" s="2">
+        <v>7601003394429</v>
+      </c>
+      <c r="B97" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="C97" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D97" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="E97" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="F97" s="1" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="98" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A98" s="2">
+        <v>7601003097917</v>
+      </c>
+      <c r="B98" s="1" t="s">
+        <v>366</v>
+      </c>
+      <c r="C98" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D98" s="1" t="s">
+        <v>367</v>
+      </c>
+      <c r="E98" s="1" t="s">
+        <v>368</v>
+      </c>
+      <c r="F98" s="1" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="99" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A99" s="2">
+        <v>7601003015652</v>
+      </c>
+      <c r="B99" s="1" t="s">
+        <v>370</v>
+      </c>
+      <c r="C99" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D99" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="E99" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="F99" s="1" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="100" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A100" s="2">
+        <v>7601003097924</v>
+      </c>
+      <c r="B100" s="1" t="s">
+        <v>373</v>
+      </c>
+      <c r="C100" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D100" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="E100" s="1" t="s">
+        <v>374</v>
+      </c>
+      <c r="F100" s="1" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="101" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A101" s="2">
+        <v>7601003097931</v>
+      </c>
+      <c r="B101" s="1" t="s">
+        <v>376</v>
+      </c>
+      <c r="C101" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="D101" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="E101" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="F101" s="1" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="102" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A102" s="2">
+        <v>7601003097948</v>
+      </c>
+      <c r="B102" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="C102" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D102" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="E102" s="1" t="s">
+        <v>383</v>
+      </c>
+      <c r="F102" s="1" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="103" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A103" s="2">
+        <v>7601003608571</v>
+      </c>
+      <c r="B103" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="C103" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="D103" s="1" t="s">
         <v>258</v>
       </c>
-    </row>
-[...521 lines deleted...]
-      <c r="A95" s="2">
+      <c r="E103" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="F103" s="1" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="104" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A104" s="2">
         <v>7601003406658</v>
       </c>
-      <c r="B95" s="1" t="s">
-[...165 lines deleted...]
-      <c r="D103" s="1" t="s">
+      <c r="B104" s="1" t="s">
         <v>385</v>
       </c>
-      <c r="E103" s="1" t="s">
-[...12 lines deleted...]
-      </c>
       <c r="C104" s="1" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="D104" s="1" t="s">
         <v>389</v>
       </c>
       <c r="E104" s="1" t="s">
         <v>390</v>
       </c>
       <c r="F104" s="1" t="s">
         <v>391</v>
       </c>
     </row>
-    <row r="105" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" s="2">
-        <v>7601003014976</v>
+        <v>7601003097986</v>
       </c>
       <c r="B105" s="1" t="s">
         <v>392</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="D105" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="E105" s="1" t="s">
         <v>393</v>
       </c>
-      <c r="E105" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F105" s="1" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="106" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A106" s="2">
+        <v>7601003098020</v>
+      </c>
+      <c r="B106" s="1" t="s">
+        <v>395</v>
+      </c>
+      <c r="C106" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D106" s="1" t="s">
+        <v>396</v>
+      </c>
+      <c r="E106" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="F106" s="1" t="s">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="107" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A107" s="2">
+        <v>7601003014884</v>
+      </c>
+      <c r="B107" s="1" t="s">
+        <v>399</v>
+      </c>
+      <c r="C107" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="D107" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="E107" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="F107" s="1" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="108" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A108" s="2">
+        <v>7601003014914</v>
+      </c>
+      <c r="B108" s="1" t="s">
+        <v>404</v>
+      </c>
+      <c r="C108" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D108" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="E108" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="F108" s="1" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="109" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A109" s="2">
+        <v>7601003614633</v>
+      </c>
+      <c r="B109" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="C109" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D109" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="E109" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="F109" s="1" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="110" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A110" s="2">
+        <v>7601003098051</v>
+      </c>
+      <c r="B110" s="1" t="s">
+        <v>411</v>
+      </c>
+      <c r="C110" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D110" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="E110" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="F110" s="1" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="111" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A111" s="2">
+        <v>7601003098082</v>
+      </c>
+      <c r="B111" s="1" t="s">
+        <v>415</v>
+      </c>
+      <c r="C111" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D111" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="E111" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="F111" s="1" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="112" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A112" s="2">
+        <v>7601003284638</v>
+      </c>
+      <c r="B112" s="1" t="s">
+        <v>419</v>
+      </c>
+      <c r="C112" s="1" t="s">
+        <v>420</v>
+      </c>
+      <c r="D112" s="1" t="s">
+        <v>421</v>
+      </c>
+      <c r="E112" s="1" t="s">
+        <v>422</v>
+      </c>
+      <c r="F112" s="1" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="113" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A113" s="2">
+        <v>7601003098105</v>
+      </c>
+      <c r="B113" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="C113" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D113" s="1" t="s">
+        <v>425</v>
+      </c>
+      <c r="E113" s="1" t="s">
+        <v>426</v>
+      </c>
+      <c r="F113" s="1" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="114" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A114" s="2">
+        <v>7601003014976</v>
+      </c>
+      <c r="B114" s="1" t="s">
+        <v>428</v>
+      </c>
+      <c r="C114" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D114" s="1" t="s">
+        <v>429</v>
+      </c>
+      <c r="E114" s="1" t="s">
         <v>46</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A106" s="2">
+      <c r="F114" s="1" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="115" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A115" s="2">
         <v>7601003609073</v>
       </c>
-      <c r="B106" s="1" t="s">
-[...16 lines deleted...]
-      <c r="A107" s="2">
+      <c r="B115" s="1" t="s">
+        <v>430</v>
+      </c>
+      <c r="C115" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D115" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="E115" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="F115" s="1" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="116" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A116" s="2">
+        <v>7601007835751</v>
+      </c>
+      <c r="B116" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="C116" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D116" s="1" t="s">
+        <v>435</v>
+      </c>
+      <c r="E116" s="1" t="s">
+        <v>436</v>
+      </c>
+      <c r="F116" s="1" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="117" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A117" s="2">
         <v>7601007880218</v>
       </c>
-      <c r="B107" s="1" t="s">
-[...16 lines deleted...]
-      <c r="A108" s="2">
+      <c r="B117" s="1" t="s">
+        <v>438</v>
+      </c>
+      <c r="C117" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D117" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="E117" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="F117" s="1" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="118" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A118" s="2">
         <v>7601003014990</v>
       </c>
-      <c r="B108" s="1" t="s">
-[...16 lines deleted...]
-      <c r="A109" s="2">
+      <c r="B118" s="1" t="s">
+        <v>440</v>
+      </c>
+      <c r="C118" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D118" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="E118" s="1" t="s">
+        <v>441</v>
+      </c>
+      <c r="F118" s="1" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="119" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A119" s="2">
         <v>7601003608991</v>
       </c>
-      <c r="B109" s="1" t="s">
-[...16 lines deleted...]
-      <c r="A110" s="2">
+      <c r="B119" s="1" t="s">
+        <v>443</v>
+      </c>
+      <c r="C119" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D119" s="1" t="s">
+        <v>444</v>
+      </c>
+      <c r="E119" s="1" t="s">
+        <v>445</v>
+      </c>
+      <c r="F119" s="1" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="120" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A120" s="2">
+        <v>7601001456181</v>
+      </c>
+      <c r="B120" s="1" t="s">
+        <v>443</v>
+      </c>
+      <c r="C120" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D120" s="1" t="s">
+        <v>447</v>
+      </c>
+      <c r="E120" s="1" t="s">
+        <v>448</v>
+      </c>
+      <c r="F120" s="1" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="121" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A121" s="2">
+        <v>7601002971713</v>
+      </c>
+      <c r="B121" s="1" t="s">
+        <v>443</v>
+      </c>
+      <c r="C121" s="1" t="s">
+        <v>450</v>
+      </c>
+      <c r="D121" s="1" t="s">
+        <v>451</v>
+      </c>
+      <c r="E121" s="1" t="s">
+        <v>452</v>
+      </c>
+      <c r="F121" s="1" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="122" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A122" s="2">
         <v>7601003615180</v>
       </c>
-      <c r="B110" s="1" t="s">
-[...16 lines deleted...]
-      <c r="A111" s="2">
+      <c r="B122" s="1" t="s">
+        <v>454</v>
+      </c>
+      <c r="C122" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D122" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="E122" s="1" t="s">
+        <v>455</v>
+      </c>
+      <c r="F122" s="1" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="123" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A123" s="2">
         <v>7601003371284</v>
       </c>
-      <c r="B111" s="1" t="s">
-[...16 lines deleted...]
-      <c r="A112" s="2">
+      <c r="B123" s="1" t="s">
+        <v>457</v>
+      </c>
+      <c r="C123" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D123" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="E123" s="1" t="s">
+        <v>459</v>
+      </c>
+      <c r="F123" s="1" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="124" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A124" s="2">
+        <v>7601003609066</v>
+      </c>
+      <c r="B124" s="1" t="s">
+        <v>461</v>
+      </c>
+      <c r="C124" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D124" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="E124" s="1" t="s">
+        <v>448</v>
+      </c>
+      <c r="F124" s="1" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="125" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A125" s="2">
         <v>7601003990997</v>
       </c>
-      <c r="B112" s="1" t="s">
-[...16 lines deleted...]
-      <c r="A113" s="2">
+      <c r="B125" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="C125" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D125" s="1" t="s">
+        <v>463</v>
+      </c>
+      <c r="E125" s="1" t="s">
+        <v>464</v>
+      </c>
+      <c r="F125" s="1" t="s">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="126" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A126" s="2">
         <v>7601003349900</v>
       </c>
-      <c r="B113" s="1" t="s">
-[...16 lines deleted...]
-      <c r="A114" s="2">
+      <c r="B126" s="1" t="s">
+        <v>466</v>
+      </c>
+      <c r="C126" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D126" s="1" t="s">
+        <v>467</v>
+      </c>
+      <c r="E126" s="1" t="s">
+        <v>468</v>
+      </c>
+      <c r="F126" s="1" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="127" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A127" s="2">
         <v>7601003271492</v>
       </c>
-      <c r="B114" s="1" t="s">
-[...36 lines deleted...]
-      <c r="A116" s="2">
+      <c r="B127" s="1" t="s">
+        <v>470</v>
+      </c>
+      <c r="C127" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D127" s="1" t="s">
+        <v>471</v>
+      </c>
+      <c r="E127" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="F127" s="1" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="128" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A128" s="2">
+        <v>7601003098150</v>
+      </c>
+      <c r="B128" s="1" t="s">
+        <v>472</v>
+      </c>
+      <c r="C128" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D128" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E128" s="1" t="s">
+        <v>473</v>
+      </c>
+      <c r="F128" s="1" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="129" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A129" s="2">
         <v>7601003098167</v>
       </c>
-      <c r="B116" s="1" t="s">
-[...16 lines deleted...]
-      <c r="A117" s="2">
+      <c r="B129" s="1" t="s">
+        <v>474</v>
+      </c>
+      <c r="C129" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D129" s="1" t="s">
+        <v>475</v>
+      </c>
+      <c r="E129" s="1" t="s">
+        <v>476</v>
+      </c>
+      <c r="F129" s="1" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="130" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A130" s="2">
         <v>7601003098174</v>
       </c>
-      <c r="B117" s="1" t="s">
-[...16 lines deleted...]
-      <c r="A118" s="2">
+      <c r="B130" s="1" t="s">
+        <v>478</v>
+      </c>
+      <c r="C130" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D130" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="E130" s="1" t="s">
+        <v>479</v>
+      </c>
+      <c r="F130" s="1" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="131" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A131" s="2">
+        <v>7601003610208</v>
+      </c>
+      <c r="B131" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="C131" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D131" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="E131" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="F131" s="1" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="132" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A132" s="2">
         <v>7601003407563</v>
       </c>
-      <c r="B118" s="1" t="s">
-[...278 lines deleted...]
-      </c>
       <c r="B132" s="1" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>484</v>
+        <v>12</v>
       </c>
       <c r="D132" s="1" t="s">
-        <v>99</v>
+        <v>485</v>
       </c>
       <c r="E132" s="1" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F132" s="1" t="s">
-        <v>486</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:6" x14ac:dyDescent="0.35">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="133" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A133" s="2">
-        <v>7601003447712</v>
+        <v>7601001452046</v>
       </c>
       <c r="B133" s="1" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>488</v>
+        <v>12</v>
       </c>
       <c r="D133" s="1" t="s">
         <v>489</v>
       </c>
       <c r="E133" s="1" t="s">
         <v>490</v>
       </c>
       <c r="F133" s="1" t="s">
         <v>491</v>
       </c>
     </row>
-    <row r="134" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="134" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A134" s="2">
-        <v>7601003098297</v>
+        <v>7601003098181</v>
       </c>
       <c r="B134" s="1" t="s">
         <v>492</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="D134" s="1" t="s">
-        <v>16</v>
+        <v>332</v>
       </c>
       <c r="E134" s="1" t="s">
         <v>493</v>
       </c>
       <c r="F134" s="1" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:6" x14ac:dyDescent="0.35">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="135" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A135" s="2">
-        <v>7601003098303</v>
+        <v>7601003098198</v>
       </c>
       <c r="B135" s="1" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>495</v>
+        <v>12</v>
       </c>
       <c r="D135" s="1" t="s">
-        <v>404</v>
+        <v>13</v>
       </c>
       <c r="E135" s="1" t="s">
         <v>496</v>
       </c>
       <c r="F135" s="1" t="s">
         <v>497</v>
       </c>
     </row>
-    <row r="136" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="136" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A136" s="2">
-        <v>7601003021127</v>
+        <v>7601003098204</v>
       </c>
       <c r="B136" s="1" t="s">
         <v>498</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="D136" s="1" t="s">
         <v>499</v>
       </c>
       <c r="E136" s="1" t="s">
         <v>500</v>
       </c>
       <c r="F136" s="1" t="s">
         <v>501</v>
       </c>
     </row>
-    <row r="137" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="137" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A137" s="2">
-        <v>7601003102796</v>
+        <v>7601003098211</v>
       </c>
       <c r="B137" s="1" t="s">
         <v>502</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="D137" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="E137" s="1" t="s">
         <v>503</v>
       </c>
-      <c r="E137" s="1" t="s">
+      <c r="F137" s="1" t="s">
         <v>504</v>
       </c>
-      <c r="F137" s="1" t="s">
+    </row>
+    <row r="138" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A138" s="2">
+        <v>7601003209976</v>
+      </c>
+      <c r="B138" s="1" t="s">
         <v>505</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B138" s="1" t="s">
+      <c r="C138" s="1" t="s">
         <v>506</v>
       </c>
-      <c r="C138" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D138" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="E138" s="1" t="s">
         <v>507</v>
       </c>
-      <c r="E138" s="1" t="s">
+      <c r="F138" s="1" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="139" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A139" s="2">
+        <v>7601003098235</v>
+      </c>
+      <c r="B139" s="1" t="s">
         <v>508</v>
       </c>
-      <c r="F138" s="1" t="s">
+      <c r="C139" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D139" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="E139" s="1" t="s">
         <v>509</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B139" s="1" t="s">
+      <c r="F139" s="1" t="s">
         <v>510</v>
       </c>
-      <c r="C139" s="1" t="s">
+    </row>
+    <row r="140" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A140" s="2">
+        <v>7601003098747</v>
+      </c>
+      <c r="B140" s="1" t="s">
         <v>511</v>
       </c>
-      <c r="D139" s="1" t="s">
+      <c r="C140" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D140" s="1" t="s">
         <v>512</v>
       </c>
-      <c r="E139" s="1" t="s">
+      <c r="E140" s="1" t="s">
         <v>513</v>
       </c>
-      <c r="F139" s="1" t="s">
+      <c r="F140" s="1" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="141" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A141" s="2">
+        <v>7601003015089</v>
+      </c>
+      <c r="B141" s="1" t="s">
         <v>514</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B140" s="1" t="s">
+      <c r="C141" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D141" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="E141" s="1" t="s">
         <v>515</v>
       </c>
-      <c r="C140" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D140" s="1" t="s">
+      <c r="F141" s="1" t="s">
         <v>516</v>
       </c>
-      <c r="E140" s="1" t="s">
+    </row>
+    <row r="142" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A142" s="2">
+        <v>7601003172157</v>
+      </c>
+      <c r="B142" s="1" t="s">
         <v>517</v>
-      </c>
-[...29 lines deleted...]
-        <v>523</v>
       </c>
       <c r="C142" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D142" s="1" t="s">
+        <v>518</v>
+      </c>
+      <c r="E142" s="1" t="s">
+        <v>519</v>
+      </c>
+      <c r="F142" s="1" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="143" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A143" s="2">
+        <v>7601003609950</v>
+      </c>
+      <c r="B143" s="1" t="s">
+        <v>521</v>
+      </c>
+      <c r="C143" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D143" s="1" t="s">
+        <v>522</v>
+      </c>
+      <c r="E143" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="F143" s="1" t="s">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="144" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A144" s="2">
+        <v>7601003180824</v>
+      </c>
+      <c r="B144" s="1" t="s">
         <v>524</v>
       </c>
-      <c r="E142" s="1" t="s">
+      <c r="C144" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D144" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="E144" s="1" t="s">
         <v>525</v>
       </c>
-      <c r="F142" s="1" t="s">
+      <c r="F144" s="1" t="s">
         <v>526</v>
       </c>
     </row>
-    <row r="143" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A143" s="2">
+    <row r="145" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A145" s="2">
+        <v>7601007048762</v>
+      </c>
+      <c r="B145" s="1" t="s">
+        <v>527</v>
+      </c>
+      <c r="C145" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D145" s="1" t="s">
+        <v>528</v>
+      </c>
+      <c r="E145" s="1" t="s">
+        <v>529</v>
+      </c>
+      <c r="F145" s="1" t="s">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="146" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A146" s="2">
+        <v>7601007016068</v>
+      </c>
+      <c r="B146" s="1" t="s">
+        <v>531</v>
+      </c>
+      <c r="C146" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D146" s="1" t="s">
+        <v>532</v>
+      </c>
+      <c r="E146" s="1" t="s">
+        <v>533</v>
+      </c>
+      <c r="F146" s="1" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="147" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A147" s="2">
+        <v>7601003612127</v>
+      </c>
+      <c r="B147" s="1" t="s">
+        <v>535</v>
+      </c>
+      <c r="C147" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D147" s="1" t="s">
+        <v>536</v>
+      </c>
+      <c r="E147" s="1" t="s">
+        <v>537</v>
+      </c>
+      <c r="F147" s="1" t="s">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="148" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A148" s="2">
+        <v>7601007690251</v>
+      </c>
+      <c r="B148" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="C148" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D148" s="1" t="s">
+        <v>540</v>
+      </c>
+      <c r="E148" s="1" t="s">
+        <v>541</v>
+      </c>
+      <c r="F148" s="1" t="s">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="149" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A149" s="2">
+        <v>7601002910613</v>
+      </c>
+      <c r="B149" s="1" t="s">
+        <v>543</v>
+      </c>
+      <c r="C149" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D149" s="1" t="s">
+        <v>544</v>
+      </c>
+      <c r="E149" s="1" t="s">
+        <v>545</v>
+      </c>
+      <c r="F149" s="1" t="s">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="150" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A150" s="2">
+        <v>7601003098280</v>
+      </c>
+      <c r="B150" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="C150" s="1" t="s">
+        <v>548</v>
+      </c>
+      <c r="D150" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="E150" s="1" t="s">
+        <v>549</v>
+      </c>
+      <c r="F150" s="1" t="s">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="151" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A151" s="2">
+        <v>7601003447712</v>
+      </c>
+      <c r="B151" s="1" t="s">
+        <v>551</v>
+      </c>
+      <c r="C151" s="1" t="s">
+        <v>552</v>
+      </c>
+      <c r="D151" s="1" t="s">
+        <v>553</v>
+      </c>
+      <c r="E151" s="1" t="s">
+        <v>554</v>
+      </c>
+      <c r="F151" s="1" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="152" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A152" s="2">
+        <v>7601003098297</v>
+      </c>
+      <c r="B152" s="1" t="s">
+        <v>556</v>
+      </c>
+      <c r="C152" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D152" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E152" s="1" t="s">
+        <v>557</v>
+      </c>
+      <c r="F152" s="1" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="153" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A153" s="2">
+        <v>7601003098303</v>
+      </c>
+      <c r="B153" s="1" t="s">
+        <v>558</v>
+      </c>
+      <c r="C153" s="1" t="s">
+        <v>559</v>
+      </c>
+      <c r="D153" s="1" t="s">
+        <v>444</v>
+      </c>
+      <c r="E153" s="1" t="s">
+        <v>560</v>
+      </c>
+      <c r="F153" s="1" t="s">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="154" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A154" s="2">
+        <v>7601003021127</v>
+      </c>
+      <c r="B154" s="1" t="s">
+        <v>562</v>
+      </c>
+      <c r="C154" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D154" s="1" t="s">
+        <v>563</v>
+      </c>
+      <c r="E154" s="1" t="s">
+        <v>564</v>
+      </c>
+      <c r="F154" s="1" t="s">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="155" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A155" s="2">
+        <v>7601003102796</v>
+      </c>
+      <c r="B155" s="1" t="s">
+        <v>566</v>
+      </c>
+      <c r="C155" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D155" s="1" t="s">
+        <v>567</v>
+      </c>
+      <c r="E155" s="1" t="s">
+        <v>513</v>
+      </c>
+      <c r="F155" s="1" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="156" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A156" s="2">
+        <v>7601003609691</v>
+      </c>
+      <c r="B156" s="1" t="s">
+        <v>568</v>
+      </c>
+      <c r="C156" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D156" s="1" t="s">
+        <v>569</v>
+      </c>
+      <c r="E156" s="1" t="s">
+        <v>570</v>
+      </c>
+      <c r="F156" s="1" t="s">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="157" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A157" s="2">
+        <v>7601003098327</v>
+      </c>
+      <c r="B157" s="1" t="s">
+        <v>572</v>
+      </c>
+      <c r="C157" s="1" t="s">
+        <v>573</v>
+      </c>
+      <c r="D157" s="1" t="s">
+        <v>574</v>
+      </c>
+      <c r="E157" s="1" t="s">
+        <v>575</v>
+      </c>
+      <c r="F157" s="1" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="158" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A158" s="2">
+        <v>7601003098334</v>
+      </c>
+      <c r="B158" s="1" t="s">
+        <v>577</v>
+      </c>
+      <c r="C158" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D158" s="1" t="s">
+        <v>578</v>
+      </c>
+      <c r="E158" s="1" t="s">
+        <v>579</v>
+      </c>
+      <c r="F158" s="1" t="s">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="159" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A159" s="2">
+        <v>7601003098358</v>
+      </c>
+      <c r="B159" s="1" t="s">
+        <v>581</v>
+      </c>
+      <c r="C159" s="1" t="s">
+        <v>582</v>
+      </c>
+      <c r="D159" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="E159" s="1" t="s">
+        <v>583</v>
+      </c>
+      <c r="F159" s="1" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="160" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A160" s="2">
+        <v>7601003098372</v>
+      </c>
+      <c r="B160" s="1" t="s">
+        <v>585</v>
+      </c>
+      <c r="C160" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D160" s="1" t="s">
+        <v>586</v>
+      </c>
+      <c r="E160" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="F160" s="1" t="s">
+        <v>587</v>
+      </c>
+    </row>
+    <row r="161" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A161" s="2">
         <v>7601003970487</v>
       </c>
-      <c r="B143" s="1" t="s">
-[...16 lines deleted...]
-      <c r="A144" s="2">
+      <c r="B161" s="1" t="s">
+        <v>588</v>
+      </c>
+      <c r="C161" s="1" t="s">
+        <v>589</v>
+      </c>
+      <c r="D161" s="1" t="s">
+        <v>429</v>
+      </c>
+      <c r="E161" s="1" t="s">
+        <v>590</v>
+      </c>
+      <c r="F161" s="1" t="s">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="162" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A162" s="2">
         <v>7601003254570</v>
       </c>
-      <c r="B144" s="1" t="s">
-[...16 lines deleted...]
-      <c r="A145" s="2">
+      <c r="B162" s="1" t="s">
+        <v>592</v>
+      </c>
+      <c r="C162" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D162" s="1" t="s">
+        <v>593</v>
+      </c>
+      <c r="E162" s="1" t="s">
+        <v>594</v>
+      </c>
+      <c r="F162" s="1" t="s">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="163" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A163" s="2">
         <v>7601003097818</v>
       </c>
-      <c r="B145" s="1" t="s">
-[...16 lines deleted...]
-      <c r="A146" s="2">
+      <c r="B163" s="1" t="s">
+        <v>596</v>
+      </c>
+      <c r="C163" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D163" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="E163" s="1" t="s">
+        <v>597</v>
+      </c>
+      <c r="F163" s="1" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="164" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A164" s="2">
         <v>7601003094824</v>
       </c>
-      <c r="B146" s="1" t="s">
-[...16 lines deleted...]
-      <c r="A147" s="2">
+      <c r="B164" s="1" t="s">
+        <v>599</v>
+      </c>
+      <c r="C164" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D164" s="1" t="s">
+        <v>600</v>
+      </c>
+      <c r="E164" s="1" t="s">
+        <v>601</v>
+      </c>
+      <c r="F164" s="1" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="165" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A165" s="2">
         <v>7601003098846</v>
       </c>
-      <c r="B147" s="1" t="s">
-[...358 lines deleted...]
-      </c>
       <c r="B165" s="1" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>602</v>
+        <v>12</v>
       </c>
       <c r="D165" s="1" t="s">
         <v>603</v>
       </c>
       <c r="E165" s="1" t="s">
-        <v>588</v>
+        <v>604</v>
       </c>
       <c r="F165" s="1" t="s">
-        <v>589</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:6" x14ac:dyDescent="0.35">
+        <v>605</v>
+      </c>
+    </row>
+    <row r="166" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A166" s="2">
+        <v>7601003098419</v>
+      </c>
+      <c r="B166" s="1" t="s">
+        <v>606</v>
+      </c>
+      <c r="C166" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D166" s="1" t="s">
+        <v>607</v>
+      </c>
+      <c r="E166" s="1" t="s">
+        <v>608</v>
+      </c>
+      <c r="F166" s="1" t="s">
+        <v>609</v>
+      </c>
+    </row>
+    <row r="167" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A167" s="2">
+        <v>7601007675272</v>
+      </c>
+      <c r="B167" s="1" t="s">
+        <v>610</v>
+      </c>
+      <c r="C167" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D167" s="1" t="s">
+        <v>611</v>
+      </c>
+      <c r="E167" s="1" t="s">
+        <v>612</v>
+      </c>
+      <c r="F167" s="1" t="s">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="168" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A168" s="2">
+        <v>7601003186703</v>
+      </c>
+      <c r="B168" s="1" t="s">
+        <v>614</v>
+      </c>
+      <c r="C168" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D168" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="E168" s="1" t="s">
+        <v>615</v>
+      </c>
+      <c r="F168" s="1" t="s">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="169" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A169" s="2">
+        <v>7601003098426</v>
+      </c>
+      <c r="B169" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="C169" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D169" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="E169" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="F169" s="1" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="170" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A170" s="2">
+        <v>7601003540031</v>
+      </c>
+      <c r="B170" s="1" t="s">
+        <v>618</v>
+      </c>
+      <c r="C170" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D170" s="1" t="s">
+        <v>619</v>
+      </c>
+      <c r="E170" s="1" t="s">
+        <v>620</v>
+      </c>
+      <c r="F170" s="1" t="s">
+        <v>621</v>
+      </c>
+    </row>
+    <row r="171" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A171" s="2">
+        <v>7601003610505</v>
+      </c>
+      <c r="B171" s="1" t="s">
+        <v>622</v>
+      </c>
+      <c r="C171" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D171" s="1" t="s">
+        <v>623</v>
+      </c>
+      <c r="E171" s="1" t="s">
+        <v>624</v>
+      </c>
+      <c r="F171" s="1" t="s">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="172" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A172" s="2">
+        <v>7601001468320</v>
+      </c>
+      <c r="B172" s="1" t="s">
+        <v>626</v>
+      </c>
+      <c r="C172" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D172" s="1" t="s">
+        <v>627</v>
+      </c>
+      <c r="E172" s="1" t="s">
+        <v>628</v>
+      </c>
+      <c r="F172" s="1" t="s">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="173" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A173" s="2">
+        <v>7601003611717</v>
+      </c>
+      <c r="B173" s="1" t="s">
+        <v>630</v>
+      </c>
+      <c r="C173" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D173" s="1" t="s">
+        <v>631</v>
+      </c>
+      <c r="E173" s="1" t="s">
+        <v>632</v>
+      </c>
+      <c r="F173" s="1" t="s">
+        <v>633</v>
+      </c>
+    </row>
+    <row r="174" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A174" s="2">
+        <v>7601003098495</v>
+      </c>
+      <c r="B174" s="1" t="s">
+        <v>634</v>
+      </c>
+      <c r="C174" s="1" t="s">
+        <v>635</v>
+      </c>
+      <c r="D174" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="E174" s="1" t="s">
+        <v>636</v>
+      </c>
+      <c r="F174" s="1" t="s">
+        <v>637</v>
+      </c>
+    </row>
+    <row r="175" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A175" s="2">
+        <v>7601003192490</v>
+      </c>
+      <c r="B175" s="1" t="s">
+        <v>638</v>
+      </c>
+      <c r="C175" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D175" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="E175" s="1" t="s">
+        <v>639</v>
+      </c>
+      <c r="F175" s="1" t="s">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="176" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A176" s="2">
+        <v>7601003098518</v>
+      </c>
+      <c r="B176" s="1" t="s">
+        <v>641</v>
+      </c>
+      <c r="C176" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D176" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="E176" s="1" t="s">
+        <v>642</v>
+      </c>
+      <c r="F176" s="1" t="s">
+        <v>643</v>
+      </c>
+    </row>
+    <row r="177" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A177" s="2">
+        <v>7601003098549</v>
+      </c>
+      <c r="B177" s="1" t="s">
+        <v>644</v>
+      </c>
+      <c r="C177" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D177" s="1" t="s">
+        <v>645</v>
+      </c>
+      <c r="E177" s="1" t="s">
+        <v>646</v>
+      </c>
+      <c r="F177" s="1" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="178" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A178" s="2">
+        <v>7601003255669</v>
+      </c>
+      <c r="B178" s="1" t="s">
+        <v>648</v>
+      </c>
+      <c r="C178" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D178" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="E178" s="1" t="s">
+        <v>650</v>
+      </c>
+      <c r="F178" s="1" t="s">
+        <v>651</v>
+      </c>
+    </row>
+    <row r="179" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A179" s="2">
+        <v>7601003098556</v>
+      </c>
+      <c r="B179" s="1" t="s">
+        <v>652</v>
+      </c>
+      <c r="C179" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D179" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="E179" s="1" t="s">
+        <v>653</v>
+      </c>
+      <c r="F179" s="1" t="s">
+        <v>654</v>
+      </c>
+    </row>
+    <row r="180" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A180" s="2">
+        <v>7601003264708</v>
+      </c>
+      <c r="B180" s="1" t="s">
+        <v>655</v>
+      </c>
+      <c r="C180" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D180" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="E180" s="1" t="s">
+        <v>656</v>
+      </c>
+      <c r="F180" s="1" t="s">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="181" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A181" s="2">
+        <v>7601003015843</v>
+      </c>
+      <c r="B181" s="1" t="s">
+        <v>658</v>
+      </c>
+      <c r="C181" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D181" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="E181" s="1" t="s">
+        <v>659</v>
+      </c>
+      <c r="F181" s="1" t="s">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="182" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A182" s="2">
+        <v>7601003118285</v>
+      </c>
+      <c r="B182" s="1" t="s">
+        <v>661</v>
+      </c>
+      <c r="C182" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D182" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="E182" s="1" t="s">
+        <v>663</v>
+      </c>
+      <c r="F182" s="1" t="s">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="183" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A183" s="2">
+        <v>7601003362343</v>
+      </c>
+      <c r="B183" s="1" t="s">
+        <v>665</v>
+      </c>
+      <c r="C183" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D183" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="E183" s="1" t="s">
+        <v>666</v>
+      </c>
+      <c r="F183" s="1" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="184" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A184" s="2">
+        <v>7601003447712</v>
+      </c>
+      <c r="B184" s="1" t="s">
+        <v>668</v>
+      </c>
+      <c r="C184" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D184" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="E184" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="F184" s="1" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="185" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A185" s="2">
+        <v>7601003187106</v>
+      </c>
+      <c r="B185" s="1" t="s">
+        <v>669</v>
+      </c>
+      <c r="C185" s="1" t="s">
+        <v>670</v>
+      </c>
+      <c r="D185" s="1" t="s">
+        <v>671</v>
+      </c>
+      <c r="E185" s="1" t="s">
+        <v>653</v>
+      </c>
+      <c r="F185" s="1" t="s">
+        <v>654</v>
+      </c>
+    </row>
+    <row r="186" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A186" s="2">
         <v>7601003098624</v>
       </c>
-      <c r="B166" s="1" t="s">
-[...16 lines deleted...]
-      <c r="A167" s="2">
+      <c r="B186" s="1" t="s">
+        <v>672</v>
+      </c>
+      <c r="C186" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D186" s="1" t="s">
+        <v>467</v>
+      </c>
+      <c r="E186" s="1" t="s">
+        <v>509</v>
+      </c>
+      <c r="F186" s="1" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="187" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A187" s="2">
         <v>7601003015423</v>
       </c>
-      <c r="B167" s="1" t="s">
-[...16 lines deleted...]
-      <c r="A168" s="2">
+      <c r="B187" s="1" t="s">
+        <v>673</v>
+      </c>
+      <c r="C187" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D187" s="1" t="s">
+        <v>429</v>
+      </c>
+      <c r="E187" s="1" t="s">
+        <v>674</v>
+      </c>
+      <c r="F187" s="1" t="s">
+        <v>675</v>
+      </c>
+    </row>
+    <row r="188" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A188" s="2">
         <v>7601003098631</v>
       </c>
-      <c r="B168" s="1" t="s">
-[...16 lines deleted...]
-      <c r="A169" s="2">
+      <c r="B188" s="1" t="s">
+        <v>676</v>
+      </c>
+      <c r="C188" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D188" s="1" t="s">
+        <v>677</v>
+      </c>
+      <c r="E188" s="1" t="s">
+        <v>678</v>
+      </c>
+      <c r="F188" s="1" t="s">
+        <v>679</v>
+      </c>
+    </row>
+    <row r="189" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A189" s="2">
         <v>7601003445749</v>
       </c>
-      <c r="B169" s="1" t="s">
-[...31 lines deleted...]
-      <c r="F170" s="1" t="s">
+      <c r="B189" s="1" t="s">
+        <v>680</v>
+      </c>
+      <c r="C189" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D189" s="1" t="s">
+        <v>681</v>
+      </c>
+      <c r="E189" s="1" t="s">
+        <v>682</v>
+      </c>
+      <c r="F189" s="1" t="s">
+        <v>683</v>
+      </c>
+    </row>
+    <row r="190" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A190" s="2">
+        <v>7601003927665</v>
+      </c>
+      <c r="B190" s="1" t="s">
+        <v>684</v>
+      </c>
+      <c r="C190" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D190" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="E190" s="1" t="s">
+        <v>685</v>
+      </c>
+      <c r="F190" s="1" t="s">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="191" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A191" s="2">
+        <v>7601003015232</v>
+      </c>
+      <c r="B191" s="1" t="s">
+        <v>687</v>
+      </c>
+      <c r="C191" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D191" s="1" t="s">
+        <v>688</v>
+      </c>
+      <c r="E191" s="1" t="s">
+        <v>689</v>
+      </c>
+      <c r="F191" s="1" t="s">
+        <v>690</v>
+      </c>
+    </row>
+    <row r="192" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A192" s="2">
+        <v>7601003015249</v>
+      </c>
+      <c r="B192" s="1" t="s">
+        <v>691</v>
+      </c>
+      <c r="C192" s="1" t="s">
+        <v>692</v>
+      </c>
+      <c r="D192" s="1" t="s">
+        <v>693</v>
+      </c>
+      <c r="E192" s="1" t="s">
+        <v>694</v>
+      </c>
+      <c r="F192" s="1" t="s">
+        <v>695</v>
+      </c>
+    </row>
+    <row r="193" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A193" s="2">
+        <v>7601003098693</v>
+      </c>
+      <c r="B193" s="1" t="s">
+        <v>696</v>
+      </c>
+      <c r="C193" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D193" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="E193" s="1" t="s">
+        <v>697</v>
+      </c>
+      <c r="F193" s="1" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="194" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A194" s="2">
+        <v>7601003098709</v>
+      </c>
+      <c r="B194" s="1" t="s">
+        <v>698</v>
+      </c>
+      <c r="C194" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D194" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="E194" s="1" t="s">
+        <v>659</v>
+      </c>
+      <c r="F194" s="1" t="s">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="195" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A195" s="2">
+        <v>7601003612899</v>
+      </c>
+      <c r="B195" s="1" t="s">
+        <v>699</v>
+      </c>
+      <c r="C195" s="1" t="s">
+        <v>700</v>
+      </c>
+      <c r="D195" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="E195" s="1" t="s">
+        <v>701</v>
+      </c>
+      <c r="F195" s="1" t="s">
+        <v>702</v>
+      </c>
+    </row>
+    <row r="196" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A196" s="2">
+        <v>7601007869244</v>
+      </c>
+      <c r="B196" s="1" t="s">
+        <v>703</v>
+      </c>
+      <c r="C196" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D196" s="1" t="s">
+        <v>704</v>
+      </c>
+      <c r="E196" s="1" t="s">
+        <v>705</v>
+      </c>
+      <c r="F196" s="1" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="197" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A197" s="2">
+        <v>7601003438796</v>
+      </c>
+      <c r="B197" s="1" t="s">
+        <v>706</v>
+      </c>
+      <c r="C197" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D197" s="1" t="s">
         <v>170</v>
       </c>
-    </row>
-[...141 lines deleted...]
-      <c r="A178" s="2">
+      <c r="E197" s="1" t="s">
+        <v>707</v>
+      </c>
+      <c r="F197" s="1" t="s">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="198" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A198" s="2">
         <v>7601003309249</v>
       </c>
-      <c r="B178" s="1" t="s">
-[...36 lines deleted...]
-      <c r="A180" s="2">
+      <c r="B198" s="1" t="s">
+        <v>709</v>
+      </c>
+      <c r="C198" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D198" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="E198" s="1" t="s">
+        <v>549</v>
+      </c>
+      <c r="F198" s="1" t="s">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="199" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A199" s="2">
         <v>7601003098754</v>
       </c>
-      <c r="B180" s="1" t="s">
-[...16 lines deleted...]
-      <c r="A181" s="2">
+      <c r="B199" s="1" t="s">
+        <v>710</v>
+      </c>
+      <c r="C199" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D199" s="1" t="s">
+        <v>711</v>
+      </c>
+      <c r="E199" s="1" t="s">
+        <v>712</v>
+      </c>
+      <c r="F199" s="1" t="s">
+        <v>713</v>
+      </c>
+    </row>
+    <row r="200" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A200" s="2">
         <v>7601003015294</v>
-      </c>
-[...378 lines deleted...]
-        <v>7601007260751</v>
       </c>
       <c r="B200" s="1" t="s">
         <v>714</v>
       </c>
       <c r="C200" s="1" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="D200" s="1" t="s">
+        <v>467</v>
+      </c>
+      <c r="E200" s="1" t="s">
+        <v>620</v>
+      </c>
+      <c r="F200" s="1" t="s">
+        <v>621</v>
+      </c>
+    </row>
+    <row r="201" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A201" s="2">
+        <v>7601001456112</v>
+      </c>
+      <c r="B201" s="1" t="s">
         <v>715</v>
       </c>
-      <c r="E200" s="1" t="s">
-[...10 lines deleted...]
-      <c r="B201" s="1" t="s">
+      <c r="C201" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D201" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="E201" s="1" t="s">
         <v>716</v>
       </c>
-      <c r="C201" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D201" s="1" t="s">
+      <c r="F201" s="1" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="202" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A202" s="2">
+        <v>7601003015294</v>
+      </c>
+      <c r="B202" s="1" t="s">
         <v>717</v>
       </c>
-      <c r="E201" s="1" t="s">
+      <c r="C202" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D202" s="1" t="s">
         <v>718</v>
       </c>
-      <c r="F201" s="1" t="s">
-[...7 lines deleted...]
-      <c r="B202" s="1" t="s">
+      <c r="E202" s="1" t="s">
         <v>719</v>
       </c>
-      <c r="C202" s="1" t="s">
+      <c r="F202" s="1" t="s">
         <v>720</v>
       </c>
-      <c r="D202" s="1" t="s">
+    </row>
+    <row r="203" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A203" s="2">
+        <v>7601003015300</v>
+      </c>
+      <c r="B203" s="1" t="s">
         <v>721</v>
       </c>
-      <c r="E202" s="1" t="s">
+      <c r="C203" s="1" t="s">
         <v>722</v>
       </c>
-      <c r="F202" s="1" t="s">
-[...7 lines deleted...]
-      <c r="B203" s="1" t="s">
+      <c r="D203" s="1" t="s">
         <v>723</v>
       </c>
-      <c r="C203" s="1" t="s">
+      <c r="E203" s="1" t="s">
         <v>724</v>
       </c>
-      <c r="D203" s="1" t="s">
+      <c r="F203" s="1" t="s">
         <v>725</v>
       </c>
-      <c r="E203" s="1" t="s">
-[...6 lines deleted...]
-    <row r="204" spans="1:6" x14ac:dyDescent="0.35">
+    </row>
+    <row r="204" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A204" s="2">
-        <v>7601009018756</v>
+        <v>7601003304848</v>
       </c>
       <c r="B204" s="1" t="s">
         <v>726</v>
       </c>
       <c r="C204" s="1" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="D204" s="1" t="s">
+        <v>429</v>
+      </c>
+      <c r="E204" s="1" t="s">
         <v>727</v>
       </c>
-      <c r="E204" s="1" t="s">
+      <c r="F204" s="1" t="s">
         <v>728</v>
       </c>
-      <c r="F204" s="1" t="s">
-[...3 lines deleted...]
-    <row r="205" spans="1:6" x14ac:dyDescent="0.35">
+    </row>
+    <row r="205" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A205" s="2">
-        <v>7601003611052</v>
+        <v>7601003890204</v>
       </c>
       <c r="B205" s="1" t="s">
         <v>729</v>
       </c>
       <c r="C205" s="1" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="D205" s="1" t="s">
         <v>730</v>
       </c>
       <c r="E205" s="1" t="s">
         <v>731</v>
       </c>
       <c r="F205" s="1" t="s">
         <v>732</v>
       </c>
     </row>
-    <row r="206" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="206" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A206" s="2">
-        <v>7601003098976</v>
+        <v>7601003098761</v>
       </c>
       <c r="B206" s="1" t="s">
         <v>733</v>
       </c>
       <c r="C206" s="1" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="D206" s="1" t="s">
         <v>734</v>
       </c>
       <c r="E206" s="1" t="s">
         <v>735</v>
       </c>
       <c r="F206" s="1" t="s">
         <v>736</v>
       </c>
     </row>
-    <row r="207" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="207" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A207" s="2">
-        <v>7601003015379</v>
+        <v>7601003098778</v>
       </c>
       <c r="B207" s="1" t="s">
         <v>737</v>
       </c>
       <c r="C207" s="1" t="s">
         <v>738</v>
       </c>
       <c r="D207" s="1" t="s">
-        <v>372</v>
+        <v>645</v>
       </c>
       <c r="E207" s="1" t="s">
         <v>739</v>
       </c>
       <c r="F207" s="1" t="s">
         <v>740</v>
       </c>
     </row>
-    <row r="208" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="208" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A208" s="2">
-        <v>7601003098136</v>
+        <v>7601003098792</v>
       </c>
       <c r="B208" s="1" t="s">
         <v>741</v>
       </c>
       <c r="C208" s="1" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="D208" s="1" t="s">
         <v>742</v>
       </c>
       <c r="E208" s="1" t="s">
-        <v>96</v>
+        <v>743</v>
       </c>
       <c r="F208" s="1" t="s">
+        <v>744</v>
+      </c>
+    </row>
+    <row r="209" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A209" s="2">
+        <v>7601003193695</v>
+      </c>
+      <c r="B209" s="1" t="s">
+        <v>745</v>
+      </c>
+      <c r="C209" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D209" s="1" t="s">
+        <v>563</v>
+      </c>
+      <c r="E209" s="1" t="s">
+        <v>746</v>
+      </c>
+      <c r="F209" s="1" t="s">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="210" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A210" s="2">
+        <v>7601001673588</v>
+      </c>
+      <c r="B210" s="1" t="s">
+        <v>748</v>
+      </c>
+      <c r="C210" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D210" s="1" t="s">
+        <v>749</v>
+      </c>
+      <c r="E210" s="1" t="s">
+        <v>750</v>
+      </c>
+      <c r="F210" s="1" t="s">
+        <v>751</v>
+      </c>
+    </row>
+    <row r="211" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A211" s="2">
+        <v>7601003313963</v>
+      </c>
+      <c r="B211" s="1" t="s">
+        <v>752</v>
+      </c>
+      <c r="C211" s="1" t="s">
+        <v>753</v>
+      </c>
+      <c r="D211" s="1" t="s">
+        <v>754</v>
+      </c>
+      <c r="E211" s="1" t="s">
+        <v>755</v>
+      </c>
+      <c r="F211" s="1" t="s">
+        <v>756</v>
+      </c>
+    </row>
+    <row r="212" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A212" s="2">
+        <v>7601003098815</v>
+      </c>
+      <c r="B212" s="1" t="s">
+        <v>757</v>
+      </c>
+      <c r="C212" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D212" s="1" t="s">
+        <v>758</v>
+      </c>
+      <c r="E212" s="1" t="s">
+        <v>759</v>
+      </c>
+      <c r="F212" s="1" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="213" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A213" s="2">
+        <v>7601003098822</v>
+      </c>
+      <c r="B213" s="1" t="s">
+        <v>761</v>
+      </c>
+      <c r="C213" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D213" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="E213" s="1" t="s">
+        <v>762</v>
+      </c>
+      <c r="F213" s="1" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="214" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A214" s="2">
+        <v>7601007517985</v>
+      </c>
+      <c r="B214" s="1" t="s">
+        <v>764</v>
+      </c>
+      <c r="C214" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D214" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="E214" s="1" t="s">
+        <v>765</v>
+      </c>
+      <c r="F214" s="1" t="s">
+        <v>766</v>
+      </c>
+    </row>
+    <row r="215" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A215" s="2">
+        <v>7601003612516</v>
+      </c>
+      <c r="B215" s="1" t="s">
+        <v>767</v>
+      </c>
+      <c r="C215" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D215" s="1" t="s">
+        <v>768</v>
+      </c>
+      <c r="E215" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="F215" s="1" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="216" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A216" s="2">
+        <v>7601003098853</v>
+      </c>
+      <c r="B216" s="1" t="s">
+        <v>769</v>
+      </c>
+      <c r="C216" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D216" s="1" t="s">
+        <v>770</v>
+      </c>
+      <c r="E216" s="1" t="s">
+        <v>771</v>
+      </c>
+      <c r="F216" s="1" t="s">
+        <v>772</v>
+      </c>
+    </row>
+    <row r="217" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A217" s="2">
+        <v>7601003098860</v>
+      </c>
+      <c r="B217" s="1" t="s">
+        <v>773</v>
+      </c>
+      <c r="C217" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D217" s="1" t="s">
+        <v>774</v>
+      </c>
+      <c r="E217" s="1" t="s">
+        <v>775</v>
+      </c>
+      <c r="F217" s="1" t="s">
+        <v>776</v>
+      </c>
+    </row>
+    <row r="218" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A218" s="2">
+        <v>7601003188684</v>
+      </c>
+      <c r="B218" s="1" t="s">
+        <v>777</v>
+      </c>
+      <c r="C218" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D218" s="1" t="s">
+        <v>734</v>
+      </c>
+      <c r="E218" s="1" t="s">
+        <v>778</v>
+      </c>
+      <c r="F218" s="1" t="s">
+        <v>779</v>
+      </c>
+    </row>
+    <row r="219" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A219" s="2">
+        <v>7601003098877</v>
+      </c>
+      <c r="B219" s="1" t="s">
+        <v>780</v>
+      </c>
+      <c r="C219" s="1" t="s">
+        <v>781</v>
+      </c>
+      <c r="D219" s="1" t="s">
         <v>97</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A209" s="2">
+      <c r="E219" s="1" t="s">
+        <v>782</v>
+      </c>
+      <c r="F219" s="1" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="220" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A220" s="2">
+        <v>7601007260751</v>
+      </c>
+      <c r="B220" s="1" t="s">
+        <v>783</v>
+      </c>
+      <c r="C220" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D220" s="1" t="s">
+        <v>784</v>
+      </c>
+      <c r="E220" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="F220" s="1" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="221" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A221" s="2">
+        <v>7601003611564</v>
+      </c>
+      <c r="B221" s="1" t="s">
+        <v>785</v>
+      </c>
+      <c r="C221" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D221" s="1" t="s">
+        <v>786</v>
+      </c>
+      <c r="E221" s="1" t="s">
+        <v>787</v>
+      </c>
+      <c r="F221" s="1" t="s">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="222" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A222" s="2">
+        <v>7601003612295</v>
+      </c>
+      <c r="B222" s="1" t="s">
+        <v>789</v>
+      </c>
+      <c r="C222" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D222" s="1" t="s">
+        <v>790</v>
+      </c>
+      <c r="E222" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="F222" s="1" t="s">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="223" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A223" s="2">
+        <v>7601003098914</v>
+      </c>
+      <c r="B223" s="1" t="s">
+        <v>792</v>
+      </c>
+      <c r="C223" s="1" t="s">
+        <v>793</v>
+      </c>
+      <c r="D223" s="1" t="s">
+        <v>794</v>
+      </c>
+      <c r="E223" s="1" t="s">
+        <v>795</v>
+      </c>
+      <c r="F223" s="1" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="224" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A224" s="2">
+        <v>7601003098921</v>
+      </c>
+      <c r="B224" s="1" t="s">
+        <v>796</v>
+      </c>
+      <c r="C224" s="1" t="s">
+        <v>797</v>
+      </c>
+      <c r="D224" s="1" t="s">
+        <v>798</v>
+      </c>
+      <c r="E224" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="F224" s="1" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="225" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A225" s="2">
+        <v>7601003612493</v>
+      </c>
+      <c r="B225" s="1" t="s">
+        <v>799</v>
+      </c>
+      <c r="C225" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D225" s="1" t="s">
+        <v>800</v>
+      </c>
+      <c r="E225" s="1" t="s">
+        <v>685</v>
+      </c>
+      <c r="F225" s="1" t="s">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="226" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A226" s="2">
+        <v>7601009018756</v>
+      </c>
+      <c r="B226" s="1" t="s">
+        <v>801</v>
+      </c>
+      <c r="C226" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D226" s="1" t="s">
+        <v>802</v>
+      </c>
+      <c r="E226" s="1" t="s">
+        <v>803</v>
+      </c>
+      <c r="F226" s="1" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="227" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A227" s="2">
+        <v>7601003611052</v>
+      </c>
+      <c r="B227" s="1" t="s">
+        <v>804</v>
+      </c>
+      <c r="C227" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D227" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="E227" s="1" t="s">
+        <v>805</v>
+      </c>
+      <c r="F227" s="1" t="s">
+        <v>806</v>
+      </c>
+    </row>
+    <row r="228" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A228" s="2">
+        <v>7601003098976</v>
+      </c>
+      <c r="B228" s="1" t="s">
+        <v>807</v>
+      </c>
+      <c r="C228" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D228" s="1" t="s">
+        <v>808</v>
+      </c>
+      <c r="E228" s="1" t="s">
+        <v>809</v>
+      </c>
+      <c r="F228" s="1" t="s">
+        <v>810</v>
+      </c>
+    </row>
+    <row r="229" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A229" s="2">
+        <v>7601003015379</v>
+      </c>
+      <c r="B229" s="1" t="s">
+        <v>811</v>
+      </c>
+      <c r="C229" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="D229" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="E229" s="1" t="s">
+        <v>812</v>
+      </c>
+      <c r="F229" s="1" t="s">
+        <v>813</v>
+      </c>
+    </row>
+    <row r="230" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A230" s="2">
+        <v>7601003098136</v>
+      </c>
+      <c r="B230" s="1" t="s">
+        <v>814</v>
+      </c>
+      <c r="C230" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D230" s="1" t="s">
+        <v>815</v>
+      </c>
+      <c r="E230" s="1" t="s">
+        <v>746</v>
+      </c>
+      <c r="F230" s="1" t="s">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="231" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A231" s="2">
+        <v>7601003296846</v>
+      </c>
+      <c r="B231" s="1" t="s">
+        <v>816</v>
+      </c>
+      <c r="C231" s="1" t="s">
+        <v>817</v>
+      </c>
+      <c r="D231" s="1" t="s">
+        <v>563</v>
+      </c>
+      <c r="E231" s="1" t="s">
+        <v>818</v>
+      </c>
+      <c r="F231" s="1" t="s">
+        <v>819</v>
+      </c>
+    </row>
+    <row r="232" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A232" s="2">
+        <v>7601003136111</v>
+      </c>
+      <c r="B232" s="1" t="s">
+        <v>820</v>
+      </c>
+      <c r="C232" s="1" t="s">
+        <v>821</v>
+      </c>
+      <c r="D232" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="E232" s="1" t="s">
+        <v>822</v>
+      </c>
+      <c r="F232" s="1" t="s">
+        <v>823</v>
+      </c>
+    </row>
+    <row r="233" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A233" s="2">
         <v>7601003099027</v>
       </c>
-      <c r="B209" s="1" t="s">
-[...16 lines deleted...]
-      <c r="A210" s="2">
+      <c r="B233" s="1" t="s">
+        <v>824</v>
+      </c>
+      <c r="C233" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D233" s="1" t="s">
+        <v>825</v>
+      </c>
+      <c r="E233" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="F233" s="1" t="s">
+        <v>826</v>
+      </c>
+    </row>
+    <row r="234" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A234" s="2">
         <v>7601003610895</v>
       </c>
-      <c r="B210" s="1" t="s">
-[...16 lines deleted...]
-      <c r="A211" s="2">
+      <c r="B234" s="1" t="s">
+        <v>827</v>
+      </c>
+      <c r="C234" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D234" s="1" t="s">
+        <v>828</v>
+      </c>
+      <c r="E234" s="1" t="s">
+        <v>829</v>
+      </c>
+      <c r="F234" s="1" t="s">
+        <v>830</v>
+      </c>
+    </row>
+    <row r="235" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A235" s="2">
         <v>7601003099034</v>
       </c>
-      <c r="B211" s="1" t="s">
-[...16 lines deleted...]
-      <c r="A212" s="2">
+      <c r="B235" s="1" t="s">
+        <v>831</v>
+      </c>
+      <c r="C235" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D235" s="1" t="s">
+        <v>832</v>
+      </c>
+      <c r="E235" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="F235" s="1" t="s">
+        <v>833</v>
+      </c>
+    </row>
+    <row r="236" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A236" s="2">
         <v>7601003099065</v>
       </c>
-      <c r="B212" s="1" t="s">
-[...16 lines deleted...]
-      <c r="A213" s="2">
+      <c r="B236" s="1" t="s">
+        <v>834</v>
+      </c>
+      <c r="C236" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D236" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="E236" s="1" t="s">
+        <v>835</v>
+      </c>
+      <c r="F236" s="1" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="237" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A237" s="2">
         <v>7601007049691</v>
       </c>
-      <c r="B213" s="1" t="s">
-[...28 lines deleted...]
-      <c r="E214" s="1" t="s">
+      <c r="B237" s="1" t="s">
+        <v>834</v>
+      </c>
+      <c r="C237" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D237" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="E237" s="1" t="s">
+        <v>579</v>
+      </c>
+      <c r="F237" s="1" t="s">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="238" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A238" s="2">
+        <v>7601003099096</v>
+      </c>
+      <c r="B238" s="1" t="s">
+        <v>836</v>
+      </c>
+      <c r="C238" s="1" t="s">
+        <v>837</v>
+      </c>
+      <c r="D238" s="1" t="s">
+        <v>838</v>
+      </c>
+      <c r="E238" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="F238" s="1" t="s">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="239" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A239" s="2">
+        <v>7601002908252</v>
+      </c>
+      <c r="B239" s="1" t="s">
+        <v>839</v>
+      </c>
+      <c r="C239" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D239" s="1" t="s">
+        <v>840</v>
+      </c>
+      <c r="E239" s="1" t="s">
         <v>755</v>
       </c>
-      <c r="F214" s="1" t="s">
+      <c r="F239" s="1" t="s">
         <v>756</v>
       </c>
     </row>
-    <row r="215" spans="1:6" x14ac:dyDescent="0.35">
-[...20 lines deleted...]
-      <c r="A216" s="2">
+    <row r="240" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A240" s="2">
         <v>7601003358131</v>
       </c>
-      <c r="B216" s="1" t="s">
-[...16 lines deleted...]
-      <c r="A217" s="2">
+      <c r="B240" s="1" t="s">
+        <v>841</v>
+      </c>
+      <c r="C240" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D240" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="E240" s="1" t="s">
+        <v>842</v>
+      </c>
+      <c r="F240" s="1" t="s">
+        <v>843</v>
+      </c>
+    </row>
+    <row r="241" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A241" s="2">
         <v>7601003099102</v>
       </c>
-      <c r="B217" s="1" t="s">
-[...16 lines deleted...]
-      <c r="A218" s="2">
+      <c r="B241" s="1" t="s">
+        <v>844</v>
+      </c>
+      <c r="C241" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D241" s="1" t="s">
+        <v>845</v>
+      </c>
+      <c r="E241" s="1" t="s">
+        <v>846</v>
+      </c>
+      <c r="F241" s="1" t="s">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="242" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A242" s="2">
         <v>7601003285369</v>
       </c>
-      <c r="B218" s="1" t="s">
-[...16 lines deleted...]
-      <c r="A219" s="2">
+      <c r="B242" s="1" t="s">
+        <v>847</v>
+      </c>
+      <c r="C242" s="1" t="s">
+        <v>848</v>
+      </c>
+      <c r="D242" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="E242" s="1" t="s">
+        <v>818</v>
+      </c>
+      <c r="F242" s="1" t="s">
+        <v>819</v>
+      </c>
+    </row>
+    <row r="243" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A243" s="2">
         <v>7601003099133</v>
       </c>
-      <c r="B219" s="1" t="s">
-[...478 lines deleted...]
-      </c>
       <c r="B243" s="1" t="s">
-        <v>848</v>
-[...1 lines deleted...]
-      <c r="C243" s="3" t="s">
         <v>849</v>
+      </c>
+      <c r="C243" s="1" t="s">
+        <v>12</v>
       </c>
       <c r="D243" s="1" t="s">
         <v>850</v>
       </c>
       <c r="E243" s="1" t="s">
-        <v>504</v>
+        <v>851</v>
       </c>
       <c r="F243" s="1" t="s">
-        <v>505</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:6" x14ac:dyDescent="0.35">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="244" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A244" s="2">
-        <v>7601003396423</v>
+        <v>7601003099140</v>
       </c>
       <c r="B244" s="1" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
       <c r="C244" s="1" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="D244" s="1" t="s">
-        <v>133</v>
+        <v>853</v>
       </c>
       <c r="E244" s="1" t="s">
-        <v>493</v>
+        <v>67</v>
       </c>
       <c r="F244" s="1" t="s">
-        <v>471</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:6" x14ac:dyDescent="0.35">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="245" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A245" s="2">
-        <v>7601003099263</v>
+        <v>7601003265071</v>
       </c>
       <c r="B245" s="1" t="s">
-        <v>852</v>
+        <v>854</v>
       </c>
       <c r="C245" s="1" t="s">
-        <v>7</v>
+        <v>855</v>
       </c>
       <c r="D245" s="1" t="s">
-        <v>524</v>
+        <v>607</v>
       </c>
       <c r="E245" s="1" t="s">
-        <v>853</v>
+        <v>240</v>
       </c>
       <c r="F245" s="1" t="s">
-        <v>854</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:6" x14ac:dyDescent="0.35">
+        <v>856</v>
+      </c>
+    </row>
+    <row r="246" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A246" s="2">
-        <v>7601003735055</v>
+        <v>7601001730670</v>
       </c>
       <c r="B246" s="1" t="s">
-        <v>855</v>
+        <v>857</v>
       </c>
       <c r="C246" s="1" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="D246" s="1" t="s">
-        <v>133</v>
+        <v>858</v>
       </c>
       <c r="E246" s="1" t="s">
-        <v>856</v>
+        <v>455</v>
       </c>
       <c r="F246" s="1" t="s">
-        <v>857</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:6" x14ac:dyDescent="0.35">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="247" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A247" s="2">
-        <v>7601003099270</v>
+        <v>7601003192179</v>
       </c>
       <c r="B247" s="1" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
       <c r="C247" s="1" t="s">
-        <v>511</v>
+        <v>12</v>
       </c>
       <c r="D247" s="1" t="s">
-        <v>332</v>
+        <v>860</v>
       </c>
       <c r="E247" s="1" t="s">
-        <v>859</v>
+        <v>861</v>
       </c>
       <c r="F247" s="1" t="s">
-        <v>860</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:6" x14ac:dyDescent="0.35">
+        <v>862</v>
+      </c>
+    </row>
+    <row r="248" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A248" s="2">
-        <v>7601003608069</v>
+        <v>7601002765442</v>
       </c>
       <c r="B248" s="1" t="s">
-        <v>861</v>
+        <v>863</v>
       </c>
       <c r="C248" s="1" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="D248" s="1" t="s">
-        <v>862</v>
+        <v>563</v>
       </c>
       <c r="E248" s="1" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
       <c r="F248" s="1" t="s">
-        <v>864</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:6" x14ac:dyDescent="0.35">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="249" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A249" s="2">
-        <v>7601003099294</v>
+        <v>7601003015447</v>
       </c>
       <c r="B249" s="1" t="s">
         <v>865</v>
       </c>
       <c r="C249" s="1" t="s">
-        <v>7</v>
+        <v>866</v>
       </c>
       <c r="D249" s="1" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="E249" s="1" t="s">
-        <v>867</v>
+        <v>597</v>
       </c>
       <c r="F249" s="1" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="250" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A250" s="2">
+        <v>7601003097542</v>
+      </c>
+      <c r="B250" s="1" t="s">
         <v>868</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A250" s="2">
+      <c r="C250" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D250" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="E250" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="F250" s="1" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="251" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A251" s="2">
+        <v>7601003099171</v>
+      </c>
+      <c r="B251" s="1" t="s">
+        <v>869</v>
+      </c>
+      <c r="C251" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D251" s="1" t="s">
+        <v>870</v>
+      </c>
+      <c r="E251" s="1" t="s">
+        <v>871</v>
+      </c>
+      <c r="F251" s="1" t="s">
+        <v>872</v>
+      </c>
+    </row>
+    <row r="252" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A252" s="2">
+        <v>7601002835664</v>
+      </c>
+      <c r="B252" s="1" t="s">
+        <v>873</v>
+      </c>
+      <c r="C252" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D252" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="E252" s="1" t="s">
+        <v>874</v>
+      </c>
+      <c r="F252" s="1" t="s">
+        <v>875</v>
+      </c>
+    </row>
+    <row r="253" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A253" s="2">
+        <v>7601003099188</v>
+      </c>
+      <c r="B253" s="1" t="s">
+        <v>876</v>
+      </c>
+      <c r="C253" s="1" t="s">
+        <v>877</v>
+      </c>
+      <c r="D253" s="1" t="s">
+        <v>878</v>
+      </c>
+      <c r="E253" s="1" t="s">
+        <v>746</v>
+      </c>
+      <c r="F253" s="1" t="s">
+        <v>879</v>
+      </c>
+    </row>
+    <row r="254" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A254" s="2">
+        <v>7601003612158</v>
+      </c>
+      <c r="B254" s="1" t="s">
+        <v>880</v>
+      </c>
+      <c r="C254" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D254" s="1" t="s">
+        <v>881</v>
+      </c>
+      <c r="E254" s="1" t="s">
+        <v>882</v>
+      </c>
+      <c r="F254" s="1" t="s">
+        <v>883</v>
+      </c>
+    </row>
+    <row r="255" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A255" s="2">
+        <v>7601002989862</v>
+      </c>
+      <c r="B255" s="1" t="s">
+        <v>884</v>
+      </c>
+      <c r="C255" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D255" s="1" t="s">
+        <v>885</v>
+      </c>
+      <c r="E255" s="1" t="s">
+        <v>886</v>
+      </c>
+      <c r="F255" s="1" t="s">
+        <v>887</v>
+      </c>
+    </row>
+    <row r="256" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A256" s="2">
+        <v>7601002989855</v>
+      </c>
+      <c r="B256" s="1" t="s">
+        <v>888</v>
+      </c>
+      <c r="C256" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D256" s="1" t="s">
+        <v>889</v>
+      </c>
+      <c r="E256" s="1" t="s">
+        <v>890</v>
+      </c>
+      <c r="F256" s="1" t="s">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="257" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A257" s="2">
+        <v>7601003428339</v>
+      </c>
+      <c r="B257" s="1" t="s">
+        <v>892</v>
+      </c>
+      <c r="C257" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D257" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="E257" s="1" t="s">
+        <v>893</v>
+      </c>
+      <c r="F257" s="1" t="s">
+        <v>894</v>
+      </c>
+    </row>
+    <row r="258" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A258" s="2">
+        <v>7601003099195</v>
+      </c>
+      <c r="B258" s="1" t="s">
+        <v>895</v>
+      </c>
+      <c r="C258" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D258" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="E258" s="1" t="s">
+        <v>896</v>
+      </c>
+      <c r="F258" s="1" t="s">
+        <v>897</v>
+      </c>
+    </row>
+    <row r="259" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A259" s="2">
+        <v>7601003098341</v>
+      </c>
+      <c r="B259" s="1" t="s">
+        <v>898</v>
+      </c>
+      <c r="C259" s="1" t="s">
+        <v>899</v>
+      </c>
+      <c r="D259" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="E259" s="1" t="s">
+        <v>900</v>
+      </c>
+      <c r="F259" s="1" t="s">
+        <v>901</v>
+      </c>
+    </row>
+    <row r="260" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A260" s="2">
+        <v>7601003615197</v>
+      </c>
+      <c r="B260" s="1" t="s">
+        <v>902</v>
+      </c>
+      <c r="C260" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D260" s="1" t="s">
+        <v>903</v>
+      </c>
+      <c r="E260" s="1" t="s">
+        <v>904</v>
+      </c>
+      <c r="F260" s="1" t="s">
+        <v>905</v>
+      </c>
+    </row>
+    <row r="261" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A261" s="2">
+        <v>7601003612714</v>
+      </c>
+      <c r="B261" s="1" t="s">
+        <v>906</v>
+      </c>
+      <c r="C261" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D261" s="1" t="s">
+        <v>907</v>
+      </c>
+      <c r="E261" s="1" t="s">
+        <v>908</v>
+      </c>
+      <c r="F261" s="1" t="s">
+        <v>909</v>
+      </c>
+    </row>
+    <row r="262" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A262" s="2">
+        <v>7601003021110</v>
+      </c>
+      <c r="B262" s="1" t="s">
+        <v>910</v>
+      </c>
+      <c r="C262" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D262" s="1" t="s">
+        <v>734</v>
+      </c>
+      <c r="E262" s="1" t="s">
+        <v>911</v>
+      </c>
+      <c r="F262" s="1" t="s">
+        <v>912</v>
+      </c>
+    </row>
+    <row r="263" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A263" s="2">
+        <v>7601003099201</v>
+      </c>
+      <c r="B263" s="1" t="s">
+        <v>913</v>
+      </c>
+      <c r="C263" s="1" t="s">
+        <v>914</v>
+      </c>
+      <c r="D263" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E263" s="1" t="s">
+        <v>915</v>
+      </c>
+      <c r="F263" s="1" t="s">
+        <v>916</v>
+      </c>
+    </row>
+    <row r="264" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A264" s="2">
+        <v>7601003753844</v>
+      </c>
+      <c r="B264" s="1" t="s">
+        <v>917</v>
+      </c>
+      <c r="C264" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D264" s="1" t="s">
+        <v>918</v>
+      </c>
+      <c r="E264" s="1" t="s">
+        <v>919</v>
+      </c>
+      <c r="F264" s="1" t="s">
+        <v>920</v>
+      </c>
+    </row>
+    <row r="265" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A265" s="2">
+        <v>7601007869237</v>
+      </c>
+      <c r="B265" s="1" t="s">
+        <v>921</v>
+      </c>
+      <c r="C265" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D265" s="1" t="s">
+        <v>563</v>
+      </c>
+      <c r="E265" s="1" t="s">
+        <v>922</v>
+      </c>
+      <c r="F265" s="1" t="s">
+        <v>923</v>
+      </c>
+    </row>
+    <row r="266" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A266" s="2">
+        <v>7601003099218</v>
+      </c>
+      <c r="B266" s="1" t="s">
+        <v>924</v>
+      </c>
+      <c r="C266" s="1" t="s">
+        <v>848</v>
+      </c>
+      <c r="D266" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="E266" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="F266" s="1" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="267" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A267" s="2">
+        <v>7601003099225</v>
+      </c>
+      <c r="B267" s="1" t="s">
+        <v>925</v>
+      </c>
+      <c r="C267" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D267" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="E267" s="1" t="s">
+        <v>926</v>
+      </c>
+      <c r="F267" s="1" t="s">
+        <v>927</v>
+      </c>
+    </row>
+    <row r="268" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A268" s="2">
+        <v>7601003308761</v>
+      </c>
+      <c r="B268" s="1" t="s">
+        <v>928</v>
+      </c>
+      <c r="C268" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D268" s="1" t="s">
+        <v>929</v>
+      </c>
+      <c r="E268" s="1" t="s">
+        <v>930</v>
+      </c>
+      <c r="F268" s="1" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="269" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A269" s="2">
+        <v>7601003613162</v>
+      </c>
+      <c r="B269" s="1" t="s">
+        <v>931</v>
+      </c>
+      <c r="C269" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D269" s="1" t="s">
+        <v>845</v>
+      </c>
+      <c r="E269" s="1" t="s">
+        <v>932</v>
+      </c>
+      <c r="F269" s="1" t="s">
+        <v>933</v>
+      </c>
+    </row>
+    <row r="270" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A270" s="2">
+        <v>7601002910606</v>
+      </c>
+      <c r="B270" s="1" t="s">
+        <v>934</v>
+      </c>
+      <c r="C270" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D270" s="1" t="s">
+        <v>935</v>
+      </c>
+      <c r="E270" s="1" t="s">
+        <v>936</v>
+      </c>
+      <c r="F270" s="1" t="s">
+        <v>937</v>
+      </c>
+    </row>
+    <row r="271" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A271" s="2">
+        <v>7601003273915</v>
+      </c>
+      <c r="B271" s="1" t="s">
+        <v>938</v>
+      </c>
+      <c r="C271" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D271" s="1" t="s">
+        <v>939</v>
+      </c>
+      <c r="E271" s="1" t="s">
+        <v>940</v>
+      </c>
+      <c r="F271" s="1" t="s">
+        <v>941</v>
+      </c>
+    </row>
+    <row r="272" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A272" s="2">
+        <v>7601003099232</v>
+      </c>
+      <c r="B272" s="1" t="s">
+        <v>942</v>
+      </c>
+      <c r="C272" s="1" t="s">
+        <v>943</v>
+      </c>
+      <c r="D272" s="1" t="s">
+        <v>944</v>
+      </c>
+      <c r="E272" s="1" t="s">
+        <v>945</v>
+      </c>
+      <c r="F272" s="1" t="s">
+        <v>946</v>
+      </c>
+    </row>
+    <row r="273" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A273" s="2">
+        <v>7601007312153</v>
+      </c>
+      <c r="B273" s="1" t="s">
+        <v>947</v>
+      </c>
+      <c r="C273" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D273" s="1" t="s">
+        <v>948</v>
+      </c>
+      <c r="E273" s="1" t="s">
+        <v>949</v>
+      </c>
+      <c r="F273" s="1" t="s">
+        <v>950</v>
+      </c>
+    </row>
+    <row r="274" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A274" s="2">
+        <v>7601003325249</v>
+      </c>
+      <c r="B274" s="1" t="s">
+        <v>951</v>
+      </c>
+      <c r="C274" s="3" t="s">
+        <v>952</v>
+      </c>
+      <c r="D274" s="1" t="s">
+        <v>953</v>
+      </c>
+      <c r="E274" s="1" t="s">
+        <v>513</v>
+      </c>
+      <c r="F274" s="1" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="275" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A275" s="2">
+        <v>7601003396423</v>
+      </c>
+      <c r="B275" s="1" t="s">
+        <v>954</v>
+      </c>
+      <c r="C275" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D275" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="E275" s="1" t="s">
+        <v>955</v>
+      </c>
+      <c r="F275" s="1" t="s">
+        <v>956</v>
+      </c>
+    </row>
+    <row r="276" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A276" s="2">
+        <v>7601003099263</v>
+      </c>
+      <c r="B276" s="1" t="s">
+        <v>957</v>
+      </c>
+      <c r="C276" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D276" s="1" t="s">
+        <v>586</v>
+      </c>
+      <c r="E276" s="1" t="s">
+        <v>958</v>
+      </c>
+      <c r="F276" s="1" t="s">
+        <v>959</v>
+      </c>
+    </row>
+    <row r="277" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A277" s="2">
+        <v>7601003215533</v>
+      </c>
+      <c r="B277" s="1" t="s">
+        <v>960</v>
+      </c>
+      <c r="C277" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D277" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="E277" s="1" t="s">
+        <v>961</v>
+      </c>
+      <c r="F277" s="1" t="s">
+        <v>962</v>
+      </c>
+    </row>
+    <row r="278" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A278" s="2">
+        <v>7601003099270</v>
+      </c>
+      <c r="B278" s="1" t="s">
+        <v>963</v>
+      </c>
+      <c r="C278" s="1" t="s">
+        <v>964</v>
+      </c>
+      <c r="D278" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="E278" s="1" t="s">
+        <v>965</v>
+      </c>
+      <c r="F278" s="1" t="s">
+        <v>966</v>
+      </c>
+    </row>
+    <row r="279" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A279" s="2">
+        <v>7601003608069</v>
+      </c>
+      <c r="B279" s="1" t="s">
+        <v>967</v>
+      </c>
+      <c r="C279" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D279" s="1" t="s">
+        <v>968</v>
+      </c>
+      <c r="E279" s="1" t="s">
+        <v>969</v>
+      </c>
+      <c r="F279" s="1" t="s">
+        <v>970</v>
+      </c>
+    </row>
+    <row r="280" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A280" s="2">
+        <v>7601003099294</v>
+      </c>
+      <c r="B280" s="1" t="s">
+        <v>971</v>
+      </c>
+      <c r="C280" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D280" s="1" t="s">
+        <v>972</v>
+      </c>
+      <c r="E280" s="1" t="s">
+        <v>973</v>
+      </c>
+      <c r="F280" s="1" t="s">
+        <v>974</v>
+      </c>
+    </row>
+    <row r="281" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A281" s="2">
         <v>7601003015492</v>
       </c>
-      <c r="B250" s="1" t="s">
-[...16 lines deleted...]
-      <c r="A251" s="2">
+      <c r="B281" s="1" t="s">
+        <v>975</v>
+      </c>
+      <c r="C281" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D281" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="E281" s="1" t="s">
+        <v>976</v>
+      </c>
+      <c r="F281" s="1" t="s">
+        <v>977</v>
+      </c>
+    </row>
+    <row r="282" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A282" s="2">
         <v>7601003608120</v>
       </c>
-      <c r="B251" s="1" t="s">
-[...16 lines deleted...]
-      <c r="A252" s="2">
+      <c r="B282" s="1" t="s">
+        <v>978</v>
+      </c>
+      <c r="C282" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D282" s="1" t="s">
+        <v>979</v>
+      </c>
+      <c r="E282" s="1" t="s">
+        <v>980</v>
+      </c>
+      <c r="F282" s="1" t="s">
+        <v>981</v>
+      </c>
+    </row>
+    <row r="283" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A283" s="2">
+        <v>7601003290165</v>
+      </c>
+      <c r="B283" s="1" t="s">
+        <v>982</v>
+      </c>
+      <c r="C283" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D283" s="1" t="s">
+        <v>607</v>
+      </c>
+      <c r="E283" s="1" t="s">
+        <v>983</v>
+      </c>
+      <c r="F283" s="1" t="s">
+        <v>984</v>
+      </c>
+    </row>
+    <row r="284" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A284" s="2">
+        <v>7601003330489</v>
+      </c>
+      <c r="B284" s="1" t="s">
+        <v>985</v>
+      </c>
+      <c r="C284" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D284" s="1" t="s">
+        <v>986</v>
+      </c>
+      <c r="E284" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="F284" s="1" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="285" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A285" s="2">
         <v>7601003015539</v>
       </c>
-      <c r="B252" s="1" t="s">
-[...16 lines deleted...]
-      <c r="A253" s="2">
+      <c r="B285" s="1" t="s">
+        <v>987</v>
+      </c>
+      <c r="C285" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="D285" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="E285" s="1" t="s">
+        <v>988</v>
+      </c>
+      <c r="F285" s="1" t="s">
+        <v>989</v>
+      </c>
+    </row>
+    <row r="286" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A286" s="2">
         <v>7601003316292</v>
       </c>
-      <c r="B253" s="1" t="s">
-[...16 lines deleted...]
-      <c r="A254" s="2">
+      <c r="B286" s="1" t="s">
+        <v>990</v>
+      </c>
+      <c r="C286" s="1" t="s">
+        <v>991</v>
+      </c>
+      <c r="D286" s="1" t="s">
+        <v>992</v>
+      </c>
+      <c r="E286" s="1" t="s">
+        <v>685</v>
+      </c>
+      <c r="F286" s="1" t="s">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="287" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A287" s="2">
         <v>7601003099324</v>
       </c>
-      <c r="B254" s="1" t="s">
-[...16 lines deleted...]
-      <c r="A255" s="2">
+      <c r="B287" s="1" t="s">
+        <v>993</v>
+      </c>
+      <c r="C287" s="1" t="s">
+        <v>994</v>
+      </c>
+      <c r="D287" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="E287" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="F287" s="1" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="288" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A288" s="2">
         <v>7601003099348</v>
       </c>
-      <c r="B255" s="1" t="s">
-[...16 lines deleted...]
-      <c r="A256" s="2">
+      <c r="B288" s="1" t="s">
+        <v>995</v>
+      </c>
+      <c r="C288" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D288" s="1" t="s">
+        <v>996</v>
+      </c>
+      <c r="E288" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="F288" s="1" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="289" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A289" s="2">
         <v>7601003360912</v>
       </c>
-      <c r="B256" s="1" t="s">
-[...16 lines deleted...]
-      <c r="A257" s="2">
+      <c r="B289" s="1" t="s">
+        <v>997</v>
+      </c>
+      <c r="C289" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D289" s="1" t="s">
+        <v>998</v>
+      </c>
+      <c r="E289" s="1" t="s">
+        <v>999</v>
+      </c>
+      <c r="F289" s="1" t="s">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="290" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A290" s="2">
         <v>7601003186710</v>
       </c>
-      <c r="B257" s="1" t="s">
-[...16 lines deleted...]
-      <c r="A258" s="2">
+      <c r="B290" s="1" t="s">
+        <v>1001</v>
+      </c>
+      <c r="C290" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D290" s="1" t="s">
+        <v>1002</v>
+      </c>
+      <c r="E290" s="1" t="s">
+        <v>1003</v>
+      </c>
+      <c r="F290" s="1" t="s">
+        <v>1004</v>
+      </c>
+    </row>
+    <row r="291" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A291" s="2">
         <v>7601003015553</v>
       </c>
-      <c r="B258" s="1" t="s">
-[...16 lines deleted...]
-      <c r="A259" s="2">
+      <c r="B291" s="1" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C291" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D291" s="1" t="s">
+        <v>734</v>
+      </c>
+      <c r="E291" s="1" t="s">
+        <v>1006</v>
+      </c>
+      <c r="F291" s="1" t="s">
+        <v>1007</v>
+      </c>
+    </row>
+    <row r="292" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A292" s="2">
         <v>7601003015577</v>
       </c>
-      <c r="B259" s="1" t="s">
-[...16 lines deleted...]
-      <c r="A260" s="2">
+      <c r="B292" s="1" t="s">
+        <v>1008</v>
+      </c>
+      <c r="C292" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D292" s="1" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E292" s="1" t="s">
+        <v>464</v>
+      </c>
+      <c r="F292" s="1" t="s">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="293" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A293" s="2">
         <v>7601003099355</v>
       </c>
-      <c r="B260" s="1" t="s">
-[...16 lines deleted...]
-      <c r="A261" s="2">
+      <c r="B293" s="1" t="s">
+        <v>1010</v>
+      </c>
+      <c r="C293" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D293" s="1" t="s">
+        <v>1011</v>
+      </c>
+      <c r="E293" s="1" t="s">
+        <v>701</v>
+      </c>
+      <c r="F293" s="1" t="s">
+        <v>702</v>
+      </c>
+    </row>
+    <row r="294" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A294" s="2">
         <v>7601003098686</v>
       </c>
-      <c r="B261" s="1" t="s">
-[...16 lines deleted...]
-      <c r="A262" s="2">
+      <c r="B294" s="1" t="s">
+        <v>1012</v>
+      </c>
+      <c r="C294" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D294" s="1" t="s">
+        <v>1002</v>
+      </c>
+      <c r="E294" s="1" t="s">
+        <v>1013</v>
+      </c>
+      <c r="F294" s="1" t="s">
+        <v>1014</v>
+      </c>
+    </row>
+    <row r="295" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A295" s="2">
         <v>7601003099362</v>
       </c>
-      <c r="B262" s="1" t="s">
-[...16 lines deleted...]
-      <c r="A263" s="2">
+      <c r="B295" s="1" t="s">
+        <v>1015</v>
+      </c>
+      <c r="C295" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="D295" s="1" t="s">
+        <v>1016</v>
+      </c>
+      <c r="E295" s="1" t="s">
+        <v>1017</v>
+      </c>
+      <c r="F295" s="1" t="s">
+        <v>1018</v>
+      </c>
+    </row>
+    <row r="296" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A296" s="2">
         <v>7601003099386</v>
       </c>
-      <c r="B263" s="1" t="s">
-[...16 lines deleted...]
-      <c r="A264" s="2">
+      <c r="B296" s="1" t="s">
+        <v>1019</v>
+      </c>
+      <c r="C296" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D296" s="1" t="s">
+        <v>1020</v>
+      </c>
+      <c r="E296" s="1" t="s">
+        <v>1021</v>
+      </c>
+      <c r="F296" s="1" t="s">
+        <v>1022</v>
+      </c>
+    </row>
+    <row r="297" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A297" s="2">
         <v>7601003613582</v>
       </c>
-      <c r="B264" s="1" t="s">
-[...16 lines deleted...]
-      <c r="A265" s="2">
+      <c r="B297" s="1" t="s">
+        <v>1023</v>
+      </c>
+      <c r="C297" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D297" s="1" t="s">
+        <v>1024</v>
+      </c>
+      <c r="E297" s="1" t="s">
+        <v>1025</v>
+      </c>
+      <c r="F297" s="1" t="s">
+        <v>1026</v>
+      </c>
+    </row>
+    <row r="298" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A298" s="2">
         <v>7601003436129</v>
       </c>
-      <c r="B265" s="1" t="s">
-[...16 lines deleted...]
-      <c r="A266" s="2">
+      <c r="B298" s="1" t="s">
+        <v>1027</v>
+      </c>
+      <c r="C298" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D298" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="E298" s="1" t="s">
+        <v>716</v>
+      </c>
+      <c r="F298" s="1" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="299" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A299" s="2">
         <v>7601007255573</v>
       </c>
-      <c r="B266" s="1" t="s">
-[...8 lines deleted...]
-      <c r="E266" s="1" t="s">
+      <c r="B299" s="1" t="s">
+        <v>1028</v>
+      </c>
+      <c r="C299" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D299" s="1" t="s">
+        <v>1029</v>
+      </c>
+      <c r="E299" s="1" t="s">
+        <v>1030</v>
+      </c>
+      <c r="F299" s="1" t="s">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="300" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A300" s="2">
+        <v>7601003099409</v>
+      </c>
+      <c r="B300" s="1" t="s">
+        <v>1031</v>
+      </c>
+      <c r="C300" s="1" t="s">
+        <v>559</v>
+      </c>
+      <c r="D300" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="E300" s="1" t="s">
+        <v>549</v>
+      </c>
+      <c r="F300" s="1" t="s">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="301" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A301" s="2">
+        <v>7601003015584</v>
+      </c>
+      <c r="B301" s="1" t="s">
+        <v>1032</v>
+      </c>
+      <c r="C301" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D301" s="1" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E301" s="1" t="s">
+        <v>1034</v>
+      </c>
+      <c r="F301" s="1" t="s">
+        <v>1035</v>
+      </c>
+    </row>
+    <row r="302" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A302" s="2">
+        <v>7601003135268</v>
+      </c>
+      <c r="B302" s="1" t="s">
+        <v>1036</v>
+      </c>
+      <c r="C302" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D302" s="1" t="s">
         <v>918</v>
       </c>
-      <c r="F266" s="1" t="s">
-[...36 lines deleted...]
-      <c r="E268" s="1" t="s">
+      <c r="E302" s="1" t="s">
+        <v>685</v>
+      </c>
+      <c r="F302" s="1" t="s">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="303" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A303" s="2">
+        <v>7601003607307</v>
+      </c>
+      <c r="B303" s="1" t="s">
+        <v>1037</v>
+      </c>
+      <c r="C303" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D303" s="1" t="s">
+        <v>1038</v>
+      </c>
+      <c r="E303" s="1" t="s">
+        <v>1039</v>
+      </c>
+      <c r="F303" s="1" t="s">
+        <v>1040</v>
+      </c>
+    </row>
+    <row r="304" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A304" s="2">
+        <v>7601007334070</v>
+      </c>
+      <c r="B304" s="1" t="s">
+        <v>1041</v>
+      </c>
+      <c r="C304" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D304" s="1" t="s">
+        <v>1042</v>
+      </c>
+      <c r="E304" s="1" t="s">
+        <v>1043</v>
+      </c>
+      <c r="F304" s="1" t="s">
+        <v>1044</v>
+      </c>
+    </row>
+    <row r="305" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A305" s="2">
+        <v>7601003099423</v>
+      </c>
+      <c r="B305" s="1" t="s">
+        <v>1045</v>
+      </c>
+      <c r="C305" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D305" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="E305" s="1" t="s">
+        <v>1046</v>
+      </c>
+      <c r="F305" s="1" t="s">
+        <v>1047</v>
+      </c>
+    </row>
+    <row r="306" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A306" s="2">
+        <v>7601003099430</v>
+      </c>
+      <c r="B306" s="1" t="s">
+        <v>1048</v>
+      </c>
+      <c r="C306" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D306" s="1" t="s">
+        <v>1049</v>
+      </c>
+      <c r="E306" s="1" t="s">
+        <v>1050</v>
+      </c>
+      <c r="F306" s="1" t="s">
+        <v>1051</v>
+      </c>
+    </row>
+    <row r="307" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A307" s="2">
+        <v>7601003099454</v>
+      </c>
+      <c r="B307" s="1" t="s">
+        <v>1052</v>
+      </c>
+      <c r="C307" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D307" s="1" t="s">
+        <v>1053</v>
+      </c>
+      <c r="E307" s="1" t="s">
+        <v>1054</v>
+      </c>
+      <c r="F307" s="1" t="s">
+        <v>1055</v>
+      </c>
+    </row>
+    <row r="308" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A308" s="2">
+        <v>7601003015614</v>
+      </c>
+      <c r="B308" s="1" t="s">
+        <v>1056</v>
+      </c>
+      <c r="C308" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D308" s="1" t="s">
+        <v>1057</v>
+      </c>
+      <c r="E308" s="1" t="s">
+        <v>612</v>
+      </c>
+      <c r="F308" s="1" t="s">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="309" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A309" s="2">
+        <v>7601007690138</v>
+      </c>
+      <c r="B309" s="1" t="s">
+        <v>1058</v>
+      </c>
+      <c r="C309" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D309" s="1" t="s">
+        <v>444</v>
+      </c>
+      <c r="E309" s="1" t="s">
+        <v>1059</v>
+      </c>
+      <c r="F309" s="1" t="s">
+        <v>1060</v>
+      </c>
+    </row>
+    <row r="310" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A310" s="2">
+        <v>7601007025428</v>
+      </c>
+      <c r="B310" s="1" t="s">
+        <v>1058</v>
+      </c>
+      <c r="C310" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D310" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="E310" s="1" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F310" s="1" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="311" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A311" s="2">
+        <v>7601003135039</v>
+      </c>
+      <c r="B311" s="1" t="s">
+        <v>1062</v>
+      </c>
+      <c r="C311" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D311" s="1" t="s">
+        <v>1063</v>
+      </c>
+      <c r="E311" s="1" t="s">
+        <v>1064</v>
+      </c>
+      <c r="F311" s="1" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="312" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A312" s="2">
+        <v>7601003011142</v>
+      </c>
+      <c r="B312" s="1" t="s">
+        <v>1065</v>
+      </c>
+      <c r="C312" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D312" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="E312" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="F312" s="1" t="s">
+        <v>856</v>
+      </c>
+    </row>
+    <row r="313" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A313" s="2">
+        <v>7601003099478</v>
+      </c>
+      <c r="B313" s="1" t="s">
+        <v>1066</v>
+      </c>
+      <c r="C313" s="1" t="s">
+        <v>1067</v>
+      </c>
+      <c r="D313" s="1" t="s">
+        <v>553</v>
+      </c>
+      <c r="E313" s="1" t="s">
+        <v>473</v>
+      </c>
+      <c r="F313" s="1" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="314" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A314" s="2">
+        <v>7601003206951</v>
+      </c>
+      <c r="B314" s="1" t="s">
+        <v>1068</v>
+      </c>
+      <c r="C314" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D314" s="1" t="s">
+        <v>832</v>
+      </c>
+      <c r="E314" s="1" t="s">
+        <v>1069</v>
+      </c>
+      <c r="F314" s="1" t="s">
+        <v>1070</v>
+      </c>
+    </row>
+    <row r="315" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A315" s="2">
+        <v>7601003099485</v>
+      </c>
+      <c r="B315" s="1" t="s">
+        <v>1071</v>
+      </c>
+      <c r="C315" s="1" t="s">
+        <v>1072</v>
+      </c>
+      <c r="D315" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="E315" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="F315" s="1" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="316" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A316" s="2">
+        <v>7601003099492</v>
+      </c>
+      <c r="B316" s="1" t="s">
+        <v>1073</v>
+      </c>
+      <c r="C316" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D316" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="E316" s="1" t="s">
+        <v>549</v>
+      </c>
+      <c r="F316" s="1" t="s">
+        <v>1074</v>
+      </c>
+    </row>
+    <row r="317" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A317" s="2">
+        <v>7601003308808</v>
+      </c>
+      <c r="B317" s="1" t="s">
+        <v>1075</v>
+      </c>
+      <c r="C317" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D317" s="1" t="s">
+        <v>553</v>
+      </c>
+      <c r="E317" s="1" t="s">
+        <v>639</v>
+      </c>
+      <c r="F317" s="1" t="s">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="318" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A318" s="2">
+        <v>7601003614251</v>
+      </c>
+      <c r="B318" s="1" t="s">
+        <v>1076</v>
+      </c>
+      <c r="C318" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D318" s="1" t="s">
+        <v>1077</v>
+      </c>
+      <c r="E318" s="1" t="s">
+        <v>1078</v>
+      </c>
+      <c r="F318" s="1" t="s">
+        <v>1079</v>
+      </c>
+    </row>
+    <row r="319" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A319" s="2">
+        <v>7601003362367</v>
+      </c>
+      <c r="B319" s="1" t="s">
+        <v>1080</v>
+      </c>
+      <c r="C319" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D319" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="E319" s="1" t="s">
+        <v>1081</v>
+      </c>
+      <c r="F319" s="1" t="s">
+        <v>1082</v>
+      </c>
+    </row>
+    <row r="320" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A320" s="2">
+        <v>7601003615555</v>
+      </c>
+      <c r="B320" s="1" t="s">
+        <v>1083</v>
+      </c>
+      <c r="C320" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D320" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="E320" s="1" t="s">
+        <v>1084</v>
+      </c>
+      <c r="F320" s="1" t="s">
+        <v>1085</v>
+      </c>
+    </row>
+    <row r="321" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A321" s="2">
+        <v>7601003246759</v>
+      </c>
+      <c r="B321" s="1" t="s">
+        <v>1086</v>
+      </c>
+      <c r="C321" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D321" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="E321" s="1" t="s">
+        <v>1087</v>
+      </c>
+      <c r="F321" s="1" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="322" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A322" s="2">
+        <v>7601003609189</v>
+      </c>
+      <c r="B322" s="1" t="s">
+        <v>1088</v>
+      </c>
+      <c r="C322" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D322" s="1" t="s">
         <v>485</v>
       </c>
-      <c r="F268" s="1" t="s">
-[...93 lines deleted...]
-      <c r="D273" s="1" t="s">
+      <c r="E322" s="1" t="s">
+        <v>513</v>
+      </c>
+      <c r="F322" s="1" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="323" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A323" s="2">
+        <v>7601003015645</v>
+      </c>
+      <c r="B323" s="1" t="s">
+        <v>1089</v>
+      </c>
+      <c r="C323" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D323" s="1" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E323" s="1" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F323" s="1" t="s">
+        <v>1092</v>
+      </c>
+    </row>
+    <row r="324" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A324" s="2">
+        <v>7601003099560</v>
+      </c>
+      <c r="B324" s="1" t="s">
+        <v>1093</v>
+      </c>
+      <c r="C324" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D324" s="1" t="s">
+        <v>1094</v>
+      </c>
+      <c r="E324" s="1" t="s">
+        <v>1095</v>
+      </c>
+      <c r="F324" s="1" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="325" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A325" s="2">
+        <v>7601003099621</v>
+      </c>
+      <c r="B325" s="1" t="s">
+        <v>1096</v>
+      </c>
+      <c r="C325" s="1" t="s">
+        <v>1097</v>
+      </c>
+      <c r="D325" s="1" t="s">
+        <v>1098</v>
+      </c>
+      <c r="E325" s="1" t="s">
+        <v>716</v>
+      </c>
+      <c r="F325" s="1" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="326" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A326" s="2">
+        <v>7601003327816</v>
+      </c>
+      <c r="B326" s="1" t="s">
+        <v>1099</v>
+      </c>
+      <c r="C326" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D326" s="1" t="s">
+        <v>1100</v>
+      </c>
+      <c r="E326" s="1" t="s">
+        <v>1101</v>
+      </c>
+      <c r="F326" s="1" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="327" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A327" s="2">
+        <v>7601003099645</v>
+      </c>
+      <c r="B327" s="1" t="s">
+        <v>1102</v>
+      </c>
+      <c r="C327" s="1" t="s">
+        <v>1103</v>
+      </c>
+      <c r="D327" s="1" t="s">
+        <v>1104</v>
+      </c>
+      <c r="E327" s="1" t="s">
+        <v>1105</v>
+      </c>
+      <c r="F327" s="1" t="s">
+        <v>1106</v>
+      </c>
+    </row>
+    <row r="328" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A328" s="2">
+        <v>7601003171532</v>
+      </c>
+      <c r="B328" s="1" t="s">
+        <v>1107</v>
+      </c>
+      <c r="C328" s="1" t="s">
+        <v>1108</v>
+      </c>
+      <c r="D328" s="1" t="s">
+        <v>1109</v>
+      </c>
+      <c r="E328" s="1" t="s">
+        <v>1110</v>
+      </c>
+      <c r="F328" s="1" t="s">
+        <v>1111</v>
+      </c>
+    </row>
+    <row r="329" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A329" s="2">
+        <v>7601003611786</v>
+      </c>
+      <c r="B329" s="1" t="s">
+        <v>1112</v>
+      </c>
+      <c r="C329" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D329" s="1" t="s">
+        <v>1113</v>
+      </c>
+      <c r="E329" s="1" t="s">
+        <v>1114</v>
+      </c>
+      <c r="F329" s="1" t="s">
+        <v>1115</v>
+      </c>
+    </row>
+    <row r="330" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A330" s="2">
+        <v>7601003015683</v>
+      </c>
+      <c r="B330" s="1" t="s">
+        <v>1116</v>
+      </c>
+      <c r="C330" s="1" t="s">
+        <v>1117</v>
+      </c>
+      <c r="D330" s="1" t="s">
+        <v>528</v>
+      </c>
+      <c r="E330" s="1" t="s">
+        <v>513</v>
+      </c>
+      <c r="F330" s="1" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="331" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A331" s="2">
+        <v>7601003015706</v>
+      </c>
+      <c r="B331" s="1" t="s">
+        <v>1118</v>
+      </c>
+      <c r="C331" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D331" s="1" t="s">
+        <v>734</v>
+      </c>
+      <c r="E331" s="1" t="s">
+        <v>473</v>
+      </c>
+      <c r="F331" s="1" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="332" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A332" s="2">
+        <v>7601003606997</v>
+      </c>
+      <c r="B332" s="1" t="s">
+        <v>1119</v>
+      </c>
+      <c r="C332" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D332" s="1" t="s">
         <v>939</v>
       </c>
-      <c r="E273" s="1" t="s">
-[...467 lines deleted...]
-      <c r="A297" s="2">
+      <c r="E332" s="1" t="s">
+        <v>1120</v>
+      </c>
+      <c r="F332" s="1" t="s">
+        <v>1121</v>
+      </c>
+    </row>
+    <row r="333" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A333" s="2">
         <v>7601003099669</v>
       </c>
-      <c r="B297" s="1" t="s">
-[...16 lines deleted...]
-      <c r="A298" s="2">
+      <c r="B333" s="1" t="s">
+        <v>1122</v>
+      </c>
+      <c r="C333" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D333" s="1" t="s">
+        <v>1123</v>
+      </c>
+      <c r="E333" s="1" t="s">
+        <v>1124</v>
+      </c>
+      <c r="F333" s="1" t="s">
+        <v>1125</v>
+      </c>
+    </row>
+    <row r="334" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A334" s="2">
         <v>7601003088830</v>
       </c>
-      <c r="B298" s="1" t="s">
-[...16 lines deleted...]
-      <c r="A299" s="2">
+      <c r="B334" s="1" t="s">
+        <v>1126</v>
+      </c>
+      <c r="C334" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D334" s="1" t="s">
+        <v>1127</v>
+      </c>
+      <c r="E334" s="1" t="s">
+        <v>1128</v>
+      </c>
+      <c r="F334" s="1" t="s">
+        <v>1129</v>
+      </c>
+    </row>
+    <row r="335" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A335" s="2">
         <v>7601003852059</v>
       </c>
-      <c r="B299" s="1" t="s">
-[...16 lines deleted...]
-      <c r="A300" s="2">
+      <c r="B335" s="1" t="s">
+        <v>1130</v>
+      </c>
+      <c r="C335" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D335" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="E335" s="1" t="s">
+        <v>1131</v>
+      </c>
+      <c r="F335" s="1" t="s">
+        <v>1132</v>
+      </c>
+    </row>
+    <row r="336" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A336" s="2">
         <v>7601003099683</v>
       </c>
-      <c r="B300" s="1" t="s">
-[...718 lines deleted...]
-      </c>
       <c r="B336" s="1" t="s">
-        <v>1114</v>
+        <v>1133</v>
       </c>
       <c r="C336" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D336" s="1" t="s">
-        <v>1115</v>
+        <v>1033</v>
       </c>
       <c r="E336" s="1" t="s">
-        <v>1116</v>
+        <v>175</v>
       </c>
       <c r="F336" s="1" t="s">
-        <v>1117</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:6" x14ac:dyDescent="0.35">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="337" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A337" s="2">
-        <v>7601003015829</v>
+        <v>7601003099690</v>
       </c>
       <c r="B337" s="1" t="s">
-        <v>1118</v>
+        <v>1134</v>
       </c>
       <c r="C337" s="1" t="s">
-        <v>7</v>
+        <v>1135</v>
       </c>
       <c r="D337" s="1" t="s">
-        <v>395</v>
+        <v>132</v>
       </c>
       <c r="E337" s="1" t="s">
-        <v>1002</v>
+        <v>689</v>
       </c>
       <c r="F337" s="1" t="s">
-        <v>1003</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:6" x14ac:dyDescent="0.35">
+        <v>690</v>
+      </c>
+    </row>
+    <row r="338" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A338" s="2">
-        <v>7601003616002</v>
+        <v>7601003099706</v>
       </c>
       <c r="B338" s="1" t="s">
-        <v>1119</v>
+        <v>1136</v>
       </c>
       <c r="C338" s="1" t="s">
-        <v>7</v>
+        <v>1137</v>
       </c>
       <c r="D338" s="1" t="s">
-        <v>263</v>
+        <v>227</v>
       </c>
       <c r="E338" s="1" t="s">
-        <v>1002</v>
+        <v>183</v>
       </c>
       <c r="F338" s="1" t="s">
-        <v>1003</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:6" x14ac:dyDescent="0.35">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="339" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A339" s="2">
-        <v>7601003099966</v>
+        <v>7601003099713</v>
       </c>
       <c r="B339" s="1" t="s">
-        <v>1120</v>
+        <v>1138</v>
       </c>
       <c r="C339" s="1" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="D339" s="1" t="s">
-        <v>1031</v>
+        <v>33</v>
       </c>
       <c r="E339" s="1" t="s">
-        <v>1121</v>
+        <v>1139</v>
       </c>
       <c r="F339" s="1" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:6" x14ac:dyDescent="0.35">
+        <v>1140</v>
+      </c>
+    </row>
+    <row r="340" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A340" s="2">
-        <v>7601007407804</v>
+        <v>7601003099720</v>
       </c>
       <c r="B340" s="1" t="s">
-        <v>1122</v>
+        <v>1141</v>
       </c>
       <c r="C340" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D340" s="1" t="s">
-        <v>395</v>
+        <v>1038</v>
       </c>
       <c r="E340" s="1" t="s">
+        <v>545</v>
+      </c>
+      <c r="F340" s="1" t="s">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="341" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A341" s="2">
+        <v>7601003307917</v>
+      </c>
+      <c r="B341" s="1" t="s">
+        <v>1142</v>
+      </c>
+      <c r="C341" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D341" s="1" t="s">
+        <v>1143</v>
+      </c>
+      <c r="E341" s="1" t="s">
+        <v>1144</v>
+      </c>
+      <c r="F341" s="1" t="s">
+        <v>1145</v>
+      </c>
+    </row>
+    <row r="342" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A342" s="2">
+        <v>7601003614961</v>
+      </c>
+      <c r="B342" s="1" t="s">
+        <v>1146</v>
+      </c>
+      <c r="C342" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D342" s="1" t="s">
+        <v>1147</v>
+      </c>
+      <c r="E342" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="F342" s="1" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="343" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A343" s="2">
+        <v>7601003015720</v>
+      </c>
+      <c r="B343" s="1" t="s">
+        <v>1148</v>
+      </c>
+      <c r="C343" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D343" s="1" t="s">
+        <v>1149</v>
+      </c>
+      <c r="E343" s="1" t="s">
+        <v>1150</v>
+      </c>
+      <c r="F343" s="1" t="s">
+        <v>1151</v>
+      </c>
+    </row>
+    <row r="344" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A344" s="2">
+        <v>7601003015744</v>
+      </c>
+      <c r="B344" s="1" t="s">
+        <v>1152</v>
+      </c>
+      <c r="C344" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D344" s="1" t="s">
+        <v>1153</v>
+      </c>
+      <c r="E344" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="F344" s="1" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="345" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A345" s="2">
+        <v>7601003388817</v>
+      </c>
+      <c r="B345" s="1" t="s">
+        <v>1154</v>
+      </c>
+      <c r="C345" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D345" s="1" t="s">
+        <v>1155</v>
+      </c>
+      <c r="E345" s="1" t="s">
+        <v>1156</v>
+      </c>
+      <c r="F345" s="1" t="s">
+        <v>1157</v>
+      </c>
+    </row>
+    <row r="346" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A346" s="2">
+        <v>7601003099744</v>
+      </c>
+      <c r="B346" s="1" t="s">
+        <v>1154</v>
+      </c>
+      <c r="C346" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D346" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="E346" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="F346" s="1" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="347" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A347" s="2">
+        <v>7601003615067</v>
+      </c>
+      <c r="B347" s="1" t="s">
+        <v>1158</v>
+      </c>
+      <c r="C347" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D347" s="1" t="s">
+        <v>563</v>
+      </c>
+      <c r="E347" s="1" t="s">
+        <v>1159</v>
+      </c>
+      <c r="F347" s="1" t="s">
+        <v>1160</v>
+      </c>
+    </row>
+    <row r="348" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A348" s="2">
+        <v>7601003136302</v>
+      </c>
+      <c r="B348" s="1" t="s">
+        <v>1161</v>
+      </c>
+      <c r="C348" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D348" s="1" t="s">
+        <v>1162</v>
+      </c>
+      <c r="E348" s="1" t="s">
+        <v>1163</v>
+      </c>
+      <c r="F348" s="1" t="s">
+        <v>1164</v>
+      </c>
+    </row>
+    <row r="349" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A349" s="2">
+        <v>7601003019063</v>
+      </c>
+      <c r="B349" s="1" t="s">
+        <v>1165</v>
+      </c>
+      <c r="C349" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D349" s="1" t="s">
+        <v>1166</v>
+      </c>
+      <c r="E349" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="F349" s="1" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="350" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A350" s="2">
+        <v>7601003410051</v>
+      </c>
+      <c r="B350" s="1" t="s">
+        <v>1167</v>
+      </c>
+      <c r="C350" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D350" s="1" t="s">
+        <v>1168</v>
+      </c>
+      <c r="E350" s="1" t="s">
+        <v>1169</v>
+      </c>
+      <c r="F350" s="1" t="s">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="351" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A351" s="2">
+        <v>7601003015775</v>
+      </c>
+      <c r="B351" s="1" t="s">
+        <v>1170</v>
+      </c>
+      <c r="C351" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D351" s="1" t="s">
+        <v>1171</v>
+      </c>
+      <c r="E351" s="1" t="s">
+        <v>1172</v>
+      </c>
+      <c r="F351" s="1" t="s">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="352" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A352" s="2">
+        <v>7601003096606</v>
+      </c>
+      <c r="B352" s="1" t="s">
+        <v>1170</v>
+      </c>
+      <c r="C352" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D352" s="1" t="s">
+        <v>1173</v>
+      </c>
+      <c r="E352" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="F352" s="1" t="s">
+        <v>1174</v>
+      </c>
+    </row>
+    <row r="353" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A353" s="2">
+        <v>7601003615623</v>
+      </c>
+      <c r="B353" s="1" t="s">
+        <v>1175</v>
+      </c>
+      <c r="C353" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D353" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="E353" s="1" t="s">
+        <v>1176</v>
+      </c>
+      <c r="F353" s="1" t="s">
+        <v>1177</v>
+      </c>
+    </row>
+    <row r="354" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A354" s="2">
+        <v>7601003099782</v>
+      </c>
+      <c r="B354" s="1" t="s">
+        <v>1178</v>
+      </c>
+      <c r="C354" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D354" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="E354" s="1" t="s">
+        <v>900</v>
+      </c>
+      <c r="F354" s="1" t="s">
+        <v>901</v>
+      </c>
+    </row>
+    <row r="355" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A355" s="2">
+        <v>7601003099799</v>
+      </c>
+      <c r="B355" s="1" t="s">
+        <v>1179</v>
+      </c>
+      <c r="C355" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D355" s="1" t="s">
+        <v>1180</v>
+      </c>
+      <c r="E355" s="1" t="s">
+        <v>1181</v>
+      </c>
+      <c r="F355" s="1" t="s">
+        <v>1182</v>
+      </c>
+    </row>
+    <row r="356" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A356" s="2">
+        <v>7601003099805</v>
+      </c>
+      <c r="B356" s="1" t="s">
+        <v>1183</v>
+      </c>
+      <c r="C356" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D356" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="E356" s="1" t="s">
+        <v>716</v>
+      </c>
+      <c r="F356" s="1" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="357" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A357" s="2">
+        <v>7601003199468</v>
+      </c>
+      <c r="B357" s="1" t="s">
+        <v>1184</v>
+      </c>
+      <c r="C357" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D357" s="1" t="s">
+        <v>1185</v>
+      </c>
+      <c r="E357" s="1" t="s">
+        <v>1186</v>
+      </c>
+      <c r="F357" s="1" t="s">
+        <v>1187</v>
+      </c>
+    </row>
+    <row r="358" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A358" s="2">
+        <v>7601003614930</v>
+      </c>
+      <c r="B358" s="1" t="s">
+        <v>1188</v>
+      </c>
+      <c r="C358" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D358" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="E358" s="1" t="s">
+        <v>1189</v>
+      </c>
+      <c r="F358" s="1" t="s">
+        <v>1190</v>
+      </c>
+    </row>
+    <row r="359" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A359" s="2">
+        <v>7601003099836</v>
+      </c>
+      <c r="B359" s="1" t="s">
+        <v>1191</v>
+      </c>
+      <c r="C359" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D359" s="1" t="s">
+        <v>1002</v>
+      </c>
+      <c r="E359" s="1" t="s">
+        <v>1192</v>
+      </c>
+      <c r="F359" s="1" t="s">
+        <v>1193</v>
+      </c>
+    </row>
+    <row r="360" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A360" s="2">
+        <v>7601003611779</v>
+      </c>
+      <c r="B360" s="1" t="s">
+        <v>1194</v>
+      </c>
+      <c r="C360" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D360" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="E360" s="1" t="s">
+        <v>1195</v>
+      </c>
+      <c r="F360" s="1" t="s">
+        <v>1196</v>
+      </c>
+    </row>
+    <row r="361" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A361" s="2">
+        <v>7601003264845</v>
+      </c>
+      <c r="B361" s="1" t="s">
+        <v>1197</v>
+      </c>
+      <c r="C361" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D361" s="1" t="s">
+        <v>1198</v>
+      </c>
+      <c r="E361" s="1" t="s">
+        <v>1199</v>
+      </c>
+      <c r="F361" s="1" t="s">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="362" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A362" s="2">
+        <v>7601003015782</v>
+      </c>
+      <c r="B362" s="1" t="s">
+        <v>1201</v>
+      </c>
+      <c r="C362" s="1" t="s">
+        <v>1202</v>
+      </c>
+      <c r="D362" s="1" t="s">
+        <v>1203</v>
+      </c>
+      <c r="E362" s="1" t="s">
+        <v>1204</v>
+      </c>
+      <c r="F362" s="1" t="s">
+        <v>1205</v>
+      </c>
+    </row>
+    <row r="363" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A363" s="2">
+        <v>7601003308181</v>
+      </c>
+      <c r="B363" s="1" t="s">
+        <v>1206</v>
+      </c>
+      <c r="C363" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D363" s="1" t="s">
+        <v>435</v>
+      </c>
+      <c r="E363" s="1" t="s">
+        <v>1207</v>
+      </c>
+      <c r="F363" s="1" t="s">
+        <v>1208</v>
+      </c>
+    </row>
+    <row r="364" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A364" s="2">
+        <v>7601003099867</v>
+      </c>
+      <c r="B364" s="1" t="s">
+        <v>1209</v>
+      </c>
+      <c r="C364" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D364" s="1" t="s">
+        <v>734</v>
+      </c>
+      <c r="E364" s="1" t="s">
+        <v>1210</v>
+      </c>
+      <c r="F364" s="1" t="s">
+        <v>1211</v>
+      </c>
+    </row>
+    <row r="365" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A365" s="2">
+        <v>7601003115932</v>
+      </c>
+      <c r="B365" s="1" t="s">
+        <v>1212</v>
+      </c>
+      <c r="C365" s="1" t="s">
+        <v>1213</v>
+      </c>
+      <c r="D365" s="1" t="s">
+        <v>1214</v>
+      </c>
+      <c r="E365" s="1" t="s">
+        <v>1215</v>
+      </c>
+      <c r="F365" s="1" t="s">
+        <v>1216</v>
+      </c>
+    </row>
+    <row r="366" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A366" s="2">
+        <v>7601003099881</v>
+      </c>
+      <c r="B366" s="1" t="s">
+        <v>1217</v>
+      </c>
+      <c r="C366" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D366" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="E366" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="F366" s="1" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="367" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A367" s="2">
+        <v>7601003279276</v>
+      </c>
+      <c r="B367" s="1" t="s">
+        <v>1218</v>
+      </c>
+      <c r="C367" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D367" s="1" t="s">
+        <v>1219</v>
+      </c>
+      <c r="E367" s="1" t="s">
+        <v>1220</v>
+      </c>
+      <c r="F367" s="1" t="s">
+        <v>1221</v>
+      </c>
+    </row>
+    <row r="368" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A368" s="2">
+        <v>7601003099911</v>
+      </c>
+      <c r="B368" s="1" t="s">
+        <v>1222</v>
+      </c>
+      <c r="C368" s="1" t="s">
+        <v>1223</v>
+      </c>
+      <c r="D368" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E368" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="F368" s="1" t="s">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="369" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A369" s="2">
+        <v>7601003015799</v>
+      </c>
+      <c r="B369" s="1" t="s">
+        <v>1224</v>
+      </c>
+      <c r="C369" s="1" t="s">
+        <v>1225</v>
+      </c>
+      <c r="D369" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="E369" s="1" t="s">
+        <v>1226</v>
+      </c>
+      <c r="F369" s="1" t="s">
+        <v>1227</v>
+      </c>
+    </row>
+    <row r="370" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A370" s="2">
+        <v>7601003015805</v>
+      </c>
+      <c r="B370" s="1" t="s">
+        <v>1228</v>
+      </c>
+      <c r="C370" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D370" s="1" t="s">
+        <v>800</v>
+      </c>
+      <c r="E370" s="1" t="s">
+        <v>1229</v>
+      </c>
+      <c r="F370" s="1" t="s">
+        <v>1230</v>
+      </c>
+    </row>
+    <row r="371" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A371" s="2">
+        <v>7601003458824</v>
+      </c>
+      <c r="B371" s="1" t="s">
+        <v>1231</v>
+      </c>
+      <c r="C371" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D371" s="1" t="s">
+        <v>1232</v>
+      </c>
+      <c r="E371" s="1" t="s">
+        <v>1233</v>
+      </c>
+      <c r="F371" s="1" t="s">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="372" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A372" s="2">
+        <v>7601003099942</v>
+      </c>
+      <c r="B372" s="1" t="s">
+        <v>1234</v>
+      </c>
+      <c r="C372" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D372" s="1" t="s">
+        <v>489</v>
+      </c>
+      <c r="E372" s="1" t="s">
+        <v>1235</v>
+      </c>
+      <c r="F372" s="1" t="s">
+        <v>1236</v>
+      </c>
+    </row>
+    <row r="373" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A373" s="2">
+        <v>7601003015829</v>
+      </c>
+      <c r="B373" s="1" t="s">
+        <v>1237</v>
+      </c>
+      <c r="C373" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D373" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="E373" s="1" t="s">
+        <v>1124</v>
+      </c>
+      <c r="F373" s="1" t="s">
+        <v>1125</v>
+      </c>
+    </row>
+    <row r="374" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A374" s="2">
+        <v>7601003616002</v>
+      </c>
+      <c r="B374" s="1" t="s">
+        <v>1238</v>
+      </c>
+      <c r="C374" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D374" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="E374" s="1" t="s">
+        <v>1124</v>
+      </c>
+      <c r="F374" s="1" t="s">
+        <v>1125</v>
+      </c>
+    </row>
+    <row r="375" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A375" s="2">
+        <v>7601003099966</v>
+      </c>
+      <c r="B375" s="1" t="s">
+        <v>1239</v>
+      </c>
+      <c r="C375" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D375" s="1" t="s">
+        <v>1149</v>
+      </c>
+      <c r="E375" s="1" t="s">
+        <v>1240</v>
+      </c>
+      <c r="F375" s="1" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="376" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A376" s="2">
+        <v>7601007407804</v>
+      </c>
+      <c r="B376" s="1" t="s">
+        <v>1241</v>
+      </c>
+      <c r="C376" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D376" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="E376" s="1" t="s">
+        <v>1030</v>
+      </c>
+      <c r="F376" s="1" t="s">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="377" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A377" s="2">
+        <v>7601007408597</v>
+      </c>
+      <c r="B377" s="1" t="s">
+        <v>1242</v>
+      </c>
+      <c r="C377" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D377" s="1" t="s">
+        <v>1243</v>
+      </c>
+      <c r="E377" s="1" t="s">
+        <v>1244</v>
+      </c>
+      <c r="F377" s="1" t="s">
+        <v>1245</v>
+      </c>
+    </row>
+    <row r="378" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A378" s="2">
+        <v>7601003610932</v>
+      </c>
+      <c r="B378" s="1" t="s">
+        <v>1246</v>
+      </c>
+      <c r="C378" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D378" s="1" t="s">
+        <v>627</v>
+      </c>
+      <c r="E378" s="1" t="s">
+        <v>803</v>
+      </c>
+      <c r="F378" s="1" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="379" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A379" s="2">
+        <v>7601003015867</v>
+      </c>
+      <c r="B379" s="1" t="s">
+        <v>1247</v>
+      </c>
+      <c r="C379" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D379" s="1" t="s">
+        <v>1248</v>
+      </c>
+      <c r="E379" s="1" t="s">
+        <v>1249</v>
+      </c>
+      <c r="F379" s="1" t="s">
+        <v>1250</v>
+      </c>
+    </row>
+    <row r="380" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A380" s="2">
+        <v>7601003099997</v>
+      </c>
+      <c r="B380" s="1" t="s">
+        <v>1251</v>
+      </c>
+      <c r="C380" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D380" s="1" t="s">
+        <v>1252</v>
+      </c>
+      <c r="E380" s="1" t="s">
+        <v>1253</v>
+      </c>
+      <c r="F380" s="1" t="s">
+        <v>1254</v>
+      </c>
+    </row>
+    <row r="381" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A381" s="2">
+        <v>7601007675166</v>
+      </c>
+      <c r="B381" s="1" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C381" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D381" s="1" t="s">
+        <v>447</v>
+      </c>
+      <c r="E381" s="1" t="s">
+        <v>1124</v>
+      </c>
+      <c r="F381" s="1" t="s">
+        <v>1125</v>
+      </c>
+    </row>
+    <row r="382" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A382" s="2">
+        <v>7601003100006</v>
+      </c>
+      <c r="B382" s="1" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C382" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D382" s="1" t="s">
+        <v>1256</v>
+      </c>
+      <c r="E382" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="F382" s="1" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="383" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A383" s="2">
+        <v>7601003100013</v>
+      </c>
+      <c r="B383" s="1" t="s">
+        <v>1257</v>
+      </c>
+      <c r="C383" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D383" s="1" t="s">
+        <v>1258</v>
+      </c>
+      <c r="E383" s="1" t="s">
+        <v>1259</v>
+      </c>
+      <c r="F383" s="1" t="s">
+        <v>1260</v>
+      </c>
+    </row>
+    <row r="384" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A384" s="2">
+        <v>7601003100020</v>
+      </c>
+      <c r="B384" s="1" t="s">
+        <v>1261</v>
+      </c>
+      <c r="C384" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="D384" s="1" t="s">
+        <v>935</v>
+      </c>
+      <c r="E384" s="1" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F384" s="1" t="s">
+        <v>1263</v>
+      </c>
+    </row>
+    <row r="385" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A385" s="2">
+        <v>7601002989787</v>
+      </c>
+      <c r="B385" s="1" t="s">
+        <v>1264</v>
+      </c>
+      <c r="C385" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D385" s="1" t="s">
+        <v>1265</v>
+      </c>
+      <c r="E385" s="1" t="s">
+        <v>1266</v>
+      </c>
+      <c r="F385" s="1" t="s">
+        <v>1267</v>
+      </c>
+    </row>
+    <row r="386" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A386" s="2">
+        <v>7601003100051</v>
+      </c>
+      <c r="B386" s="1" t="s">
+        <v>1268</v>
+      </c>
+      <c r="C386" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D386" s="1" t="s">
+        <v>1269</v>
+      </c>
+      <c r="E386" s="1" t="s">
+        <v>1270</v>
+      </c>
+      <c r="F386" s="1" t="s">
+        <v>1271</v>
+      </c>
+    </row>
+    <row r="387" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A387" s="2">
+        <v>7601003615753</v>
+      </c>
+      <c r="B387" s="1" t="s">
+        <v>1272</v>
+      </c>
+      <c r="C387" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D387" s="1" t="s">
+        <v>1273</v>
+      </c>
+      <c r="E387" s="1" t="s">
+        <v>1274</v>
+      </c>
+      <c r="F387" s="1" t="s">
+        <v>1275</v>
+      </c>
+    </row>
+    <row r="388" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A388" s="2">
+        <v>7601003253481</v>
+      </c>
+      <c r="B388" s="1" t="s">
+        <v>1276</v>
+      </c>
+      <c r="C388" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D388" s="1" t="s">
+        <v>467</v>
+      </c>
+      <c r="E388" s="1" t="s">
+        <v>1277</v>
+      </c>
+      <c r="F388" s="1" t="s">
+        <v>1278</v>
+      </c>
+    </row>
+    <row r="389" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A389" s="2">
+        <v>7601003015881</v>
+      </c>
+      <c r="B389" s="1" t="s">
+        <v>1279</v>
+      </c>
+      <c r="C389" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D389" s="1" t="s">
+        <v>845</v>
+      </c>
+      <c r="E389" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="F389" s="1" t="s">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="390" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A390" s="2">
+        <v>7601003099751</v>
+      </c>
+      <c r="B390" s="1" t="s">
+        <v>1280</v>
+      </c>
+      <c r="C390" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D390" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="E390" s="1" t="s">
+        <v>1281</v>
+      </c>
+      <c r="F390" s="1" t="s">
+        <v>1282</v>
+      </c>
+    </row>
+    <row r="391" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A391" s="2">
+        <v>7601003015898</v>
+      </c>
+      <c r="B391" s="1" t="s">
+        <v>1283</v>
+      </c>
+      <c r="C391" s="1" t="s">
+        <v>1284</v>
+      </c>
+      <c r="D391" s="1" t="s">
+        <v>1002</v>
+      </c>
+      <c r="E391" s="1" t="s">
+        <v>1285</v>
+      </c>
+      <c r="F391" s="1" t="s">
+        <v>1286</v>
+      </c>
+    </row>
+    <row r="392" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A392" s="2">
+        <v>7601003615937</v>
+      </c>
+      <c r="B392" s="1" t="s">
+        <v>1287</v>
+      </c>
+      <c r="C392" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D392" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="E392" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="F392" s="1" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="393" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A393" s="2">
+        <v>7601003609875</v>
+      </c>
+      <c r="B393" s="1" t="s">
+        <v>1288</v>
+      </c>
+      <c r="C393" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D393" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="E393" s="1" t="s">
+        <v>932</v>
+      </c>
+      <c r="F393" s="1" t="s">
+        <v>933</v>
+      </c>
+    </row>
+    <row r="394" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A394" s="2">
+        <v>7601002835640</v>
+      </c>
+      <c r="B394" s="1" t="s">
+        <v>1289</v>
+      </c>
+      <c r="C394" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D394" s="1" t="s">
+        <v>1290</v>
+      </c>
+      <c r="E394" s="1" t="s">
+        <v>1291</v>
+      </c>
+      <c r="F394" s="1" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="395" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A395" s="2">
+        <v>7601003253672</v>
+      </c>
+      <c r="B395" s="1" t="s">
+        <v>1292</v>
+      </c>
+      <c r="C395" s="1" t="s">
+        <v>1293</v>
+      </c>
+      <c r="D395" s="1" t="s">
         <v>918</v>
       </c>
-      <c r="F340" s="1" t="s">
-[...33 lines deleted...]
-      <c r="D342" s="1" t="s">
+      <c r="E395" s="1" t="s">
+        <v>835</v>
+      </c>
+      <c r="F395" s="1" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="396" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A396" s="2">
+        <v>7601003542516</v>
+      </c>
+      <c r="B396" s="1" t="s">
+        <v>1294</v>
+      </c>
+      <c r="C396" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D396" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="E396" s="1" t="s">
+        <v>1295</v>
+      </c>
+      <c r="F396" s="1" t="s">
         <v>1125</v>
       </c>
-      <c r="E342" s="1" t="s">
-[...327 lines deleted...]
-      <c r="A359" s="2">
+    </row>
+    <row r="397" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A397" s="2">
         <v>7601003616064</v>
       </c>
-      <c r="B359" s="1" t="s">
-[...16 lines deleted...]
-      <c r="A360" s="2">
+      <c r="B397" s="1" t="s">
+        <v>1296</v>
+      </c>
+      <c r="C397" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D397" s="1" t="s">
+        <v>1297</v>
+      </c>
+      <c r="E397" s="1" t="s">
+        <v>1298</v>
+      </c>
+      <c r="F397" s="1" t="s">
+        <v>1299</v>
+      </c>
+    </row>
+    <row r="398" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A398" s="2">
         <v>7601003100082</v>
       </c>
-      <c r="B360" s="1" t="s">
-[...12 lines deleted...]
-        <v>1178</v>
+      <c r="B398" s="1" t="s">
+        <v>1300</v>
+      </c>
+      <c r="C398" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D398" s="1" t="s">
+        <v>1301</v>
+      </c>
+      <c r="E398" s="1" t="s">
+        <v>1302</v>
+      </c>
+      <c r="F398" s="1" t="s">
+        <v>1303</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="60" fitToHeight="0" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="51" orientation="landscape" r:id="rId1"/>
+  <ignoredErrors>
+    <ignoredError sqref="E2:E398" numberStoredAsText="1"/>
+  </ignoredErrors>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="d32bdd26-5d32-4906-a266-b4f49c1fe49b">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="80f22b20-a86d-4875-8227-aaf091a911d9" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100A886350C8752F1448455B90C25163F20" ma:contentTypeVersion="15" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="e8db27a33599c82a089a9c6200c9a018">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d32bdd26-5d32-4906-a266-b4f49c1fe49b" xmlns:ns3="80f22b20-a86d-4875-8227-aaf091a911d9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5739236eaf4da9a9efd1e5eb9e7685c9" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100A886350C8752F1448455B90C25163F20" ma:contentTypeVersion="15" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="d00781219786bc87ee5080268ea4b4b4">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d32bdd26-5d32-4906-a266-b4f49c1fe49b" xmlns:ns3="80f22b20-a86d-4875-8227-aaf091a911d9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8f0163562fc7b293a9f0e8f842851d5b" ns2:_="" ns3:_="">
     <xsd:import namespace="d32bdd26-5d32-4906-a266-b4f49c1fe49b"/>
     <xsd:import namespace="80f22b20-a86d-4875-8227-aaf091a911d9"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -11418,85 +12556,91 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{222073CD-2048-4023-9496-F4E532557989}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{311FCD39-EE04-4D67-A419-A56AC85C6B29}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="d32bdd26-5d32-4906-a266-b4f49c1fe49b"/>
     <ds:schemaRef ds:uri="80f22b20-a86d-4875-8227-aaf091a911d9"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{222073CD-2048-4023-9496-F4E532557989}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5485CDB2-CC32-4812-AC43-5C810BE37262}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0D401686-27B2-48C5-BA60-3A1512897EA4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="d32bdd26-5d32-4906-a266-b4f49c1fe49b"/>
     <ds:schemaRef ds:uri="80f22b20-a86d-4875-8227-aaf091a911d9"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{a7a56758-cff2-477b-bb1d-5b1675037bee}" enabled="1" method="Privileged" siteId="{98616167-5668-4e66-acbf-925e81df8b00}" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Tabelle1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>