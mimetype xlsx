--- v0 (2026-01-20)
+++ v1 (2026-05-02)
@@ -5,90 +5,90 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr codeName="DieseArbeitsmappe" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://ortecmanagement.sharepoint.com/Mandate/ORS/02. Kommissionen/01. PTK SVOT/04. Organisation/1 Passteilliste/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="1109" documentId="13_ncr:1_{C789C657-7F5A-4958-87C7-02E98E09EF8C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{F788347A-568A-4687-B38B-4A34701AE1E4}"/>
+  <xr:revisionPtr revIDLastSave="1209" documentId="13_ncr:1_{C789C657-7F5A-4958-87C7-02E98E09EF8C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{E0CBBAC6-89DB-464A-A4F3-8F235522666F}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{9C793B95-990C-4F26-95FB-5FC0A5F20E35}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{9C793B95-990C-4F26-95FB-5FC0A5F20E35}"/>
   </bookViews>
   <sheets>
     <sheet name="Neu mam" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'Neu mam'!$A$1:$L$82</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Neu mam'!$A$1:$L$85</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Neu mam'!$1:$1</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="581" uniqueCount="214">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="681" uniqueCount="256">
   <si>
     <t>Tarif Ziffer
 Chiffre du tarif</t>
   </si>
   <si>
     <t>Bezeichnung
 Description</t>
   </si>
   <si>
     <t>Art.-Nr. Lieferant
 N° d'article 
 du fournisseur</t>
   </si>
   <si>
     <t>Lieferant
 Fournisseur</t>
   </si>
   <si>
     <t>Kostenübernahme
 Prise en charge des coûts
 UV/MV/IV</t>
   </si>
   <si>
     <t>1</t>
   </si>
@@ -695,94 +695,248 @@
     <t>4853,7</t>
   </si>
   <si>
     <t>SIERRA*</t>
   </si>
   <si>
     <t>HIGHLANDER MAX*</t>
   </si>
   <si>
     <t>PACIFICA LP*</t>
   </si>
   <si>
     <t>HIGHLANDER*</t>
   </si>
   <si>
     <t>DYNADAPT*</t>
   </si>
   <si>
     <t>AGILIX*</t>
   </si>
   <si>
     <t>KINTERRA*</t>
   </si>
   <si>
     <t>*Hinweis: Die folgenden Passteile ersetzen die bisherigen Freedom-Produkte. Die Lieferung erfolgt neu durch Ortho Cad Cam und nicht mehr durch die Frey Orthopädie-Bedarf AG.</t>
+  </si>
+  <si>
+    <t>757B35=0</t>
+  </si>
+  <si>
+    <t>Otto Bock (Schweiz) AG</t>
+  </si>
+  <si>
+    <t>Maverick Vertical Shock (exkl. Fusshülle)</t>
+  </si>
+  <si>
+    <t>F23*</t>
+  </si>
+  <si>
+    <t>Otto Bock HealthCare LP</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Hero RGD medium or large </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>(incl. 2 year standard warranty, MyoPods, Battery, Charger) Socket component kit (1*Falcon wrist, 2*Falcon lamination ring, 1*Falcon lamination cup, 4*MyoRay lamination holder, for MyoPod electrodes)</t>
+    </r>
+  </si>
+  <si>
+    <t>Open Bionics GmbH</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Hero PRO medium or large </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>(incl. 2 year standard warranty, MyoPods, Battery, Charger) inkl. Socket component kit (1*Falcon wrist, 2*Falcon lamination ring, 1*Falcon lamination cup, 4*MyoRay lamination holder, for MyoPod electrodes)</t>
+    </r>
+  </si>
+  <si>
+    <t>27'990.00</t>
+  </si>
+  <si>
+    <t>23'490</t>
+  </si>
+  <si>
+    <t>AEROFIT SEAL-IN KONISCH 3MM</t>
+  </si>
+  <si>
+    <t>AEROFIT SEAL-IN STANDARD 3MM</t>
+  </si>
+  <si>
+    <t>AF-STFC0XX</t>
+  </si>
+  <si>
+    <t>AF-STFS0XX</t>
+  </si>
+  <si>
+    <t>1290,00</t>
+  </si>
+  <si>
+    <t>GO.relax Carbonfuß</t>
+  </si>
+  <si>
+    <t>ContexGel.soft</t>
+  </si>
+  <si>
+    <t>ContexGel.basic</t>
+  </si>
+  <si>
+    <t>Shuttle-Lock 15S2/W</t>
+  </si>
+  <si>
+    <t>Schaftansatz, Holz</t>
+  </si>
+  <si>
+    <t>Schraubadapter -Aluminium-</t>
+  </si>
+  <si>
+    <t>Clutch-Lock 10S1/W</t>
+  </si>
+  <si>
+    <t>Verschiebeadapter M36 -Edelstahl-</t>
+  </si>
+  <si>
+    <t>Verschiebe-Schraubadapter -Titan-</t>
+  </si>
+  <si>
+    <t>5A420/X2XXXX</t>
+  </si>
+  <si>
+    <t>26LXX/YY</t>
+  </si>
+  <si>
+    <t>25LXX/YY</t>
+  </si>
+  <si>
+    <t>15S2/W</t>
+  </si>
+  <si>
+    <t>12A7</t>
+  </si>
+  <si>
+    <t>11A17/A</t>
+  </si>
+  <si>
+    <t>10S1/W</t>
+  </si>
+  <si>
+    <t>10A47/S</t>
+  </si>
+  <si>
+    <t>10A42/T</t>
+  </si>
+  <si>
+    <t>ÖSSUR Schweiz AG</t>
+  </si>
+  <si>
+    <t>1280</t>
+  </si>
+  <si>
+    <t>760</t>
+  </si>
+  <si>
+    <t>265</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>128</t>
+  </si>
+  <si>
+    <t>280</t>
+  </si>
+  <si>
+    <t>210</t>
+  </si>
+  <si>
+    <t>290</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="43" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
   </numFmts>
-  <fonts count="6" x14ac:knownFonts="1">
+  <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
@@ -800,100 +954,104 @@
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="17">
+  <cellXfs count="19">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="0" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Komma" xfId="1" builtinId="3"/>
     <cellStyle name="Standard" xfId="0" builtinId="0"/>
     <cellStyle name="Standard 2" xfId="2" xr:uid="{E8610710-34C9-46BE-8604-4EEC3B23C950}"/>
   </cellStyles>
   <dxfs count="15">
     <dxf>
       <numFmt numFmtId="19" formatCode="dd/mm/yyyy"/>
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color auto="1"/>
         </left>
         <right/>
         <top/>
         <bottom/>
       </border>
     </dxf>
     <dxf>
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color auto="1"/>
         </left>
@@ -1104,52 +1262,52 @@
         <bottom/>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing1.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{05E9F31D-217D-4411-9EB5-22D387E4E6D0}" name="Tabelle13" displayName="Tabelle13" ref="A1:L78" totalsRowShown="0" headerRowDxfId="14" dataDxfId="13" tableBorderDxfId="12">
-  <autoFilter ref="A1:L78" xr:uid="{5CAA0506-5069-42F2-BF35-4FCF2B01470A}">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{05E9F31D-217D-4411-9EB5-22D387E4E6D0}" name="Tabelle13" displayName="Tabelle13" ref="A1:L91" totalsRowShown="0" headerRowDxfId="14" dataDxfId="13" tableBorderDxfId="12">
+  <autoFilter ref="A1:L91" xr:uid="{5CAA0506-5069-42F2-BF35-4FCF2B01470A}">
     <filterColumn colId="0" hiddenButton="1"/>
     <filterColumn colId="1" hiddenButton="1"/>
     <filterColumn colId="2" hiddenButton="1"/>
     <filterColumn colId="3" hiddenButton="1"/>
     <filterColumn colId="4" hiddenButton="1"/>
     <filterColumn colId="5" hiddenButton="1"/>
     <filterColumn colId="6" hiddenButton="1"/>
     <filterColumn colId="7" hiddenButton="1"/>
     <filterColumn colId="8" hiddenButton="1"/>
     <filterColumn colId="9" hiddenButton="1"/>
     <filterColumn colId="10" hiddenButton="1"/>
     <filterColumn colId="11" hiddenButton="1"/>
   </autoFilter>
   <tableColumns count="12">
     <tableColumn id="1" xr3:uid="{4D30EFEE-5E6C-433B-BB38-E6A0ABF678D7}" name="Tarif Ziffer_x000a_Chiffre du tarif" dataDxfId="11"/>
     <tableColumn id="2" xr3:uid="{E6F7CD96-0A43-4064-8166-8F42BE833095}" name="Bezeichnung_x000a_Description" dataDxfId="10"/>
     <tableColumn id="3" xr3:uid="{768E05E9-1F47-45A9-9A28-5CB29A6524CB}" name="Art.-Nr. Lieferant_x000a_N° d'article _x000a_du fournisseur" dataDxfId="9"/>
     <tableColumn id="4" xr3:uid="{E783DE13-B8D0-4DBE-A91A-2C52ED8848A4}" name="Lieferant_x000a_Fournisseur" dataDxfId="8"/>
     <tableColumn id="5" xr3:uid="{F7F9FB04-E8E9-4D6E-841D-22E57C676111}" name="Preis / Prix_x000a__x000a_CHF" dataDxfId="7" dataCellStyle="Komma"/>
     <tableColumn id="6" xr3:uid="{8FE784FB-62B0-48AC-8D8A-DD6AE9B938EE}" name="Kostenübernahme_x000a_Prise en charge des coûts_x000a_UV/MV/IV" dataDxfId="6"/>
     <tableColumn id="7" xr3:uid="{83DD62B6-9470-4058-AC0B-1C88A0FA8BBB}" name="1" dataDxfId="5"/>
     <tableColumn id="8" xr3:uid="{163DBDC0-6B81-45F1-BC37-7E002F805166}" name="2" dataDxfId="4"/>
     <tableColumn id="9" xr3:uid="{6189DA16-64BB-4833-BDC8-34721733F322}" name="3" dataDxfId="3"/>
     <tableColumn id="10" xr3:uid="{94E45CDA-0C9B-48CE-8E68-4671E2C1D147}" name="4" dataDxfId="2"/>
     <tableColumn id="11" xr3:uid="{8E4DA901-ED19-4514-B948-FE4F687FDB08}" name="Test" dataDxfId="1"/>
@@ -1441,54 +1599,54 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{78CB489F-ED19-4176-9EEC-1E3741EEA3DA}">
   <sheetPr codeName="Tabelle2">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:N80"/>
+  <dimension ref="A1:N96"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScalePageLayoutView="130" workbookViewId="0">
-      <selection sqref="A1:L82"/>
+    <sheetView tabSelected="1" topLeftCell="A72" zoomScaleNormal="100" zoomScalePageLayoutView="130" workbookViewId="0">
+      <selection activeCell="A76" sqref="A76:A87"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="74.140625" style="5" customWidth="1"/>
     <col min="3" max="3" width="19" style="5" customWidth="1"/>
     <col min="4" max="4" width="22" style="5" customWidth="1"/>
     <col min="5" max="5" width="14.42578125" style="5" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="35" style="5" customWidth="1"/>
     <col min="7" max="7" width="5.140625" style="16" customWidth="1"/>
     <col min="8" max="8" width="5.85546875" style="16" customWidth="1"/>
     <col min="9" max="9" width="5.28515625" style="16" customWidth="1"/>
     <col min="10" max="10" width="5.140625" style="16" customWidth="1"/>
     <col min="11" max="11" width="4.5703125" style="16" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="13.5703125" style="16" customWidth="1"/>
     <col min="13" max="13" width="10.85546875" style="5" customWidth="1"/>
     <col min="14" max="14" width="18" style="5" customWidth="1"/>
     <col min="15" max="16384" width="11.42578125" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
@@ -3834,195 +3992,593 @@
         <v>212</v>
       </c>
       <c r="C72" s="14" t="s">
         <v>196</v>
       </c>
       <c r="D72" s="9" t="s">
         <v>197</v>
       </c>
       <c r="E72" s="10" t="s">
         <v>205</v>
       </c>
       <c r="F72" s="9"/>
       <c r="G72" s="11"/>
       <c r="H72" s="11"/>
       <c r="I72" s="11" t="s">
         <v>13</v>
       </c>
       <c r="J72" s="11"/>
       <c r="K72" s="11" t="s">
         <v>127</v>
       </c>
       <c r="L72" s="12">
         <v>46027</v>
       </c>
     </row>
-    <row r="73" spans="1:12" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="F73" s="9"/>
+    <row r="73" spans="1:12" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A73" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="B73" s="9" t="s">
+        <v>83</v>
+      </c>
+      <c r="C73" s="14" t="s">
+        <v>214</v>
+      </c>
+      <c r="D73" s="9" t="s">
+        <v>215</v>
+      </c>
+      <c r="E73" s="10">
+        <v>984.35</v>
+      </c>
+      <c r="F73" s="9" t="s">
+        <v>12</v>
+      </c>
       <c r="G73" s="11"/>
       <c r="H73" s="11"/>
       <c r="I73" s="11"/>
       <c r="J73" s="11"/>
-      <c r="K73" s="11"/>
-[...8 lines deleted...]
-      <c r="F74" s="9"/>
+      <c r="K73" s="11" t="s">
+        <v>178</v>
+      </c>
+      <c r="L73" s="12">
+        <v>46062</v>
+      </c>
+    </row>
+    <row r="74" spans="1:12" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A74" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="B74" s="9" t="s">
+        <v>216</v>
+      </c>
+      <c r="C74" s="14" t="s">
+        <v>217</v>
+      </c>
+      <c r="D74" s="9" t="s">
+        <v>218</v>
+      </c>
+      <c r="E74" s="10">
+        <v>4129</v>
+      </c>
+      <c r="F74" s="9" t="s">
+        <v>12</v>
+      </c>
       <c r="G74" s="11"/>
       <c r="H74" s="11"/>
-      <c r="I74" s="11"/>
-[...10 lines deleted...]
-      <c r="F75" s="9"/>
+      <c r="I74" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="J74" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="K74" s="11" t="s">
+        <v>127</v>
+      </c>
+      <c r="L74" s="12">
+        <v>46062</v>
+      </c>
+    </row>
+    <row r="75" spans="1:12" ht="35.25" x14ac:dyDescent="0.2">
+      <c r="A75" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="B75" s="9" t="s">
+        <v>219</v>
+      </c>
+      <c r="C75" s="14">
+        <v>5001117</v>
+      </c>
+      <c r="D75" s="9" t="s">
+        <v>220</v>
+      </c>
+      <c r="E75" s="10" t="s">
+        <v>222</v>
+      </c>
+      <c r="F75" s="9" t="s">
+        <v>12</v>
+      </c>
       <c r="G75" s="11"/>
       <c r="H75" s="11"/>
       <c r="I75" s="11"/>
       <c r="J75" s="11"/>
-      <c r="K75" s="11"/>
-[...8 lines deleted...]
-      <c r="F76" s="9"/>
+      <c r="K75" s="11" t="s">
+        <v>127</v>
+      </c>
+      <c r="L75" s="12">
+        <v>46062</v>
+      </c>
+    </row>
+    <row r="76" spans="1:12" ht="35.25" x14ac:dyDescent="0.2">
+      <c r="A76" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="B76" s="9" t="s">
+        <v>221</v>
+      </c>
+      <c r="C76" s="14">
+        <v>5001107</v>
+      </c>
+      <c r="D76" s="9" t="s">
+        <v>220</v>
+      </c>
+      <c r="E76" s="10" t="s">
+        <v>223</v>
+      </c>
+      <c r="F76" s="9" t="s">
+        <v>12</v>
+      </c>
       <c r="G76" s="11"/>
       <c r="H76" s="11"/>
       <c r="I76" s="11"/>
       <c r="J76" s="11"/>
-      <c r="K76" s="11"/>
-[...7 lines deleted...]
-      <c r="E77" s="10"/>
+      <c r="K76" s="11" t="s">
+        <v>127</v>
+      </c>
+      <c r="L76" s="12">
+        <v>46062</v>
+      </c>
+    </row>
+    <row r="77" spans="1:12" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A77" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="B77" s="9" t="s">
+        <v>224</v>
+      </c>
+      <c r="C77" s="14" t="s">
+        <v>226</v>
+      </c>
+      <c r="D77" s="9" t="s">
+        <v>91</v>
+      </c>
+      <c r="E77" s="10" t="s">
+        <v>228</v>
+      </c>
       <c r="F77" s="9"/>
-      <c r="G77" s="11"/>
-[...1 lines deleted...]
-      <c r="I77" s="11"/>
+      <c r="G77" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="H77" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="I77" s="11" t="s">
+        <v>13</v>
+      </c>
       <c r="J77" s="11"/>
-      <c r="K77" s="11"/>
-[...7 lines deleted...]
-      <c r="E78" s="10"/>
+      <c r="K77" s="11" t="s">
+        <v>178</v>
+      </c>
+      <c r="L77" s="12">
+        <v>46062</v>
+      </c>
+    </row>
+    <row r="78" spans="1:12" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A78" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="B78" s="9" t="s">
+        <v>225</v>
+      </c>
+      <c r="C78" s="14" t="s">
+        <v>227</v>
+      </c>
+      <c r="D78" s="9" t="s">
+        <v>91</v>
+      </c>
+      <c r="E78" s="10" t="s">
+        <v>228</v>
+      </c>
       <c r="F78" s="9"/>
-      <c r="G78" s="11"/>
-[...1 lines deleted...]
-      <c r="I78" s="11"/>
+      <c r="G78" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="H78" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="I78" s="11" t="s">
+        <v>13</v>
+      </c>
       <c r="J78" s="11"/>
-      <c r="K78" s="11"/>
-[...3 lines deleted...]
-      <c r="B80" s="5" t="s">
+      <c r="K78" s="11" t="s">
+        <v>178</v>
+      </c>
+      <c r="L78" s="12">
+        <v>46062</v>
+      </c>
+    </row>
+    <row r="79" spans="1:12" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A79" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="B79" s="17" t="s">
+        <v>229</v>
+      </c>
+      <c r="C79" s="14" t="s">
+        <v>238</v>
+      </c>
+      <c r="D79" s="9" t="s">
+        <v>247</v>
+      </c>
+      <c r="E79" s="10" t="s">
+        <v>248</v>
+      </c>
+      <c r="F79" s="9"/>
+      <c r="G79" s="11"/>
+      <c r="H79" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="I79" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="J79" s="11"/>
+      <c r="K79" s="11" t="s">
+        <v>127</v>
+      </c>
+      <c r="L79" s="12">
+        <v>46140</v>
+      </c>
+    </row>
+    <row r="80" spans="1:12" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A80" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="B80" s="17" t="s">
+        <v>230</v>
+      </c>
+      <c r="C80" s="14" t="s">
+        <v>239</v>
+      </c>
+      <c r="D80" s="9" t="s">
+        <v>247</v>
+      </c>
+      <c r="E80" s="10" t="s">
+        <v>249</v>
+      </c>
+      <c r="F80" s="9"/>
+      <c r="G80" s="11"/>
+      <c r="H80" s="11"/>
+      <c r="I80" s="11"/>
+      <c r="J80" s="11"/>
+      <c r="K80" s="11" t="s">
+        <v>178</v>
+      </c>
+      <c r="L80" s="12">
+        <v>46141</v>
+      </c>
+    </row>
+    <row r="81" spans="1:12" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A81" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="B81" s="17" t="s">
+        <v>231</v>
+      </c>
+      <c r="C81" s="14" t="s">
+        <v>240</v>
+      </c>
+      <c r="D81" s="9" t="s">
+        <v>247</v>
+      </c>
+      <c r="E81" s="10" t="s">
+        <v>249</v>
+      </c>
+      <c r="F81" s="9"/>
+      <c r="G81" s="11"/>
+      <c r="H81" s="11"/>
+      <c r="I81" s="11"/>
+      <c r="J81" s="11"/>
+      <c r="K81" s="11" t="s">
+        <v>178</v>
+      </c>
+      <c r="L81" s="12">
+        <v>46142</v>
+      </c>
+    </row>
+    <row r="82" spans="1:12" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A82" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="B82" s="17" t="s">
+        <v>232</v>
+      </c>
+      <c r="C82" s="14" t="s">
+        <v>241</v>
+      </c>
+      <c r="D82" s="9" t="s">
+        <v>247</v>
+      </c>
+      <c r="E82" s="10" t="s">
+        <v>250</v>
+      </c>
+      <c r="F82" s="9"/>
+      <c r="G82" s="11"/>
+      <c r="H82" s="11"/>
+      <c r="I82" s="11"/>
+      <c r="J82" s="11"/>
+      <c r="K82" s="11" t="s">
+        <v>178</v>
+      </c>
+      <c r="L82" s="12">
+        <v>46143</v>
+      </c>
+    </row>
+    <row r="83" spans="1:12" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A83" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="B83" s="17" t="s">
+        <v>233</v>
+      </c>
+      <c r="C83" s="14" t="s">
+        <v>242</v>
+      </c>
+      <c r="D83" s="9" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="10" t="s">
+        <v>251</v>
+      </c>
+      <c r="F83" s="9"/>
+      <c r="G83" s="11"/>
+      <c r="H83" s="11"/>
+      <c r="I83" s="11"/>
+      <c r="J83" s="11"/>
+      <c r="K83" s="11" t="s">
+        <v>178</v>
+      </c>
+      <c r="L83" s="12">
+        <v>46144</v>
+      </c>
+    </row>
+    <row r="84" spans="1:12" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A84" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="B84" s="17" t="s">
+        <v>234</v>
+      </c>
+      <c r="C84" s="14" t="s">
+        <v>243</v>
+      </c>
+      <c r="D84" s="9" t="s">
+        <v>247</v>
+      </c>
+      <c r="E84" s="10" t="s">
+        <v>252</v>
+      </c>
+      <c r="F84" s="9"/>
+      <c r="G84" s="11"/>
+      <c r="H84" s="11"/>
+      <c r="I84" s="11"/>
+      <c r="J84" s="11"/>
+      <c r="K84" s="11" t="s">
+        <v>178</v>
+      </c>
+      <c r="L84" s="12">
+        <v>46145</v>
+      </c>
+    </row>
+    <row r="85" spans="1:12" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A85" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="B85" s="17" t="s">
+        <v>235</v>
+      </c>
+      <c r="C85" s="14" t="s">
+        <v>244</v>
+      </c>
+      <c r="D85" s="9" t="s">
+        <v>247</v>
+      </c>
+      <c r="E85" s="10" t="s">
+        <v>253</v>
+      </c>
+      <c r="F85" s="9"/>
+      <c r="G85" s="11"/>
+      <c r="H85" s="11"/>
+      <c r="I85" s="11"/>
+      <c r="J85" s="11"/>
+      <c r="K85" s="11" t="s">
+        <v>178</v>
+      </c>
+      <c r="L85" s="12">
+        <v>46146</v>
+      </c>
+    </row>
+    <row r="86" spans="1:12" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A86" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="B86" s="17" t="s">
+        <v>236</v>
+      </c>
+      <c r="C86" s="14" t="s">
+        <v>245</v>
+      </c>
+      <c r="D86" s="9" t="s">
+        <v>247</v>
+      </c>
+      <c r="E86" s="10" t="s">
+        <v>254</v>
+      </c>
+      <c r="F86" s="9"/>
+      <c r="G86" s="11"/>
+      <c r="H86" s="11"/>
+      <c r="I86" s="11"/>
+      <c r="J86" s="11"/>
+      <c r="K86" s="11" t="s">
+        <v>178</v>
+      </c>
+      <c r="L86" s="12">
+        <v>46147</v>
+      </c>
+    </row>
+    <row r="87" spans="1:12" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A87" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="B87" s="18" t="s">
+        <v>237</v>
+      </c>
+      <c r="C87" s="14" t="s">
+        <v>246</v>
+      </c>
+      <c r="D87" s="9" t="s">
+        <v>247</v>
+      </c>
+      <c r="E87" s="10" t="s">
+        <v>255</v>
+      </c>
+      <c r="F87" s="9"/>
+      <c r="G87" s="11"/>
+      <c r="H87" s="11"/>
+      <c r="I87" s="11"/>
+      <c r="J87" s="11"/>
+      <c r="K87" s="11" t="s">
+        <v>178</v>
+      </c>
+      <c r="L87" s="12">
+        <v>46148</v>
+      </c>
+    </row>
+    <row r="88" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A88" s="6"/>
+      <c r="B88" s="9"/>
+      <c r="C88" s="14"/>
+      <c r="D88" s="9"/>
+      <c r="E88" s="10"/>
+      <c r="F88" s="9"/>
+      <c r="G88" s="11"/>
+      <c r="H88" s="11"/>
+      <c r="I88" s="11"/>
+      <c r="J88" s="11"/>
+      <c r="K88" s="11"/>
+      <c r="L88" s="12"/>
+    </row>
+    <row r="89" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A89" s="6"/>
+      <c r="B89" s="9"/>
+      <c r="C89" s="14"/>
+      <c r="D89" s="9"/>
+      <c r="E89" s="10"/>
+      <c r="F89" s="9"/>
+      <c r="G89" s="11"/>
+      <c r="H89" s="11"/>
+      <c r="I89" s="11"/>
+      <c r="J89" s="11"/>
+      <c r="K89" s="11"/>
+      <c r="L89" s="12"/>
+    </row>
+    <row r="90" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A90" s="6"/>
+      <c r="B90" s="9"/>
+      <c r="C90" s="14"/>
+      <c r="D90" s="9"/>
+      <c r="E90" s="10"/>
+      <c r="F90" s="9"/>
+      <c r="G90" s="11"/>
+      <c r="H90" s="11"/>
+      <c r="I90" s="11"/>
+      <c r="J90" s="11"/>
+      <c r="K90" s="11"/>
+      <c r="L90" s="12"/>
+    </row>
+    <row r="91" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A91" s="6"/>
+      <c r="B91" s="9"/>
+      <c r="C91" s="14"/>
+      <c r="D91" s="9"/>
+      <c r="E91" s="10"/>
+      <c r="F91" s="9"/>
+      <c r="G91" s="11"/>
+      <c r="H91" s="11"/>
+      <c r="I91" s="11"/>
+      <c r="J91" s="11"/>
+      <c r="K91" s="11"/>
+      <c r="L91" s="12"/>
+    </row>
+    <row r="96" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="B96" s="5" t="s">
         <v>213</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.62992125984251968" right="0.51181102362204722" top="1.3779527559055118" bottom="0.78740157480314965" header="0.23622047244094491" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="63" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;G&amp;R&amp;9 &amp;12 
 Neue Prothesenpassteile, zur Aufnahme genehmigt
 Composant de prothèse, approuvé pour l'admissions
 Componente di protesi, approvato per l'ammissione</oddHeader>
     <oddFooter xml:space="preserve">&amp;RSeite &amp;P von &amp;N
 Datum: &amp;D </oddFooter>
   </headerFooter>
   <legacyDrawingHF r:id="rId2"/>
   <tableParts count="1">
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...22 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f4e20c67-38ea-4320-a74f-d908b8ce3f78" xmlns:ns3="a985ee2e-431f-416d-8218-4cbed31e9ef4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="1acdbe0ce49ddc2436a0861e1c6da71e" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100BA26F63F57CFC74187305AD06F0CB5DB" ma:contentTypeVersion="21" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="25e14e65583c24ee8279753df285c653">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f4e20c67-38ea-4320-a74f-d908b8ce3f78" xmlns:ns3="a985ee2e-431f-416d-8218-4cbed31e9ef4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="fda615d2316d5e0297db220fdc20abc7" ns2:_="" ns3:_="">
     <xsd:import namespace="f4e20c67-38ea-4320-a74f-d908b8ce3f78"/>
     <xsd:import namespace="a985ee2e-431f-416d-8218-4cbed31e9ef4"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:Bearbeitet" minOccurs="0"/>
@@ -4249,90 +4805,112 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="f4e20c67-38ea-4320-a74f-d908b8ce3f78" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="a985ee2e-431f-416d-8218-4cbed31e9ef4">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <Bearbeitet xmlns="a985ee2e-431f-416d-8218-4cbed31e9ef4">false</Bearbeitet>
+    <Pfad xmlns="a985ee2e-431f-416d-8218-4cbed31e9ef4" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D2DF70CD-A5E0-440B-AEB7-126429775319}">
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{261BEDA4-C719-400F-9006-F2B22C935F5A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="f4e20c67-38ea-4320-a74f-d908b8ce3f78"/>
     <ds:schemaRef ds:uri="a985ee2e-431f-416d-8218-4cbed31e9ef4"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CB7E991B-D5E6-452B-BDE2-FF71310CB821}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="a985ee2e-431f-416d-8218-4cbed31e9ef4"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="f4e20c67-38ea-4320-a74f-d908b8ce3f78"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{47F1FF55-EA11-4CD7-B620-C6E7B1FE233A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Benannte Bereiche</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>