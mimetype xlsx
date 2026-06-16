--- v1 (2026-05-02)
+++ v2 (2026-06-16)
@@ -12,83 +12,83 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr codeName="DieseArbeitsmappe" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://ortecmanagement.sharepoint.com/Mandate/ORS/02. Kommissionen/01. PTK SVOT/04. Organisation/1 Passteilliste/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="1209" documentId="13_ncr:1_{C789C657-7F5A-4958-87C7-02E98E09EF8C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{E0CBBAC6-89DB-464A-A4F3-8F235522666F}"/>
+  <xr:revisionPtr revIDLastSave="1216" documentId="13_ncr:1_{C789C657-7F5A-4958-87C7-02E98E09EF8C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{0F7ADA4E-F9DE-4507-BFB8-0AC4E6AED649}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{9C793B95-990C-4F26-95FB-5FC0A5F20E35}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{9C793B95-990C-4F26-95FB-5FC0A5F20E35}"/>
   </bookViews>
   <sheets>
     <sheet name="Neu mam" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Neu mam'!$A$1:$L$85</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Neu mam'!$1:$1</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="681" uniqueCount="256">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="686" uniqueCount="258">
   <si>
     <t>Tarif Ziffer
 Chiffre du tarif</t>
   </si>
   <si>
     <t>Bezeichnung
 Description</t>
   </si>
   <si>
     <t>Art.-Nr. Lieferant
 N° d'article 
 du fournisseur</t>
   </si>
   <si>
     <t>Lieferant
 Fournisseur</t>
   </si>
   <si>
     <t>Kostenübernahme
 Prise en charge des coûts
 UV/MV/IV</t>
   </si>
   <si>
     <t>1</t>
   </si>
@@ -843,50 +843,56 @@
     <t>ÖSSUR Schweiz AG</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>290</t>
+  </si>
+  <si>
+    <t>Explorer Hold Lock Modul</t>
+  </si>
+  <si>
+    <t>01151000, 01152000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="43" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
   </numFmts>
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
@@ -1601,52 +1607,52 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{78CB489F-ED19-4176-9EEC-1E3741EEA3DA}">
   <sheetPr codeName="Tabelle2">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:N96"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A72" zoomScaleNormal="100" zoomScalePageLayoutView="130" workbookViewId="0">
-      <selection activeCell="A76" sqref="A76:A87"/>
+    <sheetView tabSelected="1" topLeftCell="A76" zoomScaleNormal="100" zoomScalePageLayoutView="130" workbookViewId="0">
+      <selection activeCell="L89" sqref="L89"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="74.140625" style="5" customWidth="1"/>
     <col min="3" max="3" width="19" style="5" customWidth="1"/>
     <col min="4" max="4" width="22" style="5" customWidth="1"/>
     <col min="5" max="5" width="14.42578125" style="5" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="35" style="5" customWidth="1"/>
     <col min="7" max="7" width="5.140625" style="16" customWidth="1"/>
     <col min="8" max="8" width="5.85546875" style="16" customWidth="1"/>
     <col min="9" max="9" width="5.28515625" style="16" customWidth="1"/>
     <col min="10" max="10" width="5.140625" style="16" customWidth="1"/>
     <col min="11" max="11" width="4.5703125" style="16" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="13.5703125" style="16" customWidth="1"/>
     <col min="13" max="13" width="10.85546875" style="5" customWidth="1"/>
     <col min="14" max="14" width="18" style="5" customWidth="1"/>
     <col min="15" max="16384" width="11.42578125" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
@@ -4440,63 +4446,77 @@
       </c>
       <c r="B87" s="18" t="s">
         <v>237</v>
       </c>
       <c r="C87" s="14" t="s">
         <v>246</v>
       </c>
       <c r="D87" s="9" t="s">
         <v>247</v>
       </c>
       <c r="E87" s="10" t="s">
         <v>255</v>
       </c>
       <c r="F87" s="9"/>
       <c r="G87" s="11"/>
       <c r="H87" s="11"/>
       <c r="I87" s="11"/>
       <c r="J87" s="11"/>
       <c r="K87" s="11" t="s">
         <v>178</v>
       </c>
       <c r="L87" s="12">
         <v>46148</v>
       </c>
     </row>
-    <row r="88" spans="1:12" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="E88" s="10"/>
+    <row r="88" spans="1:12" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A88" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="B88" s="9" t="s">
+        <v>256</v>
+      </c>
+      <c r="C88" s="14" t="s">
+        <v>257</v>
+      </c>
+      <c r="D88" s="9" t="s">
+        <v>117</v>
+      </c>
+      <c r="E88" s="10">
+        <v>338</v>
+      </c>
       <c r="F88" s="9"/>
       <c r="G88" s="11"/>
       <c r="H88" s="11"/>
       <c r="I88" s="11"/>
       <c r="J88" s="11"/>
-      <c r="K88" s="11"/>
-      <c r="L88" s="12"/>
+      <c r="K88" s="11" t="s">
+        <v>127</v>
+      </c>
+      <c r="L88" s="12">
+        <v>46146</v>
+      </c>
     </row>
     <row r="89" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A89" s="6"/>
       <c r="B89" s="9"/>
       <c r="C89" s="14"/>
       <c r="D89" s="9"/>
       <c r="E89" s="10"/>
       <c r="F89" s="9"/>
       <c r="G89" s="11"/>
       <c r="H89" s="11"/>
       <c r="I89" s="11"/>
       <c r="J89" s="11"/>
       <c r="K89" s="11"/>
       <c r="L89" s="12"/>
     </row>
     <row r="90" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A90" s="6"/>
       <c r="B90" s="9"/>
       <c r="C90" s="14"/>
       <c r="D90" s="9"/>
       <c r="E90" s="10"/>
       <c r="F90" s="9"/>
       <c r="G90" s="11"/>
       <c r="H90" s="11"/>
       <c r="I90" s="11"/>
@@ -4806,111 +4826,111 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="f4e20c67-38ea-4320-a74f-d908b8ce3f78" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="a985ee2e-431f-416d-8218-4cbed31e9ef4">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <Bearbeitet xmlns="a985ee2e-431f-416d-8218-4cbed31e9ef4">false</Bearbeitet>
     <Pfad xmlns="a985ee2e-431f-416d-8218-4cbed31e9ef4" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
-</file>
-[...7 lines deleted...]
-</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{261BEDA4-C719-400F-9006-F2B22C935F5A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="f4e20c67-38ea-4320-a74f-d908b8ce3f78"/>
     <ds:schemaRef ds:uri="a985ee2e-431f-416d-8218-4cbed31e9ef4"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{47F1FF55-EA11-4CD7-B620-C6E7B1FE233A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CB7E991B-D5E6-452B-BDE2-FF71310CB821}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="a985ee2e-431f-416d-8218-4cbed31e9ef4"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="f4e20c67-38ea-4320-a74f-d908b8ce3f78"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Benannte Bereiche</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>