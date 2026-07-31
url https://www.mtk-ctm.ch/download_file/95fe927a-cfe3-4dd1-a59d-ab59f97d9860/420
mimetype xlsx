--- v2 (2026-06-16)
+++ v3 (2026-07-31)
@@ -5,90 +5,91 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr codeName="DieseArbeitsmappe" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://ortecmanagement.sharepoint.com/Mandate/ORS/02. Kommissionen/01. PTK SVOT/04. Organisation/1 Passteilliste/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="1216" documentId="13_ncr:1_{C789C657-7F5A-4958-87C7-02E98E09EF8C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{0F7ADA4E-F9DE-4507-BFB8-0AC4E6AED649}"/>
+  <xr:revisionPtr revIDLastSave="1496" documentId="13_ncr:1_{C789C657-7F5A-4958-87C7-02E98E09EF8C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{FCA40900-EDAF-4983-AAC4-F348895F8473}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{9C793B95-990C-4F26-95FB-5FC0A5F20E35}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{9C793B95-990C-4F26-95FB-5FC0A5F20E35}"/>
   </bookViews>
   <sheets>
     <sheet name="Neu mam" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'Neu mam'!$A$1:$L$85</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Neu mam'!$N$1:$N$88</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Neu mam'!$A$1:$L$101</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Neu mam'!$1:$1</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="686" uniqueCount="258">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="906" uniqueCount="295">
   <si>
     <t>Tarif Ziffer
 Chiffre du tarif</t>
   </si>
   <si>
     <t>Bezeichnung
 Description</t>
   </si>
   <si>
     <t>Art.-Nr. Lieferant
 N° d'article 
 du fournisseur</t>
   </si>
   <si>
     <t>Lieferant
 Fournisseur</t>
   </si>
   <si>
     <t>Kostenübernahme
 Prise en charge des coûts
 UV/MV/IV</t>
   </si>
   <si>
     <t>1</t>
   </si>
@@ -220,53 +221,50 @@
   <si>
     <t>muss begründet werden - mit Limitationen - keine Erstversorgung - Lieferumfang und Garantie aufführen</t>
   </si>
   <si>
     <t xml:space="preserve">muss begründet werden - Lieferumfang und Garantie aufführen </t>
   </si>
   <si>
     <t>PKA10001</t>
   </si>
   <si>
     <t>CP-ICMPKA1000</t>
   </si>
   <si>
     <t>3R68=2-P</t>
   </si>
   <si>
     <t>3R68=1-P</t>
   </si>
   <si>
     <t>Lunaris Essential</t>
   </si>
   <si>
     <t>LESCXSYYZ</t>
   </si>
   <si>
-    <t>Prothesenpassteil Arm</t>
-[...1 lines deleted...]
-  <si>
     <t>Verbindungsadapter Junior-Adult</t>
   </si>
   <si>
     <t>Einzeladapter mit Pyramidenaufnahme Offset Junior</t>
   </si>
   <si>
     <t>Einzeladapter mit Pyramidenaufnahme Junior</t>
   </si>
   <si>
     <t>AJ-535200</t>
   </si>
   <si>
     <t>AJ-445120</t>
   </si>
   <si>
     <t>AJ-445100</t>
   </si>
   <si>
     <t>AJ-145310</t>
   </si>
   <si>
     <t>AJ-835300</t>
   </si>
   <si>
     <t>Drehbarer Pyramidenadapter Junior</t>
@@ -380,53 +378,50 @@
     <t>1S721</t>
   </si>
   <si>
     <t>1S722</t>
   </si>
   <si>
     <t>1S711</t>
   </si>
   <si>
     <t>1S712</t>
   </si>
   <si>
     <t>ORTHO CADCAM</t>
   </si>
   <si>
     <t>670,22</t>
   </si>
   <si>
     <t>518,88</t>
   </si>
   <si>
     <t>745,89</t>
   </si>
   <si>
     <t>594,55</t>
-  </si>
-[...1 lines deleted...]
-    <t>Prothesenpassteil Bein</t>
   </si>
   <si>
     <t>6163,00</t>
   </si>
   <si>
     <t>Lumo Hold Modul</t>
   </si>
   <si>
     <t>Lumo Roll Modul</t>
   </si>
   <si>
     <t>Lumo Shovel Module</t>
   </si>
   <si>
     <t>Lumo Clamp Module</t>
   </si>
   <si>
     <t>Lumo Spacer</t>
   </si>
   <si>
     <t>Lumo Module Connector</t>
   </si>
   <si>
     <t>macu4 AG</t>
   </si>
@@ -849,50 +844,167 @@
     <t>760</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>Explorer Hold Lock Modul</t>
   </si>
   <si>
     <t>01151000, 01152000</t>
+  </si>
+  <si>
+    <t>Anbindungssysteme Bein</t>
+  </si>
+  <si>
+    <t>Knie</t>
+  </si>
+  <si>
+    <t>Strukturteile Kinder</t>
+  </si>
+  <si>
+    <t>Prothesenfüsse Kinder</t>
+  </si>
+  <si>
+    <t>Kniegelenke Kinder</t>
+  </si>
+  <si>
+    <t>Kniegelenke</t>
+  </si>
+  <si>
+    <t>Arm - Zubehör (Myoelektrik)</t>
+  </si>
+  <si>
+    <t>Zubehör bein</t>
+  </si>
+  <si>
+    <t>Hände passiv</t>
+  </si>
+  <si>
+    <t>Kniegelenk</t>
+  </si>
+  <si>
+    <t>Prothesenfüsse</t>
+  </si>
+  <si>
+    <t>Hände myo</t>
+  </si>
+  <si>
+    <t>Prothesenfuss</t>
+  </si>
+  <si>
+    <t>Strukturteile</t>
+  </si>
+  <si>
+    <t>Tarif</t>
+  </si>
+  <si>
+    <t>V11</t>
+  </si>
+  <si>
+    <t>V10</t>
+  </si>
+  <si>
+    <t>v11</t>
+  </si>
+  <si>
+    <t>SYNSYS SYSTEM LEG</t>
+  </si>
+  <si>
+    <t>Anbindungssysteme Arm</t>
+  </si>
+  <si>
+    <t>Bein - Polster und ausgleichsliner</t>
+  </si>
+  <si>
+    <t>Bein - Liner</t>
+  </si>
+  <si>
+    <t>ehem. Streifeneder</t>
+  </si>
+  <si>
+    <t>Maverick Comfort AT</t>
+  </si>
+  <si>
+    <t>Taleo low profile (inkl. Fusskosmetik)</t>
+  </si>
+  <si>
+    <t>Taleo Harmony (inkl. Fusskosmetik)</t>
+  </si>
+  <si>
+    <t>Taleo vertical shock (inkl. Fusskosmetik)</t>
+  </si>
+  <si>
+    <t>Taleo (inkl. Fusskosmetik)</t>
+  </si>
+  <si>
+    <t>F22*</t>
+  </si>
+  <si>
+    <t>1C53*</t>
+  </si>
+  <si>
+    <t>1C52*</t>
+  </si>
+  <si>
+    <t>1C51*</t>
+  </si>
+  <si>
+    <t>1C50*</t>
+  </si>
+  <si>
+    <t>2959.80</t>
+  </si>
+  <si>
+    <t>3073.60</t>
+  </si>
+  <si>
+    <t>4721.60</t>
+  </si>
+  <si>
+    <t>4363.75</t>
+  </si>
+  <si>
+    <t>3669.90</t>
+  </si>
+  <si>
+    <t>Zubehör Bein</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="43" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
   </numFmts>
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
@@ -903,108 +1015,120 @@
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.249977111117893"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.79998168889431442"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="19">
+  <cellXfs count="21">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
@@ -1014,50 +1138,56 @@
     <xf numFmtId="4" fontId="0" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Komma" xfId="1" builtinId="3"/>
     <cellStyle name="Standard" xfId="0" builtinId="0"/>
     <cellStyle name="Standard 2" xfId="2" xr:uid="{E8610710-34C9-46BE-8604-4EEC3B23C950}"/>
   </cellStyles>
   <dxfs count="15">
     <dxf>
       <numFmt numFmtId="19" formatCode="dd/mm/yyyy"/>
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color auto="1"/>
         </left>
         <right/>
         <top/>
         <bottom/>
       </border>
     </dxf>
     <dxf>
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color auto="1"/>
         </left>
@@ -1268,52 +1398,52 @@
         <bottom/>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing1.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{05E9F31D-217D-4411-9EB5-22D387E4E6D0}" name="Tabelle13" displayName="Tabelle13" ref="A1:L91" totalsRowShown="0" headerRowDxfId="14" dataDxfId="13" tableBorderDxfId="12">
-  <autoFilter ref="A1:L91" xr:uid="{5CAA0506-5069-42F2-BF35-4FCF2B01470A}">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{05E9F31D-217D-4411-9EB5-22D387E4E6D0}" name="Tabelle13" displayName="Tabelle13" ref="A1:L100" totalsRowShown="0" headerRowDxfId="14" dataDxfId="13" tableBorderDxfId="12">
+  <autoFilter ref="A1:L100" xr:uid="{5CAA0506-5069-42F2-BF35-4FCF2B01470A}">
     <filterColumn colId="0" hiddenButton="1"/>
     <filterColumn colId="1" hiddenButton="1"/>
     <filterColumn colId="2" hiddenButton="1"/>
     <filterColumn colId="3" hiddenButton="1"/>
     <filterColumn colId="4" hiddenButton="1"/>
     <filterColumn colId="5" hiddenButton="1"/>
     <filterColumn colId="6" hiddenButton="1"/>
     <filterColumn colId="7" hiddenButton="1"/>
     <filterColumn colId="8" hiddenButton="1"/>
     <filterColumn colId="9" hiddenButton="1"/>
     <filterColumn colId="10" hiddenButton="1"/>
     <filterColumn colId="11" hiddenButton="1"/>
   </autoFilter>
   <tableColumns count="12">
     <tableColumn id="1" xr3:uid="{4D30EFEE-5E6C-433B-BB38-E6A0ABF678D7}" name="Tarif Ziffer_x000a_Chiffre du tarif" dataDxfId="11"/>
     <tableColumn id="2" xr3:uid="{E6F7CD96-0A43-4064-8166-8F42BE833095}" name="Bezeichnung_x000a_Description" dataDxfId="10"/>
     <tableColumn id="3" xr3:uid="{768E05E9-1F47-45A9-9A28-5CB29A6524CB}" name="Art.-Nr. Lieferant_x000a_N° d'article _x000a_du fournisseur" dataDxfId="9"/>
     <tableColumn id="4" xr3:uid="{E783DE13-B8D0-4DBE-A91A-2C52ED8848A4}" name="Lieferant_x000a_Fournisseur" dataDxfId="8"/>
     <tableColumn id="5" xr3:uid="{F7F9FB04-E8E9-4D6E-841D-22E57C676111}" name="Preis / Prix_x000a__x000a_CHF" dataDxfId="7" dataCellStyle="Komma"/>
     <tableColumn id="6" xr3:uid="{8FE784FB-62B0-48AC-8D8A-DD6AE9B938EE}" name="Kostenübernahme_x000a_Prise en charge des coûts_x000a_UV/MV/IV" dataDxfId="6"/>
     <tableColumn id="7" xr3:uid="{83DD62B6-9470-4058-AC0B-1C88A0FA8BBB}" name="1" dataDxfId="5"/>
     <tableColumn id="8" xr3:uid="{163DBDC0-6B81-45F1-BC37-7E002F805166}" name="2" dataDxfId="4"/>
     <tableColumn id="9" xr3:uid="{6189DA16-64BB-4833-BDC8-34721733F322}" name="3" dataDxfId="3"/>
     <tableColumn id="10" xr3:uid="{94E45CDA-0C9B-48CE-8E68-4671E2C1D147}" name="4" dataDxfId="2"/>
     <tableColumn id="11" xr3:uid="{8E4DA901-ED19-4514-B948-FE4F687FDB08}" name="Test" dataDxfId="1"/>
@@ -1605,3028 +1735,3782 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{78CB489F-ED19-4176-9EEC-1E3741EEA3DA}">
   <sheetPr codeName="Tabelle2">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:N96"/>
+  <dimension ref="A1:O107"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A76" zoomScaleNormal="100" zoomScalePageLayoutView="130" workbookViewId="0">
-      <selection activeCell="L89" sqref="L89"/>
+    <sheetView tabSelected="1" topLeftCell="A83" zoomScaleNormal="100" zoomScalePageLayoutView="130" workbookViewId="0">
+      <selection activeCell="A94" sqref="A94:L94"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="74.140625" style="5" customWidth="1"/>
     <col min="3" max="3" width="19" style="5" customWidth="1"/>
     <col min="4" max="4" width="22" style="5" customWidth="1"/>
     <col min="5" max="5" width="14.42578125" style="5" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="35" style="5" customWidth="1"/>
     <col min="7" max="7" width="5.140625" style="16" customWidth="1"/>
     <col min="8" max="8" width="5.85546875" style="16" customWidth="1"/>
     <col min="9" max="9" width="5.28515625" style="16" customWidth="1"/>
     <col min="10" max="10" width="5.140625" style="16" customWidth="1"/>
     <col min="11" max="11" width="4.5703125" style="16" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="13.5703125" style="16" customWidth="1"/>
     <col min="13" max="13" width="10.85546875" style="5" customWidth="1"/>
     <col min="14" max="14" width="18" style="5" customWidth="1"/>
     <col min="15" max="16384" width="11.42578125" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:15" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="G1" s="3" t="s">
         <v>5</v>
       </c>
       <c r="H1" s="3" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="3" t="s">
         <v>7</v>
       </c>
       <c r="J1" s="3" t="s">
         <v>8</v>
       </c>
       <c r="K1" s="3" t="s">
         <v>9</v>
       </c>
       <c r="L1" s="4" t="s">
         <v>10</v>
       </c>
       <c r="N1" s="5" t="s">
         <v>22</v>
       </c>
-    </row>
-    <row r="2" spans="1:14" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="O1" s="5" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A2" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B2" s="7" t="s">
         <v>23</v>
       </c>
       <c r="C2" s="8" t="s">
         <v>29</v>
       </c>
       <c r="D2" s="9" t="s">
         <v>17</v>
       </c>
       <c r="E2" s="10">
         <v>404.32</v>
       </c>
       <c r="F2" s="9"/>
       <c r="G2" s="11" t="s">
         <v>13</v>
       </c>
       <c r="H2" s="11" t="s">
         <v>13</v>
       </c>
       <c r="I2" s="11" t="s">
         <v>13</v>
       </c>
       <c r="J2" s="11" t="s">
         <v>13</v>
       </c>
       <c r="K2" s="11" t="s">
         <v>16</v>
       </c>
       <c r="L2" s="12">
         <v>45814</v>
       </c>
-    </row>
-    <row r="3" spans="1:14" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="N2" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="O2" s="5" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="3" spans="1:15" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A3" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>24</v>
       </c>
       <c r="C3" s="8" t="s">
         <v>30</v>
       </c>
       <c r="D3" s="9" t="s">
         <v>17</v>
       </c>
       <c r="E3" s="10">
         <v>426.72</v>
       </c>
       <c r="F3" s="9"/>
       <c r="G3" s="11" t="s">
         <v>13</v>
       </c>
       <c r="H3" s="11" t="s">
         <v>13</v>
       </c>
       <c r="I3" s="11" t="s">
         <v>13</v>
       </c>
       <c r="J3" s="11" t="s">
         <v>13</v>
       </c>
       <c r="K3" s="11" t="s">
         <v>16</v>
       </c>
       <c r="L3" s="12">
         <v>45814</v>
       </c>
-    </row>
-    <row r="4" spans="1:14" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="N3" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="O3" s="5" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="4" spans="1:15" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A4" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>25</v>
       </c>
       <c r="C4" s="8" t="s">
         <v>31</v>
       </c>
       <c r="D4" s="9" t="s">
         <v>17</v>
       </c>
       <c r="E4" s="10">
         <v>290.08</v>
       </c>
       <c r="F4" s="9"/>
       <c r="G4" s="11" t="s">
         <v>13</v>
       </c>
       <c r="H4" s="11" t="s">
         <v>13</v>
       </c>
       <c r="I4" s="11" t="s">
         <v>13</v>
       </c>
       <c r="J4" s="11" t="s">
         <v>13</v>
       </c>
       <c r="K4" s="11" t="s">
         <v>16</v>
       </c>
       <c r="L4" s="12">
         <v>45814</v>
       </c>
-    </row>
-    <row r="5" spans="1:14" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="N4" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="O4" s="5" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="5" spans="1:15" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A5" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>26</v>
       </c>
       <c r="C5" s="8" t="s">
         <v>32</v>
       </c>
       <c r="D5" s="9" t="s">
         <v>17</v>
       </c>
       <c r="E5" s="10">
         <v>294.56</v>
       </c>
       <c r="F5" s="9"/>
       <c r="G5" s="11" t="s">
         <v>13</v>
       </c>
       <c r="H5" s="11" t="s">
         <v>13</v>
       </c>
       <c r="I5" s="11" t="s">
         <v>13</v>
       </c>
       <c r="J5" s="11" t="s">
         <v>13</v>
       </c>
       <c r="K5" s="11" t="s">
         <v>16</v>
       </c>
       <c r="L5" s="12">
         <v>45814</v>
       </c>
-    </row>
-    <row r="6" spans="1:14" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="N5" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="O5" s="5" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="6" spans="1:15" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A6" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>27</v>
       </c>
       <c r="C6" s="8" t="s">
         <v>33</v>
       </c>
       <c r="D6" s="9" t="s">
         <v>17</v>
       </c>
       <c r="E6" s="10">
         <v>274.39999999999998</v>
       </c>
       <c r="F6" s="9"/>
       <c r="G6" s="11" t="s">
         <v>13</v>
       </c>
       <c r="H6" s="11" t="s">
         <v>13</v>
       </c>
       <c r="I6" s="11" t="s">
         <v>13</v>
       </c>
       <c r="J6" s="11" t="s">
         <v>13</v>
       </c>
       <c r="K6" s="11" t="s">
         <v>16</v>
       </c>
       <c r="L6" s="12">
         <v>45814</v>
       </c>
-    </row>
-    <row r="7" spans="1:14" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="N6" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="O6" s="5" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="7" spans="1:15" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A7" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="13" t="s">
         <v>28</v>
       </c>
       <c r="C7" s="14" t="s">
         <v>42</v>
       </c>
       <c r="D7" s="9" t="s">
         <v>14</v>
       </c>
       <c r="E7" s="10">
         <v>1900</v>
       </c>
       <c r="F7" s="9"/>
       <c r="G7" s="11" t="s">
         <v>13</v>
       </c>
       <c r="H7" s="11" t="s">
         <v>13</v>
       </c>
       <c r="I7" s="11"/>
       <c r="J7" s="11"/>
       <c r="K7" s="11" t="s">
         <v>16</v>
       </c>
       <c r="L7" s="12">
         <v>45814</v>
       </c>
-    </row>
-    <row r="8" spans="1:14" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="N7" s="5" t="s">
+        <v>257</v>
+      </c>
+      <c r="O7" s="5" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="8" spans="1:15" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A8" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C8" s="14" t="s">
         <v>43</v>
       </c>
       <c r="D8" s="9" t="s">
         <v>14</v>
       </c>
       <c r="E8" s="10">
         <v>237</v>
       </c>
       <c r="F8" s="9"/>
       <c r="G8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="H8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="I8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="J8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="K8" s="11" t="s">
         <v>18</v>
       </c>
       <c r="L8" s="12">
         <v>45814</v>
       </c>
-    </row>
-    <row r="9" spans="1:14" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="N8" s="5" t="s">
+        <v>258</v>
+      </c>
+      <c r="O8" s="5" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="9" spans="1:15" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A9" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C9" s="14" t="s">
         <v>44</v>
       </c>
       <c r="D9" s="9" t="s">
         <v>14</v>
       </c>
       <c r="E9" s="10">
         <v>245</v>
       </c>
       <c r="F9" s="9"/>
       <c r="G9" s="11" t="s">
         <v>13</v>
       </c>
       <c r="H9" s="11" t="s">
         <v>13</v>
       </c>
       <c r="I9" s="11" t="s">
         <v>13</v>
       </c>
       <c r="J9" s="11" t="s">
         <v>13</v>
       </c>
       <c r="K9" s="11" t="s">
         <v>18</v>
       </c>
       <c r="L9" s="12">
         <v>45814</v>
       </c>
-    </row>
-    <row r="10" spans="1:14" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="N9" s="5" t="s">
+        <v>258</v>
+      </c>
+      <c r="O9" s="5" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="10" spans="1:15" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A10" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C10" s="14" t="s">
         <v>46</v>
       </c>
       <c r="D10" s="9" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10">
         <v>1290</v>
       </c>
       <c r="F10" s="9"/>
       <c r="G10" s="11"/>
       <c r="H10" s="11"/>
       <c r="I10" s="11"/>
       <c r="J10" s="11"/>
       <c r="K10" s="11" t="s">
         <v>16</v>
       </c>
       <c r="L10" s="12">
         <v>45814</v>
       </c>
-    </row>
-    <row r="11" spans="1:14" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="N10" s="5" t="s">
+        <v>259</v>
+      </c>
+      <c r="O10" s="5" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="11" spans="1:15" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A11" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C11" s="14" t="s">
         <v>45</v>
       </c>
       <c r="D11" s="9" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10">
         <v>1290</v>
       </c>
       <c r="F11" s="9"/>
       <c r="G11" s="11"/>
       <c r="H11" s="11"/>
       <c r="I11" s="11"/>
       <c r="J11" s="11"/>
       <c r="K11" s="11" t="s">
         <v>16</v>
       </c>
       <c r="L11" s="12">
         <v>45814</v>
       </c>
-    </row>
-    <row r="12" spans="1:14" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="N11" s="5" t="s">
+        <v>259</v>
+      </c>
+      <c r="O11" s="5" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="12" spans="1:15" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A12" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C12" s="14" t="s">
         <v>52</v>
       </c>
       <c r="D12" s="9" t="s">
         <v>20</v>
       </c>
       <c r="E12" s="10">
         <v>3100</v>
       </c>
       <c r="F12" s="9"/>
       <c r="G12" s="11"/>
       <c r="H12" s="11"/>
       <c r="I12" s="11"/>
       <c r="J12" s="11"/>
       <c r="K12" s="11" t="s">
         <v>16</v>
       </c>
       <c r="L12" s="12">
         <v>45814</v>
       </c>
-    </row>
-    <row r="13" spans="1:14" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="N12" s="5" t="s">
+        <v>260</v>
+      </c>
+      <c r="O12" s="5" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="13" spans="1:15" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A13" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C13" s="14" t="s">
         <v>51</v>
       </c>
       <c r="D13" s="9" t="s">
         <v>20</v>
       </c>
       <c r="E13" s="10">
         <v>4100</v>
       </c>
       <c r="F13" s="9"/>
       <c r="G13" s="11"/>
       <c r="H13" s="11"/>
       <c r="I13" s="11"/>
       <c r="J13" s="11"/>
       <c r="K13" s="11" t="s">
         <v>16</v>
       </c>
       <c r="L13" s="12">
         <v>45814</v>
       </c>
-    </row>
-    <row r="14" spans="1:14" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="N13" s="5" t="s">
+        <v>260</v>
+      </c>
+      <c r="O13" s="5" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="14" spans="1:15" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A14" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C14" s="14" t="s">
         <v>49</v>
       </c>
       <c r="D14" s="9" t="s">
         <v>14</v>
       </c>
       <c r="E14" s="10">
         <v>45337.75</v>
       </c>
       <c r="F14" s="9" t="s">
         <v>47</v>
       </c>
       <c r="G14" s="11"/>
       <c r="H14" s="11" t="s">
         <v>13</v>
       </c>
       <c r="I14" s="11" t="s">
         <v>13</v>
       </c>
       <c r="J14" s="11" t="s">
         <v>13</v>
       </c>
       <c r="K14" s="11" t="s">
         <v>16</v>
       </c>
       <c r="L14" s="12">
         <v>45814</v>
       </c>
-    </row>
-    <row r="15" spans="1:14" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="N14" s="5" t="s">
+        <v>261</v>
+      </c>
+      <c r="O14" s="5" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="15" spans="1:15" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A15" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C15" s="14" t="s">
         <v>50</v>
       </c>
       <c r="D15" s="9" t="s">
         <v>14</v>
       </c>
       <c r="E15" s="10">
         <v>20200</v>
       </c>
       <c r="F15" s="9" t="s">
         <v>48</v>
       </c>
       <c r="G15" s="11"/>
       <c r="H15" s="11" t="s">
         <v>13</v>
       </c>
       <c r="I15" s="11" t="s">
         <v>13</v>
       </c>
       <c r="J15" s="11" t="s">
         <v>13</v>
       </c>
       <c r="K15" s="11" t="s">
         <v>16</v>
       </c>
       <c r="L15" s="12">
         <v>45814</v>
       </c>
-    </row>
-    <row r="16" spans="1:14" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="N15" s="5" t="s">
+        <v>261</v>
+      </c>
+      <c r="O15" s="5" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="16" spans="1:15" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A16" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C16" s="14" t="s">
         <v>54</v>
       </c>
       <c r="D16" s="9" t="s">
         <v>19</v>
       </c>
       <c r="E16" s="15">
         <v>4855.1899999999996</v>
       </c>
       <c r="F16" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G16" s="11"/>
       <c r="H16" s="11" t="s">
         <v>13</v>
       </c>
       <c r="I16" s="11" t="s">
         <v>13</v>
       </c>
       <c r="J16" s="11" t="s">
         <v>13</v>
       </c>
       <c r="K16" s="11" t="s">
         <v>16</v>
       </c>
       <c r="L16" s="12">
         <v>45824</v>
       </c>
       <c r="N16" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="O16" s="5" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="17" spans="1:15" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A17" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="B17" s="9" t="s">
         <v>55</v>
       </c>
-    </row>
-[...6 lines deleted...]
-      </c>
       <c r="C17" s="7" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="D17" s="9" t="s">
         <v>14</v>
       </c>
       <c r="E17" s="10">
         <v>188</v>
       </c>
       <c r="F17" s="9"/>
       <c r="G17" s="11" t="s">
         <v>13</v>
       </c>
       <c r="H17" s="11" t="s">
         <v>13</v>
       </c>
       <c r="I17" s="11" t="s">
         <v>13</v>
       </c>
       <c r="J17" s="11" t="s">
         <v>13</v>
       </c>
       <c r="K17" s="11" t="s">
         <v>18</v>
       </c>
       <c r="L17" s="12">
         <v>45832</v>
       </c>
-    </row>
-    <row r="18" spans="1:12" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="N17" s="5" t="s">
+        <v>258</v>
+      </c>
+      <c r="O17" s="5" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="18" spans="1:15" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A18" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="9" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="D18" s="9" t="s">
         <v>14</v>
       </c>
       <c r="E18" s="10">
         <v>241</v>
       </c>
       <c r="F18" s="9"/>
       <c r="G18" s="11" t="s">
         <v>13</v>
       </c>
       <c r="H18" s="11" t="s">
         <v>13</v>
       </c>
       <c r="I18" s="11" t="s">
         <v>13</v>
       </c>
       <c r="J18" s="11" t="s">
         <v>13</v>
       </c>
       <c r="K18" s="11" t="s">
         <v>18</v>
       </c>
       <c r="L18" s="12">
         <v>45832</v>
       </c>
-    </row>
-    <row r="19" spans="1:12" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="N18" s="5" t="s">
+        <v>258</v>
+      </c>
+      <c r="O18" s="5" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="19" spans="1:15" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A19" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B19" s="9" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="D19" s="9" t="s">
         <v>14</v>
       </c>
       <c r="E19" s="10">
         <v>196</v>
       </c>
       <c r="F19" s="9"/>
       <c r="G19" s="11" t="s">
         <v>13</v>
       </c>
       <c r="H19" s="11" t="s">
         <v>13</v>
       </c>
       <c r="I19" s="11" t="s">
         <v>13</v>
       </c>
       <c r="J19" s="11" t="s">
         <v>13</v>
       </c>
       <c r="K19" s="11" t="s">
         <v>18</v>
       </c>
       <c r="L19" s="12">
         <v>45832</v>
       </c>
-    </row>
-    <row r="20" spans="1:12" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="N19" s="5" t="s">
+        <v>258</v>
+      </c>
+      <c r="O19" s="5" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="20" spans="1:15" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A20" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B20" s="9" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="D20" s="9" t="s">
         <v>14</v>
       </c>
       <c r="E20" s="10">
         <v>179</v>
       </c>
       <c r="F20" s="9"/>
       <c r="G20" s="11" t="s">
         <v>13</v>
       </c>
       <c r="H20" s="11" t="s">
         <v>13</v>
       </c>
       <c r="I20" s="11" t="s">
         <v>13</v>
       </c>
       <c r="J20" s="11" t="s">
         <v>13</v>
       </c>
       <c r="K20" s="11" t="s">
         <v>18</v>
       </c>
       <c r="L20" s="12">
         <v>45832</v>
       </c>
-    </row>
-    <row r="21" spans="1:12" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="N20" s="5" t="s">
+        <v>258</v>
+      </c>
+      <c r="O20" s="5" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="21" spans="1:15" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A21" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B21" s="9" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="C21" s="7" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="D21" s="9" t="s">
         <v>14</v>
       </c>
       <c r="E21" s="10">
         <v>259</v>
       </c>
       <c r="F21" s="9"/>
       <c r="G21" s="11" t="s">
         <v>13</v>
       </c>
       <c r="H21" s="11" t="s">
         <v>13</v>
       </c>
       <c r="I21" s="11" t="s">
         <v>13</v>
       </c>
       <c r="J21" s="11" t="s">
         <v>13</v>
       </c>
       <c r="K21" s="11" t="s">
         <v>18</v>
       </c>
       <c r="L21" s="12">
         <v>45832</v>
       </c>
-    </row>
-    <row r="22" spans="1:12" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="N21" s="5" t="s">
+        <v>258</v>
+      </c>
+      <c r="O21" s="5" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="22" spans="1:15" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A22" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B22" s="9" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="C22" s="14" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="D22" s="9" t="s">
         <v>14</v>
       </c>
       <c r="E22" s="10" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="F22" s="9"/>
       <c r="G22" s="11" t="s">
         <v>13</v>
       </c>
       <c r="H22" s="11" t="s">
         <v>13</v>
       </c>
       <c r="I22" s="11" t="s">
         <v>13</v>
       </c>
       <c r="J22" s="11" t="s">
         <v>13</v>
       </c>
       <c r="K22" s="11" t="s">
         <v>18</v>
       </c>
       <c r="L22" s="12">
         <v>45832</v>
       </c>
-    </row>
-    <row r="23" spans="1:12" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="N22" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="O22" s="5" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="23" spans="1:15" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A23" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B23" s="9" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="C23" s="14" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="D23" s="9" t="s">
         <v>14</v>
       </c>
       <c r="E23" s="10">
         <v>187</v>
       </c>
       <c r="F23" s="9"/>
       <c r="G23" s="11" t="s">
         <v>13</v>
       </c>
       <c r="H23" s="11" t="s">
         <v>13</v>
       </c>
       <c r="I23" s="11" t="s">
         <v>13</v>
       </c>
       <c r="J23" s="11" t="s">
         <v>13</v>
       </c>
       <c r="K23" s="11" t="s">
         <v>18</v>
       </c>
       <c r="L23" s="12">
         <v>45832</v>
       </c>
-    </row>
-    <row r="24" spans="1:12" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="N23" s="5" t="s">
+        <v>258</v>
+      </c>
+      <c r="O23" s="5" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="24" spans="1:15" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A24" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B24" s="9" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="C24" s="14" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="D24" s="9" t="s">
         <v>14</v>
       </c>
       <c r="E24" s="10">
         <v>188</v>
       </c>
       <c r="F24" s="9"/>
       <c r="G24" s="11" t="s">
         <v>13</v>
       </c>
       <c r="H24" s="11" t="s">
         <v>13</v>
       </c>
       <c r="I24" s="11" t="s">
         <v>13</v>
       </c>
       <c r="J24" s="11" t="s">
         <v>13</v>
       </c>
       <c r="K24" s="11" t="s">
         <v>18</v>
       </c>
       <c r="L24" s="12">
         <v>45832</v>
       </c>
-    </row>
-    <row r="25" spans="1:12" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="N24" s="5" t="s">
+        <v>258</v>
+      </c>
+      <c r="O24" s="5" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="25" spans="1:15" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A25" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B25" s="9" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="C25" s="14" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D25" s="9" t="s">
         <v>14</v>
       </c>
       <c r="E25" s="10">
         <v>187</v>
       </c>
       <c r="F25" s="9"/>
       <c r="G25" s="11" t="s">
         <v>13</v>
       </c>
       <c r="H25" s="11" t="s">
         <v>13</v>
       </c>
       <c r="I25" s="11" t="s">
         <v>13</v>
       </c>
       <c r="J25" s="11" t="s">
         <v>13</v>
       </c>
       <c r="K25" s="11" t="s">
         <v>18</v>
       </c>
       <c r="L25" s="12">
         <v>45832</v>
       </c>
-    </row>
-    <row r="26" spans="1:12" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="N25" s="5" t="s">
+        <v>258</v>
+      </c>
+      <c r="O25" s="5" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="26" spans="1:15" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A26" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B26" s="9" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="C26" s="14" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="D26" s="9" t="s">
         <v>14</v>
       </c>
       <c r="E26" s="10">
         <v>126</v>
       </c>
       <c r="F26" s="9"/>
       <c r="G26" s="11" t="s">
         <v>13</v>
       </c>
       <c r="H26" s="11" t="s">
         <v>13</v>
       </c>
       <c r="I26" s="11" t="s">
         <v>13</v>
       </c>
       <c r="J26" s="11" t="s">
         <v>13</v>
       </c>
       <c r="K26" s="11" t="s">
         <v>18</v>
       </c>
       <c r="L26" s="12">
         <v>45832</v>
       </c>
-    </row>
-    <row r="27" spans="1:12" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="N26" s="5" t="s">
+        <v>258</v>
+      </c>
+      <c r="O26" s="5" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="27" spans="1:15" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A27" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B27" s="9" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="C27" s="14" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="D27" s="9" t="s">
         <v>14</v>
       </c>
       <c r="E27" s="10">
         <v>151</v>
       </c>
       <c r="F27" s="9"/>
       <c r="G27" s="11" t="s">
         <v>13</v>
       </c>
       <c r="H27" s="11" t="s">
         <v>13</v>
       </c>
       <c r="I27" s="11" t="s">
         <v>13</v>
       </c>
       <c r="J27" s="11" t="s">
         <v>13</v>
       </c>
       <c r="K27" s="11" t="s">
         <v>18</v>
       </c>
       <c r="L27" s="12">
         <v>45832</v>
       </c>
-    </row>
-    <row r="28" spans="1:12" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="N27" s="5" t="s">
+        <v>258</v>
+      </c>
+      <c r="O27" s="5" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="28" spans="1:15" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A28" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B28" s="9" t="s">
+        <v>78</v>
+      </c>
+      <c r="C28" s="14" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="D28" s="9" t="s">
         <v>14</v>
       </c>
       <c r="E28" s="10" t="s">
+        <v>80</v>
+      </c>
+      <c r="F28" s="9" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="G28" s="11" t="s">
         <v>13</v>
       </c>
       <c r="H28" s="11" t="s">
         <v>13</v>
       </c>
       <c r="I28" s="11" t="s">
         <v>13</v>
       </c>
       <c r="J28" s="11" t="s">
         <v>13</v>
       </c>
       <c r="K28" s="11" t="s">
         <v>16</v>
       </c>
       <c r="L28" s="12">
         <v>45846</v>
       </c>
-    </row>
-    <row r="29" spans="1:12" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="N28" s="5" t="s">
+        <v>259</v>
+      </c>
+      <c r="O28" s="5" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="29" spans="1:15" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A29" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B29" s="9" t="s">
+        <v>82</v>
+      </c>
+      <c r="C29" s="14" t="s">
         <v>83</v>
       </c>
-      <c r="C29" s="14" t="s">
+      <c r="D29" s="9" t="s">
         <v>84</v>
       </c>
-      <c r="D29" s="9" t="s">
+      <c r="E29" s="10" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="F29" s="9"/>
       <c r="G29" s="11"/>
       <c r="H29" s="11"/>
       <c r="I29" s="11"/>
       <c r="J29" s="11"/>
       <c r="K29" s="11" t="s">
         <v>18</v>
       </c>
       <c r="L29" s="12">
         <v>45931</v>
       </c>
-    </row>
-    <row r="30" spans="1:12" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="N29" s="5" t="s">
+        <v>262</v>
+      </c>
+      <c r="O29" s="5" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="30" spans="1:15" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A30" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B30" s="9" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="C30" s="14" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="D30" s="9" t="s">
+        <v>90</v>
+      </c>
+      <c r="E30" s="10" t="s">
         <v>91</v>
       </c>
-      <c r="E30" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F30" s="9" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="G30" s="11"/>
       <c r="H30" s="11" t="s">
         <v>13</v>
       </c>
       <c r="I30" s="11" t="s">
         <v>13</v>
       </c>
       <c r="J30" s="11" t="s">
         <v>13</v>
       </c>
       <c r="K30" s="11" t="s">
         <v>18</v>
       </c>
       <c r="L30" s="12">
         <v>45938</v>
       </c>
-    </row>
-    <row r="31" spans="1:12" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="N30" s="5" t="s">
+        <v>263</v>
+      </c>
+      <c r="O30" s="5" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="31" spans="1:15" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A31" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B31" s="9" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="C31" s="14" t="s">
+        <v>89</v>
+      </c>
+      <c r="D31" s="9" t="s">
         <v>90</v>
       </c>
-      <c r="D31" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E31" s="10" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="F31" s="9" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="G31" s="11"/>
       <c r="H31" s="11" t="s">
         <v>13</v>
       </c>
       <c r="I31" s="11" t="s">
         <v>13</v>
       </c>
       <c r="J31" s="11" t="s">
         <v>13</v>
       </c>
       <c r="K31" s="11" t="s">
         <v>16</v>
       </c>
       <c r="L31" s="12">
         <v>45938</v>
       </c>
-    </row>
-    <row r="32" spans="1:12" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="N31" s="5" t="s">
+        <v>259</v>
+      </c>
+      <c r="O31" s="5" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="32" spans="1:15" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A32" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B32" s="9" t="s">
+        <v>92</v>
+      </c>
+      <c r="C32" s="14" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="D32" s="9" t="s">
         <v>14</v>
       </c>
       <c r="E32" s="10" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="F32" s="9"/>
       <c r="G32" s="11" t="s">
         <v>13</v>
       </c>
       <c r="H32" s="11" t="s">
         <v>13</v>
       </c>
       <c r="I32" s="11" t="s">
         <v>13</v>
       </c>
       <c r="J32" s="11" t="s">
         <v>13</v>
       </c>
       <c r="K32" s="11" t="s">
         <v>18</v>
       </c>
       <c r="L32" s="12">
         <v>45939</v>
       </c>
-    </row>
-    <row r="33" spans="1:14" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="N32" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="O32" s="5" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="33" spans="1:15" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A33" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B33" s="9" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="C33" s="14" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="D33" s="9" t="s">
+        <v>103</v>
+      </c>
+      <c r="E33" s="10" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="F33" s="9"/>
       <c r="G33" s="11"/>
       <c r="H33" s="11"/>
       <c r="I33" s="11"/>
       <c r="J33" s="11"/>
       <c r="K33" s="11" t="s">
         <v>16</v>
       </c>
       <c r="L33" s="12">
         <v>45946</v>
       </c>
       <c r="N33" s="5" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:14" ht="25.5" x14ac:dyDescent="0.2">
+        <v>276</v>
+      </c>
+      <c r="O33" s="5" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="34" spans="1:15" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A34" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B34" s="9" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="C34" s="14" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="D34" s="9" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="E34" s="10" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="F34" s="9"/>
       <c r="G34" s="11"/>
       <c r="H34" s="11"/>
       <c r="I34" s="11"/>
       <c r="J34" s="11"/>
       <c r="K34" s="11" t="s">
         <v>16</v>
       </c>
       <c r="L34" s="12">
         <v>45946</v>
       </c>
       <c r="N34" s="5" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:14" ht="25.5" x14ac:dyDescent="0.2">
+        <v>276</v>
+      </c>
+      <c r="O34" s="5" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="35" spans="1:15" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A35" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B35" s="9" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="C35" s="14" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="D35" s="9" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="E35" s="10" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="F35" s="9"/>
       <c r="G35" s="11"/>
       <c r="H35" s="11"/>
       <c r="I35" s="11"/>
       <c r="J35" s="11"/>
       <c r="K35" s="11" t="s">
         <v>16</v>
       </c>
       <c r="L35" s="12">
         <v>45946</v>
       </c>
       <c r="N35" s="5" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:14" ht="25.5" x14ac:dyDescent="0.2">
+        <v>276</v>
+      </c>
+      <c r="O35" s="5" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="36" spans="1:15" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A36" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B36" s="9" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="C36" s="14" t="s">
+        <v>102</v>
+      </c>
+      <c r="D36" s="9" t="s">
         <v>103</v>
       </c>
-      <c r="D36" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E36" s="10" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F36" s="9"/>
       <c r="G36" s="11"/>
       <c r="H36" s="11"/>
       <c r="I36" s="11"/>
       <c r="J36" s="11"/>
       <c r="K36" s="11" t="s">
         <v>16</v>
       </c>
       <c r="L36" s="12">
         <v>45946</v>
       </c>
       <c r="N36" s="5" t="s">
+        <v>276</v>
+      </c>
+      <c r="O36" s="5" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="37" spans="1:15" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A37" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="B37" s="9" t="s">
         <v>109</v>
       </c>
-    </row>
-[...6 lines deleted...]
-      </c>
       <c r="C37" s="14" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="D37" s="9" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E37" s="10" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="F37" s="9"/>
       <c r="G37" s="11"/>
       <c r="H37" s="11"/>
       <c r="I37" s="11"/>
       <c r="J37" s="11"/>
       <c r="K37" s="11" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="L37" s="12">
         <v>45988</v>
       </c>
-    </row>
-    <row r="38" spans="1:14" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="N37" s="5" t="s">
+        <v>264</v>
+      </c>
+      <c r="O37" s="5" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="38" spans="1:15" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A38" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B38" s="9" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="C38" s="14" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="D38" s="9" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E38" s="10" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="F38" s="9"/>
       <c r="G38" s="11"/>
       <c r="H38" s="11"/>
       <c r="I38" s="11"/>
       <c r="J38" s="11"/>
       <c r="K38" s="11" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="L38" s="12">
         <v>45988</v>
       </c>
-    </row>
-    <row r="39" spans="1:14" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="N38" s="5" t="s">
+        <v>264</v>
+      </c>
+      <c r="O38" s="5" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="39" spans="1:15" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A39" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B39" s="9" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="C39" s="14">
         <v>7649993479221</v>
       </c>
       <c r="D39" s="9" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E39" s="10" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="F39" s="9"/>
       <c r="G39" s="11"/>
       <c r="H39" s="11"/>
       <c r="I39" s="11"/>
       <c r="J39" s="11"/>
       <c r="K39" s="11" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="L39" s="12">
         <v>45988</v>
       </c>
-    </row>
-    <row r="40" spans="1:14" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="N39" s="5" t="s">
+        <v>264</v>
+      </c>
+      <c r="O39" s="5" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="40" spans="1:15" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A40" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B40" s="9" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="C40" s="14" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="D40" s="9" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E40" s="10" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="F40" s="9"/>
       <c r="G40" s="11"/>
       <c r="H40" s="11"/>
       <c r="I40" s="11"/>
       <c r="J40" s="11"/>
       <c r="K40" s="11" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="L40" s="12">
         <v>45988</v>
       </c>
-    </row>
-    <row r="41" spans="1:14" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="N40" s="5" t="s">
+        <v>264</v>
+      </c>
+      <c r="O40" s="5" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="41" spans="1:15" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A41" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B41" s="9" t="s">
+        <v>113</v>
+      </c>
+      <c r="C41" s="14" t="s">
+        <v>119</v>
+      </c>
+      <c r="D41" s="9" t="s">
         <v>115</v>
       </c>
-      <c r="C41" s="14" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E41" s="10" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="9"/>
       <c r="G41" s="11"/>
       <c r="H41" s="11"/>
       <c r="I41" s="11"/>
       <c r="J41" s="11"/>
       <c r="K41" s="11" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="L41" s="12">
         <v>45988</v>
       </c>
-    </row>
-    <row r="42" spans="1:14" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="N41" s="5" t="s">
+        <v>275</v>
+      </c>
+      <c r="O41" s="5" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="42" spans="1:15" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A42" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B42" s="9" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="C42" s="14" t="s">
+        <v>120</v>
+      </c>
+      <c r="D42" s="9" t="s">
+        <v>115</v>
+      </c>
+      <c r="E42" s="10" t="s">
         <v>122</v>
-      </c>
-[...4 lines deleted...]
-        <v>124</v>
       </c>
       <c r="F42" s="9"/>
       <c r="G42" s="11"/>
       <c r="H42" s="11"/>
       <c r="I42" s="11"/>
       <c r="J42" s="11"/>
       <c r="K42" s="11" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="L42" s="12">
         <v>45988</v>
       </c>
-    </row>
-    <row r="43" spans="1:14" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="N42" s="5" t="s">
+        <v>275</v>
+      </c>
+      <c r="O42" s="5" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="43" spans="1:15" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A43" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B43" s="9" t="s">
-        <v>128</v>
+        <v>274</v>
       </c>
       <c r="C43" s="14" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="D43" s="9" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="E43" s="10" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F43" s="9" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="G43" s="11"/>
       <c r="H43" s="11" t="s">
         <v>13</v>
       </c>
       <c r="I43" s="11" t="s">
         <v>13</v>
       </c>
       <c r="J43" s="11"/>
       <c r="K43" s="11" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="L43" s="12">
         <v>46014</v>
       </c>
-    </row>
-    <row r="44" spans="1:14" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="N43" s="19" t="s">
+        <v>265</v>
+      </c>
+      <c r="O43" s="5" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="44" spans="1:15" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A44" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B44" s="9" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="C44" s="14" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="D44" s="9" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="E44" s="10" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="F44" s="9"/>
       <c r="G44" s="11" t="s">
         <v>13</v>
       </c>
       <c r="H44" s="11" t="s">
         <v>13</v>
       </c>
       <c r="I44" s="11"/>
       <c r="J44" s="11"/>
       <c r="K44" s="11" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="L44" s="12">
         <v>46014</v>
       </c>
-    </row>
-    <row r="45" spans="1:14" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="N44" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="O44" s="5" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="45" spans="1:15" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A45" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B45" s="9" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="C45" s="14" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="D45" s="9" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="E45" s="10" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="F45" s="9"/>
       <c r="G45" s="11" t="s">
         <v>13</v>
       </c>
       <c r="H45" s="11" t="s">
         <v>13</v>
       </c>
       <c r="I45" s="11"/>
       <c r="J45" s="11"/>
       <c r="K45" s="11" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="L45" s="12">
         <v>46014</v>
       </c>
-    </row>
-    <row r="46" spans="1:14" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="N45" s="5" t="s">
+        <v>260</v>
+      </c>
+      <c r="O45" s="5" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="46" spans="1:15" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A46" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B46" s="9" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="C46" s="14" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="D46" s="9" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="E46" s="10" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="F46" s="9"/>
       <c r="G46" s="11"/>
       <c r="H46" s="11" t="s">
         <v>13</v>
       </c>
       <c r="I46" s="11" t="s">
         <v>13</v>
       </c>
       <c r="J46" s="11"/>
       <c r="K46" s="11" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="L46" s="12">
         <v>46014</v>
       </c>
-    </row>
-    <row r="47" spans="1:14" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="N46" s="5" t="s">
+        <v>261</v>
+      </c>
+      <c r="O46" s="5" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="47" spans="1:15" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A47" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B47" s="9" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="C47" s="14" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="D47" s="9" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="E47" s="10" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F47" s="9"/>
       <c r="G47" s="11"/>
       <c r="H47" s="11"/>
       <c r="I47" s="11" t="s">
         <v>13</v>
       </c>
       <c r="J47" s="11" t="s">
         <v>13</v>
       </c>
       <c r="K47" s="11" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="L47" s="12">
         <v>46014</v>
       </c>
-    </row>
-    <row r="48" spans="1:14" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="N47" s="5" t="s">
+        <v>261</v>
+      </c>
+      <c r="O47" s="5" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="48" spans="1:15" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A48" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B48" s="9" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="C48" s="14" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="D48" s="9" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="E48" s="10" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="F48" s="9" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="G48" s="11"/>
       <c r="H48" s="11" t="s">
         <v>13</v>
       </c>
       <c r="I48" s="11" t="s">
         <v>13</v>
       </c>
       <c r="J48" s="11"/>
       <c r="K48" s="11" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="L48" s="12">
         <v>46014</v>
       </c>
-    </row>
-    <row r="49" spans="1:12" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="N48" s="19" t="s">
+        <v>265</v>
+      </c>
+      <c r="O48" s="5" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="49" spans="1:15" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A49" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B49" s="9" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="C49" s="14" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="D49" s="9" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="E49" s="10" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="F49" s="9" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="G49" s="11"/>
       <c r="H49" s="11"/>
       <c r="I49" s="11" t="s">
         <v>13</v>
       </c>
       <c r="J49" s="11" t="s">
         <v>13</v>
       </c>
       <c r="K49" s="11" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="L49" s="12">
         <v>46014</v>
       </c>
-    </row>
-    <row r="50" spans="1:12" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="N49" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="O49" s="5" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="50" spans="1:15" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A50" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B50" s="9" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="C50" s="14" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="D50" s="9" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="E50" s="10" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="F50" s="9" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="G50" s="11"/>
       <c r="H50" s="11"/>
       <c r="I50" s="11" t="s">
         <v>13</v>
       </c>
       <c r="J50" s="11" t="s">
         <v>13</v>
       </c>
       <c r="K50" s="11" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="L50" s="12">
         <v>46014</v>
       </c>
-    </row>
-    <row r="51" spans="1:12" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="N50" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="O50" s="5" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="51" spans="1:15" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A51" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B51" s="9" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="C51" s="14" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="D51" s="9" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="E51" s="10" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="F51" s="9"/>
       <c r="G51" s="11"/>
       <c r="H51" s="11"/>
       <c r="I51" s="11" t="s">
         <v>13</v>
       </c>
       <c r="J51" s="11" t="s">
         <v>13</v>
       </c>
       <c r="K51" s="11" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="L51" s="12">
         <v>46014</v>
       </c>
-    </row>
-    <row r="52" spans="1:12" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="N51" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="O51" s="5" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="52" spans="1:15" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A52" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B52" s="9" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="C52" s="14" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="D52" s="9" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="E52" s="10" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="F52" s="9"/>
       <c r="G52" s="11"/>
       <c r="H52" s="11"/>
       <c r="I52" s="11" t="s">
         <v>13</v>
       </c>
       <c r="J52" s="11" t="s">
         <v>13</v>
       </c>
       <c r="K52" s="11" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="L52" s="12">
         <v>46014</v>
       </c>
-    </row>
-    <row r="53" spans="1:12" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="N52" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="O52" s="5" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="53" spans="1:15" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A53" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B53" s="9" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="C53" s="14" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="D53" s="9" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="E53" s="10" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="F53" s="9"/>
       <c r="G53" s="11"/>
       <c r="H53" s="11"/>
       <c r="I53" s="11" t="s">
         <v>13</v>
       </c>
       <c r="J53" s="11" t="s">
         <v>13</v>
       </c>
       <c r="K53" s="11" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="L53" s="12">
         <v>46014</v>
       </c>
-    </row>
-    <row r="54" spans="1:12" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="N53" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="O53" s="5" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="54" spans="1:15" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A54" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B54" s="9" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="C54" s="14" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="D54" s="9" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="E54" s="10" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="F54" s="9"/>
       <c r="G54" s="11"/>
       <c r="H54" s="11" t="s">
         <v>13</v>
       </c>
       <c r="I54" s="11" t="s">
         <v>13</v>
       </c>
       <c r="J54" s="11" t="s">
         <v>13</v>
       </c>
       <c r="K54" s="11" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="L54" s="12">
         <v>46014</v>
       </c>
-    </row>
-    <row r="55" spans="1:12" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="N54" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="O54" s="5" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="55" spans="1:15" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A55" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B55" s="9" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="C55" s="14" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="D55" s="9" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="E55" s="10" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="F55" s="9"/>
       <c r="G55" s="11"/>
       <c r="H55" s="11"/>
       <c r="I55" s="11" t="s">
         <v>13</v>
       </c>
       <c r="J55" s="11" t="s">
         <v>13</v>
       </c>
       <c r="K55" s="11" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="L55" s="12">
         <v>46014</v>
       </c>
-    </row>
-    <row r="56" spans="1:12" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="N55" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="O55" s="5" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="56" spans="1:15" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A56" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B56" s="9" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="C56" s="14" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="D56" s="9" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="E56" s="10" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="F56" s="9" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="G56" s="11"/>
       <c r="H56" s="11"/>
       <c r="I56" s="11" t="s">
         <v>13</v>
       </c>
       <c r="J56" s="11" t="s">
         <v>13</v>
       </c>
       <c r="K56" s="11" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="L56" s="12">
         <v>46014</v>
       </c>
-    </row>
-    <row r="57" spans="1:12" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="N56" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="O56" s="5" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="57" spans="1:15" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A57" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B57" s="9" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="C57" s="14" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="D57" s="9" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="E57" s="10" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="F57" s="9" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="G57" s="11"/>
       <c r="H57" s="11" t="s">
         <v>13</v>
       </c>
       <c r="I57" s="11"/>
       <c r="J57" s="11"/>
       <c r="K57" s="11" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="L57" s="12">
         <v>46014</v>
       </c>
-    </row>
-    <row r="58" spans="1:12" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="N57" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="O57" s="5" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="58" spans="1:15" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A58" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B58" s="9" t="s">
+        <v>170</v>
+      </c>
+      <c r="C58" s="14" t="s">
         <v>172</v>
       </c>
-      <c r="C58" s="14" t="s">
+      <c r="D58" s="9" t="s">
         <v>174</v>
       </c>
-      <c r="D58" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E58" s="10" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="F58" s="9" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="G58" s="11"/>
       <c r="H58" s="11" t="s">
         <v>13</v>
       </c>
       <c r="I58" s="11" t="s">
         <v>13</v>
       </c>
       <c r="J58" s="11"/>
       <c r="K58" s="11" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="L58" s="12">
         <v>46014</v>
       </c>
-    </row>
-    <row r="59" spans="1:12" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="N58" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="O58" s="5" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="59" spans="1:15" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A59" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B59" s="9" t="s">
+        <v>171</v>
+      </c>
+      <c r="C59" s="14" t="s">
         <v>173</v>
       </c>
-      <c r="C59" s="14" t="s">
+      <c r="D59" s="9" t="s">
+        <v>174</v>
+      </c>
+      <c r="E59" s="10" t="s">
         <v>175</v>
       </c>
-      <c r="D59" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F59" s="9" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="G59" s="11"/>
       <c r="H59" s="11" t="s">
         <v>13</v>
       </c>
       <c r="I59" s="11" t="s">
         <v>13</v>
       </c>
       <c r="J59" s="11"/>
       <c r="K59" s="11" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="L59" s="12">
         <v>46014</v>
       </c>
-    </row>
-    <row r="60" spans="1:12" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="N59" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="O59" s="5" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="60" spans="1:15" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A60" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B60" s="9" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="C60" s="14" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
       <c r="D60" s="9" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="E60" s="10" t="s">
-        <v>198</v>
+        <v>196</v>
       </c>
       <c r="F60" s="9"/>
       <c r="G60" s="11"/>
       <c r="H60" s="11"/>
       <c r="I60" s="11" t="s">
         <v>13</v>
       </c>
       <c r="J60" s="11"/>
       <c r="K60" s="11" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="L60" s="12">
         <v>46027</v>
       </c>
-    </row>
-    <row r="61" spans="1:12" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="N60" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="O60" s="5" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="61" spans="1:15" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A61" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B61" s="9" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="C61" s="14" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="D61" s="9" t="s">
+        <v>195</v>
+      </c>
+      <c r="E61" s="10" t="s">
         <v>197</v>
-      </c>
-[...1 lines deleted...]
-        <v>199</v>
       </c>
       <c r="F61" s="9"/>
       <c r="G61" s="11"/>
       <c r="H61" s="11"/>
       <c r="I61" s="11" t="s">
         <v>13</v>
       </c>
       <c r="J61" s="11"/>
       <c r="K61" s="11" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="L61" s="12">
         <v>46027</v>
       </c>
-    </row>
-    <row r="62" spans="1:12" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="N61" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="O61" s="5" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="62" spans="1:15" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A62" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B62" s="9" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
       <c r="C62" s="14" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
       <c r="D62" s="9" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="E62" s="10" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="F62" s="9"/>
       <c r="G62" s="11"/>
       <c r="H62" s="11"/>
       <c r="I62" s="11" t="s">
         <v>13</v>
       </c>
       <c r="J62" s="11"/>
       <c r="K62" s="11" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="L62" s="12">
         <v>46027</v>
       </c>
-    </row>
-    <row r="63" spans="1:12" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="N62" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="O62" s="5" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="63" spans="1:15" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A63" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B63" s="9" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="C63" s="14" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="D63" s="9" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="E63" s="10" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="F63" s="9"/>
       <c r="G63" s="11"/>
       <c r="H63" s="11"/>
       <c r="I63" s="11" t="s">
         <v>13</v>
       </c>
       <c r="J63" s="11"/>
       <c r="K63" s="11" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="L63" s="12">
         <v>46027</v>
       </c>
-    </row>
-    <row r="64" spans="1:12" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="N63" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="O63" s="5" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="64" spans="1:15" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A64" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B64" s="9" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="C64" s="14" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="D64" s="9" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="E64" s="10" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="F64" s="9"/>
       <c r="G64" s="11"/>
       <c r="H64" s="11" t="s">
         <v>13</v>
       </c>
       <c r="I64" s="11" t="s">
         <v>13</v>
       </c>
       <c r="J64" s="11"/>
       <c r="K64" s="11" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="L64" s="12">
         <v>46027</v>
       </c>
-    </row>
-    <row r="65" spans="1:12" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="N64" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="O64" s="5" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="65" spans="1:15" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A65" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B65" s="9" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="C65" s="14" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
       <c r="D65" s="9" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="E65" s="10" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="F65" s="9"/>
       <c r="G65" s="11"/>
       <c r="H65" s="11"/>
       <c r="I65" s="11" t="s">
         <v>13</v>
       </c>
       <c r="J65" s="11"/>
       <c r="K65" s="11" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="L65" s="12">
         <v>46027</v>
       </c>
-    </row>
-    <row r="66" spans="1:12" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="N65" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="O65" s="5" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="66" spans="1:15" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A66" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B66" s="9" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="C66" s="14" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
       <c r="D66" s="9" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="E66" s="10" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="F66" s="9"/>
       <c r="G66" s="11"/>
       <c r="H66" s="11" t="s">
         <v>13</v>
       </c>
       <c r="I66" s="11" t="s">
         <v>13</v>
       </c>
       <c r="J66" s="11"/>
       <c r="K66" s="11" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="L66" s="12">
         <v>46027</v>
       </c>
-    </row>
-    <row r="67" spans="1:12" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="N66" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="O66" s="5" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="67" spans="1:15" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A67" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B67" s="9" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="C67" s="14" t="s">
-        <v>191</v>
+        <v>189</v>
       </c>
       <c r="D67" s="9" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="E67" s="10" t="s">
-        <v>198</v>
+        <v>196</v>
       </c>
       <c r="F67" s="9"/>
       <c r="G67" s="11"/>
       <c r="H67" s="11"/>
       <c r="I67" s="11" t="s">
         <v>13</v>
       </c>
       <c r="J67" s="11" t="s">
         <v>13</v>
       </c>
       <c r="K67" s="11" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="L67" s="12">
         <v>46027</v>
       </c>
-    </row>
-    <row r="68" spans="1:12" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="N67" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="O67" s="5" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="68" spans="1:15" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A68" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B68" s="9" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="C68" s="14" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="D68" s="9" t="s">
+        <v>195</v>
+      </c>
+      <c r="E68" s="10" t="s">
         <v>197</v>
-      </c>
-[...1 lines deleted...]
-        <v>199</v>
       </c>
       <c r="F68" s="9"/>
       <c r="G68" s="11"/>
       <c r="H68" s="11"/>
       <c r="I68" s="11" t="s">
         <v>13</v>
       </c>
       <c r="J68" s="11" t="s">
         <v>13</v>
       </c>
       <c r="K68" s="11" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="L68" s="12">
         <v>46027</v>
       </c>
-    </row>
-    <row r="69" spans="1:12" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="N68" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="O68" s="5" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="69" spans="1:15" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A69" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B69" s="9" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="C69" s="14" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="D69" s="9" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="E69" s="10" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="F69" s="9"/>
       <c r="G69" s="11"/>
       <c r="H69" s="11"/>
       <c r="I69" s="11" t="s">
         <v>13</v>
       </c>
       <c r="J69" s="11"/>
       <c r="K69" s="11" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="L69" s="12">
         <v>46027</v>
       </c>
-    </row>
-    <row r="70" spans="1:12" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="N69" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="O69" s="5" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="70" spans="1:15" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A70" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B70" s="9" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="C70" s="14" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="D70" s="9" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="E70" s="10" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="F70" s="9"/>
       <c r="G70" s="11"/>
       <c r="H70" s="11"/>
       <c r="I70" s="11" t="s">
         <v>13</v>
       </c>
       <c r="J70" s="11"/>
       <c r="K70" s="11" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="L70" s="12">
         <v>46027</v>
       </c>
-    </row>
-    <row r="71" spans="1:12" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="N70" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="O70" s="5" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="71" spans="1:15" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A71" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B71" s="9" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="C71" s="14" t="s">
+        <v>193</v>
+      </c>
+      <c r="D71" s="9" t="s">
         <v>195</v>
       </c>
-      <c r="D71" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E71" s="10" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="F71" s="9"/>
       <c r="G71" s="11"/>
       <c r="H71" s="11"/>
       <c r="I71" s="11" t="s">
         <v>13</v>
       </c>
       <c r="J71" s="11"/>
       <c r="K71" s="11" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="L71" s="12">
         <v>46027</v>
       </c>
-    </row>
-    <row r="72" spans="1:12" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="N71" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="O71" s="5" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="72" spans="1:15" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A72" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B72" s="9" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
       <c r="C72" s="14" t="s">
-        <v>196</v>
+        <v>194</v>
       </c>
       <c r="D72" s="9" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="E72" s="10" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="F72" s="9"/>
       <c r="G72" s="11"/>
       <c r="H72" s="11"/>
       <c r="I72" s="11" t="s">
         <v>13</v>
       </c>
       <c r="J72" s="11"/>
       <c r="K72" s="11" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="L72" s="12">
         <v>46027</v>
       </c>
-    </row>
-    <row r="73" spans="1:12" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="N72" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="O72" s="5" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="73" spans="1:15" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A73" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B73" s="9" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="C73" s="14" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="D73" s="9" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="E73" s="10">
         <v>984.35</v>
       </c>
       <c r="F73" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G73" s="11"/>
       <c r="H73" s="11"/>
       <c r="I73" s="11"/>
       <c r="J73" s="11"/>
       <c r="K73" s="11" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="L73" s="12">
         <v>46062</v>
       </c>
-    </row>
-    <row r="74" spans="1:12" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="N73" s="5" t="s">
+        <v>262</v>
+      </c>
+      <c r="O73" s="5" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="74" spans="1:15" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A74" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B74" s="9" t="s">
+        <v>214</v>
+      </c>
+      <c r="C74" s="14" t="s">
+        <v>215</v>
+      </c>
+      <c r="D74" s="9" t="s">
         <v>216</v>
-      </c>
-[...4 lines deleted...]
-        <v>218</v>
       </c>
       <c r="E74" s="10">
         <v>4129</v>
       </c>
       <c r="F74" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G74" s="11"/>
       <c r="H74" s="11"/>
       <c r="I74" s="11" t="s">
         <v>13</v>
       </c>
       <c r="J74" s="11" t="s">
         <v>13</v>
       </c>
       <c r="K74" s="11" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="L74" s="12">
         <v>46062</v>
       </c>
-    </row>
-    <row r="75" spans="1:12" ht="35.25" x14ac:dyDescent="0.2">
+      <c r="N74" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="O74" s="5" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="75" spans="1:15" ht="35.25" x14ac:dyDescent="0.2">
       <c r="A75" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B75" s="9" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="C75" s="14">
         <v>5001117</v>
       </c>
       <c r="D75" s="9" t="s">
+        <v>218</v>
+      </c>
+      <c r="E75" s="10" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>222</v>
       </c>
       <c r="F75" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G75" s="11"/>
       <c r="H75" s="11"/>
       <c r="I75" s="11"/>
       <c r="J75" s="11"/>
       <c r="K75" s="11" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="L75" s="12">
         <v>46062</v>
       </c>
-    </row>
-    <row r="76" spans="1:12" ht="35.25" x14ac:dyDescent="0.2">
+      <c r="N75" s="5" t="s">
+        <v>267</v>
+      </c>
+      <c r="O75" s="5" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="76" spans="1:15" ht="35.25" x14ac:dyDescent="0.2">
       <c r="A76" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B76" s="9" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="C76" s="14">
         <v>5001107</v>
       </c>
       <c r="D76" s="9" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E76" s="10" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="F76" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G76" s="11"/>
       <c r="H76" s="11"/>
       <c r="I76" s="11"/>
       <c r="J76" s="11"/>
       <c r="K76" s="11" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="L76" s="12">
         <v>46062</v>
       </c>
-    </row>
-    <row r="77" spans="1:12" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="N76" s="5" t="s">
+        <v>267</v>
+      </c>
+      <c r="O76" s="5" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="77" spans="1:15" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A77" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B77" s="9" t="s">
+        <v>222</v>
+      </c>
+      <c r="C77" s="14" t="s">
         <v>224</v>
       </c>
-      <c r="C77" s="14" t="s">
+      <c r="D77" s="9" t="s">
+        <v>90</v>
+      </c>
+      <c r="E77" s="10" t="s">
         <v>226</v>
-      </c>
-[...4 lines deleted...]
-        <v>228</v>
       </c>
       <c r="F77" s="9"/>
       <c r="G77" s="11" t="s">
         <v>13</v>
       </c>
       <c r="H77" s="11" t="s">
         <v>13</v>
       </c>
       <c r="I77" s="11" t="s">
         <v>13</v>
       </c>
       <c r="J77" s="11"/>
       <c r="K77" s="11" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="L77" s="12">
         <v>46062</v>
       </c>
-    </row>
-    <row r="78" spans="1:12" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="N77" s="5" t="s">
+        <v>277</v>
+      </c>
+      <c r="O77" s="5" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="78" spans="1:15" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A78" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B78" s="9" t="s">
+        <v>223</v>
+      </c>
+      <c r="C78" s="14" t="s">
         <v>225</v>
       </c>
-      <c r="C78" s="14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D78" s="9" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="E78" s="10" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
       <c r="F78" s="9"/>
       <c r="G78" s="11" t="s">
         <v>13</v>
       </c>
       <c r="H78" s="11" t="s">
         <v>13</v>
       </c>
       <c r="I78" s="11" t="s">
         <v>13</v>
       </c>
       <c r="J78" s="11"/>
       <c r="K78" s="11" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="L78" s="12">
         <v>46062</v>
       </c>
-    </row>
-    <row r="79" spans="1:12" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="N78" s="5" t="s">
+        <v>277</v>
+      </c>
+      <c r="O78" s="5" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="79" spans="1:15" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A79" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B79" s="17" t="s">
-        <v>229</v>
+        <v>227</v>
       </c>
       <c r="C79" s="14" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="D79" s="9" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E79" s="10" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F79" s="9"/>
       <c r="G79" s="11"/>
       <c r="H79" s="11" t="s">
         <v>13</v>
       </c>
       <c r="I79" s="11" t="s">
         <v>13</v>
       </c>
       <c r="J79" s="11"/>
       <c r="K79" s="11" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="L79" s="12">
         <v>46140</v>
       </c>
-    </row>
-    <row r="80" spans="1:12" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="N79" s="5" t="s">
+        <v>268</v>
+      </c>
+      <c r="O79" s="5" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="80" spans="1:15" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A80" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B80" s="17" t="s">
-        <v>230</v>
+        <v>228</v>
       </c>
       <c r="C80" s="14" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="D80" s="9" t="s">
+        <v>245</v>
+      </c>
+      <c r="E80" s="10" t="s">
         <v>247</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F80" s="9"/>
       <c r="G80" s="11"/>
       <c r="H80" s="11"/>
       <c r="I80" s="11"/>
       <c r="J80" s="11"/>
       <c r="K80" s="11" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="L80" s="12">
         <v>46141</v>
       </c>
-    </row>
-    <row r="81" spans="1:12" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="N80" s="20" t="s">
+        <v>277</v>
+      </c>
+      <c r="O80" s="20" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="81" spans="1:15" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A81" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B81" s="17" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="C81" s="14" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="D81" s="9" t="s">
+        <v>245</v>
+      </c>
+      <c r="E81" s="10" t="s">
         <v>247</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F81" s="9"/>
       <c r="G81" s="11"/>
       <c r="H81" s="11"/>
       <c r="I81" s="11"/>
       <c r="J81" s="11"/>
       <c r="K81" s="11" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="L81" s="12">
         <v>46142</v>
       </c>
-    </row>
-    <row r="82" spans="1:12" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="N81" s="20" t="s">
+        <v>277</v>
+      </c>
+      <c r="O81" s="20" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="82" spans="1:15" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A82" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B82" s="17" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="C82" s="14" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="D82" s="9" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E82" s="10" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F82" s="9"/>
       <c r="G82" s="11"/>
       <c r="H82" s="11"/>
       <c r="I82" s="11"/>
       <c r="J82" s="11"/>
       <c r="K82" s="11" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="L82" s="12">
         <v>46143</v>
       </c>
-    </row>
-    <row r="83" spans="1:12" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="N82" s="5" t="s">
+        <v>269</v>
+      </c>
+      <c r="O82" s="5" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="83" spans="1:15" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A83" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B83" s="17" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="C83" s="14" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="D83" s="9" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E83" s="10" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F83" s="9"/>
       <c r="G83" s="11"/>
       <c r="H83" s="11"/>
       <c r="I83" s="11"/>
       <c r="J83" s="11"/>
       <c r="K83" s="11" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="L83" s="12">
         <v>46144</v>
       </c>
-    </row>
-    <row r="84" spans="1:12" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="N83" s="5" t="s">
+        <v>269</v>
+      </c>
+      <c r="O83" s="5" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="84" spans="1:15" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A84" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B84" s="17" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="C84" s="14" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="D84" s="9" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E84" s="10" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="F84" s="9"/>
       <c r="G84" s="11"/>
       <c r="H84" s="11"/>
       <c r="I84" s="11"/>
       <c r="J84" s="11"/>
       <c r="K84" s="11" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="L84" s="12">
         <v>46145</v>
       </c>
-    </row>
-    <row r="85" spans="1:12" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="N84" s="5" t="s">
+        <v>269</v>
+      </c>
+      <c r="O84" s="5" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="85" spans="1:15" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A85" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B85" s="17" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="C85" s="14" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="D85" s="9" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E85" s="10" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F85" s="9"/>
       <c r="G85" s="11"/>
       <c r="H85" s="11"/>
       <c r="I85" s="11"/>
       <c r="J85" s="11"/>
       <c r="K85" s="11" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="L85" s="12">
         <v>46146</v>
       </c>
-    </row>
-    <row r="86" spans="1:12" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="N85" s="5" t="s">
+        <v>269</v>
+      </c>
+      <c r="O85" s="5" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="86" spans="1:15" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A86" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B86" s="17" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="C86" s="14" t="s">
+        <v>243</v>
+      </c>
+      <c r="D86" s="9" t="s">
         <v>245</v>
       </c>
-      <c r="D86" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E86" s="10" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F86" s="9"/>
       <c r="G86" s="11"/>
       <c r="H86" s="11"/>
       <c r="I86" s="11"/>
       <c r="J86" s="11"/>
       <c r="K86" s="11" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="L86" s="12">
         <v>46147</v>
       </c>
-    </row>
-    <row r="87" spans="1:12" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="N86" s="5" t="s">
+        <v>269</v>
+      </c>
+      <c r="O86" s="5" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="87" spans="1:15" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A87" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B87" s="18" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
       <c r="C87" s="14" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="D87" s="9" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E87" s="10" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="F87" s="9"/>
       <c r="G87" s="11"/>
       <c r="H87" s="11"/>
       <c r="I87" s="11"/>
       <c r="J87" s="11"/>
       <c r="K87" s="11" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="L87" s="12">
         <v>46148</v>
       </c>
-    </row>
-    <row r="88" spans="1:12" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="N87" s="5" t="s">
+        <v>269</v>
+      </c>
+      <c r="O87" s="5" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="88" spans="1:15" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A88" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B88" s="9" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="C88" s="14" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
       <c r="D88" s="9" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E88" s="10">
         <v>338</v>
       </c>
       <c r="F88" s="9"/>
       <c r="G88" s="11"/>
       <c r="H88" s="11"/>
       <c r="I88" s="11"/>
       <c r="J88" s="11"/>
       <c r="K88" s="11" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="L88" s="12">
         <v>46146</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="E89" s="10"/>
+      <c r="N88" s="5" t="s">
+        <v>264</v>
+      </c>
+      <c r="O88" s="5" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="89" spans="1:15" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A89" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="B89" s="9" t="s">
+        <v>279</v>
+      </c>
+      <c r="C89" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="D89" s="9" t="s">
+        <v>84</v>
+      </c>
+      <c r="E89" s="10" t="s">
+        <v>289</v>
+      </c>
       <c r="F89" s="9"/>
       <c r="G89" s="11"/>
-      <c r="H89" s="11"/>
-      <c r="I89" s="11"/>
+      <c r="H89" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="I89" s="11" t="s">
+        <v>13</v>
+      </c>
       <c r="J89" s="11"/>
-      <c r="K89" s="11"/>
-[...7 lines deleted...]
-      <c r="E90" s="10"/>
+      <c r="K89" s="11" t="s">
+        <v>125</v>
+      </c>
+      <c r="L89" s="12">
+        <v>46204</v>
+      </c>
+      <c r="N89" s="5" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="90" spans="1:15" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A90" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="B90" s="9" t="s">
+        <v>280</v>
+      </c>
+      <c r="C90" s="14" t="s">
+        <v>285</v>
+      </c>
+      <c r="D90" s="9" t="s">
+        <v>84</v>
+      </c>
+      <c r="E90" s="10" t="s">
+        <v>290</v>
+      </c>
       <c r="F90" s="9"/>
       <c r="G90" s="11"/>
-      <c r="H90" s="11"/>
-[...10 lines deleted...]
-      <c r="E91" s="10"/>
+      <c r="H90" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="I90" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="J90" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="K90" s="11" t="s">
+        <v>125</v>
+      </c>
+      <c r="L90" s="12">
+        <v>46204</v>
+      </c>
+      <c r="N90" s="5" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="91" spans="1:15" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A91" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="B91" s="9" t="s">
+        <v>281</v>
+      </c>
+      <c r="C91" s="14" t="s">
+        <v>286</v>
+      </c>
+      <c r="D91" s="9" t="s">
+        <v>84</v>
+      </c>
+      <c r="E91" s="10" t="s">
+        <v>291</v>
+      </c>
       <c r="F91" s="9"/>
       <c r="G91" s="11"/>
-      <c r="H91" s="11"/>
-[...7 lines deleted...]
-        <v>213</v>
+      <c r="H91" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="I91" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="J91" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="K91" s="11" t="s">
+        <v>125</v>
+      </c>
+      <c r="L91" s="12">
+        <v>46204</v>
+      </c>
+      <c r="N91" s="5" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="92" spans="1:15" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A92" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="B92" s="9" t="s">
+        <v>282</v>
+      </c>
+      <c r="C92" s="14" t="s">
+        <v>287</v>
+      </c>
+      <c r="D92" s="9" t="s">
+        <v>84</v>
+      </c>
+      <c r="E92" s="10" t="s">
+        <v>292</v>
+      </c>
+      <c r="F92" s="9"/>
+      <c r="G92" s="11"/>
+      <c r="H92" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="I92" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="J92" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="K92" s="11" t="s">
+        <v>125</v>
+      </c>
+      <c r="L92" s="12">
+        <v>46204</v>
+      </c>
+      <c r="N92" s="5" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="93" spans="1:15" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A93" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="B93" s="9" t="s">
+        <v>283</v>
+      </c>
+      <c r="C93" s="14" t="s">
+        <v>288</v>
+      </c>
+      <c r="D93" s="9" t="s">
+        <v>84</v>
+      </c>
+      <c r="E93" s="10" t="s">
+        <v>293</v>
+      </c>
+      <c r="F93" s="9"/>
+      <c r="G93" s="11"/>
+      <c r="H93" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="I93" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="J93" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="K93" s="11" t="s">
+        <v>125</v>
+      </c>
+      <c r="L93" s="12">
+        <v>46204</v>
+      </c>
+      <c r="N93" s="5" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="94" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="A94" s="6"/>
+      <c r="B94" s="9"/>
+      <c r="C94" s="14"/>
+      <c r="D94" s="9"/>
+      <c r="E94" s="10"/>
+      <c r="F94" s="9"/>
+      <c r="G94" s="11"/>
+      <c r="H94" s="11"/>
+      <c r="I94" s="11"/>
+      <c r="J94" s="11"/>
+      <c r="K94" s="11"/>
+      <c r="L94" s="12"/>
+      <c r="N94" s="5" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="95" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="A95" s="6"/>
+      <c r="B95" s="9"/>
+      <c r="C95" s="14"/>
+      <c r="D95" s="9"/>
+      <c r="E95" s="10"/>
+      <c r="F95" s="9"/>
+      <c r="G95" s="11"/>
+      <c r="H95" s="11"/>
+      <c r="I95" s="11"/>
+      <c r="J95" s="11"/>
+      <c r="K95" s="11"/>
+      <c r="L95" s="12"/>
+    </row>
+    <row r="96" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="A96" s="6"/>
+      <c r="B96" s="9"/>
+      <c r="C96" s="14"/>
+      <c r="D96" s="9"/>
+      <c r="E96" s="10"/>
+      <c r="F96" s="9"/>
+      <c r="G96" s="11"/>
+      <c r="H96" s="11"/>
+      <c r="I96" s="11"/>
+      <c r="J96" s="11"/>
+      <c r="K96" s="11"/>
+      <c r="L96" s="12"/>
+    </row>
+    <row r="97" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A97" s="6"/>
+      <c r="B97" s="9"/>
+      <c r="C97" s="14"/>
+      <c r="D97" s="9"/>
+      <c r="E97" s="10"/>
+      <c r="F97" s="9"/>
+      <c r="G97" s="11"/>
+      <c r="H97" s="11"/>
+      <c r="I97" s="11"/>
+      <c r="J97" s="11"/>
+      <c r="K97" s="11"/>
+      <c r="L97" s="12"/>
+    </row>
+    <row r="98" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A98" s="6"/>
+      <c r="B98" s="9"/>
+      <c r="C98" s="14"/>
+      <c r="D98" s="9"/>
+      <c r="E98" s="10"/>
+      <c r="F98" s="9"/>
+      <c r="G98" s="11"/>
+      <c r="H98" s="11"/>
+      <c r="I98" s="11"/>
+      <c r="J98" s="11"/>
+      <c r="K98" s="11"/>
+      <c r="L98" s="12"/>
+    </row>
+    <row r="99" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A99" s="6"/>
+      <c r="B99" s="9"/>
+      <c r="C99" s="14"/>
+      <c r="D99" s="9"/>
+      <c r="E99" s="10"/>
+      <c r="F99" s="9"/>
+      <c r="G99" s="11"/>
+      <c r="H99" s="11"/>
+      <c r="I99" s="11"/>
+      <c r="J99" s="11"/>
+      <c r="K99" s="11"/>
+      <c r="L99" s="12"/>
+    </row>
+    <row r="100" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A100" s="6"/>
+      <c r="B100" s="9"/>
+      <c r="C100" s="14"/>
+      <c r="D100" s="9"/>
+      <c r="E100" s="10"/>
+      <c r="F100" s="9"/>
+      <c r="G100" s="11"/>
+      <c r="H100" s="11"/>
+      <c r="I100" s="11"/>
+      <c r="J100" s="11"/>
+      <c r="K100" s="11"/>
+      <c r="L100" s="12"/>
+    </row>
+    <row r="107" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="B107" s="5" t="s">
+        <v>211</v>
       </c>
     </row>
   </sheetData>
+  <autoFilter ref="N1:N88" xr:uid="{78CB489F-ED19-4176-9EEC-1E3741EEA3DA}"/>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.62992125984251968" right="0.51181102362204722" top="1.3779527559055118" bottom="0.78740157480314965" header="0.23622047244094491" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="63" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;G&amp;R&amp;9 &amp;12 
 Neue Prothesenpassteile, zur Aufnahme genehmigt
 Composant de prothèse, approuvé pour l'admissions
 Componente di protesi, approvato per l'ammissione</oddHeader>
     <oddFooter xml:space="preserve">&amp;RSeite &amp;P von &amp;N
 Datum: &amp;D </oddFooter>
   </headerFooter>
   <legacyDrawingHF r:id="rId2"/>
   <tableParts count="1">
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100BA26F63F57CFC74187305AD06F0CB5DB" ma:contentTypeVersion="21" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="25e14e65583c24ee8279753df285c653">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f4e20c67-38ea-4320-a74f-d908b8ce3f78" xmlns:ns3="a985ee2e-431f-416d-8218-4cbed31e9ef4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="fda615d2316d5e0297db220fdc20abc7" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100BA26F63F57CFC74187305AD06F0CB5DB" ma:contentTypeVersion="24" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="13eb4fce8e478525ade742442c93e9ac">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f4e20c67-38ea-4320-a74f-d908b8ce3f78" xmlns:ns3="a985ee2e-431f-416d-8218-4cbed31e9ef4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53c47cc3b87d7886f813038cae447cdd" ns2:_="" ns3:_="">
     <xsd:import namespace="f4e20c67-38ea-4320-a74f-d908b8ce3f78"/>
     <xsd:import namespace="a985ee2e-431f-416d-8218-4cbed31e9ef4"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:Bearbeitet" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:Pfad" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:Dispo" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="f4e20c67-38ea-4320-a74f-d908b8ce3f78" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Shared With" ma:description="" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
@@ -4725,50 +5609,63 @@
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="Bearbeitet" ma:index="25" nillable="true" ma:displayName="Bearbeitet" ma:default="0" ma:format="Dropdown" ma:internalName="Bearbeitet">
       <xsd:simpleType>
         <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="26" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="Pfad" ma:index="27" nillable="true" ma:displayName="Pfad" ma:format="Dropdown" ma:list="65f8c90d-0722-4786-a2f5-04f9b0849f50" ma:internalName="Pfad" ma:showField="Title">
       <xsd:simpleType>
         <xsd:restriction base="dms:Lookup"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceBillingMetadata" ma:index="28" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
+    <xsd:element name="Dispo" ma:index="29" nillable="true" ma:displayName="Dispo" ma:format="Dropdown" ma:internalName="Dispo">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="keine Dispo vorhanden"/>
+          <xsd:enumeration value="Rep ohne Dispo"/>
+          <xsd:enumeration value="Dispo vorhanden"/>
+          <xsd:enumeration value="Dispo genehmigt"/>
+          <xsd:enumeration value="Dispo in Überarbeitung"/>
+          <xsd:enumeration value="Dispo V1 bei PK"/>
+          <xsd:enumeration value="Dispo V2 bei PK"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
@@ -4843,94 +5740,95 @@
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="f4e20c67-38ea-4320-a74f-d908b8ce3f78" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="a985ee2e-431f-416d-8218-4cbed31e9ef4">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <Bearbeitet xmlns="a985ee2e-431f-416d-8218-4cbed31e9ef4">false</Bearbeitet>
     <Pfad xmlns="a985ee2e-431f-416d-8218-4cbed31e9ef4" xsi:nil="true"/>
+    <Dispo xmlns="a985ee2e-431f-416d-8218-4cbed31e9ef4" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{261BEDA4-C719-400F-9006-F2B22C935F5A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5A1A8FA5-7A8C-4161-995F-28CC0077C749}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="f4e20c67-38ea-4320-a74f-d908b8ce3f78"/>
     <ds:schemaRef ds:uri="a985ee2e-431f-416d-8218-4cbed31e9ef4"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{47F1FF55-EA11-4CD7-B620-C6E7B1FE233A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CB7E991B-D5E6-452B-BDE2-FF71310CB821}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="a985ee2e-431f-416d-8218-4cbed31e9ef4"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="a985ee2e-431f-416d-8218-4cbed31e9ef4"/>
     <ds:schemaRef ds:uri="f4e20c67-38ea-4320-a74f-d908b8ce3f78"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Benannte Bereiche</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>