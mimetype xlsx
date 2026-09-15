--- v3 (2026-07-31)
+++ v4 (2026-09-15)
@@ -1,1192 +1,480 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr codeName="DieseArbeitsmappe" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://ortecmanagement.sharepoint.com/Mandate/ORS/02. Kommissionen/01. PTK SVOT/04. Organisation/1 Passteilliste/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://suvaprodcloud-my.sharepoint.com/personal/luigi_frisullo_suva_ch/Documents/Documents/__ZMT/SVOT/Tarif_327/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="1496" documentId="13_ncr:1_{C789C657-7F5A-4958-87C7-02E98E09EF8C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{FCA40900-EDAF-4983-AAC4-F348895F8473}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{A6627059-2151-48D0-BC7F-1387DC496933}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{9C793B95-990C-4F26-95FB-5FC0A5F20E35}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{9C793B95-990C-4F26-95FB-5FC0A5F20E35}"/>
   </bookViews>
   <sheets>
     <sheet name="Neu mam" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Neu mam'!$N$1:$N$88</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'Neu mam'!$A$1:$L$101</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Neu mam'!$N$1:$N$1</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Neu mam'!$A$1:$L$23</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Neu mam'!$1:$1</definedName>
   </definedNames>
-  <calcPr calcId="191028"/>
+  <calcPr calcId="191028" concurrentManualCount="14"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="906" uniqueCount="295">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="141" uniqueCount="73">
   <si>
     <t>Tarif Ziffer
 Chiffre du tarif</t>
   </si>
   <si>
     <t>Bezeichnung
 Description</t>
   </si>
   <si>
     <t>Art.-Nr. Lieferant
 N° d'article 
 du fournisseur</t>
   </si>
   <si>
     <t>Lieferant
 Fournisseur</t>
   </si>
   <si>
     <t>Kostenübernahme
 Prise en charge des coûts
 UV/MV/IV</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Test</t>
   </si>
   <si>
-    <t>gültig ab
-[...2 lines deleted...]
-  <si>
     <t>7999.999.000</t>
   </si>
   <si>
     <t>muss begründet werden</t>
   </si>
   <si>
     <t>x</t>
-  </si>
-[...1 lines deleted...]
-    <t>Össur</t>
   </si>
   <si>
     <t>Preis / Prix
 CHF</t>
   </si>
   <si>
-    <t>ja</t>
-[...16 lines deleted...]
-  <si>
     <t>Bemerkung</t>
   </si>
   <si>
-    <t>WJT 5-Lock Clutch m.Pin Ø10x50mm</t>
-[...181 lines deleted...]
-  <si>
     <t>Otto Bock Suisse AG</t>
   </si>
   <si>
-    <t>1734.65</t>
-[...13 lines deleted...]
-  <si>
     <t>Össur Schweiz AG</t>
   </si>
   <si>
-    <t>1380,00</t>
-[...100 lines deleted...]
-  <si>
     <t>Ja</t>
   </si>
   <si>
-    <t>SYNSYS SYSTEM</t>
-[...140 lines deleted...]
-    <t>232.009</t>
+    <t>Nein</t>
+  </si>
+  <si>
+    <t>*Hinweis: Die folgenden Passteile ersetzen die bisherigen Freedom-Produkte. Die Lieferung erfolgt neu durch Ortho Cad Cam und nicht mehr durch die Frey Orthopädie-Bedarf AG.</t>
+  </si>
+  <si>
+    <t>Prothesenfüsse</t>
+  </si>
+  <si>
+    <t>Tarif</t>
+  </si>
+  <si>
+    <t>Maverick Comfort AT</t>
+  </si>
+  <si>
+    <t>Taleo low profile (inkl. Fusskosmetik)</t>
+  </si>
+  <si>
+    <t>Taleo Harmony (inkl. Fusskosmetik)</t>
+  </si>
+  <si>
+    <t>Taleo vertical shock (inkl. Fusskosmetik)</t>
+  </si>
+  <si>
+    <t>Taleo (inkl. Fusskosmetik)</t>
+  </si>
+  <si>
+    <t>F22*</t>
+  </si>
+  <si>
+    <t>1C53*</t>
+  </si>
+  <si>
+    <t>1C52*</t>
+  </si>
+  <si>
+    <t>1C51*</t>
+  </si>
+  <si>
+    <t>1C50*</t>
+  </si>
+  <si>
+    <t>2959.80</t>
+  </si>
+  <si>
+    <t>3073.60</t>
+  </si>
+  <si>
+    <t>4721.60</t>
+  </si>
+  <si>
+    <t>4363.75</t>
+  </si>
+  <si>
+    <t>3669.90</t>
+  </si>
+  <si>
+    <t>Zubehör Bein</t>
+  </si>
+  <si>
+    <t>AEROFIT VENTS GREY/BLACK</t>
+  </si>
+  <si>
+    <t>AFS0010X</t>
+  </si>
+  <si>
+    <t>48,00</t>
+  </si>
+  <si>
+    <t>dynion explore</t>
+  </si>
+  <si>
+    <t>myosmart.plus</t>
+  </si>
+  <si>
+    <t>Michelangelo Hand inkl. 24 Monatsservice/3 Jahre Garantie</t>
+  </si>
+  <si>
+    <t>3R84*</t>
+  </si>
+  <si>
+    <t>13E523=*</t>
+  </si>
+  <si>
+    <t>8E5=*</t>
+  </si>
+  <si>
+    <t>4950.00</t>
+  </si>
+  <si>
+    <t>8350.30</t>
+  </si>
+  <si>
+    <t>27'075.00</t>
+  </si>
+  <si>
+    <t>gültig ab
+valide de</t>
+  </si>
+  <si>
+    <t>TASKA-PowerCore-System</t>
+  </si>
+  <si>
+    <t>TASKA Laminiermanschetten Kit</t>
+  </si>
+  <si>
+    <t>TAS.TASKA-21AX31</t>
+  </si>
+  <si>
+    <t>TAS.TASKA-1XXX01</t>
   </si>
   <si>
     <t>Frey Orthopädie-Bedarf AG</t>
   </si>
   <si>
-    <t>21235.85</t>
-[...378 lines deleted...]
-    <t>Zubehör Bein</t>
+    <t>3100.00</t>
+  </si>
+  <si>
+    <t>2160.00</t>
+  </si>
+  <si>
+    <t>NORD Liner TT cushion 2.2 NF-34</t>
+  </si>
+  <si>
+    <t>NORD Liner TF 2.2 NF-29</t>
+  </si>
+  <si>
+    <t>NORD Liner TT chusion 2.2 NF-34</t>
+  </si>
+  <si>
+    <t>NORD Liner TF konisch 3.2 NF-53</t>
+  </si>
+  <si>
+    <t>NORD LinerTF zylindrisch 3.1 NF-53</t>
+  </si>
+  <si>
+    <t>NOA.22220X</t>
+  </si>
+  <si>
+    <t>NOA.22120X</t>
+  </si>
+  <si>
+    <t>NOA.2122XX</t>
+  </si>
+  <si>
+    <t>NOA.3222XX</t>
+  </si>
+  <si>
+    <t>NOA.3122XX</t>
+  </si>
+  <si>
+    <t>600.00</t>
+  </si>
+  <si>
+    <t>515.00</t>
+  </si>
+  <si>
+    <t>620.00</t>
+  </si>
+  <si>
+    <t>850.00</t>
+  </si>
+  <si>
+    <t>Liner (Prothesenpassteil Bein)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="43" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
   </numFmts>
-  <fonts count="7" x14ac:knownFonts="1">
+  <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
-    <font>
-[...10 lines deleted...]
-    </font>
   </fonts>
-  <fills count="5">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="5" tint="0.79998168889431442"/>
-[...6 lines deleted...]
-        <bgColor indexed="64"/>
+        <fgColor theme="0" tint="-0.14999847407452621"/>
+        <bgColor theme="0" tint="-0.14999847407452621"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="21">
+  <cellXfs count="18">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="0" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-      <alignment vertical="top"/>
+    <xf numFmtId="1" fontId="0" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
-      <alignment vertical="top"/>
+    <xf numFmtId="4" fontId="0" fillId="3" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="0" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Komma" xfId="1" builtinId="3"/>
     <cellStyle name="Standard" xfId="0" builtinId="0"/>
     <cellStyle name="Standard 2" xfId="2" xr:uid="{E8610710-34C9-46BE-8604-4EEC3B23C950}"/>
   </cellStyles>
   <dxfs count="15">
     <dxf>
       <numFmt numFmtId="19" formatCode="dd/mm/yyyy"/>
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color auto="1"/>
         </left>
         <right/>
         <top/>
         <bottom/>
       </border>
     </dxf>
     <dxf>
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color auto="1"/>
@@ -1398,78 +686,78 @@
         <bottom/>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing1.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{05E9F31D-217D-4411-9EB5-22D387E4E6D0}" name="Tabelle13" displayName="Tabelle13" ref="A1:L100" totalsRowShown="0" headerRowDxfId="14" dataDxfId="13" tableBorderDxfId="12">
-  <autoFilter ref="A1:L100" xr:uid="{5CAA0506-5069-42F2-BF35-4FCF2B01470A}">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{05E9F31D-217D-4411-9EB5-22D387E4E6D0}" name="Tabelle13" displayName="Tabelle13" ref="A1:L18" totalsRowShown="0" headerRowDxfId="14" dataDxfId="13" tableBorderDxfId="12">
+  <autoFilter ref="A1:L18" xr:uid="{5CAA0506-5069-42F2-BF35-4FCF2B01470A}">
     <filterColumn colId="0" hiddenButton="1"/>
     <filterColumn colId="1" hiddenButton="1"/>
     <filterColumn colId="2" hiddenButton="1"/>
     <filterColumn colId="3" hiddenButton="1"/>
     <filterColumn colId="4" hiddenButton="1"/>
     <filterColumn colId="5" hiddenButton="1"/>
     <filterColumn colId="6" hiddenButton="1"/>
     <filterColumn colId="7" hiddenButton="1"/>
     <filterColumn colId="8" hiddenButton="1"/>
     <filterColumn colId="9" hiddenButton="1"/>
     <filterColumn colId="10" hiddenButton="1"/>
     <filterColumn colId="11" hiddenButton="1"/>
   </autoFilter>
   <tableColumns count="12">
     <tableColumn id="1" xr3:uid="{4D30EFEE-5E6C-433B-BB38-E6A0ABF678D7}" name="Tarif Ziffer_x000a_Chiffre du tarif" dataDxfId="11"/>
     <tableColumn id="2" xr3:uid="{E6F7CD96-0A43-4064-8166-8F42BE833095}" name="Bezeichnung_x000a_Description" dataDxfId="10"/>
     <tableColumn id="3" xr3:uid="{768E05E9-1F47-45A9-9A28-5CB29A6524CB}" name="Art.-Nr. Lieferant_x000a_N° d'article _x000a_du fournisseur" dataDxfId="9"/>
     <tableColumn id="4" xr3:uid="{E783DE13-B8D0-4DBE-A91A-2C52ED8848A4}" name="Lieferant_x000a_Fournisseur" dataDxfId="8"/>
     <tableColumn id="5" xr3:uid="{F7F9FB04-E8E9-4D6E-841D-22E57C676111}" name="Preis / Prix_x000a__x000a_CHF" dataDxfId="7" dataCellStyle="Komma"/>
     <tableColumn id="6" xr3:uid="{8FE784FB-62B0-48AC-8D8A-DD6AE9B938EE}" name="Kostenübernahme_x000a_Prise en charge des coûts_x000a_UV/MV/IV" dataDxfId="6"/>
     <tableColumn id="7" xr3:uid="{83DD62B6-9470-4058-AC0B-1C88A0FA8BBB}" name="1" dataDxfId="5"/>
     <tableColumn id="8" xr3:uid="{163DBDC0-6B81-45F1-BC37-7E002F805166}" name="2" dataDxfId="4"/>
     <tableColumn id="9" xr3:uid="{6189DA16-64BB-4833-BDC8-34721733F322}" name="3" dataDxfId="3"/>
     <tableColumn id="10" xr3:uid="{94E45CDA-0C9B-48CE-8E68-4671E2C1D147}" name="4" dataDxfId="2"/>
     <tableColumn id="11" xr3:uid="{8E4DA901-ED19-4514-B948-FE4F687FDB08}" name="Test" dataDxfId="1"/>
-    <tableColumn id="12" xr3:uid="{22D62CD9-69D8-4582-9141-884EC070E9DB}" name="gültig ab_x000a_alable dès le" dataDxfId="0"/>
+    <tableColumn id="12" xr3:uid="{22D62CD9-69D8-4582-9141-884EC070E9DB}" name="gültig ab_x000a_valide de" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight1" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 – 2022-Design">
   <a:themeElements>
     <a:clrScheme name="Office 2013 – 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
@@ -1735,3723 +1023,664 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{78CB489F-ED19-4176-9EEC-1E3741EEA3DA}">
   <sheetPr codeName="Tabelle2">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:O107"/>
+  <dimension ref="A1:O20"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A83" zoomScaleNormal="100" zoomScalePageLayoutView="130" workbookViewId="0">
-      <selection activeCell="A94" sqref="A94:L94"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScalePageLayoutView="130" workbookViewId="0">
+      <pane xSplit="1" ySplit="1" topLeftCell="B3" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight" activeCell="B1" sqref="B1"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
+      <selection pane="bottomRight" sqref="A1:XFD1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="74.140625" style="5" customWidth="1"/>
     <col min="3" max="3" width="19" style="5" customWidth="1"/>
     <col min="4" max="4" width="22" style="5" customWidth="1"/>
     <col min="5" max="5" width="14.42578125" style="5" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="35" style="5" customWidth="1"/>
-    <col min="7" max="7" width="5.140625" style="16" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="12" max="12" width="13.5703125" style="16" customWidth="1"/>
+    <col min="7" max="7" width="5.140625" style="12" customWidth="1"/>
+    <col min="8" max="8" width="5.85546875" style="12" customWidth="1"/>
+    <col min="9" max="9" width="5.28515625" style="12" customWidth="1"/>
+    <col min="10" max="10" width="5.140625" style="12" customWidth="1"/>
+    <col min="11" max="11" width="4.5703125" style="12" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="13.5703125" style="12" customWidth="1"/>
     <col min="13" max="13" width="10.85546875" style="5" customWidth="1"/>
     <col min="14" max="14" width="18" style="5" customWidth="1"/>
     <col min="15" max="16384" width="11.42578125" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="G1" s="3" t="s">
         <v>5</v>
       </c>
       <c r="H1" s="3" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="3" t="s">
         <v>7</v>
       </c>
       <c r="J1" s="3" t="s">
         <v>8</v>
       </c>
       <c r="K1" s="3" t="s">
         <v>9</v>
       </c>
       <c r="L1" s="4" t="s">
-        <v>10</v>
+        <v>50</v>
       </c>
       <c r="N1" s="5" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="O1" s="5" t="s">
-        <v>270</v>
+        <v>21</v>
       </c>
     </row>
     <row r="2" spans="1:15" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A2" s="6" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B2" s="7" t="s">
-        <v>23</v>
-[...4 lines deleted...]
-      <c r="D2" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="C2" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="D2" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E2" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="F2" s="7"/>
+      <c r="G2" s="9"/>
+      <c r="H2" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="I2" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="J2" s="9"/>
+      <c r="K2" s="9" t="s">
         <v>17</v>
       </c>
-      <c r="E2" s="10">
-[...19 lines deleted...]
-        <v>45814</v>
+      <c r="L2" s="10">
+        <v>46204</v>
       </c>
       <c r="N2" s="5" t="s">
-        <v>256</v>
-[...2 lines deleted...]
-        <v>271</v>
+        <v>20</v>
       </c>
     </row>
     <row r="3" spans="1:15" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A3" s="6" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>24</v>
-[...4 lines deleted...]
-      <c r="D3" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="C3" s="11" t="s">
+        <v>28</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E3" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="F3" s="7"/>
+      <c r="G3" s="9"/>
+      <c r="H3" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="I3" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="J3" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="K3" s="9" t="s">
         <v>17</v>
       </c>
-      <c r="E3" s="10">
-[...19 lines deleted...]
-        <v>45814</v>
+      <c r="L3" s="10">
+        <v>46204</v>
       </c>
       <c r="N3" s="5" t="s">
-        <v>256</v>
-[...2 lines deleted...]
-        <v>271</v>
+        <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:15" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A4" s="6" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>25</v>
-[...4 lines deleted...]
-      <c r="D4" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="C4" s="11" t="s">
+        <v>29</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E4" s="8" t="s">
+        <v>34</v>
+      </c>
+      <c r="F4" s="7"/>
+      <c r="G4" s="9"/>
+      <c r="H4" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="I4" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="J4" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="K4" s="9" t="s">
         <v>17</v>
       </c>
-      <c r="E4" s="10">
-[...19 lines deleted...]
-        <v>45814</v>
+      <c r="L4" s="10">
+        <v>46204</v>
       </c>
       <c r="N4" s="5" t="s">
-        <v>256</v>
-[...2 lines deleted...]
-        <v>271</v>
+        <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:15" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A5" s="6" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>26</v>
-[...4 lines deleted...]
-      <c r="D5" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="C5" s="11" t="s">
+        <v>30</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E5" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="F5" s="7"/>
+      <c r="G5" s="9"/>
+      <c r="H5" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="I5" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="J5" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="K5" s="9" t="s">
         <v>17</v>
       </c>
-      <c r="E5" s="10">
-[...19 lines deleted...]
-        <v>45814</v>
+      <c r="L5" s="10">
+        <v>46204</v>
       </c>
       <c r="N5" s="5" t="s">
-        <v>256</v>
-[...2 lines deleted...]
-        <v>271</v>
+        <v>20</v>
       </c>
     </row>
     <row r="6" spans="1:15" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A6" s="6" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>27</v>
-[...4 lines deleted...]
-      <c r="D6" s="9" t="s">
+        <v>26</v>
+      </c>
+      <c r="C6" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E6" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="F6" s="7"/>
+      <c r="G6" s="9"/>
+      <c r="H6" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="I6" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="J6" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="K6" s="9" t="s">
         <v>17</v>
       </c>
-      <c r="E6" s="10">
-[...19 lines deleted...]
-        <v>45814</v>
+      <c r="L6" s="10">
+        <v>46204</v>
       </c>
       <c r="N6" s="5" t="s">
-        <v>256</v>
-[...2 lines deleted...]
-        <v>271</v>
+        <v>20</v>
       </c>
     </row>
     <row r="7" spans="1:15" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A7" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="B7" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="C7" s="14" t="s">
+        <v>39</v>
+      </c>
+      <c r="D7" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="E7" s="15" t="s">
+        <v>40</v>
+      </c>
+      <c r="F7" s="13" t="s">
         <v>11</v>
       </c>
-      <c r="B7" s="13" t="s">
-[...24 lines deleted...]
-        <v>45814</v>
+      <c r="G7" s="16"/>
+      <c r="H7" s="16"/>
+      <c r="I7" s="16"/>
+      <c r="J7" s="16"/>
+      <c r="K7" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="L7" s="17">
+        <v>46233</v>
       </c>
       <c r="N7" s="5" t="s">
-        <v>257</v>
-[...2 lines deleted...]
-        <v>271</v>
+        <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:15" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A8" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="C8" s="11" t="s">
+        <v>44</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E8" s="8" t="s">
+        <v>47</v>
+      </c>
+      <c r="F8" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="B8" s="9" t="s">
-[...34 lines deleted...]
-        <v>273</v>
+      <c r="G8" s="9"/>
+      <c r="H8" s="9"/>
+      <c r="I8" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="J8" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="K8" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="L8" s="10">
+        <v>46241</v>
       </c>
     </row>
     <row r="9" spans="1:15" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A9" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C9" s="11" t="s">
+        <v>45</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E9" s="8" t="s">
+        <v>48</v>
+      </c>
+      <c r="F9" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="B9" s="9" t="s">
-[...24 lines deleted...]
-      <c r="K9" s="11" t="s">
+      <c r="G9" s="9"/>
+      <c r="H9" s="9"/>
+      <c r="I9" s="9"/>
+      <c r="J9" s="9"/>
+      <c r="K9" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="L9" s="12">
-[...6 lines deleted...]
-        <v>273</v>
+      <c r="L9" s="10">
+        <v>46241</v>
       </c>
     </row>
     <row r="10" spans="1:15" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A10" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C10" s="11" t="s">
+        <v>46</v>
+      </c>
+      <c r="D10" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E10" s="8" t="s">
+        <v>49</v>
+      </c>
+      <c r="F10" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="B10" s="9" t="s">
-[...26 lines deleted...]
-        <v>271</v>
+      <c r="G10" s="9"/>
+      <c r="H10" s="9"/>
+      <c r="I10" s="9"/>
+      <c r="J10" s="9"/>
+      <c r="K10" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="L10" s="10">
+        <v>46241</v>
       </c>
     </row>
     <row r="11" spans="1:15" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A11" s="6" t="s">
-        <v>11</v>
-[...28 lines deleted...]
-        <v>271</v>
+        <v>10</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="C11" s="11" t="s">
+        <v>53</v>
+      </c>
+      <c r="D11" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="E11" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="F11" s="7"/>
+      <c r="G11" s="9"/>
+      <c r="H11" s="9"/>
+      <c r="I11" s="9"/>
+      <c r="J11" s="9"/>
+      <c r="K11" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="L11" s="10">
+        <v>46267</v>
       </c>
     </row>
     <row r="12" spans="1:15" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A12" s="6" t="s">
-        <v>11</v>
-[...4 lines deleted...]
-      <c r="C12" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="B12" s="7" t="s">
         <v>52</v>
       </c>
-      <c r="D12" s="9" t="s">
-[...20 lines deleted...]
-        <v>271</v>
+      <c r="C12" s="11" t="s">
+        <v>54</v>
+      </c>
+      <c r="D12" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="E12" s="8" t="s">
+        <v>57</v>
+      </c>
+      <c r="F12" s="7"/>
+      <c r="G12" s="9"/>
+      <c r="H12" s="9"/>
+      <c r="I12" s="9"/>
+      <c r="J12" s="9"/>
+      <c r="K12" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="L12" s="10">
+        <v>46267</v>
       </c>
     </row>
     <row r="13" spans="1:15" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A13" s="6" t="s">
-        <v>11</v>
-[...22 lines deleted...]
-        <v>45814</v>
+        <v>10</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="C13" s="11" t="s">
+        <v>63</v>
+      </c>
+      <c r="D13" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="E13" s="8" t="s">
+        <v>68</v>
+      </c>
+      <c r="F13" s="7"/>
+      <c r="G13" s="9"/>
+      <c r="H13" s="9"/>
+      <c r="I13" s="9"/>
+      <c r="J13" s="9"/>
+      <c r="K13" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="L13" s="10">
+        <v>46267</v>
       </c>
       <c r="N13" s="5" t="s">
-        <v>260</v>
-[...2 lines deleted...]
-        <v>271</v>
+        <v>72</v>
       </c>
     </row>
-    <row r="14" spans="1:15" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:15" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A14" s="6" t="s">
-        <v>11</v>
-[...30 lines deleted...]
-        <v>45814</v>
+        <v>10</v>
+      </c>
+      <c r="B14" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="C14" s="11" t="s">
+        <v>64</v>
+      </c>
+      <c r="D14" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="E14" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="F14" s="7"/>
+      <c r="G14" s="9"/>
+      <c r="H14" s="9"/>
+      <c r="I14" s="9"/>
+      <c r="J14" s="9"/>
+      <c r="K14" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="L14" s="10">
+        <v>46267</v>
       </c>
       <c r="N14" s="5" t="s">
-        <v>261</v>
-[...2 lines deleted...]
-        <v>271</v>
+        <v>72</v>
       </c>
     </row>
     <row r="15" spans="1:15" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A15" s="6" t="s">
-        <v>11</v>
-[...30 lines deleted...]
-        <v>45814</v>
+        <v>10</v>
+      </c>
+      <c r="B15" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="C15" s="11" t="s">
+        <v>65</v>
+      </c>
+      <c r="D15" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="E15" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="F15" s="7"/>
+      <c r="G15" s="9"/>
+      <c r="H15" s="9"/>
+      <c r="I15" s="9"/>
+      <c r="J15" s="9"/>
+      <c r="K15" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="L15" s="10">
+        <v>46267</v>
       </c>
       <c r="N15" s="5" t="s">
-        <v>261</v>
-[...2 lines deleted...]
-        <v>271</v>
+        <v>72</v>
       </c>
     </row>
     <row r="16" spans="1:15" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A16" s="6" t="s">
-        <v>11</v>
-[...7 lines deleted...]
-      <c r="D16" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="C16" s="11" t="s">
+        <v>66</v>
+      </c>
+      <c r="D16" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="E16" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="F16" s="7"/>
+      <c r="G16" s="9"/>
+      <c r="H16" s="9"/>
+      <c r="I16" s="9"/>
+      <c r="J16" s="9"/>
+      <c r="K16" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="L16" s="10">
+        <v>46267</v>
+      </c>
+      <c r="N16" s="5" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="17" spans="1:12" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A17" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="B17" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="C17" s="11" t="s">
+        <v>67</v>
+      </c>
+      <c r="D17" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="E17" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="F17" s="7"/>
+      <c r="G17" s="9"/>
+      <c r="H17" s="9"/>
+      <c r="I17" s="9"/>
+      <c r="J17" s="9"/>
+      <c r="K17" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="L17" s="10">
+        <v>46267</v>
+      </c>
+    </row>
+    <row r="18" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A18" s="6"/>
+      <c r="B18" s="7"/>
+      <c r="C18" s="11"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="8"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="9"/>
+      <c r="H18" s="9"/>
+      <c r="I18" s="9"/>
+      <c r="J18" s="9"/>
+      <c r="K18" s="9"/>
+      <c r="L18" s="10"/>
+    </row>
+    <row r="20" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="B20" s="5" t="s">
         <v>19</v>
-      </c>
-[...3031 lines deleted...]
-        <v>211</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="N1:N88" xr:uid="{78CB489F-ED19-4176-9EEC-1E3741EEA3DA}"/>
+  <autoFilter ref="N1" xr:uid="{78CB489F-ED19-4176-9EEC-1E3741EEA3DA}"/>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.62992125984251968" right="0.51181102362204722" top="1.3779527559055118" bottom="0.78740157480314965" header="0.23622047244094491" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="63" fitToHeight="0" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="64" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;G&amp;R&amp;9 &amp;12 
 Neue Prothesenpassteile, zur Aufnahme genehmigt
 Composant de prothèse, approuvé pour l'admissions
 Componente di protesi, approvato per l'ammissione</oddHeader>
     <oddFooter xml:space="preserve">&amp;RSeite &amp;P von &amp;N
 Datum: &amp;D </oddFooter>
   </headerFooter>
   <legacyDrawingHF r:id="rId2"/>
   <tableParts count="1">
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
@@ -5723,114 +1952,120 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="f4e20c67-38ea-4320-a74f-d908b8ce3f78" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="a985ee2e-431f-416d-8218-4cbed31e9ef4">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <Bearbeitet xmlns="a985ee2e-431f-416d-8218-4cbed31e9ef4">false</Bearbeitet>
     <Pfad xmlns="a985ee2e-431f-416d-8218-4cbed31e9ef4" xsi:nil="true"/>
     <Dispo xmlns="a985ee2e-431f-416d-8218-4cbed31e9ef4" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5A1A8FA5-7A8C-4161-995F-28CC0077C749}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="f4e20c67-38ea-4320-a74f-d908b8ce3f78"/>
     <ds:schemaRef ds:uri="a985ee2e-431f-416d-8218-4cbed31e9ef4"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CB7E991B-D5E6-452B-BDE2-FF71310CB821}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="f4e20c67-38ea-4320-a74f-d908b8ce3f78"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="a985ee2e-431f-416d-8218-4cbed31e9ef4"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{47F1FF55-EA11-4CD7-B620-C6E7B1FE233A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-</ds:datastoreItem>
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{a7a56758-cff2-477b-bb1d-5b1675037bee}" enabled="1" method="Privileged" siteId="{98616167-5668-4e66-acbf-925e81df8b00}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Benannte Bereiche</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>