--- v4 (2026-09-15)
+++ v5 (2026-10-31)
@@ -1,96 +1,95 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30430"/>
   <workbookPr codeName="DieseArbeitsmappe" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://suvaprodcloud-my.sharepoint.com/personal/luigi_frisullo_suva_ch/Documents/Documents/__ZMT/SVOT/Tarif_327/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://ortecmanagement.sharepoint.com/Mandate/ORS/02. Kommissionen/01. PTK SVOT/04. Organisation/1 Passteilliste/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{A6627059-2151-48D0-BC7F-1387DC496933}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="1640" documentId="13_ncr:1_{C789C657-7F5A-4958-87C7-02E98E09EF8C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{9C8ED96E-4483-4D45-AE5E-FD0C81523A3D}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{9C793B95-990C-4F26-95FB-5FC0A5F20E35}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{9C793B95-990C-4F26-95FB-5FC0A5F20E35}"/>
   </bookViews>
   <sheets>
     <sheet name="Neu mam" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Neu mam'!$N$1:$N$1</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'Neu mam'!$A$1:$L$23</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Neu mam'!$A$1:$L$31</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Neu mam'!$1:$1</definedName>
   </definedNames>
-  <calcPr calcId="191028" concurrentManualCount="14"/>
+  <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="141" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="188" uniqueCount="95">
   <si>
     <t>Tarif Ziffer
 Chiffre du tarif</t>
   </si>
   <si>
     <t>Bezeichnung
 Description</t>
   </si>
   <si>
     <t>Art.-Nr. Lieferant
 N° d'article 
 du fournisseur</t>
   </si>
   <si>
     <t>Lieferant
 Fournisseur</t>
   </si>
   <si>
     <t>Kostenübernahme
 Prise en charge des coûts
 UV/MV/IV</t>
   </si>
   <si>
     <t>1</t>
   </si>
@@ -167,53 +166,50 @@
   <si>
     <t>1C52*</t>
   </si>
   <si>
     <t>1C51*</t>
   </si>
   <si>
     <t>1C50*</t>
   </si>
   <si>
     <t>2959.80</t>
   </si>
   <si>
     <t>3073.60</t>
   </si>
   <si>
     <t>4721.60</t>
   </si>
   <si>
     <t>4363.75</t>
   </si>
   <si>
     <t>3669.90</t>
   </si>
   <si>
-    <t>Zubehör Bein</t>
-[...1 lines deleted...]
-  <si>
     <t>AEROFIT VENTS GREY/BLACK</t>
   </si>
   <si>
     <t>AFS0010X</t>
   </si>
   <si>
     <t>48,00</t>
   </si>
   <si>
     <t>dynion explore</t>
   </si>
   <si>
     <t>myosmart.plus</t>
   </si>
   <si>
     <t>Michelangelo Hand inkl. 24 Monatsservice/3 Jahre Garantie</t>
   </si>
   <si>
     <t>3R84*</t>
   </si>
   <si>
     <t>13E523=*</t>
   </si>
   <si>
     <t>8E5=*</t>
@@ -273,209 +269,257 @@
   <si>
     <t>NOA.22120X</t>
   </si>
   <si>
     <t>NOA.2122XX</t>
   </si>
   <si>
     <t>NOA.3222XX</t>
   </si>
   <si>
     <t>NOA.3122XX</t>
   </si>
   <si>
     <t>600.00</t>
   </si>
   <si>
     <t>515.00</t>
   </si>
   <si>
     <t>620.00</t>
   </si>
   <si>
     <t>850.00</t>
   </si>
   <si>
-    <t>Liner (Prothesenpassteil Bein)</t>
+    <t>Liner (Bein)</t>
+  </si>
+  <si>
+    <t>Anbindungssysteme (Bein)</t>
+  </si>
+  <si>
+    <t>Kniegelenke, Kniegelenke Kinder</t>
+  </si>
+  <si>
+    <t>Zubehör (Myoelektrik Arm)</t>
+  </si>
+  <si>
+    <t>Hände myoelektrisch</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TASKA / MC Dichtring </t>
+  </si>
+  <si>
+    <t>TAS.19X-20-OXX</t>
+  </si>
+  <si>
+    <t>Zubehör (Myoelektrik)</t>
+  </si>
+  <si>
+    <t>4-LOCH ANSCHLUSS MIT PYRAMIDE ALUMINIUM</t>
+  </si>
+  <si>
+    <t>4-LOCH ANSCHLUSS MIT PYRAMIDENAUFNAHME ALUMINIUM</t>
+  </si>
+  <si>
+    <t>4-LOCH ADAPTER MIT PYRAMIDENAUFNAHME UND 20/20 VERSETZT + 10 GRAD WINKEL</t>
+  </si>
+  <si>
+    <t>4-LOCH ADAPTER MIT PYRAMIDENAUFNAHME UND 20/20 VERSETZT</t>
+  </si>
+  <si>
+    <t>A-2336XX</t>
+  </si>
+  <si>
+    <t>A-242600</t>
+  </si>
+  <si>
+    <t>A-2426XX</t>
+  </si>
+  <si>
+    <t>A-242610</t>
+  </si>
+  <si>
+    <t>87,00</t>
+  </si>
+  <si>
+    <t>79,75</t>
+  </si>
+  <si>
+    <t>231,90</t>
+  </si>
+  <si>
+    <t>227,85</t>
+  </si>
+  <si>
+    <t>Prothesenpasteil Bein - Strukturteile</t>
+  </si>
+  <si>
+    <t>4-Loch-Schaftadapter mit Pyramide, Aluminium</t>
+  </si>
+  <si>
+    <t>A-122600</t>
+  </si>
+  <si>
+    <t xml:space="preserve">max. 110kg </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="43" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
   </numFmts>
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
-  <fills count="4">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
-      </patternFill>
-[...4 lines deleted...]
-        <bgColor theme="0" tint="-0.14999847407452621"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="18">
+  <cellXfs count="13">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="0" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Komma" xfId="1" builtinId="3"/>
     <cellStyle name="Standard" xfId="0" builtinId="0"/>
     <cellStyle name="Standard 2" xfId="2" xr:uid="{E8610710-34C9-46BE-8604-4EEC3B23C950}"/>
   </cellStyles>
   <dxfs count="15">
     <dxf>
       <numFmt numFmtId="19" formatCode="dd/mm/yyyy"/>
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color auto="1"/>
         </left>
         <right/>
         <top/>
         <bottom/>
       </border>
     </dxf>
     <dxf>
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color auto="1"/>
         </left>
@@ -686,52 +730,52 @@
         <bottom/>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing1.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{05E9F31D-217D-4411-9EB5-22D387E4E6D0}" name="Tabelle13" displayName="Tabelle13" ref="A1:L18" totalsRowShown="0" headerRowDxfId="14" dataDxfId="13" tableBorderDxfId="12">
-  <autoFilter ref="A1:L18" xr:uid="{5CAA0506-5069-42F2-BF35-4FCF2B01470A}">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{05E9F31D-217D-4411-9EB5-22D387E4E6D0}" name="Tabelle13" displayName="Tabelle13" ref="A1:L26" totalsRowShown="0" headerRowDxfId="14" dataDxfId="13" tableBorderDxfId="12">
+  <autoFilter ref="A1:L26" xr:uid="{5CAA0506-5069-42F2-BF35-4FCF2B01470A}">
     <filterColumn colId="0" hiddenButton="1"/>
     <filterColumn colId="1" hiddenButton="1"/>
     <filterColumn colId="2" hiddenButton="1"/>
     <filterColumn colId="3" hiddenButton="1"/>
     <filterColumn colId="4" hiddenButton="1"/>
     <filterColumn colId="5" hiddenButton="1"/>
     <filterColumn colId="6" hiddenButton="1"/>
     <filterColumn colId="7" hiddenButton="1"/>
     <filterColumn colId="8" hiddenButton="1"/>
     <filterColumn colId="9" hiddenButton="1"/>
     <filterColumn colId="10" hiddenButton="1"/>
     <filterColumn colId="11" hiddenButton="1"/>
   </autoFilter>
   <tableColumns count="12">
     <tableColumn id="1" xr3:uid="{4D30EFEE-5E6C-433B-BB38-E6A0ABF678D7}" name="Tarif Ziffer_x000a_Chiffre du tarif" dataDxfId="11"/>
     <tableColumn id="2" xr3:uid="{E6F7CD96-0A43-4064-8166-8F42BE833095}" name="Bezeichnung_x000a_Description" dataDxfId="10"/>
     <tableColumn id="3" xr3:uid="{768E05E9-1F47-45A9-9A28-5CB29A6524CB}" name="Art.-Nr. Lieferant_x000a_N° d'article _x000a_du fournisseur" dataDxfId="9"/>
     <tableColumn id="4" xr3:uid="{E783DE13-B8D0-4DBE-A91A-2C52ED8848A4}" name="Lieferant_x000a_Fournisseur" dataDxfId="8"/>
     <tableColumn id="5" xr3:uid="{F7F9FB04-E8E9-4D6E-841D-22E57C676111}" name="Preis / Prix_x000a__x000a_CHF" dataDxfId="7" dataCellStyle="Komma"/>
     <tableColumn id="6" xr3:uid="{8FE784FB-62B0-48AC-8D8A-DD6AE9B938EE}" name="Kostenübernahme_x000a_Prise en charge des coûts_x000a_UV/MV/IV" dataDxfId="6"/>
     <tableColumn id="7" xr3:uid="{83DD62B6-9470-4058-AC0B-1C88A0FA8BBB}" name="1" dataDxfId="5"/>
     <tableColumn id="8" xr3:uid="{163DBDC0-6B81-45F1-BC37-7E002F805166}" name="2" dataDxfId="4"/>
     <tableColumn id="9" xr3:uid="{6189DA16-64BB-4833-BDC8-34721733F322}" name="3" dataDxfId="3"/>
     <tableColumn id="10" xr3:uid="{94E45CDA-0C9B-48CE-8E68-4671E2C1D147}" name="4" dataDxfId="2"/>
     <tableColumn id="11" xr3:uid="{8E4DA901-ED19-4514-B948-FE4F687FDB08}" name="Test" dataDxfId="1"/>
@@ -1023,57 +1067,55 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{78CB489F-ED19-4176-9EEC-1E3741EEA3DA}">
   <sheetPr codeName="Tabelle2">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:O20"/>
+  <dimension ref="A1:O28"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScalePageLayoutView="130" workbookViewId="0">
-      <pane xSplit="1" ySplit="1" topLeftCell="B3" activePane="bottomRight" state="frozen"/>
-[...2 lines deleted...]
-      <selection pane="bottomRight" sqref="A1:XFD1"/>
+      <pane ySplit="1" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="N22" sqref="N22:N23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="74.140625" style="5" customWidth="1"/>
     <col min="3" max="3" width="19" style="5" customWidth="1"/>
     <col min="4" max="4" width="22" style="5" customWidth="1"/>
     <col min="5" max="5" width="14.42578125" style="5" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="35" style="5" customWidth="1"/>
     <col min="7" max="7" width="5.140625" style="12" customWidth="1"/>
     <col min="8" max="8" width="5.85546875" style="12" customWidth="1"/>
     <col min="9" max="9" width="5.28515625" style="12" customWidth="1"/>
     <col min="10" max="10" width="5.140625" style="12" customWidth="1"/>
     <col min="11" max="11" width="4.5703125" style="12" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="13.5703125" style="12" customWidth="1"/>
     <col min="13" max="13" width="10.85546875" style="5" customWidth="1"/>
     <col min="14" max="14" width="18" style="5" customWidth="1"/>
     <col min="15" max="16384" width="11.42578125" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
@@ -1086,51 +1128,51 @@
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>13</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="G1" s="3" t="s">
         <v>5</v>
       </c>
       <c r="H1" s="3" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="3" t="s">
         <v>7</v>
       </c>
       <c r="J1" s="3" t="s">
         <v>8</v>
       </c>
       <c r="K1" s="3" t="s">
         <v>9</v>
       </c>
       <c r="L1" s="4" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="N1" s="5" t="s">
         <v>14</v>
       </c>
       <c r="O1" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="2" spans="1:15" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A2" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="7" t="s">
         <v>22</v>
       </c>
       <c r="C2" s="11" t="s">
         <v>27</v>
       </c>
       <c r="D2" s="7" t="s">
         <v>15</v>
       </c>
       <c r="E2" s="8" t="s">
         <v>32</v>
       </c>
       <c r="F2" s="7"/>
@@ -1282,405 +1324,639 @@
       <c r="F6" s="7"/>
       <c r="G6" s="9"/>
       <c r="H6" s="9" t="s">
         <v>12</v>
       </c>
       <c r="I6" s="9" t="s">
         <v>12</v>
       </c>
       <c r="J6" s="9" t="s">
         <v>12</v>
       </c>
       <c r="K6" s="9" t="s">
         <v>17</v>
       </c>
       <c r="L6" s="10">
         <v>46204</v>
       </c>
       <c r="N6" s="5" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="7" spans="1:15" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A7" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="B7" s="13" t="s">
+      <c r="B7" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="C7" s="11" t="s">
         <v>38</v>
       </c>
-      <c r="C7" s="14" t="s">
+      <c r="D7" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="E7" s="8" t="s">
         <v>39</v>
       </c>
-      <c r="D7" s="13" t="s">
-[...5 lines deleted...]
-      <c r="F7" s="13" t="s">
+      <c r="F7" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="G7" s="16"/>
-[...3 lines deleted...]
-      <c r="K7" s="16" t="s">
+      <c r="G7" s="9"/>
+      <c r="H7" s="9"/>
+      <c r="I7" s="9"/>
+      <c r="J7" s="9"/>
+      <c r="K7" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="L7" s="17">
+      <c r="L7" s="10">
         <v>46233</v>
       </c>
       <c r="N7" s="5" t="s">
-        <v>37</v>
+        <v>72</v>
       </c>
     </row>
     <row r="8" spans="1:15" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A8" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="C8" s="11" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="D8" s="7" t="s">
         <v>15</v>
       </c>
       <c r="E8" s="8" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="F8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="9"/>
       <c r="H8" s="9"/>
       <c r="I8" s="9" t="s">
         <v>12</v>
       </c>
       <c r="J8" s="9" t="s">
         <v>12</v>
       </c>
       <c r="K8" s="9" t="s">
         <v>17</v>
       </c>
       <c r="L8" s="10">
         <v>46241</v>
       </c>
+      <c r="N8" s="5" t="s">
+        <v>73</v>
+      </c>
     </row>
     <row r="9" spans="1:15" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A9" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="C9" s="11" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="D9" s="7" t="s">
         <v>15</v>
       </c>
       <c r="E9" s="8" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="9"/>
       <c r="H9" s="9"/>
       <c r="I9" s="9"/>
       <c r="J9" s="9"/>
       <c r="K9" s="9" t="s">
         <v>18</v>
       </c>
       <c r="L9" s="10">
         <v>46241</v>
       </c>
+      <c r="N9" s="5" t="s">
+        <v>74</v>
+      </c>
     </row>
     <row r="10" spans="1:15" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A10" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="C10" s="11" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>15</v>
       </c>
       <c r="E10" s="8" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="F10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="9"/>
       <c r="H10" s="9"/>
       <c r="I10" s="9"/>
       <c r="J10" s="9"/>
       <c r="K10" s="9" t="s">
         <v>18</v>
       </c>
       <c r="L10" s="10">
         <v>46241</v>
       </c>
+      <c r="N10" s="5" t="s">
+        <v>75</v>
+      </c>
     </row>
     <row r="11" spans="1:15" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A11" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="C11" s="11" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="D11" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="E11" s="8" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="F11" s="7"/>
       <c r="G11" s="9"/>
       <c r="H11" s="9"/>
       <c r="I11" s="9"/>
       <c r="J11" s="9"/>
       <c r="K11" s="9" t="s">
         <v>18</v>
       </c>
       <c r="L11" s="10">
         <v>46267</v>
       </c>
+      <c r="N11" s="5" t="s">
+        <v>74</v>
+      </c>
     </row>
     <row r="12" spans="1:15" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A12" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="C12" s="11" t="s">
+        <v>53</v>
+      </c>
+      <c r="D12" s="7" t="s">
         <v>54</v>
       </c>
-      <c r="D12" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E12" s="8" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="F12" s="7"/>
       <c r="G12" s="9"/>
       <c r="H12" s="9"/>
       <c r="I12" s="9"/>
       <c r="J12" s="9"/>
       <c r="K12" s="9" t="s">
         <v>18</v>
       </c>
       <c r="L12" s="10">
         <v>46267</v>
       </c>
+      <c r="N12" s="5" t="s">
+        <v>74</v>
+      </c>
     </row>
     <row r="13" spans="1:15" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A13" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="C13" s="11" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="E13" s="8" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="F13" s="7"/>
       <c r="G13" s="9"/>
       <c r="H13" s="9"/>
       <c r="I13" s="9"/>
       <c r="J13" s="9"/>
       <c r="K13" s="9" t="s">
         <v>18</v>
       </c>
       <c r="L13" s="10">
         <v>46267</v>
       </c>
       <c r="N13" s="5" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="14" spans="1:15" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A14" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="C14" s="11" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="D14" s="7" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="E14" s="8" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="F14" s="7"/>
       <c r="G14" s="9"/>
       <c r="H14" s="9"/>
       <c r="I14" s="9"/>
       <c r="J14" s="9"/>
       <c r="K14" s="9" t="s">
         <v>18</v>
       </c>
       <c r="L14" s="10">
         <v>46267</v>
       </c>
       <c r="N14" s="5" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="15" spans="1:15" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A15" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="7" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="C15" s="11" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="D15" s="7" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="E15" s="8" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="F15" s="7"/>
       <c r="G15" s="9"/>
       <c r="H15" s="9"/>
       <c r="I15" s="9"/>
       <c r="J15" s="9"/>
       <c r="K15" s="9" t="s">
         <v>18</v>
       </c>
       <c r="L15" s="10">
         <v>46267</v>
       </c>
       <c r="N15" s="5" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="16" spans="1:15" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A16" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="C16" s="11" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="D16" s="7" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="E16" s="8" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="F16" s="7"/>
       <c r="G16" s="9"/>
       <c r="H16" s="9"/>
       <c r="I16" s="9"/>
       <c r="J16" s="9"/>
       <c r="K16" s="9" t="s">
         <v>18</v>
       </c>
       <c r="L16" s="10">
         <v>46267</v>
       </c>
       <c r="N16" s="5" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:12" ht="25.5" x14ac:dyDescent="0.2">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="17" spans="1:14" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A17" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="C17" s="11" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D17" s="7" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="E17" s="8" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="F17" s="7"/>
       <c r="G17" s="9"/>
       <c r="H17" s="9"/>
       <c r="I17" s="9"/>
       <c r="J17" s="9"/>
       <c r="K17" s="9" t="s">
         <v>18</v>
       </c>
       <c r="L17" s="10">
         <v>46267</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="E18" s="8"/>
+      <c r="N17" s="5" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A18" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="B18" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="C18" s="11" t="s">
+        <v>77</v>
+      </c>
+      <c r="D18" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="8">
+        <v>235</v>
+      </c>
       <c r="F18" s="7"/>
       <c r="G18" s="9"/>
       <c r="H18" s="9"/>
       <c r="I18" s="9"/>
       <c r="J18" s="9"/>
-      <c r="K18" s="9"/>
-[...3 lines deleted...]
-      <c r="B20" s="5" t="s">
+      <c r="K18" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="L18" s="10">
+        <v>46286</v>
+      </c>
+      <c r="N18" s="5" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="19" spans="1:14" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A19" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="C19" s="11" t="s">
+        <v>83</v>
+      </c>
+      <c r="D19" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="E19" s="8" t="s">
+        <v>87</v>
+      </c>
+      <c r="F19" s="7"/>
+      <c r="G19" s="9"/>
+      <c r="H19" s="9"/>
+      <c r="I19" s="9"/>
+      <c r="J19" s="9"/>
+      <c r="K19" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="L19" s="10">
+        <v>46304</v>
+      </c>
+      <c r="N19" s="5" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="20" spans="1:14" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A20" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="C20" s="11" t="s">
+        <v>84</v>
+      </c>
+      <c r="D20" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="E20" s="8" t="s">
+        <v>88</v>
+      </c>
+      <c r="F20" s="7"/>
+      <c r="G20" s="9"/>
+      <c r="H20" s="9"/>
+      <c r="I20" s="9"/>
+      <c r="J20" s="9"/>
+      <c r="K20" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="L20" s="10">
+        <v>46304</v>
+      </c>
+      <c r="N20" s="5" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="21" spans="1:14" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A21" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="B21" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="C21" s="11" t="s">
+        <v>85</v>
+      </c>
+      <c r="D21" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="E21" s="8" t="s">
+        <v>89</v>
+      </c>
+      <c r="F21" s="7"/>
+      <c r="G21" s="9"/>
+      <c r="H21" s="9"/>
+      <c r="I21" s="9"/>
+      <c r="J21" s="9"/>
+      <c r="K21" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="L21" s="10">
+        <v>46304</v>
+      </c>
+      <c r="N21" s="5" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="22" spans="1:14" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A22" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="C22" s="11" t="s">
+        <v>86</v>
+      </c>
+      <c r="D22" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="E22" s="8" t="s">
+        <v>90</v>
+      </c>
+      <c r="F22" s="7"/>
+      <c r="G22" s="9"/>
+      <c r="H22" s="9"/>
+      <c r="I22" s="9"/>
+      <c r="J22" s="9"/>
+      <c r="K22" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="L22" s="10">
+        <v>46304</v>
+      </c>
+      <c r="N22" s="5" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="23" spans="1:14" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A23" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="C23" s="11" t="s">
+        <v>93</v>
+      </c>
+      <c r="D23" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="E23" s="8">
+        <v>85.45</v>
+      </c>
+      <c r="F23" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="G23" s="9"/>
+      <c r="H23" s="9"/>
+      <c r="I23" s="9"/>
+      <c r="J23" s="9"/>
+      <c r="K23" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="L23" s="10">
+        <v>46314</v>
+      </c>
+      <c r="N23" s="5" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="24" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A24" s="6"/>
+      <c r="B24" s="7"/>
+      <c r="C24" s="11"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="8"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="9"/>
+      <c r="H24" s="9"/>
+      <c r="I24" s="9"/>
+      <c r="J24" s="9"/>
+      <c r="K24" s="9"/>
+      <c r="L24" s="10"/>
+    </row>
+    <row r="25" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A25" s="6"/>
+      <c r="B25" s="7"/>
+      <c r="C25" s="11"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="8"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="9"/>
+      <c r="H25" s="9"/>
+      <c r="I25" s="9"/>
+      <c r="J25" s="9"/>
+      <c r="K25" s="9"/>
+      <c r="L25" s="10"/>
+    </row>
+    <row r="26" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A26" s="6"/>
+      <c r="B26" s="7"/>
+      <c r="C26" s="11"/>
+      <c r="D26" s="7"/>
+      <c r="E26" s="8"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="9"/>
+      <c r="H26" s="9"/>
+      <c r="I26" s="9"/>
+      <c r="J26" s="9"/>
+      <c r="K26" s="9"/>
+      <c r="L26" s="10"/>
+    </row>
+    <row r="28" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="B28" s="5" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="N1" xr:uid="{78CB489F-ED19-4176-9EEC-1E3741EEA3DA}"/>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.62992125984251968" right="0.51181102362204722" top="1.3779527559055118" bottom="0.78740157480314965" header="0.23622047244094491" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="64" fitToHeight="0" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="63" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;G&amp;R&amp;9 &amp;12 
 Neue Prothesenpassteile, zur Aufnahme genehmigt
 Composant de prothèse, approuvé pour l'admissions
 Componente di protesi, approvato per l'ammissione</oddHeader>
     <oddFooter xml:space="preserve">&amp;RSeite &amp;P von &amp;N
 Datum: &amp;D </oddFooter>
   </headerFooter>
   <legacyDrawingHF r:id="rId2"/>
   <tableParts count="1">
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
@@ -1952,120 +2228,114 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="f4e20c67-38ea-4320-a74f-d908b8ce3f78" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="a985ee2e-431f-416d-8218-4cbed31e9ef4">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <Bearbeitet xmlns="a985ee2e-431f-416d-8218-4cbed31e9ef4">false</Bearbeitet>
     <Pfad xmlns="a985ee2e-431f-416d-8218-4cbed31e9ef4" xsi:nil="true"/>
     <Dispo xmlns="a985ee2e-431f-416d-8218-4cbed31e9ef4" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
-</file>
-[...7 lines deleted...]
-</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5A1A8FA5-7A8C-4161-995F-28CC0077C749}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="f4e20c67-38ea-4320-a74f-d908b8ce3f78"/>
     <ds:schemaRef ds:uri="a985ee2e-431f-416d-8218-4cbed31e9ef4"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CB7E991B-D5E6-452B-BDE2-FF71310CB821}">
-[...15 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{47F1FF55-EA11-4CD7-B620-C6E7B1FE233A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</clbl:labelList>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CB7E991B-D5E6-452B-BDE2-FF71310CB821}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="f4e20c67-38ea-4320-a74f-d908b8ce3f78"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="a985ee2e-431f-416d-8218-4cbed31e9ef4"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Benannte Bereiche</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>